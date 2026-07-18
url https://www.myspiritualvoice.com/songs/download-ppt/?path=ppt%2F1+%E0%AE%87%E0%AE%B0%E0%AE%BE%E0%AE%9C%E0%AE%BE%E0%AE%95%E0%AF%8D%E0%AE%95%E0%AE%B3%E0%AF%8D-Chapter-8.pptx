--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -267,50 +267,68 @@
   <Override PartName="/ppt/notesSlides/notesSlide126.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide127.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide127.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide128.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide128.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide129.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide129.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide130.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide130.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide131.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide131.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide132.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide132.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide133.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide133.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide134.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide134.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide135.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide135.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide136.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide136.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide137.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide137.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide138.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide138.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide139.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide139.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide140.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide140.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide141.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide141.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide142.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide142.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide143.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide143.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide144.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide144.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide145.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide145.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide146.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide146.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide147.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide147.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -429,50 +447,59 @@
     <p:sldId id="369" r:id="rId116"/>
     <p:sldId id="370" r:id="rId117"/>
     <p:sldId id="371" r:id="rId118"/>
     <p:sldId id="372" r:id="rId119"/>
     <p:sldId id="373" r:id="rId120"/>
     <p:sldId id="374" r:id="rId121"/>
     <p:sldId id="375" r:id="rId122"/>
     <p:sldId id="376" r:id="rId123"/>
     <p:sldId id="377" r:id="rId124"/>
     <p:sldId id="378" r:id="rId125"/>
     <p:sldId id="379" r:id="rId126"/>
     <p:sldId id="380" r:id="rId127"/>
     <p:sldId id="381" r:id="rId128"/>
     <p:sldId id="382" r:id="rId129"/>
     <p:sldId id="383" r:id="rId130"/>
     <p:sldId id="384" r:id="rId131"/>
     <p:sldId id="385" r:id="rId132"/>
     <p:sldId id="386" r:id="rId133"/>
     <p:sldId id="387" r:id="rId134"/>
     <p:sldId id="388" r:id="rId135"/>
     <p:sldId id="389" r:id="rId136"/>
     <p:sldId id="390" r:id="rId137"/>
     <p:sldId id="391" r:id="rId138"/>
     <p:sldId id="392" r:id="rId139"/>
     <p:sldId id="393" r:id="rId140"/>
+    <p:sldId id="394" r:id="rId141"/>
+    <p:sldId id="395" r:id="rId142"/>
+    <p:sldId id="396" r:id="rId143"/>
+    <p:sldId id="397" r:id="rId144"/>
+    <p:sldId id="398" r:id="rId145"/>
+    <p:sldId id="399" r:id="rId146"/>
+    <p:sldId id="400" r:id="rId147"/>
+    <p:sldId id="401" r:id="rId148"/>
+    <p:sldId id="402" r:id="rId149"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -708,53 +735,62 @@
   <Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide114.xml"/>
   <Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide115.xml"/>
   <Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide116.xml"/>
   <Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide117.xml"/>
   <Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide118.xml"/>
   <Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide119.xml"/>
   <Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide120.xml"/>
   <Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide121.xml"/>
   <Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide122.xml"/>
   <Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide123.xml"/>
   <Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide124.xml"/>
   <Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide125.xml"/>
   <Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide126.xml"/>
   <Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide127.xml"/>
   <Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide128.xml"/>
   <Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide129.xml"/>
   <Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide130.xml"/>
   <Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide131.xml"/>
   <Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide132.xml"/>
   <Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide133.xml"/>
   <Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide134.xml"/>
   <Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide135.xml"/>
   <Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide136.xml"/>
   <Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide137.xml"/>
   <Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide138.xml"/>
-  <Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide139.xml"/>
+  <Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide140.xml"/>
+  <Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide141.xml"/>
+  <Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide142.xml"/>
+  <Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide143.xml"/>
+  <Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide144.xml"/>
+  <Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide145.xml"/>
+  <Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide146.xml"/>
+  <Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide147.xml"/>
+  <Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -814,51 +850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அப்பொழுது கர்த்தருடைய உடன்படிக்கைப் பெட்டியைச் சீயோன் என்னும் தாவீதின் நகரத்திலிருந்து கொண்டுவரும்படி சாலொமோன் இஸ்ரவேலின் மூப்பரையும், கோத்திரப் பிரபுக்களாகிய இஸ்ரவேல் புத்திரரிலுள்ள பிதாக்களின் தலைவர் அனைவரையும், எருசலேமில் ராஜாவாகிய சாலொமோன் தன்னிடத்திலே கூடிவரச்செய்தான்.]]></a:t>
+              <a:t><![CDATA[29. உமது அடியேன் இவ்விடத்திலே செய்யும் விண்ணப்பத்தைக் கேட்கும்படி என்னுடைய நாமம் விளங்குமென்று நீர் சொன்ன ஸ்தலமாகிய இந்த ஆலயத்தின் மேல் உம்முடைய கண்கள் இரவும் பகலும் திறந்திருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide100.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -923,51 +959,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. அப்படிக்கொத்த அந்நிய ஜாதியானும், உமது நாமத்தினிமித்தம் தூரதேசத்திலிருந்து வந்து, இந்த ஆலயத்துக்கு நேராக விண்ணப்பம்பண்ணினால்,]]></a:t>
+              <a:t><![CDATA[16. அவர் நான் என் ஜனமாகிய இஸ்ரவேலை எகிப்திலிருந்து புறப்படப்பண்ணின நாள் முதற்கொண்டு, என் நாமம் விளங்கும்படி ஒரு ஆலயத்தைக் கட்டவேண்டும் என்று நான் இஸ்ரவேலுடைய எல்லாக் கோத்திரங்களிலுமுள்ள ஒரு பட்டணத்தையும் தெரிந்துகொள்ளாமல் என் ஜனமாகிய இஸ்ரவேலின்மேல் அதிகாரியாயிருக்கும்படி தாவீதையே தெரிந்துகொண்டேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide101.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1141,51 +1177,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவர் நான் என் ஜனமாகிய இஸ்ரவேலை எகிப்திலிருந்து புறப்படப்பண்ணின நாள் முதற்கொண்டு, என் நாமம் விளங்கும்படி ஒரு ஆலயத்தைக் கட்டவேண்டும் என்று நான் இஸ்ரவேலுடைய எல்லாக் கோத்திரங்களிலுமுள்ள ஒரு பட்டணத்தையும் தெரிந்துகொள்ளாமல் என் ஜனமாகிய இஸ்ரவேலின்மேல் அதிகாரியாயிருக்கும்படி தாவீதையே தெரிந்துகொண்டேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[56. தாம் வாக்குத்தத்தம் பண்ணினபடியெல்லாம் தம்முடைய ஜனமாகிய இஸ்ரவேலுக்கு இளைப்பாறுதலை அருளின கர்த்தருக்கு ஸ்தோத்திரம், அவர் தம்முடைய தாசனாகிய மோசேயைக் கொண்டு சொன்ன அவருடைய நல்வார்த்தையானாலும் தவறிப்போகவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide103.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1250,51 +1286,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவர் நான் என் ஜனமாகிய இஸ்ரவேலை எகிப்திலிருந்து புறப்படப்பண்ணின நாள் முதற்கொண்டு, என் நாமம் விளங்கும்படி ஒரு ஆலயத்தைக் கட்டவேண்டும் என்று நான் இஸ்ரவேலுடைய எல்லாக் கோத்திரங்களிலுமுள்ள ஒரு பட்டணத்தையும் தெரிந்துகொள்ளாமல் என் ஜனமாகிய இஸ்ரவேலின்மேல் அதிகாரியாயிருக்கும்படி தாவீதையே தெரிந்துகொண்டேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[56. தாம் வாக்குத்தத்தம் பண்ணினபடியெல்லாம் தம்முடைய ஜனமாகிய இஸ்ரவேலுக்கு இளைப்பாறுதலை அருளின கர்த்தருக்கு ஸ்தோத்திரம், அவர் தம்முடைய தாசனாகிய மோசேயைக் கொண்டு சொன்ன அவருடைய நல்வார்த்தையானாலும் தவறிப்போகவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide104.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1359,51 +1395,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. உமது வாசஸ்தலமாகிய பரலோகத்தில் இருக்கிற தேவரீர் அதைக் கேட்டு, பூமியின் ஜனங்களெல்லாரும் உம்முடைய ஜனமாகிய இஸ்ரவேலைப்போல உமக்குப் பயப்படும்படிக்கும், நான் கட்டின இந்த ஆலயத்துக்கு உம்முடைய நாமம் தரிக்கப்பட்டதென்று அறியும்படிக்கும், உம்முடைய நாமத்தை அறியத்தக்கதாக, அந்த அந்நிய ஜாதியான் உம்மை நோக்கி வேண்டிக்கொள்வதின்படியெல்லாம் தேவரீர் செய்வீராக.]]></a:t>
+              <a:t><![CDATA[56. தாம் வாக்குத்தத்தம் பண்ணினபடியெல்லாம் தம்முடைய ஜனமாகிய இஸ்ரவேலுக்கு இளைப்பாறுதலை அருளின கர்த்தருக்கு ஸ்தோத்திரம், அவர் தம்முடைய தாசனாகிய மோசேயைக் கொண்டு சொன்ன அவருடைய நல்வார்த்தையானாலும் தவறிப்போகவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide105.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1468,51 +1504,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. உமது வாசஸ்தலமாகிய பரலோகத்தில் இருக்கிற தேவரீர் அதைக் கேட்டு, பூமியின் ஜனங்களெல்லாரும் உம்முடைய ஜனமாகிய இஸ்ரவேலைப்போல உமக்குப் பயப்படும்படிக்கும், நான் கட்டின இந்த ஆலயத்துக்கு உம்முடைய நாமம் தரிக்கப்பட்டதென்று அறியும்படிக்கும், உம்முடைய நாமத்தை அறியத்தக்கதாக, அந்த அந்நிய ஜாதியான் உம்மை நோக்கி வேண்டிக்கொள்வதின்படியெல்லாம் தேவரீர் செய்வீராக.]]></a:t>
+              <a:t><![CDATA[17. இஸ்ரவேலின் தேவனாகிய கர்த்தரின் நாமத்திற்கு ஆலயத்தைக் கட்டவேண்டும் என்கிற விருப்பம் என் தகப்பனாகிய தாவீதின் இருதயத்தில் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide106.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1577,51 +1613,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. உமது வாசஸ்தலமாகிய பரலோகத்தில் இருக்கிற தேவரீர் அதைக் கேட்டு, பூமியின் ஜனங்களெல்லாரும் உம்முடைய ஜனமாகிய இஸ்ரவேலைப்போல உமக்குப் பயப்படும்படிக்கும், நான் கட்டின இந்த ஆலயத்துக்கு உம்முடைய நாமம் தரிக்கப்பட்டதென்று அறியும்படிக்கும், உம்முடைய நாமத்தை அறியத்தக்கதாக, அந்த அந்நிய ஜாதியான் உம்மை நோக்கி வேண்டிக்கொள்வதின்படியெல்லாம் தேவரீர் செய்வீராக.]]></a:t>
+              <a:t><![CDATA[17. இஸ்ரவேலின் தேவனாகிய கர்த்தரின் நாமத்திற்கு ஆலயத்தைக் கட்டவேண்டும் என்கிற விருப்பம் என் தகப்பனாகிய தாவீதின் இருதயத்தில் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide107.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1686,51 +1722,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. உமது வாசஸ்தலமாகிய பரலோகத்தில் இருக்கிற தேவரீர் அதைக் கேட்டு, பூமியின் ஜனங்களெல்லாரும் உம்முடைய ஜனமாகிய இஸ்ரவேலைப்போல உமக்குப் பயப்படும்படிக்கும், நான் கட்டின இந்த ஆலயத்துக்கு உம்முடைய நாமம் தரிக்கப்பட்டதென்று அறியும்படிக்கும், உம்முடைய நாமத்தை அறியத்தக்கதாக, அந்த அந்நிய ஜாதியான் உம்மை நோக்கி வேண்டிக்கொள்வதின்படியெல்லாம் தேவரீர் செய்வீராக.]]></a:t>
+              <a:t><![CDATA[57. நம்முடைய தேவனாகிய கர்த்தர் நம்மைக் கைவிடாமலும், நம்மை நெகிழவிடாமலும், அவர் நம்முடைய பிதாக்களோடு இருந்ததுபோல, நம்மோடும் இருந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide108.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1795,51 +1831,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இஸ்ரவேலின் தேவனாகிய கர்த்தரின் நாமத்திற்கு ஆலயத்தைக் கட்டவேண்டும் என்கிற விருப்பம் என் தகப்பனாகிய தாவீதின் இருதயத்தில் இருந்தது.]]></a:t>
+              <a:t><![CDATA[18. ஆனாலும் கர்த்தர் என் தகப்பனாகிய தாவீதை நோக்கி: என் நாமத்திற்கு ஆலயத்தைக் கட்டவேண்டும் என்கிற விருப்பம் உன் மனதிலே இருந்தது நல்லகாரியந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide109.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1904,51 +1940,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. நீர் உம்முடைய ஜனங்களை அனுப்பும் வழியிலே அவர்கள் தங்கள் சத்துருக்களோடு யுத்தம்பண்ணப் புறப்படும் போது, நீர் தெரிந்துகொண்ட இந்த நகரத்துக்கும், உம்முடைய நாமத்துக்கு நான் கட்டின இந்த ஆலயத்துக்கும் நேராகக் கர்த்தரை நோக்கி விண்ணப்பம் பண்ணினால்,]]></a:t>
+              <a:t><![CDATA[18. ஆனாலும் கர்த்தர் என் தகப்பனாகிய தாவீதை நோக்கி: என் நாமத்திற்கு ஆலயத்தைக் கட்டவேண்டும் என்கிற விருப்பம் உன் மனதிலே இருந்தது நல்லகாரியந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2013,51 +2049,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அப்பொழுது கர்த்தருடைய உடன்படிக்கைப் பெட்டியைச் சீயோன் என்னும் தாவீதின் நகரத்திலிருந்து கொண்டுவரும்படி சாலொமோன் இஸ்ரவேலின் மூப்பரையும், கோத்திரப் பிரபுக்களாகிய இஸ்ரவேல் புத்திரரிலுள்ள பிதாக்களின் தலைவர் அனைவரையும், எருசலேமில் ராஜாவாகிய சாலொமோன் தன்னிடத்திலே கூடிவரச்செய்தான்.]]></a:t>
+              <a:t><![CDATA[30. உமது அடியானும், இந்த ஸ்தலத்திலே விண்ணப்பஞ் செய்யப்போகிற உமது ஜனமாகிய இஸ்ரவேலும் பண்ணும் ஜெபத்தைக் கேட்டருளும்; பரலோகமாகிய உம்முடைய வாசஸ்தலத்திலே அதை நீர் கேட்பீராக, கேட்டு மன்னிப்பீராக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide110.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2122,51 +2158,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. நீர் உம்முடைய ஜனங்களை அனுப்பும் வழியிலே அவர்கள் தங்கள் சத்துருக்களோடு யுத்தம்பண்ணப் புறப்படும் போது, நீர் தெரிந்துகொண்ட இந்த நகரத்துக்கும், உம்முடைய நாமத்துக்கு நான் கட்டின இந்த ஆலயத்துக்கும் நேராகக் கர்த்தரை நோக்கி விண்ணப்பம் பண்ணினால்,]]></a:t>
+              <a:t><![CDATA[58. நாம் அவருடைய வழிகளில் எல்லாரும் நடக்கிறதற்கும், அவர் நம்முடைய பிதாக்களுக்குக் கட்டளையிட்ட அவருடைய கற்பனைகளையும், அவருடைய கட்டளைகளையும், அவருடைய நியாயங்களையும் கைக்கொள்ளுகிறதற்கும், நம்முடைய இருதயத்தைத் தம்மிடத்தில் சாயப்பண்ணுவாராக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide111.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2231,51 +2267,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. நீர் உம்முடைய ஜனங்களை அனுப்பும் வழியிலே அவர்கள் தங்கள் சத்துருக்களோடு யுத்தம்பண்ணப் புறப்படும் போது, நீர் தெரிந்துகொண்ட இந்த நகரத்துக்கும், உம்முடைய நாமத்துக்கு நான் கட்டின இந்த ஆலயத்துக்கும் நேராகக் கர்த்தரை நோக்கி விண்ணப்பம் பண்ணினால்,]]></a:t>
+              <a:t><![CDATA[58. நாம் அவருடைய வழிகளில் எல்லாரும் நடக்கிறதற்கும், அவர் நம்முடைய பிதாக்களுக்குக் கட்டளையிட்ட அவருடைய கற்பனைகளையும், அவருடைய கட்டளைகளையும், அவருடைய நியாயங்களையும் கைக்கொள்ளுகிறதற்கும், நம்முடைய இருதயத்தைத் தம்மிடத்தில் சாயப்பண்ணுவாராக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide112.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2340,51 +2376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஆனாலும் கர்த்தர் என் தகப்பனாகிய தாவீதை நோக்கி: என் நாமத்திற்கு ஆலயத்தைக் கட்டவேண்டும் என்கிற விருப்பம் உன் மனதிலே இருந்தது நல்லகாரியந்தான்.]]></a:t>
+              <a:t><![CDATA[19. ஆகிலும் நீ அந்த ஆலயத்தைக் கட்டமாட்டாய், உன் கர்ப்பப்பிறப்பாகிய உன் குமாரனே என் நாமத்திற்கு அந்த ஆலயத்தைக் கட்டுவான் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide113.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2449,51 +2485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஆனாலும் கர்த்தர் என் தகப்பனாகிய தாவீதை நோக்கி: என் நாமத்திற்கு ஆலயத்தைக் கட்டவேண்டும் என்கிற விருப்பம் உன் மனதிலே இருந்தது நல்லகாரியந்தான்.]]></a:t>
+              <a:t><![CDATA[19. ஆகிலும் நீ அந்த ஆலயத்தைக் கட்டமாட்டாய், உன் கர்ப்பப்பிறப்பாகிய உன் குமாரனே என் நாமத்திற்கு அந்த ஆலயத்தைக் கட்டுவான் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide114.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2558,51 +2594,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. பரலோகத்தில் இருக்கிற தேவரீர் அவர்கள் விண்ணப்பத்தையும் வேண்டுதலையும் கேட்டு, அவர்கள் நியாயத்தை விசாரிப்பீராக.]]></a:t>
+              <a:t><![CDATA[59. கர்த்தரே தேவன், வேறொருவரும் இல்லையென்பதை பூமியின் ஜனங்களெல்லாம் அறியும்படியாக,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide115.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2667,51 +2703,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஆகிலும் நீ அந்த ஆலயத்தைக் கட்டமாட்டாய், உன் கர்ப்பப்பிறப்பாகிய உன் குமாரனே என் நாமத்திற்கு அந்த ஆலயத்தைக் கட்டுவான் என்றார்.]]></a:t>
+              <a:t><![CDATA[59. கர்த்தரே தேவன், வேறொருவரும் இல்லையென்பதை பூமியின் ஜனங்களெல்லாம் அறியும்படியாக,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide116.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2776,51 +2812,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஆகிலும் நீ அந்த ஆலயத்தைக் கட்டமாட்டாய், உன் கர்ப்பப்பிறப்பாகிய உன் குமாரனே என் நாமத்திற்கு அந்த ஆலயத்தைக் கட்டுவான் என்றார்.]]></a:t>
+              <a:t><![CDATA[59. கர்த்தரே தேவன், வேறொருவரும் இல்லையென்பதை பூமியின் ஜனங்களெல்லாம் அறியும்படியாக,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide117.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2885,51 +2921,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. பாவஞ்செய்யாத மனுஷன் இல்லையே; ஆகையால், அவர்கள் உமக்கு விரோதமாய்ப் பாவஞ்செய்து, தேவரீர் அவர்கள்மேல் கோபங்கொண்டு, அவர்கள் சத்துருக்கள் கையில் அவர்களை ஒப்புக்கொடுத்து, அந்தச் சத்துருக்கள் அவர்களைத் தூரத்திலாகிலும் சமீபத்திலாகிலும் இருக்கிற தங்கள் தேசத்திற்குச் சிறைப்பிடித்துக்கொண்டுபோகும்போது,]]></a:t>
+              <a:t><![CDATA[20. இப்போதும் கர்த்தர் சொல்லிய தம்முடைய வார்த்தையை நிறைவேற்றினார்; கர்த்தர் சொன்னபடியே, நான் என் தகப்பனாகிய தாவீதின் ஸ்தானத்தில் எழும்பி, இஸ்ரவேலின் சிங்காசனத்தின்மேல் உட்கார்ந்து, இஸ்ரவேலின் தேவனாகிய கர்த்தரின் நாமத்திற்கு ஆலயத்தைக் கட்டினேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide118.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2994,51 +3030,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. பாவஞ்செய்யாத மனுஷன் இல்லையே; ஆகையால், அவர்கள் உமக்கு விரோதமாய்ப் பாவஞ்செய்து, தேவரீர் அவர்கள்மேல் கோபங்கொண்டு, அவர்கள் சத்துருக்கள் கையில் அவர்களை ஒப்புக்கொடுத்து, அந்தச் சத்துருக்கள் அவர்களைத் தூரத்திலாகிலும் சமீபத்திலாகிலும் இருக்கிற தங்கள் தேசத்திற்குச் சிறைப்பிடித்துக்கொண்டுபோகும்போது,]]></a:t>
+              <a:t><![CDATA[20. இப்போதும் கர்த்தர் சொல்லிய தம்முடைய வார்த்தையை நிறைவேற்றினார்; கர்த்தர் சொன்னபடியே, நான் என் தகப்பனாகிய தாவீதின் ஸ்தானத்தில் எழும்பி, இஸ்ரவேலின் சிங்காசனத்தின்மேல் உட்கார்ந்து, இஸ்ரவேலின் தேவனாகிய கர்த்தரின் நாமத்திற்கு ஆலயத்தைக் கட்டினேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide119.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3103,51 +3139,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. பாவஞ்செய்யாத மனுஷன் இல்லையே; ஆகையால், அவர்கள் உமக்கு விரோதமாய்ப் பாவஞ்செய்து, தேவரீர் அவர்கள்மேல் கோபங்கொண்டு, அவர்கள் சத்துருக்கள் கையில் அவர்களை ஒப்புக்கொடுத்து, அந்தச் சத்துருக்கள் அவர்களைத் தூரத்திலாகிலும் சமீபத்திலாகிலும் இருக்கிற தங்கள் தேசத்திற்குச் சிறைப்பிடித்துக்கொண்டுபோகும்போது,]]></a:t>
+              <a:t><![CDATA[20. இப்போதும் கர்த்தர் சொல்லிய தம்முடைய வார்த்தையை நிறைவேற்றினார்; கர்த்தர் சொன்னபடியே, நான் என் தகப்பனாகிய தாவீதின் ஸ்தானத்தில் எழும்பி, இஸ்ரவேலின் சிங்காசனத்தின்மேல் உட்கார்ந்து, இஸ்ரவேலின் தேவனாகிய கர்த்தரின் நாமத்திற்கு ஆலயத்தைக் கட்டினேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3212,51 +3248,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. இஸ்ரவேலின் தேவனாகிய கர்த்தாவே, மேலே வானத்திலும் கீழே பூமியிலும் உமக்கு ஒப்பான தேவன் இல்லை; தங்கள் முழுஇருதயத்தோடும் உமக்கு முன்பாக நடக்கிற உமது அடியாருக்கு உடன்படிக்கையையும் கிருபையையும் காத்துவருகிறீர்.]]></a:t>
+              <a:t><![CDATA[30. உமது அடியானும், இந்த ஸ்தலத்திலே விண்ணப்பஞ் செய்யப்போகிற உமது ஜனமாகிய இஸ்ரவேலும் பண்ணும் ஜெபத்தைக் கேட்டருளும்; பரலோகமாகிய உம்முடைய வாசஸ்தலத்திலே அதை நீர் கேட்பீராக, கேட்டு மன்னிப்பீராக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide120.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3321,51 +3357,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. அவர்கள் சிறைப்பட்டுப் போயிருக்கிற தேசத்திலே தங்களில் உணர்வடைந்து, மனந்திரும்பி: நாங்கள் பாவஞ்செய்து, அக்கிரமம்பண்ணி, துன்மார்க்கமாய் நடந்தோம் என்று தங்கள் சிறையிருப்பான தேசத்திலே உம்மை நோக்கி வேண்டுதல் செய்து,]]></a:t>
+              <a:t><![CDATA[60. அவர் தமது அடியானுடைய நியாயத்தையும், தமது ஜனமாகிய இஸ்ரவேலின் நியாயத்தையும், அந்தந்த நாளில் நடக்கும் காரியத்துக்குத்தக்கதாய் விசாரிப்பதற்கு, நான் கர்த்தருக்கு முன்பாக விண்ணப்பம்பண்ணின இந்த என்னுடைய வார்த்தைகள் இரவும்பகலும் நம்முடைய தேவனாகிய கர்த்தருடைய சந்நிதியில் இருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide121.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3430,51 +3466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. அவர்கள் சிறைப்பட்டுப் போயிருக்கிற தேசத்திலே தங்களில் உணர்வடைந்து, மனந்திரும்பி: நாங்கள் பாவஞ்செய்து, அக்கிரமம்பண்ணி, துன்மார்க்கமாய் நடந்தோம் என்று தங்கள் சிறையிருப்பான தேசத்திலே உம்மை நோக்கி வேண்டுதல் செய்து,]]></a:t>
+              <a:t><![CDATA[21. கர்த்தர் நம்முடைய பிதாக்களை எகிப்துதேசத்திலிருந்து புறப்படப்பண்ணினபோது, அவர்களோடே பண்ணின உடன்படிக்கை இருக்கிற பெட்டிக்காக அதிலே ஒரு ஸ்தானத்தை உண்டாக்கினேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide122.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3539,51 +3575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. அவர்கள் சிறைப்பட்டுப் போயிருக்கிற தேசத்திலே தங்களில் உணர்வடைந்து, மனந்திரும்பி: நாங்கள் பாவஞ்செய்து, அக்கிரமம்பண்ணி, துன்மார்க்கமாய் நடந்தோம் என்று தங்கள் சிறையிருப்பான தேசத்திலே உம்மை நோக்கி வேண்டுதல் செய்து,]]></a:t>
+              <a:t><![CDATA[21. கர்த்தர் நம்முடைய பிதாக்களை எகிப்துதேசத்திலிருந்து புறப்படப்பண்ணினபோது, அவர்களோடே பண்ணின உடன்படிக்கை இருக்கிற பெட்டிக்காக அதிலே ஒரு ஸ்தானத்தை உண்டாக்கினேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide123.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3648,51 +3684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. தங்களைச் சிறைபிடித்துக் கொண்ட தங்கள் சத்துருக்களின் தேசத்திலே தங்கள் முழு இருதயத்தோடும் தங்கள் முழு ஆத்துமாவோடும் உம்மிடத்தில் திரும்பி, தேவரீர் தங்கள் பிதாக்களுக்குக் கொடுத்த தங்கள் தேசத்திற்கும், தேவரீர் தெரிந்துகொண்ட இந்த நகரத்திற்கும், உம்முடைய நாமத்திற்கு நான் கட்டின இந்த ஆலயத்திற்கும் நேராக உம்மை நோக்கி விண்ணப்பம்பண்ணும்போது,]]></a:t>
+              <a:t><![CDATA[61. ஆதலால் இந்நாளில் இருக்கிறது போல, நீங்கள் அவர் கட்டளைகளில் நடந்து, அவர் கற்பனைகளைக் கைக்கொள்ள, உங்கள் இருதயம் நம்முடைய தேவனாகிய கர்த்தரோடு உத்தமமாய் இருக்கக்கடவது என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide124.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3757,51 +3793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. தங்களைச் சிறைபிடித்துக் கொண்ட தங்கள் சத்துருக்களின் தேசத்திலே தங்கள் முழு இருதயத்தோடும் தங்கள் முழு ஆத்துமாவோடும் உம்மிடத்தில் திரும்பி, தேவரீர் தங்கள் பிதாக்களுக்குக் கொடுத்த தங்கள் தேசத்திற்கும், தேவரீர் தெரிந்துகொண்ட இந்த நகரத்திற்கும், உம்முடைய நாமத்திற்கு நான் கட்டின இந்த ஆலயத்திற்கும் நேராக உம்மை நோக்கி விண்ணப்பம்பண்ணும்போது,]]></a:t>
+              <a:t><![CDATA[61. ஆதலால் இந்நாளில் இருக்கிறது போல, நீங்கள் அவர் கட்டளைகளில் நடந்து, அவர் கற்பனைகளைக் கைக்கொள்ள, உங்கள் இருதயம் நம்முடைய தேவனாகிய கர்த்தரோடு உத்தமமாய் இருக்கக்கடவது என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide125.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3866,51 +3902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. தங்களைச் சிறைபிடித்துக் கொண்ட தங்கள் சத்துருக்களின் தேசத்திலே தங்கள் முழு இருதயத்தோடும் தங்கள் முழு ஆத்துமாவோடும் உம்மிடத்தில் திரும்பி, தேவரீர் தங்கள் பிதாக்களுக்குக் கொடுத்த தங்கள் தேசத்திற்கும், தேவரீர் தெரிந்துகொண்ட இந்த நகரத்திற்கும், உம்முடைய நாமத்திற்கு நான் கட்டின இந்த ஆலயத்திற்கும் நேராக உம்மை நோக்கி விண்ணப்பம்பண்ணும்போது,]]></a:t>
+              <a:t><![CDATA[22. பின்பு சாலொமோன்: கர்த்தருடைய பலிபீடத்திற்குமுன்னே இஸ்ரவேல் சபையாரெல்லாருக்கும் எதிராக நின்று, வானத்திற்கு நேராய்த் தன் கைகளை விரித்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide126.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3975,51 +4011,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. உமது வாசஸ்தலமாகிய பரலோகத்தில் இருக்கிற தேவரீர் அவர்கள் விண்ணப்பத்தையும் வேண்டுதலையும் கேட்டு, அவர்கள் நியாயத்தை விசாரித்து,]]></a:t>
+              <a:t><![CDATA[22. பின்பு சாலொமோன்: கர்த்தருடைய பலிபீடத்திற்குமுன்னே இஸ்ரவேல் சபையாரெல்லாருக்கும் எதிராக நின்று, வானத்திற்கு நேராய்த் தன் கைகளை விரித்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide127.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4084,51 +4120,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. உம்முடைய ஜனங்கள் உமக்கு விரோதமாய்ச் செய்த பாவத்தையும், அவர்கள் உம்முடைய கட்டளையை மீறிய அவர்கள் துரோகங்களையும் எல்லாம் மன்னித்து, அவர்களைச் சிறைபிடித்துக் கொண்டுபோகிறவர்கள் அவர்களுக்கு இரங்கத்தக்கதான இரக்கத்தை அவர்களுக்கு கிடைக்கப்பண்ணுவீராக.]]></a:t>
+              <a:t><![CDATA[23. இஸ்ரவேலின் தேவனாகிய கர்த்தாவே, மேலே வானத்திலும் கீழே பூமியிலும் உமக்கு ஒப்பான தேவன் இல்லை; தங்கள் முழுஇருதயத்தோடும் உமக்கு முன்பாக நடக்கிற உமது அடியாருக்கு உடன்படிக்கையையும் கிருபையையும் காத்துவருகிறீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide128.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4193,51 +4229,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. உம்முடைய ஜனங்கள் உமக்கு விரோதமாய்ச் செய்த பாவத்தையும், அவர்கள் உம்முடைய கட்டளையை மீறிய அவர்கள் துரோகங்களையும் எல்லாம் மன்னித்து, அவர்களைச் சிறைபிடித்துக் கொண்டுபோகிறவர்கள் அவர்களுக்கு இரங்கத்தக்கதான இரக்கத்தை அவர்களுக்கு கிடைக்கப்பண்ணுவீராக.]]></a:t>
+              <a:t><![CDATA[23. இஸ்ரவேலின் தேவனாகிய கர்த்தாவே, மேலே வானத்திலும் கீழே பூமியிலும் உமக்கு ஒப்பான தேவன் இல்லை; தங்கள் முழுஇருதயத்தோடும் உமக்கு முன்பாக நடக்கிற உமது அடியாருக்கு உடன்படிக்கையையும் கிருபையையும் காத்துவருகிறீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide129.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4302,51 +4338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[64. கர்த்தருடைய சந்நிதியில் இருந்த வெண்கலப் பலிபீடம் சர்வாங்க தகனபலிகளையும், போஜனபலிகளையும், சமாதானபலிகளின் நிணத்தையும் கொள்ளமாட்டாமல் சிறிதாயிருந்தபடியினால், ராஜா கர்த்தருடைய ஆலயத்திற்குமுன் இருக்கிற பிராகாரத்தின் நடுமையத்தைப் பரிசுத்தப்படுத்தி, அன்றையதினம் அங்கே சர்வாங்க தகனபலிகளையும், போஜனபலிகளையும், சமாதானபலிகளின் நிணத்தையும் செலுத்தினான்.]]></a:t>
+              <a:t><![CDATA[24. தேவரீர் என் தகப்பனாகிய தாவீது என்னும் உம்முடைய தாசனுக்குச் செய்த வாக்குத்தத்தத்தைக் காத்தருளினீர்; அதை உம்முடைய வாக்கினால் சொன்னீர்; இந்நாளில் இருக்கிறபடி, உம்முடைய கரத்தினால் அதை நிறைவேற்றினீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4411,51 +4447,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. இஸ்ரவேலின் தேவனாகிய கர்த்தாவே, மேலே வானத்திலும் கீழே பூமியிலும் உமக்கு ஒப்பான தேவன் இல்லை; தங்கள் முழுஇருதயத்தோடும் உமக்கு முன்பாக நடக்கிற உமது அடியாருக்கு உடன்படிக்கையையும் கிருபையையும் காத்துவருகிறீர்.]]></a:t>
+              <a:t><![CDATA[31. ஒருவன் தன் அயலானுக்குக் குற்றஞ்செய்திருக்கையில், இவன் அவனை ஆணையிடச்சொல்லும்போது, அந்த ஆணை இந்த ஆலயத்திலே உம்முடைய பலிபீடத்திற்கு முன் வந்தால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide130.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4520,51 +4556,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[64. கர்த்தருடைய சந்நிதியில் இருந்த வெண்கலப் பலிபீடம் சர்வாங்க தகனபலிகளையும், போஜனபலிகளையும், சமாதானபலிகளின் நிணத்தையும் கொள்ளமாட்டாமல் சிறிதாயிருந்தபடியினால், ராஜா கர்த்தருடைய ஆலயத்திற்குமுன் இருக்கிற பிராகாரத்தின் நடுமையத்தைப் பரிசுத்தப்படுத்தி, அன்றையதினம் அங்கே சர்வாங்க தகனபலிகளையும், போஜனபலிகளையும், சமாதானபலிகளின் நிணத்தையும் செலுத்தினான்.]]></a:t>
+              <a:t><![CDATA[24. தேவரீர் என் தகப்பனாகிய தாவீது என்னும் உம்முடைய தாசனுக்குச் செய்த வாக்குத்தத்தத்தைக் காத்தருளினீர்; அதை உம்முடைய வாக்கினால் சொன்னீர்; இந்நாளில் இருக்கிறபடி, உம்முடைய கரத்தினால் அதை நிறைவேற்றினீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide131.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4629,51 +4665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[64. கர்த்தருடைய சந்நிதியில் இருந்த வெண்கலப் பலிபீடம் சர்வாங்க தகனபலிகளையும், போஜனபலிகளையும், சமாதானபலிகளின் நிணத்தையும் கொள்ளமாட்டாமல் சிறிதாயிருந்தபடியினால், ராஜா கர்த்தருடைய ஆலயத்திற்குமுன் இருக்கிற பிராகாரத்தின் நடுமையத்தைப் பரிசுத்தப்படுத்தி, அன்றையதினம் அங்கே சர்வாங்க தகனபலிகளையும், போஜனபலிகளையும், சமாதானபலிகளின் நிணத்தையும் செலுத்தினான்.]]></a:t>
+              <a:t><![CDATA[25. இஸ்ரவேலின் தேவனாகிய கர்த்தாவே, தேவரீர் என் தகப்பனாகிய தாவீது என்னும் உம்முடைய தாசனை நோக்கி: நீ எனக்கு முன்பாக நடந்தது போல, உன் குமாரரும் எனக்கு முன்பாக நடக்கும்படி தங்கள் வழியைக் காப்பார்களேயானால், இஸ்ரவேலின் சிங்காசனத்தின்மேல் வீற்றிருக்கும் புருஷன் எனக்கு முன்பாக உனக்கு இல்லாமற்போவதில்லை என்று சொன்னதை இப்பொழுது அவனுக்கு நிறைவேற்றும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide132.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4738,51 +4774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. அவர்கள் எகிப்தென்கிற இருப்புக் காளவாயின் நடுவிலிருந்து தேவரீர் புறப்படப்பண்ணின உம்முடைய ஜனமும் உம்முடைய சுதந்தரமுமாய் இருக்கிறார்களே.]]></a:t>
+              <a:t><![CDATA[25. இஸ்ரவேலின் தேவனாகிய கர்த்தாவே, தேவரீர் என் தகப்பனாகிய தாவீது என்னும் உம்முடைய தாசனை நோக்கி: நீ எனக்கு முன்பாக நடந்தது போல, உன் குமாரரும் எனக்கு முன்பாக நடக்கும்படி தங்கள் வழியைக் காப்பார்களேயானால், இஸ்ரவேலின் சிங்காசனத்தின்மேல் வீற்றிருக்கும் புருஷன் எனக்கு முன்பாக உனக்கு இல்லாமற்போவதில்லை என்று சொன்னதை இப்பொழுது அவனுக்கு நிறைவேற்றும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide133.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4847,51 +4883,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. அவர்கள் எகிப்தென்கிற இருப்புக் காளவாயின் நடுவிலிருந்து தேவரீர் புறப்படப்பண்ணின உம்முடைய ஜனமும் உம்முடைய சுதந்தரமுமாய் இருக்கிறார்களே.]]></a:t>
+              <a:t><![CDATA[25. இஸ்ரவேலின் தேவனாகிய கர்த்தாவே, தேவரீர் என் தகப்பனாகிய தாவீது என்னும் உம்முடைய தாசனை நோக்கி: நீ எனக்கு முன்பாக நடந்தது போல, உன் குமாரரும் எனக்கு முன்பாக நடக்கும்படி தங்கள் வழியைக் காப்பார்களேயானால், இஸ்ரவேலின் சிங்காசனத்தின்மேல் வீற்றிருக்கும் புருஷன் எனக்கு முன்பாக உனக்கு இல்லாமற்போவதில்லை என்று சொன்னதை இப்பொழுது அவனுக்கு நிறைவேற்றும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide134.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4956,51 +4992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[65. அக்காலத்தில்தானே சாலொமோனும், ஆமாத்தின் எல்லைதொடங்கி எகிப்தின் நதிமட்டும் இருந்துவந்து, அவனோடே இருந்த பெரிய கூட்டமாகிய இஸ்ரவேல் அனைத்தும் நம்முடைய தேவனாகிய கர்த்தருடைய சந்நிதியில் ஏழு நாளும், அதற்குப் பின்பு வேறே ஏழு நாளும், ஆகப் பதினாலு நாள்வரைக்கும் பண்டிகையை ஆசரித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[62. பின்பு ராஜாவும் அவனோடே இருந்த இஸ்ரவேலர் அனைவரும், கர்த்தருடைய சந்நிதியில் பலிகளைச் செலுத்தினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide135.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5065,51 +5101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[65. அக்காலத்தில்தானே சாலொமோனும், ஆமாத்தின் எல்லைதொடங்கி எகிப்தின் நதிமட்டும் இருந்துவந்து, அவனோடே இருந்த பெரிய கூட்டமாகிய இஸ்ரவேல் அனைத்தும் நம்முடைய தேவனாகிய கர்த்தருடைய சந்நிதியில் ஏழு நாளும், அதற்குப் பின்பு வேறே ஏழு நாளும், ஆகப் பதினாலு நாள்வரைக்கும் பண்டிகையை ஆசரித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[63. சாலொமோன் கர்த்தருக்குச் சமாதானபலிகளாக, இருபத்தீராயிரம் மாடுகளையும், இலட்சத்திருபதினாயிரம் ஆடுகளையும் பலியிட்டான்; இவ்விதமாய் ராஜாவும் இஸ்ரவேல் புத்திரர் அனைவரும் கர்த்தருடைய ஆலயத்தைப் பிரதிஷ்டைபண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide136.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5174,51 +5210,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[66. எட்டாம்நாளிலே ஜனங்களுக்கு விடைகொடுத்து அனுப்பினான்; அவர்கள் ராஜாவை வாழ்த்தி, கர்த்தர் தமது தாசனாகிய தாவீதுக்கும் தமது ஜனமாகிய இஸ்ரவேலுக்கும் செய்த எல்லா நன்மைக்காகவும் சந்தோஷப்பட்டு மனமகிழ்ச்சியோடே தங்கள் கூடாரங்களுக்குப் போய்விட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[63. சாலொமோன் கர்த்தருக்குச் சமாதானபலிகளாக, இருபத்தீராயிரம் மாடுகளையும், இலட்சத்திருபதினாயிரம் ஆடுகளையும் பலியிட்டான்; இவ்விதமாய் ராஜாவும் இஸ்ரவேல் புத்திரர் அனைவரும் கர்த்தருடைய ஆலயத்தைப் பிரதிஷ்டைபண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide137.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5283,51 +5319,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[66. எட்டாம்நாளிலே ஜனங்களுக்கு விடைகொடுத்து அனுப்பினான்; அவர்கள் ராஜாவை வாழ்த்தி, கர்த்தர் தமது தாசனாகிய தாவீதுக்கும் தமது ஜனமாகிய இஸ்ரவேலுக்கும் செய்த எல்லா நன்மைக்காகவும் சந்தோஷப்பட்டு மனமகிழ்ச்சியோடே தங்கள் கூடாரங்களுக்குப் போய்விட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[63. சாலொமோன் கர்த்தருக்குச் சமாதானபலிகளாக, இருபத்தீராயிரம் மாடுகளையும், இலட்சத்திருபதினாயிரம் ஆடுகளையும் பலியிட்டான்; இவ்விதமாய் ராஜாவும் இஸ்ரவேல் புத்திரர் அனைவரும் கர்த்தருடைய ஆலயத்தைப் பிரதிஷ்டைபண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide138.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5392,51 +5428,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[66. எட்டாம்நாளிலே ஜனங்களுக்கு விடைகொடுத்து அனுப்பினான்; அவர்கள் ராஜாவை வாழ்த்தி, கர்த்தர் தமது தாசனாகிய தாவீதுக்கும் தமது ஜனமாகிய இஸ்ரவேலுக்கும் செய்த எல்லா நன்மைக்காகவும் சந்தோஷப்பட்டு மனமகிழ்ச்சியோடே தங்கள் கூடாரங்களுக்குப் போய்விட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[64. கர்த்தருடைய சந்நிதியில் இருந்த வெண்கலப் பலிபீடம் சர்வாங்க தகனபலிகளையும், போஜனபலிகளையும், சமாதானபலிகளின் நிணத்தையும் கொள்ளமாட்டாமல் சிறிதாயிருந்தபடியினால், ராஜா கர்த்தருடைய ஆலயத்திற்குமுன் இருக்கிற பிராகாரத்தின் நடுமையத்தைப் பரிசுத்தப்படுத்தி, அன்றையதினம் அங்கே சர்வாங்க தகனபலிகளையும், போஜனபலிகளையும், சமாதானபலிகளின் நிணத்தையும் செலுத்தினான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide139.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[64. கர்த்தருடைய சந்நிதியில் இருந்த வெண்கலப் பலிபீடம் சர்வாங்க தகனபலிகளையும், போஜனபலிகளையும், சமாதானபலிகளின் நிணத்தையும் கொள்ளமாட்டாமல் சிறிதாயிருந்தபடியினால், ராஜா கர்த்தருடைய ஆலயத்திற்குமுன் இருக்கிற பிராகாரத்தின் நடுமையத்தைப் பரிசுத்தப்படுத்தி, அன்றையதினம் அங்கே சர்வாங்க தகனபலிகளையும், போஜனபலிகளையும், சமாதானபலிகளின் நிணத்தையும் செலுத்தினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5501,51 +5646,923 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. தேவரீர் என் தகப்பனாகிய தாவீது என்னும் உம்முடைய தாசனுக்குச் செய்த வாக்குத்தத்தத்தைக் காத்தருளினீர்; அதை உம்முடைய வாக்கினால் சொன்னீர்; இந்நாளில் இருக்கிறபடி, உம்முடைய கரத்தினால் அதை நிறைவேற்றினீர்.]]></a:t>
+              <a:t><![CDATA[31. ஒருவன் தன் அயலானுக்குக் குற்றஞ்செய்திருக்கையில், இவன் அவனை ஆணையிடச்சொல்லும்போது, அந்த ஆணை இந்த ஆலயத்திலே உம்முடைய பலிபீடத்திற்கு முன் வந்தால்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide140.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[64. கர்த்தருடைய சந்நிதியில் இருந்த வெண்கலப் பலிபீடம் சர்வாங்க தகனபலிகளையும், போஜனபலிகளையும், சமாதானபலிகளின் நிணத்தையும் கொள்ளமாட்டாமல் சிறிதாயிருந்தபடியினால், ராஜா கர்த்தருடைய ஆலயத்திற்குமுன் இருக்கிற பிராகாரத்தின் நடுமையத்தைப் பரிசுத்தப்படுத்தி, அன்றையதினம் அங்கே சர்வாங்க தகனபலிகளையும், போஜனபலிகளையும், சமாதானபலிகளின் நிணத்தையும் செலுத்தினான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide141.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[64. கர்த்தருடைய சந்நிதியில் இருந்த வெண்கலப் பலிபீடம் சர்வாங்க தகனபலிகளையும், போஜனபலிகளையும், சமாதானபலிகளின் நிணத்தையும் கொள்ளமாட்டாமல் சிறிதாயிருந்தபடியினால், ராஜா கர்த்தருடைய ஆலயத்திற்குமுன் இருக்கிற பிராகாரத்தின் நடுமையத்தைப் பரிசுத்தப்படுத்தி, அன்றையதினம் அங்கே சர்வாங்க தகனபலிகளையும், போஜனபலிகளையும், சமாதானபலிகளின் நிணத்தையும் செலுத்தினான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide142.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[65. அக்காலத்தில்தானே சாலொமோனும், ஆமாத்தின் எல்லைதொடங்கி எகிப்தின் நதிமட்டும் இருந்துவந்து, அவனோடே இருந்த பெரிய கூட்டமாகிய இஸ்ரவேல் அனைத்தும் நம்முடைய தேவனாகிய கர்த்தருடைய சந்நிதியில் ஏழு நாளும், அதற்குப் பின்பு வேறே ஏழு நாளும், ஆகப் பதினாலு நாள்வரைக்கும் பண்டிகையை ஆசரித்தார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide143.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[65. அக்காலத்தில்தானே சாலொமோனும், ஆமாத்தின் எல்லைதொடங்கி எகிப்தின் நதிமட்டும் இருந்துவந்து, அவனோடே இருந்த பெரிய கூட்டமாகிய இஸ்ரவேல் அனைத்தும் நம்முடைய தேவனாகிய கர்த்தருடைய சந்நிதியில் ஏழு நாளும், அதற்குப் பின்பு வேறே ஏழு நாளும், ஆகப் பதினாலு நாள்வரைக்கும் பண்டிகையை ஆசரித்தார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide144.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[65. அக்காலத்தில்தானே சாலொமோனும், ஆமாத்தின் எல்லைதொடங்கி எகிப்தின் நதிமட்டும் இருந்துவந்து, அவனோடே இருந்த பெரிய கூட்டமாகிய இஸ்ரவேல் அனைத்தும் நம்முடைய தேவனாகிய கர்த்தருடைய சந்நிதியில் ஏழு நாளும், அதற்குப் பின்பு வேறே ஏழு நாளும், ஆகப் பதினாலு நாள்வரைக்கும் பண்டிகையை ஆசரித்தார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide145.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[66. எட்டாம்நாளிலே ஜனங்களுக்கு விடைகொடுத்து அனுப்பினான்; அவர்கள் ராஜாவை வாழ்த்தி, கர்த்தர் தமது தாசனாகிய தாவீதுக்கும் தமது ஜனமாகிய இஸ்ரவேலுக்கும் செய்த எல்லா நன்மைக்காகவும் சந்தோஷப்பட்டு மனமகிழ்ச்சியோடே தங்கள் கூடாரங்களுக்குப் போய்விட்டார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide146.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[66. எட்டாம்நாளிலே ஜனங்களுக்கு விடைகொடுத்து அனுப்பினான்; அவர்கள் ராஜாவை வாழ்த்தி, கர்த்தர் தமது தாசனாகிய தாவீதுக்கும் தமது ஜனமாகிய இஸ்ரவேலுக்கும் செய்த எல்லா நன்மைக்காகவும் சந்தோஷப்பட்டு மனமகிழ்ச்சியோடே தங்கள் கூடாரங்களுக்குப் போய்விட்டார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide147.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[66. எட்டாம்நாளிலே ஜனங்களுக்கு விடைகொடுத்து அனுப்பினான்; அவர்கள் ராஜாவை வாழ்த்தி, கர்த்தர் தமது தாசனாகிய தாவீதுக்கும் தமது ஜனமாகிய இஸ்ரவேலுக்கும் செய்த எல்லா நன்மைக்காகவும் சந்தோஷப்பட்டு மனமகிழ்ச்சியோடே தங்கள் கூடாரங்களுக்குப் போய்விட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5610,51 +6627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. இஸ்ரவேலின் தேவனாகிய கர்த்தாவே, தேவரீர் என் தகப்பனாகிய தாவீது என்னும் உம்முடைய தாசனை நோக்கி: நீ எனக்கு முன்பாக நடந்தது போல, உன் குமாரரும் எனக்கு முன்பாக நடக்கும்படி தங்கள் வழியைக் காப்பார்களேயானால், இஸ்ரவேலின் சிங்காசனத்தின்மேல் வீற்றிருக்கும் புருஷன் எனக்கு முன்பாக உனக்கு இல்லாமற்போவதில்லை என்று சொன்னதை இப்பொழுது அவனுக்கு நிறைவேற்றும்.]]></a:t>
+              <a:t><![CDATA[32. அப்பொழுது பரலோகத்தில் இருக்கிற தேவரீர் கேட்டு, துன்மார்க்கனுடைய நடக்கையை அவன் தலையின்மேல் சுமரப்பண்ணி, அவனைக் குற்றவாளியாகத் தீர்க்கவும், நீதிமானுக்கு அவனுடைய நீதிக்குத்தக்கதாய்ச் செய்து அவனை நீதிமானாக்கவும் தக்கதாய் உமது அடியாரை நியாயந்தீர்ப்பீராக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5719,51 +6736,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. இஸ்ரவேலின் தேவனாகிய கர்த்தாவே, தேவரீர் என் தகப்பனாகிய தாவீது என்னும் உம்முடைய தாசனை நோக்கி: நீ எனக்கு முன்பாக நடந்தது போல, உன் குமாரரும் எனக்கு முன்பாக நடக்கும்படி தங்கள் வழியைக் காப்பார்களேயானால், இஸ்ரவேலின் சிங்காசனத்தின்மேல் வீற்றிருக்கும் புருஷன் எனக்கு முன்பாக உனக்கு இல்லாமற்போவதில்லை என்று சொன்னதை இப்பொழுது அவனுக்கு நிறைவேற்றும்.]]></a:t>
+              <a:t><![CDATA[32. அப்பொழுது பரலோகத்தில் இருக்கிற தேவரீர் கேட்டு, துன்மார்க்கனுடைய நடக்கையை அவன் தலையின்மேல் சுமரப்பண்ணி, அவனைக் குற்றவாளியாகத் தீர்க்கவும், நீதிமானுக்கு அவனுடைய நீதிக்குத்தக்கதாய்ச் செய்து அவனை நீதிமானாக்கவும் தக்கதாய் உமது அடியாரை நியாயந்தீர்ப்பீராக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5828,51 +6845,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. இஸ்ரவேலின் தேவனாகிய கர்த்தாவே, தேவரீர் என் தகப்பனாகிய தாவீது என்னும் உம்முடைய தாசனை நோக்கி: நீ எனக்கு முன்பாக நடந்தது போல, உன் குமாரரும் எனக்கு முன்பாக நடக்கும்படி தங்கள் வழியைக் காப்பார்களேயானால், இஸ்ரவேலின் சிங்காசனத்தின்மேல் வீற்றிருக்கும் புருஷன் எனக்கு முன்பாக உனக்கு இல்லாமற்போவதில்லை என்று சொன்னதை இப்பொழுது அவனுக்கு நிறைவேற்றும்.]]></a:t>
+              <a:t><![CDATA[33. உம்முடைய ஜனங்களாகிய இஸ்ரவேலர் உமக்கு விரோதமாய்ப் பாவஞ்செய்ததினிமித்தம் சத்துருவுக்கு முன்பாக முறிந்துபோய், உம்மிடத்திற்குத் திரும்பி, உம்முடைய நாமத்தை அறிக்கைபண்ணி, இந்த ஆலயத்துக்கு நேராக உம்மை நோக்கி விண்ணப்பத்தையும் வேண்டுதலையும் செய்தால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5937,51 +6954,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. இஸ்ரவேலின் தேவனாகிய கர்த்தாவே, தேவரீர் என் தகப்பனாகிய தாவீது என்னும் உம்முடைய தாசனை நோக்கி: நீ எனக்கு முன்பாக நடந்தது போல, உன் குமாரரும் எனக்கு முன்பாக நடக்கும்படி தங்கள் வழியைக் காப்பார்களேயானால், இஸ்ரவேலின் சிங்காசனத்தின்மேல் வீற்றிருக்கும் புருஷன் எனக்கு முன்பாக உனக்கு இல்லாமற்போவதில்லை என்று சொன்னதை இப்பொழுது அவனுக்கு நிறைவேற்றும்.]]></a:t>
+              <a:t><![CDATA[33. உம்முடைய ஜனங்களாகிய இஸ்ரவேலர் உமக்கு விரோதமாய்ப் பாவஞ்செய்ததினிமித்தம் சத்துருவுக்கு முன்பாக முறிந்துபோய், உம்மிடத்திற்குத் திரும்பி, உம்முடைய நாமத்தை அறிக்கைபண்ணி, இந்த ஆலயத்துக்கு நேராக உம்மை நோக்கி விண்ணப்பத்தையும் வேண்டுதலையும் செய்தால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6046,51 +7063,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. இஸ்ரவேலின் தேவனே, என் தகப்பனாகிய தாவீது என்னும் உம்முடைய தாசனுக்குச் சொன்ன உம்முடைய வார்த்தை மெய்யென்று விளங்குவதாக.]]></a:t>
+              <a:t><![CDATA[33. உம்முடைய ஜனங்களாகிய இஸ்ரவேலர் உமக்கு விரோதமாய்ப் பாவஞ்செய்ததினிமித்தம் சத்துருவுக்கு முன்பாக முறிந்துபோய், உம்மிடத்திற்குத் திரும்பி, உம்முடைய நாமத்தை அறிக்கைபண்ணி, இந்த ஆலயத்துக்கு நேராக உம்மை நோக்கி விண்ணப்பத்தையும் வேண்டுதலையும் செய்தால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6155,51 +7172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. இப்போதும் கர்த்தர் சொல்லிய தம்முடைய வார்த்தையை நிறைவேற்றினார்; கர்த்தர் சொன்னபடியே, நான் என் தகப்பனாகிய தாவீதின் ஸ்தானத்தில் எழும்பி, இஸ்ரவேலின் சிங்காசனத்தின்மேல் உட்கார்ந்து, இஸ்ரவேலின் தேவனாகிய கர்த்தரின் நாமத்திற்கு ஆலயத்தைக் கட்டினேன்.]]></a:t>
+              <a:t><![CDATA[26. இஸ்ரவேலின் தேவனே, என் தகப்பனாகிய தாவீது என்னும் உம்முடைய தாசனுக்குச் சொன்ன உம்முடைய வார்த்தை மெய்யென்று விளங்குவதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6264,51 +7281,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. தேவன் மெய்யாக பூமியிலே வாசம் பண்ணுவாரோ? இதோ, வானங்களும் வானாதி வானங்களும் உம்மைக் கொள்ளாதே; நான் கட்டின இந்த ஆலயம் எம்மாத்திரம்?]]></a:t>
+              <a:t><![CDATA[34. பரலோகத்தில் இருக்கிற தேவரீர் கேட்டு, உம்முடைய ஜனமாகிய இஸ்ரவேலின் பாவத்தை மன்னித்து, அவர்கள் பிதாக்களுக்கு நீர் கொடுத்த தேசத்துக்கு அவர்களைத் திரும்பிவரப்பண்ணுவீராக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6373,51 +7390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. தேவன் மெய்யாக பூமியிலே வாசம் பண்ணுவாரோ? இதோ, வானங்களும் வானாதி வானங்களும் உம்மைக் கொள்ளாதே; நான் கட்டின இந்த ஆலயம் எம்மாத்திரம்?]]></a:t>
+              <a:t><![CDATA[34. பரலோகத்தில் இருக்கிற தேவரீர் கேட்டு, உம்முடைய ஜனமாகிய இஸ்ரவேலின் பாவத்தை மன்னித்து, அவர்கள் பிதாக்களுக்கு நீர் கொடுத்த தேசத்துக்கு அவர்களைத் திரும்பிவரப்பண்ணுவீராக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6482,51 +7499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. என் தேவனாகிய கர்த்தாவே, உமது அடியேன் இன்று உமது சந்நிதியில் செய்கிற விண்ணப்பத்தையும் மன்றாட்டையும் கேட்டு, உமது அடியேனுடைய விண்ணப்பத்தையும் வேண்டுதலையும் திருவுளத்தில் கொண்டருளும்.]]></a:t>
+              <a:t><![CDATA[35. அவர்கள் உமக்கு விரோதமாய்ப் பாவஞ்செய்ததினால் வானம் அடைபட்டு மழைபெய்யாதிருக்கும்போது, அவர்கள் இந்த ஸ்தலத்திற்கு நேராக விண்ணப்பஞ்செய்து, உம்முடைய நாமத்தை அறிக்கைபண்ணி, தங்களை தேவரீர் கிலேசப்படுத்துகையில் தங்கள் பாவங்களை விட்டுத் திரும்பினால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6591,51 +7608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. என் தேவனாகிய கர்த்தாவே, உமது அடியேன் இன்று உமது சந்நிதியில் செய்கிற விண்ணப்பத்தையும் மன்றாட்டையும் கேட்டு, உமது அடியேனுடைய விண்ணப்பத்தையும் வேண்டுதலையும் திருவுளத்தில் கொண்டருளும்.]]></a:t>
+              <a:t><![CDATA[35. அவர்கள் உமக்கு விரோதமாய்ப் பாவஞ்செய்ததினால் வானம் அடைபட்டு மழைபெய்யாதிருக்கும்போது, அவர்கள் இந்த ஸ்தலத்திற்கு நேராக விண்ணப்பஞ்செய்து, உம்முடைய நாமத்தை அறிக்கைபண்ணி, தங்களை தேவரீர் கிலேசப்படுத்துகையில் தங்கள் பாவங்களை விட்டுத் திரும்பினால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6700,51 +7717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. உமது அடியேன் இவ்விடத்திலே செய்யும் விண்ணப்பத்தைக் கேட்கும்படி என்னுடைய நாமம் விளங்குமென்று நீர் சொன்ன ஸ்தலமாகிய இந்த ஆலயத்தின் மேல் உம்முடைய கண்கள் இரவும் பகலும் திறந்திருப்பதாக.]]></a:t>
+              <a:t><![CDATA[36. பரலோகத்தில் இருக்கிற தேவரீர் கேட்டு, உமது அடியாரும் உமது ஜனமாகிய இஸ்ரவேலும் செய்த பாவத்தை மன்னித்து, அவர்கள் நடக்கவேண்டிய நல்வழியை அவர்களுக்குப் போதித்து, தேவரீர் உமது ஜனத்திற்குச் சுதந்தரமாகக் கொடுத்த உமது தேசத்தில் மழைபெய்யக் கட்டளையிடுவீராக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6809,51 +7826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. உமது அடியேன் இவ்விடத்திலே செய்யும் விண்ணப்பத்தைக் கேட்கும்படி என்னுடைய நாமம் விளங்குமென்று நீர் சொன்ன ஸ்தலமாகிய இந்த ஆலயத்தின் மேல் உம்முடைய கண்கள் இரவும் பகலும் திறந்திருப்பதாக.]]></a:t>
+              <a:t><![CDATA[36. பரலோகத்தில் இருக்கிற தேவரீர் கேட்டு, உமது அடியாரும் உமது ஜனமாகிய இஸ்ரவேலும் செய்த பாவத்தை மன்னித்து, அவர்கள் நடக்கவேண்டிய நல்வழியை அவர்களுக்குப் போதித்து, தேவரீர் உமது ஜனத்திற்குச் சுதந்தரமாகக் கொடுத்த உமது தேசத்தில் மழைபெய்யக் கட்டளையிடுவீராக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6918,51 +7935,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. உமது அடியானும், இந்த ஸ்தலத்திலே விண்ணப்பஞ் செய்யப்போகிற உமது ஜனமாகிய இஸ்ரவேலும் பண்ணும் ஜெபத்தைக் கேட்டருளும்; பரலோகமாகிய உம்முடைய வாசஸ்தலத்திலே அதை நீர் கேட்பீராக, கேட்டு மன்னிப்பீராக.]]></a:t>
+              <a:t><![CDATA[36. பரலோகத்தில் இருக்கிற தேவரீர் கேட்டு, உமது அடியாரும் உமது ஜனமாகிய இஸ்ரவேலும் செய்த பாவத்தை மன்னித்து, அவர்கள் நடக்கவேண்டிய நல்வழியை அவர்களுக்குப் போதித்து, தேவரீர் உமது ஜனத்திற்குச் சுதந்தரமாகக் கொடுத்த உமது தேசத்தில் மழைபெய்யக் கட்டளையிடுவீராக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7027,51 +8044,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. உமது அடியானும், இந்த ஸ்தலத்திலே விண்ணப்பஞ் செய்யப்போகிற உமது ஜனமாகிய இஸ்ரவேலும் பண்ணும் ஜெபத்தைக் கேட்டருளும்; பரலோகமாகிய உம்முடைய வாசஸ்தலத்திலே அதை நீர் கேட்பீராக, கேட்டு மன்னிப்பீராக.]]></a:t>
+              <a:t><![CDATA[37. தேசத்திலே பஞ்சம் உண்டாகிற போதும், கொள்ளைநோய் உண்டாகிற போதும், வறட்சி, சாவி, வெட்டுக்கிளி, பச்சைக்கிளி உண்டாகிறபோதும், அவர் சத்துருக்கள் தேசத்திலுள்ள பட்டணங்களை முற்றிக்கைபோடுகிறபோதும், யாதொரு வாதையாகிலும் யாதொரு வியாதியாகிலும் வருகிறபோதும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7136,51 +8153,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ஒருவன் தன் அயலானுக்குக் குற்றஞ்செய்திருக்கையில், இவன் அவனை ஆணையிடச்சொல்லும்போது, அந்த ஆணை இந்த ஆலயத்திலே உம்முடைய பலிபீடத்திற்கு முன் வந்தால்,]]></a:t>
+              <a:t><![CDATA[37. தேசத்திலே பஞ்சம் உண்டாகிற போதும், கொள்ளைநோய் உண்டாகிற போதும், வறட்சி, சாவி, வெட்டுக்கிளி, பச்சைக்கிளி உண்டாகிறபோதும், அவர் சத்துருக்கள் தேசத்திலுள்ள பட்டணங்களை முற்றிக்கைபோடுகிறபோதும், யாதொரு வாதையாகிலும் யாதொரு வியாதியாகிலும் வருகிறபோதும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7245,51 +8262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ஒருவன் தன் அயலானுக்குக் குற்றஞ்செய்திருக்கையில், இவன் அவனை ஆணையிடச்சொல்லும்போது, அந்த ஆணை இந்த ஆலயத்திலே உம்முடைய பலிபீடத்திற்கு முன் வந்தால்,]]></a:t>
+              <a:t><![CDATA[37. தேசத்திலே பஞ்சம் உண்டாகிற போதும், கொள்ளைநோய் உண்டாகிற போதும், வறட்சி, சாவி, வெட்டுக்கிளி, பச்சைக்கிளி உண்டாகிறபோதும், அவர் சத்துருக்கள் தேசத்திலுள்ள பட்டணங்களை முற்றிக்கைபோடுகிறபோதும், யாதொரு வாதையாகிலும் யாதொரு வியாதியாகிலும் வருகிறபோதும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7354,51 +8371,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. இப்போதும் கர்த்தர் சொல்லிய தம்முடைய வார்த்தையை நிறைவேற்றினார்; கர்த்தர் சொன்னபடியே, நான் என் தகப்பனாகிய தாவீதின் ஸ்தானத்தில் எழும்பி, இஸ்ரவேலின் சிங்காசனத்தின்மேல் உட்கார்ந்து, இஸ்ரவேலின் தேவனாகிய கர்த்தரின் நாமத்திற்கு ஆலயத்தைக் கட்டினேன்.]]></a:t>
+              <a:t><![CDATA[26. இஸ்ரவேலின் தேவனே, என் தகப்பனாகிய தாவீது என்னும் உம்முடைய தாசனுக்குச் சொன்ன உம்முடைய வார்த்தை மெய்யென்று விளங்குவதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7463,51 +8480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அப்பொழுது பரலோகத்தில் இருக்கிற தேவரீர் கேட்டு, துன்மார்க்கனுடைய நடக்கையை அவன் தலையின்மேல் சுமரப்பண்ணி, அவனைக் குற்றவாளியாகத் தீர்க்கவும், நீதிமானுக்கு அவனுடைய நீதிக்குத்தக்கதாய்ச் செய்து அவனை நீதிமானாக்கவும் தக்கதாய் உமது அடியாரை நியாயந்தீர்ப்பீராக.]]></a:t>
+              <a:t><![CDATA[1. அப்பொழுது கர்த்தருடைய உடன்படிக்கைப் பெட்டியைச் சீயோன் என்னும் தாவீதின் நகரத்திலிருந்து கொண்டுவரும்படி சாலொமோன் இஸ்ரவேலின் மூப்பரையும், கோத்திரப் பிரபுக்களாகிய இஸ்ரவேல் புத்திரரிலுள்ள பிதாக்களின் தலைவர் அனைவரையும், எருசலேமில் ராஜாவாகிய சாலொமோன் தன்னிடத்திலே கூடிவரச்செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7572,51 +8589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அப்பொழுது பரலோகத்தில் இருக்கிற தேவரீர் கேட்டு, துன்மார்க்கனுடைய நடக்கையை அவன் தலையின்மேல் சுமரப்பண்ணி, அவனைக் குற்றவாளியாகத் தீர்க்கவும், நீதிமானுக்கு அவனுடைய நீதிக்குத்தக்கதாய்ச் செய்து அவனை நீதிமானாக்கவும் தக்கதாய் உமது அடியாரை நியாயந்தீர்ப்பீராக.]]></a:t>
+              <a:t><![CDATA[1. அப்பொழுது கர்த்தருடைய உடன்படிக்கைப் பெட்டியைச் சீயோன் என்னும் தாவீதின் நகரத்திலிருந்து கொண்டுவரும்படி சாலொமோன் இஸ்ரவேலின் மூப்பரையும், கோத்திரப் பிரபுக்களாகிய இஸ்ரவேல் புத்திரரிலுள்ள பிதாக்களின் தலைவர் அனைவரையும், எருசலேமில் ராஜாவாகிய சாலொமோன் தன்னிடத்திலே கூடிவரச்செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7681,51 +8698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அப்பொழுது பரலோகத்தில் இருக்கிற தேவரீர் கேட்டு, துன்மார்க்கனுடைய நடக்கையை அவன் தலையின்மேல் சுமரப்பண்ணி, அவனைக் குற்றவாளியாகத் தீர்க்கவும், நீதிமானுக்கு அவனுடைய நீதிக்குத்தக்கதாய்ச் செய்து அவனை நீதிமானாக்கவும் தக்கதாய் உமது அடியாரை நியாயந்தீர்ப்பீராக.]]></a:t>
+              <a:t><![CDATA[1. அப்பொழுது கர்த்தருடைய உடன்படிக்கைப் பெட்டியைச் சீயோன் என்னும் தாவீதின் நகரத்திலிருந்து கொண்டுவரும்படி சாலொமோன் இஸ்ரவேலின் மூப்பரையும், கோத்திரப் பிரபுக்களாகிய இஸ்ரவேல் புத்திரரிலுள்ள பிதாக்களின் தலைவர் அனைவரையும், எருசலேமில் ராஜாவாகிய சாலொமோன் தன்னிடத்திலே கூடிவரச்செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7790,51 +8807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. உம்முடைய ஜனங்களாகிய இஸ்ரவேலர் உமக்கு விரோதமாய்ப் பாவஞ்செய்ததினிமித்தம் சத்துருவுக்கு முன்பாக முறிந்துபோய், உம்மிடத்திற்குத் திரும்பி, உம்முடைய நாமத்தை அறிக்கைபண்ணி, இந்த ஆலயத்துக்கு நேராக உம்மை நோக்கி விண்ணப்பத்தையும் வேண்டுதலையும் செய்தால்,]]></a:t>
+              <a:t><![CDATA[2. இஸ்ரவேல் மனுஷரெல்லாரும் ஏழாம் மாதமாகிய ஏத்தானீம்மாதத்துப் பண்டிகையிலே, ராஜாவாகிய சாலொமோனிடத்தில் கூடிவந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7899,51 +8916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. உம்முடைய ஜனங்களாகிய இஸ்ரவேலர் உமக்கு விரோதமாய்ப் பாவஞ்செய்ததினிமித்தம் சத்துருவுக்கு முன்பாக முறிந்துபோய், உம்மிடத்திற்குத் திரும்பி, உம்முடைய நாமத்தை அறிக்கைபண்ணி, இந்த ஆலயத்துக்கு நேராக உம்மை நோக்கி விண்ணப்பத்தையும் வேண்டுதலையும் செய்தால்,]]></a:t>
+              <a:t><![CDATA[2. இஸ்ரவேல் மனுஷரெல்லாரும் ஏழாம் மாதமாகிய ஏத்தானீம்மாதத்துப் பண்டிகையிலே, ராஜாவாகிய சாலொமோனிடத்தில் கூடிவந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8008,51 +9025,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. பரலோகத்தில் இருக்கிற தேவரீர் கேட்டு, உம்முடைய ஜனமாகிய இஸ்ரவேலின் பாவத்தை மன்னித்து, அவர்கள் பிதாக்களுக்கு நீர் கொடுத்த தேசத்துக்கு அவர்களைத் திரும்பிவரப்பண்ணுவீராக.]]></a:t>
+              <a:t><![CDATA[38. உம்முடைய ஜனமாகிய இஸ்ரவேல் அனைவரிலும் எந்த மனுஷனானாலும் தன் இருதயத்தின் வாதையை உணர்ந்து, இந்த ஆலயத்துக்கு நேராகத் தன் கைகளை விரித்துச் செய்யும் சகல விண்ணப்பத்தையும், சகல வேண்டுதலையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8117,51 +9134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. பரலோகத்தில் இருக்கிற தேவரீர் கேட்டு, உம்முடைய ஜனமாகிய இஸ்ரவேலின் பாவத்தை மன்னித்து, அவர்கள் பிதாக்களுக்கு நீர் கொடுத்த தேசத்துக்கு அவர்களைத் திரும்பிவரப்பண்ணுவீராக.]]></a:t>
+              <a:t><![CDATA[38. உம்முடைய ஜனமாகிய இஸ்ரவேல் அனைவரிலும் எந்த மனுஷனானாலும் தன் இருதயத்தின் வாதையை உணர்ந்து, இந்த ஆலயத்துக்கு நேராகத் தன் கைகளை விரித்துச் செய்யும் சகல விண்ணப்பத்தையும், சகல வேண்டுதலையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8226,51 +9243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அவர்கள் உமக்கு விரோதமாய்ப் பாவஞ்செய்ததினால் வானம் அடைபட்டு மழைபெய்யாதிருக்கும்போது, அவர்கள் இந்த ஸ்தலத்திற்கு நேராக விண்ணப்பஞ்செய்து, உம்முடைய நாமத்தை அறிக்கைபண்ணி, தங்களை தேவரீர் கிலேசப்படுத்துகையில் தங்கள் பாவங்களை விட்டுத் திரும்பினால்,]]></a:t>
+              <a:t><![CDATA[3. இஸ்ரவேலின் மூப்பர் அனைவரும் வந்திருக்கையில், ஆசாரியர் கர்த்தருடைய பெட்டியை எடுத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8335,51 +9352,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அவர்கள் உமக்கு விரோதமாய்ப் பாவஞ்செய்ததினால் வானம் அடைபட்டு மழைபெய்யாதிருக்கும்போது, அவர்கள் இந்த ஸ்தலத்திற்கு நேராக விண்ணப்பஞ்செய்து, உம்முடைய நாமத்தை அறிக்கைபண்ணி, தங்களை தேவரீர் கிலேசப்படுத்துகையில் தங்கள் பாவங்களை விட்டுத் திரும்பினால்,]]></a:t>
+              <a:t><![CDATA[39. உம்முடைய வாசஸ்தலமாகிய பரலோகத்தில் இருக்கிற தேவரீர் கேட்டு மன்னித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8444,51 +9461,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. பரலோகத்தில் இருக்கிற தேவரீர் கேட்டு, உமது அடியாரும் உமது ஜனமாகிய இஸ்ரவேலும் செய்த பாவத்தை மன்னித்து, அவர்கள் நடக்கவேண்டிய நல்வழியை அவர்களுக்குப் போதித்து, தேவரீர் உமது ஜனத்திற்குச் சுதந்தரமாகக் கொடுத்த உமது தேசத்தில் மழைபெய்யக் கட்டளையிடுவீராக.]]></a:t>
+              <a:t><![CDATA[39. உம்முடைய வாசஸ்தலமாகிய பரலோகத்தில் இருக்கிற தேவரீர் கேட்டு மன்னித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8553,51 +9570,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. இப்போதும் கர்த்தர் சொல்லிய தம்முடைய வார்த்தையை நிறைவேற்றினார்; கர்த்தர் சொன்னபடியே, நான் என் தகப்பனாகிய தாவீதின் ஸ்தானத்தில் எழும்பி, இஸ்ரவேலின் சிங்காசனத்தின்மேல் உட்கார்ந்து, இஸ்ரவேலின் தேவனாகிய கர்த்தரின் நாமத்திற்கு ஆலயத்தைக் கட்டினேன்.]]></a:t>
+              <a:t><![CDATA[27. தேவன் மெய்யாக பூமியிலே வாசம் பண்ணுவாரோ? இதோ, வானங்களும் வானாதி வானங்களும் உம்மைக் கொள்ளாதே; நான் கட்டின இந்த ஆலயம் எம்மாத்திரம்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8662,51 +9679,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. பரலோகத்தில் இருக்கிற தேவரீர் கேட்டு, உமது அடியாரும் உமது ஜனமாகிய இஸ்ரவேலும் செய்த பாவத்தை மன்னித்து, அவர்கள் நடக்கவேண்டிய நல்வழியை அவர்களுக்குப் போதித்து, தேவரீர் உமது ஜனத்திற்குச் சுதந்தரமாகக் கொடுத்த உமது தேசத்தில் மழைபெய்யக் கட்டளையிடுவீராக.]]></a:t>
+              <a:t><![CDATA[39. உம்முடைய வாசஸ்தலமாகிய பரலோகத்தில் இருக்கிற தேவரீர் கேட்டு மன்னித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8771,51 +9788,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. தேசத்திலே பஞ்சம் உண்டாகிற போதும், கொள்ளைநோய் உண்டாகிற போதும், வறட்சி, சாவி, வெட்டுக்கிளி, பச்சைக்கிளி உண்டாகிறபோதும், அவர் சத்துருக்கள் தேசத்திலுள்ள பட்டணங்களை முற்றிக்கைபோடுகிறபோதும், யாதொரு வாதையாகிலும் யாதொரு வியாதியாகிலும் வருகிறபோதும்,]]></a:t>
+              <a:t><![CDATA[4. பெட்டியையும், ஆசரிப்புக் கூடாரத்தையும், கூடாரத்திலிருந்த பரிசுத்த பணிமுட்டுகள் அனைத்தையும் சுமந்து கொண்டுவந்தார்கள்; ஆசாரியரும், லேவியரும், அவைகளைச் சுமந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8880,51 +9897,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. தேசத்திலே பஞ்சம் உண்டாகிற போதும், கொள்ளைநோய் உண்டாகிற போதும், வறட்சி, சாவி, வெட்டுக்கிளி, பச்சைக்கிளி உண்டாகிறபோதும், அவர் சத்துருக்கள் தேசத்திலுள்ள பட்டணங்களை முற்றிக்கைபோடுகிறபோதும், யாதொரு வாதையாகிலும் யாதொரு வியாதியாகிலும் வருகிறபோதும்,]]></a:t>
+              <a:t><![CDATA[4. பெட்டியையும், ஆசரிப்புக் கூடாரத்தையும், கூடாரத்திலிருந்த பரிசுத்த பணிமுட்டுகள் அனைத்தையும் சுமந்து கொண்டுவந்தார்கள்; ஆசாரியரும், லேவியரும், அவைகளைச் சுமந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8989,51 +10006,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. உம்முடைய ஜனமாகிய இஸ்ரவேல் அனைவரிலும் எந்த மனுஷனானாலும் தன் இருதயத்தின் வாதையை உணர்ந்து, இந்த ஆலயத்துக்கு நேராகத் தன் கைகளை விரித்துச் செய்யும் சகல விண்ணப்பத்தையும், சகல வேண்டுதலையும்,]]></a:t>
+              <a:t><![CDATA[40. தேவரீர் எங்கள் பிதாக்களுக்குக் கொடுத்த தேசத்தில் அவர்கள் உயிரோடிருக்கும் நாளெல்லாம் உமக்குப் பயப்படும்படிக்கு தேவரீர் ஒருவரே எல்லா மனுபுத்திரரின் இருதயத்தையும் அறிந்தவராதலால், நீர் அவனவன் இருதயத்தை அறிந்திருக்கிறபடியே, அவனவனுடைய வழிகளுக்குத்தக்கதாகச் செய்து, அவனவனுக்குப் பலன் அளிப்பீராக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9098,51 +10115,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. உம்முடைய ஜனமாகிய இஸ்ரவேல் அனைவரிலும் எந்த மனுஷனானாலும் தன் இருதயத்தின் வாதையை உணர்ந்து, இந்த ஆலயத்துக்கு நேராகத் தன் கைகளை விரித்துச் செய்யும் சகல விண்ணப்பத்தையும், சகல வேண்டுதலையும்,]]></a:t>
+              <a:t><![CDATA[5. ராஜாவாகிய சாலொமோனும் அவனோடேகூடின இஸ்ரவேல் சபையனைத்தும் பெட்டிக்கு முன்பாக நடந்து, எண்ணிக்கையும் கணக்குமில்லாத திரளான ஆடுகளையும் மாடுகளையும் பலியிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9207,51 +10224,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இஸ்ரவேல் மனுஷரெல்லாரும் ஏழாம் மாதமாகிய ஏத்தானீம்மாதத்துப் பண்டிகையிலே, ராஜாவாகிய சாலொமோனிடத்தில் கூடிவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[5. ராஜாவாகிய சாலொமோனும் அவனோடேகூடின இஸ்ரவேல் சபையனைத்தும் பெட்டிக்கு முன்பாக நடந்து, எண்ணிக்கையும் கணக்குமில்லாத திரளான ஆடுகளையும் மாடுகளையும் பலியிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9316,51 +10333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இஸ்ரவேல் மனுஷரெல்லாரும் ஏழாம் மாதமாகிய ஏத்தானீம்மாதத்துப் பண்டிகையிலே, ராஜாவாகிய சாலொமோனிடத்தில் கூடிவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[41. உம்முடைய ஜனமாகிய இஸ்ரவேல் ஜாதியல்லாத அந்நிய ஜாதியார் உமது மகத்துவமான நாமத்தையும், உமது பலத்த கரத்தையும், உமது ஓங்கிய புயத்தையும் கேள்விப்படுவார்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9425,51 +10442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. அவர்கள் உம்மை நோக்கி வேண்டிக்கொள்ளுவதின் படியெல்லாம் தேவரீர் அவர்களுக்குச் செய்யும்படி, உம்முடைய கண்கள் உமது அடியானின் வேண்டுதலுக்கும், உமது ஜனமாகிய இஸ்ரவேலின் வேண்டுதலுக்கும் திறந்திருப்பதாக.]]></a:t>
+              <a:t><![CDATA[41. உம்முடைய ஜனமாகிய இஸ்ரவேல் ஜாதியல்லாத அந்நிய ஜாதியார் உமது மகத்துவமான நாமத்தையும், உமது பலத்த கரத்தையும், உமது ஓங்கிய புயத்தையும் கேள்விப்படுவார்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9534,51 +10551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. அவர்கள் உம்மை நோக்கி வேண்டிக்கொள்ளுவதின் படியெல்லாம் தேவரீர் அவர்களுக்குச் செய்யும்படி, உம்முடைய கண்கள் உமது அடியானின் வேண்டுதலுக்கும், உமது ஜனமாகிய இஸ்ரவேலின் வேண்டுதலுக்கும் திறந்திருப்பதாக.]]></a:t>
+              <a:t><![CDATA[6. அப்படியே ஆசாரியர்கள் கர்த்தருடைய உடன்படிக்கைப்பெட்டியை ஆலயத்தின் சந்நிதி ஸ்தானமாகிய மகாபரிசுத்த ஸ்தானத்திலே கேருபீன்களுடைய செட்டைகளின்கீழே கொண்டுவந்து வைத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9643,51 +10660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. உம்முடைய வாசஸ்தலமாகிய பரலோகத்தில் இருக்கிற தேவரீர் கேட்டு மன்னித்து,]]></a:t>
+              <a:t><![CDATA[6. அப்படியே ஆசாரியர்கள் கர்த்தருடைய உடன்படிக்கைப்பெட்டியை ஆலயத்தின் சந்நிதி ஸ்தானமாகிய மகாபரிசுத்த ஸ்தானத்திலே கேருபீன்களுடைய செட்டைகளின்கீழே கொண்டுவந்து வைத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9752,51 +10769,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. கர்த்தர் நம்முடைய பிதாக்களை எகிப்துதேசத்திலிருந்து புறப்படப்பண்ணினபோது, அவர்களோடே பண்ணின உடன்படிக்கை இருக்கிற பெட்டிக்காக அதிலே ஒரு ஸ்தானத்தை உண்டாக்கினேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[27. தேவன் மெய்யாக பூமியிலே வாசம் பண்ணுவாரோ? இதோ, வானங்களும் வானாதி வானங்களும் உம்மைக் கொள்ளாதே; நான் கட்டின இந்த ஆலயம் எம்மாத்திரம்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9861,51 +10878,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. உம்முடைய வாசஸ்தலமாகிய பரலோகத்தில் இருக்கிற தேவரீர் கேட்டு மன்னித்து,]]></a:t>
+              <a:t><![CDATA[42. அப்படிக்கொத்த அந்நிய ஜாதியானும், உமது நாமத்தினிமித்தம் தூரதேசத்திலிருந்து வந்து, இந்த ஆலயத்துக்கு நேராக விண்ணப்பம்பண்ணினால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9970,51 +10987,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இஸ்ரவேலின் மூப்பர் அனைவரும் வந்திருக்கையில், ஆசாரியர் கர்த்தருடைய பெட்டியை எடுத்து,]]></a:t>
+              <a:t><![CDATA[42. அப்படிக்கொத்த அந்நிய ஜாதியானும், உமது நாமத்தினிமித்தம் தூரதேசத்திலிருந்து வந்து, இந்த ஆலயத்துக்கு நேராக விண்ணப்பம்பண்ணினால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10079,51 +11096,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இஸ்ரவேலின் மூப்பர் அனைவரும் வந்திருக்கையில், ஆசாரியர் கர்த்தருடைய பெட்டியை எடுத்து,]]></a:t>
+              <a:t><![CDATA[7. கேருபீன்கள் பெட்டியிருக்கும் ஸ்தானத்திலே தங்கள் இரண்டு செட்டைகளையும் விரித்து, உயர இருந்து பெட்டியையும் அதின் தண்டுகளையும் மூடிக்கொண்டிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10188,51 +11205,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[53. கர்த்தராகிய ஆண்டவரே, நீர் எங்கள் பிதாக்களை எகிப்திலிருந்து புறப்படப்பண்ணும்போது, உம்முடைய தாசனாகிய மோசேயைக்கொண்டு சொன்னபடியே, தேவரீர் பூமியின் சகல ஜனங்களிலும் அவர்களை உமக்குச் சுதந்தரமாகப் பிரித்தெடுத்தீரே என்று விண்ணப்பம் பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[7. கேருபீன்கள் பெட்டியிருக்கும் ஸ்தானத்திலே தங்கள் இரண்டு செட்டைகளையும் விரித்து, உயர இருந்து பெட்டியையும் அதின் தண்டுகளையும் மூடிக்கொண்டிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10297,51 +11314,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[53. கர்த்தராகிய ஆண்டவரே, நீர் எங்கள் பிதாக்களை எகிப்திலிருந்து புறப்படப்பண்ணும்போது, உம்முடைய தாசனாகிய மோசேயைக்கொண்டு சொன்னபடியே, தேவரீர் பூமியின் சகல ஜனங்களிலும் அவர்களை உமக்குச் சுதந்தரமாகப் பிரித்தெடுத்தீரே என்று விண்ணப்பம் பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[43. உமது வாசஸ்தலமாகிய பரலோகத்தில் இருக்கிற தேவரீர் அதைக் கேட்டு, பூமியின் ஜனங்களெல்லாரும் உம்முடைய ஜனமாகிய இஸ்ரவேலைப்போல உமக்குப் பயப்படும்படிக்கும், நான் கட்டின இந்த ஆலயத்துக்கு உம்முடைய நாமம் தரிக்கப்பட்டதென்று அறியும்படிக்கும், உம்முடைய நாமத்தை அறியத்தக்கதாக, அந்த அந்நிய ஜாதியான் உம்மை நோக்கி வேண்டிக்கொள்வதின்படியெல்லாம் தேவரீர் செய்வீராக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10406,51 +11423,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பெட்டியையும், ஆசரிப்புக் கூடாரத்தையும், கூடாரத்திலிருந்த பரிசுத்த பணிமுட்டுகள் அனைத்தையும் சுமந்து கொண்டுவந்தார்கள்; ஆசாரியரும், லேவியரும், அவைகளைச் சுமந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[43. உமது வாசஸ்தலமாகிய பரலோகத்தில் இருக்கிற தேவரீர் அதைக் கேட்டு, பூமியின் ஜனங்களெல்லாரும் உம்முடைய ஜனமாகிய இஸ்ரவேலைப்போல உமக்குப் பயப்படும்படிக்கும், நான் கட்டின இந்த ஆலயத்துக்கு உம்முடைய நாமம் தரிக்கப்பட்டதென்று அறியும்படிக்கும், உம்முடைய நாமத்தை அறியத்தக்கதாக, அந்த அந்நிய ஜாதியான் உம்மை நோக்கி வேண்டிக்கொள்வதின்படியெல்லாம் தேவரீர் செய்வீராக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10515,51 +11532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ராஜாவாகிய சாலொமோனும் அவனோடேகூடின இஸ்ரவேல் சபையனைத்தும் பெட்டிக்கு முன்பாக நடந்து, எண்ணிக்கையும் கணக்குமில்லாத திரளான ஆடுகளையும் மாடுகளையும் பலியிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[43. உமது வாசஸ்தலமாகிய பரலோகத்தில் இருக்கிற தேவரீர் அதைக் கேட்டு, பூமியின் ஜனங்களெல்லாரும் உம்முடைய ஜனமாகிய இஸ்ரவேலைப்போல உமக்குப் பயப்படும்படிக்கும், நான் கட்டின இந்த ஆலயத்துக்கு உம்முடைய நாமம் தரிக்கப்பட்டதென்று அறியும்படிக்கும், உம்முடைய நாமத்தை அறியத்தக்கதாக, அந்த அந்நிய ஜாதியான் உம்மை நோக்கி வேண்டிக்கொள்வதின்படியெல்லாம் தேவரீர் செய்வீராக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10624,51 +11641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ராஜாவாகிய சாலொமோனும் அவனோடேகூடின இஸ்ரவேல் சபையனைத்தும் பெட்டிக்கு முன்பாக நடந்து, எண்ணிக்கையும் கணக்குமில்லாத திரளான ஆடுகளையும் மாடுகளையும் பலியிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[44. நீர் உம்முடைய ஜனங்களை அனுப்பும் வழியிலே அவர்கள் தங்கள் சத்துருக்களோடு யுத்தம்பண்ணப் புறப்படும் போது, நீர் தெரிந்துகொண்ட இந்த நகரத்துக்கும், உம்முடைய நாமத்துக்கு நான் கட்டின இந்த ஆலயத்துக்கும் நேராகக் கர்த்தரை நோக்கி விண்ணப்பம் பண்ணினால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10733,51 +11750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[54. சாலொமோன் கர்த்தரை நோக்கி, இந்த ஜெபத்தையும் வேண்டுதலையும் எல்லாம் செய்து முடித்தபின்பு, அவன் கர்த்தருடைய பலிபீடத்திற்கு முன்பாகத் தன் கைகளை வானத்திற்கு நேராக விரித்து, முழங்காற்படியிட்டிருந்ததை விட்டெழுந்து,]]></a:t>
+              <a:t><![CDATA[44. நீர் உம்முடைய ஜனங்களை அனுப்பும் வழியிலே அவர்கள் தங்கள் சத்துருக்களோடு யுத்தம்பண்ணப் புறப்படும் போது, நீர் தெரிந்துகொண்ட இந்த நகரத்துக்கும், உம்முடைய நாமத்துக்கு நான் கட்டின இந்த ஆலயத்துக்கும் நேராகக் கர்த்தரை நோக்கி விண்ணப்பம் பண்ணினால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10842,51 +11859,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[54. சாலொமோன் கர்த்தரை நோக்கி, இந்த ஜெபத்தையும் வேண்டுதலையும் எல்லாம் செய்து முடித்தபின்பு, அவன் கர்த்தருடைய பலிபீடத்திற்கு முன்பாகத் தன் கைகளை வானத்திற்கு நேராக விரித்து, முழங்காற்படியிட்டிருந்ததை விட்டெழுந்து,]]></a:t>
+              <a:t><![CDATA[44. நீர் உம்முடைய ஜனங்களை அனுப்பும் வழியிலே அவர்கள் தங்கள் சத்துருக்களோடு யுத்தம்பண்ணப் புறப்படும் போது, நீர் தெரிந்துகொண்ட இந்த நகரத்துக்கும், உம்முடைய நாமத்துக்கு நான் கட்டின இந்த ஆலயத்துக்கும் நேராகக் கர்த்தரை நோக்கி விண்ணப்பம் பண்ணினால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10951,51 +11968,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. கர்த்தர் நம்முடைய பிதாக்களை எகிப்துதேசத்திலிருந்து புறப்படப்பண்ணினபோது, அவர்களோடே பண்ணின உடன்படிக்கை இருக்கிற பெட்டிக்காக அதிலே ஒரு ஸ்தானத்தை உண்டாக்கினேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[28. என் தேவனாகிய கர்த்தாவே, உமது அடியேன் இன்று உமது சந்நிதியில் செய்கிற விண்ணப்பத்தையும் மன்றாட்டையும் கேட்டு, உமது அடியேனுடைய விண்ணப்பத்தையும் வேண்டுதலையும் திருவுளத்தில் கொண்டருளும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11060,51 +12077,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்படியே ஆசாரியர்கள் கர்த்தருடைய உடன்படிக்கைப்பெட்டியை ஆலயத்தின் சந்நிதி ஸ்தானமாகிய மகாபரிசுத்த ஸ்தானத்திலே கேருபீன்களுடைய செட்டைகளின்கீழே கொண்டுவந்து வைத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[8. தண்டுகளின் முனைகள் சந்நிதி ஸ்தானத்திற்கு முன்னான பரிசுத்த ஸ்தலத்திலே காணப்படத்தக்கதாய் அந்தத் தண்டுகளை முன்னுக்கு இழுத்தார்கள்; ஆகிலும் வெளியே அவைகள் காணப்படவில்லை; அவைகள் இந்நாள்வரைக்கும் அங்கே தான் இருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11169,51 +12186,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்படியே ஆசாரியர்கள் கர்த்தருடைய உடன்படிக்கைப்பெட்டியை ஆலயத்தின் சந்நிதி ஸ்தானமாகிய மகாபரிசுத்த ஸ்தானத்திலே கேருபீன்களுடைய செட்டைகளின்கீழே கொண்டுவந்து வைத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[8. தண்டுகளின் முனைகள் சந்நிதி ஸ்தானத்திற்கு முன்னான பரிசுத்த ஸ்தலத்திலே காணப்படத்தக்கதாய் அந்தத் தண்டுகளை முன்னுக்கு இழுத்தார்கள்; ஆகிலும் வெளியே அவைகள் காணப்படவில்லை; அவைகள் இந்நாள்வரைக்கும் அங்கே தான் இருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11278,51 +12295,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[55. நின்றுகொண்டு, இஸ்ரவேல் சபையையெல்லாம் ஆசீர்வதித்து, உரத்த சத்தத்தோடே சொன்னது:]]></a:t>
+              <a:t><![CDATA[45. பரலோகத்தில் இருக்கிற தேவரீர் அவர்கள் விண்ணப்பத்தையும் வேண்டுதலையும் கேட்டு, அவர்கள் நியாயத்தை விசாரிப்பீராக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11387,51 +12404,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[55. நின்றுகொண்டு, இஸ்ரவேல் சபையையெல்லாம் ஆசீர்வதித்து, உரத்த சத்தத்தோடே சொன்னது:]]></a:t>
+              <a:t><![CDATA[46. பாவஞ்செய்யாத மனுஷன் இல்லையே; ஆகையால், அவர்கள் உமக்கு விரோதமாய்ப் பாவஞ்செய்து, தேவரீர் அவர்கள்மேல் கோபங்கொண்டு, அவர்கள் சத்துருக்கள் கையில் அவர்களை ஒப்புக்கொடுத்து, அந்தச் சத்துருக்கள் அவர்களைத் தூரத்திலாகிலும் சமீபத்திலாகிலும் இருக்கிற தங்கள் தேசத்திற்குச் சிறைப்பிடித்துக்கொண்டுபோகும்போது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11496,51 +12513,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[56. தாம் வாக்குத்தத்தம் பண்ணினபடியெல்லாம் தம்முடைய ஜனமாகிய இஸ்ரவேலுக்கு இளைப்பாறுதலை அருளின கர்த்தருக்கு ஸ்தோத்திரம், அவர் தம்முடைய தாசனாகிய மோசேயைக் கொண்டு சொன்ன அவருடைய நல்வார்த்தையானாலும் தவறிப்போகவில்லை.]]></a:t>
+              <a:t><![CDATA[46. பாவஞ்செய்யாத மனுஷன் இல்லையே; ஆகையால், அவர்கள் உமக்கு விரோதமாய்ப் பாவஞ்செய்து, தேவரீர் அவர்கள்மேல் கோபங்கொண்டு, அவர்கள் சத்துருக்கள் கையில் அவர்களை ஒப்புக்கொடுத்து, அந்தச் சத்துருக்கள் அவர்களைத் தூரத்திலாகிலும் சமீபத்திலாகிலும் இருக்கிற தங்கள் தேசத்திற்குச் சிறைப்பிடித்துக்கொண்டுபோகும்போது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11605,51 +12622,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[57. நம்முடைய தேவனாகிய கர்த்தர் நம்மைக் கைவிடாமலும், நம்மை நெகிழவிடாமலும், அவர் நம்முடைய பிதாக்களோடு இருந்ததுபோல, நம்மோடும் இருந்து,]]></a:t>
+              <a:t><![CDATA[46. பாவஞ்செய்யாத மனுஷன் இல்லையே; ஆகையால், அவர்கள் உமக்கு விரோதமாய்ப் பாவஞ்செய்து, தேவரீர் அவர்கள்மேல் கோபங்கொண்டு, அவர்கள் சத்துருக்கள் கையில் அவர்களை ஒப்புக்கொடுத்து, அந்தச் சத்துருக்கள் அவர்களைத் தூரத்திலாகிலும் சமீபத்திலாகிலும் இருக்கிற தங்கள் தேசத்திற்குச் சிறைப்பிடித்துக்கொண்டுபோகும்போது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11714,51 +12731,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[57. நம்முடைய தேவனாகிய கர்த்தர் நம்மைக் கைவிடாமலும், நம்மை நெகிழவிடாமலும், அவர் நம்முடைய பிதாக்களோடு இருந்ததுபோல, நம்மோடும் இருந்து,]]></a:t>
+              <a:t><![CDATA[47. அவர்கள் சிறைப்பட்டுப் போயிருக்கிற தேசத்திலே தங்களில் உணர்வடைந்து, மனந்திரும்பி: நாங்கள் பாவஞ்செய்து, அக்கிரமம்பண்ணி, துன்மார்க்கமாய் நடந்தோம் என்று தங்கள் சிறையிருப்பான தேசத்திலே உம்மை நோக்கி வேண்டுதல் செய்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11823,51 +12840,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[58. நாம் அவருடைய வழிகளில் எல்லாரும் நடக்கிறதற்கும், அவர் நம்முடைய பிதாக்களுக்குக் கட்டளையிட்ட அவருடைய கற்பனைகளையும், அவருடைய கட்டளைகளையும், அவருடைய நியாயங்களையும் கைக்கொள்ளுகிறதற்கும், நம்முடைய இருதயத்தைத் தம்மிடத்தில் சாயப்பண்ணுவாராக.]]></a:t>
+              <a:t><![CDATA[47. அவர்கள் சிறைப்பட்டுப் போயிருக்கிற தேசத்திலே தங்களில் உணர்வடைந்து, மனந்திரும்பி: நாங்கள் பாவஞ்செய்து, அக்கிரமம்பண்ணி, துன்மார்க்கமாய் நடந்தோம் என்று தங்கள் சிறையிருப்பான தேசத்திலே உம்மை நோக்கி வேண்டுதல் செய்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11932,51 +12949,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[58. நாம் அவருடைய வழிகளில் எல்லாரும் நடக்கிறதற்கும், அவர் நம்முடைய பிதாக்களுக்குக் கட்டளையிட்ட அவருடைய கற்பனைகளையும், அவருடைய கட்டளைகளையும், அவருடைய நியாயங்களையும் கைக்கொள்ளுகிறதற்கும், நம்முடைய இருதயத்தைத் தம்மிடத்தில் சாயப்பண்ணுவாராக.]]></a:t>
+              <a:t><![CDATA[47. அவர்கள் சிறைப்பட்டுப் போயிருக்கிற தேசத்திலே தங்களில் உணர்வடைந்து, மனந்திரும்பி: நாங்கள் பாவஞ்செய்து, அக்கிரமம்பண்ணி, துன்மார்க்கமாய் நடந்தோம் என்று தங்கள் சிறையிருப்பான தேசத்திலே உம்மை நோக்கி வேண்டுதல் செய்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12041,51 +13058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[59. கர்த்தரே தேவன், வேறொருவரும் இல்லையென்பதை பூமியின் ஜனங்களெல்லாம் அறியும்படியாக,]]></a:t>
+              <a:t><![CDATA[48. தங்களைச் சிறைபிடித்துக் கொண்ட தங்கள் சத்துருக்களின் தேசத்திலே தங்கள் முழு இருதயத்தோடும் தங்கள் முழு ஆத்துமாவோடும் உம்மிடத்தில் திரும்பி, தேவரீர் தங்கள் பிதாக்களுக்குக் கொடுத்த தங்கள் தேசத்திற்கும், தேவரீர் தெரிந்துகொண்ட இந்த நகரத்திற்கும், உம்முடைய நாமத்திற்கு நான் கட்டின இந்த ஆலயத்திற்கும் நேராக உம்மை நோக்கி விண்ணப்பம்பண்ணும்போது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12150,51 +13167,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. பின்பு சாலொமோன்: கர்த்தருடைய பலிபீடத்திற்குமுன்னே இஸ்ரவேல் சபையாரெல்லாருக்கும் எதிராக நின்று, வானத்திற்கு நேராய்த் தன் கைகளை விரித்து:]]></a:t>
+              <a:t><![CDATA[28. என் தேவனாகிய கர்த்தாவே, உமது அடியேன் இன்று உமது சந்நிதியில் செய்கிற விண்ணப்பத்தையும் மன்றாட்டையும் கேட்டு, உமது அடியேனுடைய விண்ணப்பத்தையும் வேண்டுதலையும் திருவுளத்தில் கொண்டருளும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12259,51 +13276,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[60. அவர் தமது அடியானுடைய நியாயத்தையும், தமது ஜனமாகிய இஸ்ரவேலின் நியாயத்தையும், அந்தந்த நாளில் நடக்கும் காரியத்துக்குத்தக்கதாய் விசாரிப்பதற்கு, நான் கர்த்தருக்கு முன்பாக விண்ணப்பம்பண்ணின இந்த என்னுடைய வார்த்தைகள் இரவும்பகலும் நம்முடைய தேவனாகிய கர்த்தருடைய சந்நிதியில் இருப்பதாக.]]></a:t>
+              <a:t><![CDATA[48. தங்களைச் சிறைபிடித்துக் கொண்ட தங்கள் சத்துருக்களின் தேசத்திலே தங்கள் முழு இருதயத்தோடும் தங்கள் முழு ஆத்துமாவோடும் உம்மிடத்தில் திரும்பி, தேவரீர் தங்கள் பிதாக்களுக்குக் கொடுத்த தங்கள் தேசத்திற்கும், தேவரீர் தெரிந்துகொண்ட இந்த நகரத்திற்கும், உம்முடைய நாமத்திற்கு நான் கட்டின இந்த ஆலயத்திற்கும் நேராக உம்மை நோக்கி விண்ணப்பம்பண்ணும்போது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12368,51 +13385,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[60. அவர் தமது அடியானுடைய நியாயத்தையும், தமது ஜனமாகிய இஸ்ரவேலின் நியாயத்தையும், அந்தந்த நாளில் நடக்கும் காரியத்துக்குத்தக்கதாய் விசாரிப்பதற்கு, நான் கர்த்தருக்கு முன்பாக விண்ணப்பம்பண்ணின இந்த என்னுடைய வார்த்தைகள் இரவும்பகலும் நம்முடைய தேவனாகிய கர்த்தருடைய சந்நிதியில் இருப்பதாக.]]></a:t>
+              <a:t><![CDATA[48. தங்களைச் சிறைபிடித்துக் கொண்ட தங்கள் சத்துருக்களின் தேசத்திலே தங்கள் முழு இருதயத்தோடும் தங்கள் முழு ஆத்துமாவோடும் உம்மிடத்தில் திரும்பி, தேவரீர் தங்கள் பிதாக்களுக்குக் கொடுத்த தங்கள் தேசத்திற்கும், தேவரீர் தெரிந்துகொண்ட இந்த நகரத்திற்கும், உம்முடைய நாமத்திற்கு நான் கட்டின இந்த ஆலயத்திற்கும் நேராக உம்மை நோக்கி விண்ணப்பம்பண்ணும்போது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12477,51 +13494,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[60. அவர் தமது அடியானுடைய நியாயத்தையும், தமது ஜனமாகிய இஸ்ரவேலின் நியாயத்தையும், அந்தந்த நாளில் நடக்கும் காரியத்துக்குத்தக்கதாய் விசாரிப்பதற்கு, நான் கர்த்தருக்கு முன்பாக விண்ணப்பம்பண்ணின இந்த என்னுடைய வார்த்தைகள் இரவும்பகலும் நம்முடைய தேவனாகிய கர்த்தருடைய சந்நிதியில் இருப்பதாக.]]></a:t>
+              <a:t><![CDATA[49. உமது வாசஸ்தலமாகிய பரலோகத்தில் இருக்கிற தேவரீர் அவர்கள் விண்ணப்பத்தையும் வேண்டுதலையும் கேட்டு, அவர்கள் நியாயத்தை விசாரித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12586,51 +13603,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[61. ஆதலால் இந்நாளில் இருக்கிறது போல, நீங்கள் அவர் கட்டளைகளில் நடந்து, அவர் கற்பனைகளைக் கைக்கொள்ள, உங்கள் இருதயம் நம்முடைய தேவனாகிய கர்த்தரோடு உத்தமமாய் இருக்கக்கடவது என்றான்.]]></a:t>
+              <a:t><![CDATA[49. உமது வாசஸ்தலமாகிய பரலோகத்தில் இருக்கிற தேவரீர் அவர்கள் விண்ணப்பத்தையும் வேண்டுதலையும் கேட்டு, அவர்கள் நியாயத்தை விசாரித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12695,51 +13712,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[61. ஆதலால் இந்நாளில் இருக்கிறது போல, நீங்கள் அவர் கட்டளைகளில் நடந்து, அவர் கற்பனைகளைக் கைக்கொள்ள, உங்கள் இருதயம் நம்முடைய தேவனாகிய கர்த்தரோடு உத்தமமாய் இருக்கக்கடவது என்றான்.]]></a:t>
+              <a:t><![CDATA[9. இஸ்ரவேல் புத்திரர் எகிப்துதேசத்திலிருந்து புறப்பட்டபின் கர்த்தர் அவர்களோடே உடன்படிக்கை பண்ணுகிறபோது, மோசே ஓரேபிலே அந்தப் பெட்டியில் வைத்த இரண்டு கற்பலகைகளே அல்லாமல் அதிலே வேறொன்றும் இருந்ததில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12804,51 +13821,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. கேருபீன்கள் பெட்டியிருக்கும் ஸ்தானத்திலே தங்கள் இரண்டு செட்டைகளையும் விரித்து, உயர இருந்து பெட்டியையும் அதின் தண்டுகளையும் மூடிக்கொண்டிருந்தது.]]></a:t>
+              <a:t><![CDATA[9. இஸ்ரவேல் புத்திரர் எகிப்துதேசத்திலிருந்து புறப்பட்டபின் கர்த்தர் அவர்களோடே உடன்படிக்கை பண்ணுகிறபோது, மோசே ஓரேபிலே அந்தப் பெட்டியில் வைத்த இரண்டு கற்பலகைகளே அல்லாமல் அதிலே வேறொன்றும் இருந்ததில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12913,51 +13930,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. கேருபீன்கள் பெட்டியிருக்கும் ஸ்தானத்திலே தங்கள் இரண்டு செட்டைகளையும் விரித்து, உயர இருந்து பெட்டியையும் அதின் தண்டுகளையும் மூடிக்கொண்டிருந்தது.]]></a:t>
+              <a:t><![CDATA[50. உம்முடைய ஜனங்கள் உமக்கு விரோதமாய்ச் செய்த பாவத்தையும், அவர்கள் உம்முடைய கட்டளையை மீறிய அவர்கள் துரோகங்களையும் எல்லாம் மன்னித்து, அவர்களைச் சிறைபிடித்துக் கொண்டுபோகிறவர்கள் அவர்களுக்கு இரங்கத்தக்கதான இரக்கத்தை அவர்களுக்கு கிடைக்கப்பண்ணுவீராக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -13022,51 +14039,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[62. பின்பு ராஜாவும் அவனோடே இருந்த இஸ்ரவேலர் அனைவரும், கர்த்தருடைய சந்நிதியில் பலிகளைச் செலுத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[50. உம்முடைய ஜனங்கள் உமக்கு விரோதமாய்ச் செய்த பாவத்தையும், அவர்கள் உம்முடைய கட்டளையை மீறிய அவர்கள் துரோகங்களையும் எல்லாம் மன்னித்து, அவர்களைச் சிறைபிடித்துக் கொண்டுபோகிறவர்கள் அவர்களுக்கு இரங்கத்தக்கதான இரக்கத்தை அவர்களுக்கு கிடைக்கப்பண்ணுவீராக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -13131,51 +14148,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. தண்டுகளின் முனைகள் சந்நிதி ஸ்தானத்திற்கு முன்னான பரிசுத்த ஸ்தலத்திலே காணப்படத்தக்கதாய் அந்தத் தண்டுகளை முன்னுக்கு இழுத்தார்கள்; ஆகிலும் வெளியே அவைகள் காணப்படவில்லை; அவைகள் இந்நாள்வரைக்கும் அங்கே தான் இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[50. உம்முடைய ஜனங்கள் உமக்கு விரோதமாய்ச் செய்த பாவத்தையும், அவர்கள் உம்முடைய கட்டளையை மீறிய அவர்கள் துரோகங்களையும் எல்லாம் மன்னித்து, அவர்களைச் சிறைபிடித்துக் கொண்டுபோகிறவர்கள் அவர்களுக்கு இரங்கத்தக்கதான இரக்கத்தை அவர்களுக்கு கிடைக்கப்பண்ணுவீராக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -13240,51 +14257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. தண்டுகளின் முனைகள் சந்நிதி ஸ்தானத்திற்கு முன்னான பரிசுத்த ஸ்தலத்திலே காணப்படத்தக்கதாய் அந்தத் தண்டுகளை முன்னுக்கு இழுத்தார்கள்; ஆகிலும் வெளியே அவைகள் காணப்படவில்லை; அவைகள் இந்நாள்வரைக்கும் அங்கே தான் இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[10. அப்பொழுது ஆசாரியர்கள் பரிசுத்த ஸ்தலத்திலிருந்து புறப்படுகையில், மேகமானது கர்த்தருடைய ஆலயத்தை நிரப்பிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -13349,51 +14366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. பின்பு சாலொமோன்: கர்த்தருடைய பலிபீடத்திற்குமுன்னே இஸ்ரவேல் சபையாரெல்லாருக்கும் எதிராக நின்று, வானத்திற்கு நேராய்த் தன் கைகளை விரித்து:]]></a:t>
+              <a:t><![CDATA[29. உமது அடியேன் இவ்விடத்திலே செய்யும் விண்ணப்பத்தைக் கேட்கும்படி என்னுடைய நாமம் விளங்குமென்று நீர் சொன்ன ஸ்தலமாகிய இந்த ஆலயத்தின் மேல் உம்முடைய கண்கள் இரவும் பகலும் திறந்திருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -13458,51 +14475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. தேவரீர் எங்கள் பிதாக்களுக்குக் கொடுத்த தேசத்தில் அவர்கள் உயிரோடிருக்கும் நாளெல்லாம் உமக்குப் பயப்படும்படிக்கு தேவரீர் ஒருவரே எல்லா மனுபுத்திரரின் இருதயத்தையும் அறிந்தவராதலால், நீர் அவனவன் இருதயத்தை அறிந்திருக்கிறபடியே, அவனவனுடைய வழிகளுக்குத்தக்கதாகச் செய்து, அவனவனுக்குப் பலன் அளிப்பீராக.]]></a:t>
+              <a:t><![CDATA[10. அப்பொழுது ஆசாரியர்கள் பரிசுத்த ஸ்தலத்திலிருந்து புறப்படுகையில், மேகமானது கர்த்தருடைய ஆலயத்தை நிரப்பிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -13567,51 +14584,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. தேவரீர் எங்கள் பிதாக்களுக்குக் கொடுத்த தேசத்தில் அவர்கள் உயிரோடிருக்கும் நாளெல்லாம் உமக்குப் பயப்படும்படிக்கு தேவரீர் ஒருவரே எல்லா மனுபுத்திரரின் இருதயத்தையும் அறிந்தவராதலால், நீர் அவனவன் இருதயத்தை அறிந்திருக்கிறபடியே, அவனவனுடைய வழிகளுக்குத்தக்கதாகச் செய்து, அவனவனுக்குப் பலன் அளிப்பீராக.]]></a:t>
+              <a:t><![CDATA[51. அவர்கள் எகிப்தென்கிற இருப்புக் காளவாயின் நடுவிலிருந்து தேவரீர் புறப்படப்பண்ணின உம்முடைய ஜனமும் உம்முடைய சுதந்தரமுமாய் இருக்கிறார்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -13676,51 +14693,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. தேவரீர் எங்கள் பிதாக்களுக்குக் கொடுத்த தேசத்தில் அவர்கள் உயிரோடிருக்கும் நாளெல்லாம் உமக்குப் பயப்படும்படிக்கு தேவரீர் ஒருவரே எல்லா மனுபுத்திரரின் இருதயத்தையும் அறிந்தவராதலால், நீர் அவனவன் இருதயத்தை அறிந்திருக்கிறபடியே, அவனவனுடைய வழிகளுக்குத்தக்கதாகச் செய்து, அவனவனுக்குப் பலன் அளிப்பீராக.]]></a:t>
+              <a:t><![CDATA[51. அவர்கள் எகிப்தென்கிற இருப்புக் காளவாயின் நடுவிலிருந்து தேவரீர் புறப்படப்பண்ணின உம்முடைய ஜனமும் உம்முடைய சுதந்தரமுமாய் இருக்கிறார்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -13785,51 +14802,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[63. சாலொமோன் கர்த்தருக்குச் சமாதானபலிகளாக, இருபத்தீராயிரம் மாடுகளையும், இலட்சத்திருபதினாயிரம் ஆடுகளையும் பலியிட்டான்; இவ்விதமாய் ராஜாவும் இஸ்ரவேல் புத்திரர் அனைவரும் கர்த்தருடைய ஆலயத்தைப் பிரதிஷ்டைபண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[11. மேகத்தினிமித்தம் ஆசாரியர்கள் ஊழியஞ்செய்கிறதற்கு நிற்கக் கூடாமற்போயிற்று; கர்த்தருடைய மகிமை கர்த்தருடைய ஆலயத்தை நிரப்பிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide84.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -13894,51 +14911,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[63. சாலொமோன் கர்த்தருக்குச் சமாதானபலிகளாக, இருபத்தீராயிரம் மாடுகளையும், இலட்சத்திருபதினாயிரம் ஆடுகளையும் பலியிட்டான்; இவ்விதமாய் ராஜாவும் இஸ்ரவேல் புத்திரர் அனைவரும் கர்த்தருடைய ஆலயத்தைப் பிரதிஷ்டைபண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[11. மேகத்தினிமித்தம் ஆசாரியர்கள் ஊழியஞ்செய்கிறதற்கு நிற்கக் கூடாமற்போயிற்று; கர்த்தருடைய மகிமை கர்த்தருடைய ஆலயத்தை நிரப்பிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide85.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -14003,51 +15020,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[63. சாலொமோன் கர்த்தருக்குச் சமாதானபலிகளாக, இருபத்தீராயிரம் மாடுகளையும், இலட்சத்திருபதினாயிரம் ஆடுகளையும் பலியிட்டான்; இவ்விதமாய் ராஜாவும் இஸ்ரவேல் புத்திரர் அனைவரும் கர்த்தருடைய ஆலயத்தைப் பிரதிஷ்டைபண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[52. அவர்கள் உம்மை நோக்கி வேண்டிக்கொள்ளுவதின் படியெல்லாம் தேவரீர் அவர்களுக்குச் செய்யும்படி, உம்முடைய கண்கள் உமது அடியானின் வேண்டுதலுக்கும், உமது ஜனமாகிய இஸ்ரவேலின் வேண்டுதலுக்கும் திறந்திருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide86.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -14112,51 +15129,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இஸ்ரவேல் புத்திரர் எகிப்துதேசத்திலிருந்து புறப்பட்டபின் கர்த்தர் அவர்களோடே உடன்படிக்கை பண்ணுகிறபோது, மோசே ஓரேபிலே அந்தப் பெட்டியில் வைத்த இரண்டு கற்பலகைகளே அல்லாமல் அதிலே வேறொன்றும் இருந்ததில்லை.]]></a:t>
+              <a:t><![CDATA[52. அவர்கள் உம்மை நோக்கி வேண்டிக்கொள்ளுவதின் படியெல்லாம் தேவரீர் அவர்களுக்குச் செய்யும்படி, உம்முடைய கண்கள் உமது அடியானின் வேண்டுதலுக்கும், உமது ஜனமாகிய இஸ்ரவேலின் வேண்டுதலுக்கும் திறந்திருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide87.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -14221,51 +15238,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இஸ்ரவேல் புத்திரர் எகிப்துதேசத்திலிருந்து புறப்பட்டபின் கர்த்தர் அவர்களோடே உடன்படிக்கை பண்ணுகிறபோது, மோசே ஓரேபிலே அந்தப் பெட்டியில் வைத்த இரண்டு கற்பலகைகளே அல்லாமல் அதிலே வேறொன்றும் இருந்ததில்லை.]]></a:t>
+              <a:t><![CDATA[12. அப்பொழுது சாலொமோன்: காரிருளிலே வாசம்பண்ணுவேன் என்று கர்த்தர் சொன்னார் என்றும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide88.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -14330,51 +15347,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது ஆசாரியர்கள் பரிசுத்த ஸ்தலத்திலிருந்து புறப்படுகையில், மேகமானது கர்த்தருடைய ஆலயத்தை நிரப்பிற்று.]]></a:t>
+              <a:t><![CDATA[53. கர்த்தராகிய ஆண்டவரே, நீர் எங்கள் பிதாக்களை எகிப்திலிருந்து புறப்படப்பண்ணும்போது, உம்முடைய தாசனாகிய மோசேயைக்கொண்டு சொன்னபடியே, தேவரீர் பூமியின் சகல ஜனங்களிலும் அவர்களை உமக்குச் சுதந்தரமாகப் பிரித்தெடுத்தீரே என்று விண்ணப்பம் பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide89.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -14439,51 +15456,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. மேகத்தினிமித்தம் ஆசாரியர்கள் ஊழியஞ்செய்கிறதற்கு நிற்கக் கூடாமற்போயிற்று; கர்த்தருடைய மகிமை கர்த்தருடைய ஆலயத்தை நிரப்பிற்று.]]></a:t>
+              <a:t><![CDATA[53. கர்த்தராகிய ஆண்டவரே, நீர் எங்கள் பிதாக்களை எகிப்திலிருந்து புறப்படப்பண்ணும்போது, உம்முடைய தாசனாகிய மோசேயைக்கொண்டு சொன்னபடியே, தேவரீர் பூமியின் சகல ஜனங்களிலும் அவர்களை உமக்குச் சுதந்தரமாகப் பிரித்தெடுத்தீரே என்று விண்ணப்பம் பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -14548,51 +15565,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அப்பொழுது கர்த்தருடைய உடன்படிக்கைப் பெட்டியைச் சீயோன் என்னும் தாவீதின் நகரத்திலிருந்து கொண்டுவரும்படி சாலொமோன் இஸ்ரவேலின் மூப்பரையும், கோத்திரப் பிரபுக்களாகிய இஸ்ரவேல் புத்திரரிலுள்ள பிதாக்களின் தலைவர் அனைவரையும், எருசலேமில் ராஜாவாகிய சாலொமோன் தன்னிடத்திலே கூடிவரச்செய்தான்.]]></a:t>
+              <a:t><![CDATA[29. உமது அடியேன் இவ்விடத்திலே செய்யும் விண்ணப்பத்தைக் கேட்கும்படி என்னுடைய நாமம் விளங்குமென்று நீர் சொன்ன ஸ்தலமாகிய இந்த ஆலயத்தின் மேல் உம்முடைய கண்கள் இரவும் பகலும் திறந்திருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide90.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -14657,51 +15674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. மேகத்தினிமித்தம் ஆசாரியர்கள் ஊழியஞ்செய்கிறதற்கு நிற்கக் கூடாமற்போயிற்று; கர்த்தருடைய மகிமை கர்த்தருடைய ஆலயத்தை நிரப்பிற்று.]]></a:t>
+              <a:t><![CDATA[13. தேவரீர் வாசம்பண்ணத்தக்க வீடும், நீர் என்றைக்கும் தங்கத்தக்க நிலையான ஸ்தானமுமாகிய ஆலயத்தை உமக்குக் கட்டினேன் என்றும் சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide91.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -14766,51 +15783,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது சாலொமோன்: காரிருளிலே வாசம்பண்ணுவேன் என்று கர்த்தர் சொன்னார் என்றும்,]]></a:t>
+              <a:t><![CDATA[14. ராஜா முகம் திரும்பி, இஸ்ரவேல் சபையையெல்லாம் ஆசீர்வதித்தான்; இஸ்ரவேல் சபையாரெல்லாரும் நின்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide92.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -14875,51 +15892,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. தேவரீர் வாசம்பண்ணத்தக்க வீடும், நீர் என்றைக்கும் தங்கத்தக்க நிலையான ஸ்தானமுமாகிய ஆலயத்தை உமக்குக் கட்டினேன் என்றும் சொல்லி,]]></a:t>
+              <a:t><![CDATA[14. ராஜா முகம் திரும்பி, இஸ்ரவேல் சபையையெல்லாம் ஆசீர்வதித்தான்; இஸ்ரவேல் சபையாரெல்லாரும் நின்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide93.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -14984,51 +16001,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. தேவரீர் வாசம்பண்ணத்தக்க வீடும், நீர் என்றைக்கும் தங்கத்தக்க நிலையான ஸ்தானமுமாகிய ஆலயத்தை உமக்குக் கட்டினேன் என்றும் சொல்லி,]]></a:t>
+              <a:t><![CDATA[54. சாலொமோன் கர்த்தரை நோக்கி, இந்த ஜெபத்தையும் வேண்டுதலையும் எல்லாம் செய்து முடித்தபின்பு, அவன் கர்த்தருடைய பலிபீடத்திற்கு முன்பாகத் தன் கைகளை வானத்திற்கு நேராக விரித்து, முழங்காற்படியிட்டிருந்ததை விட்டெழுந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide94.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -15093,51 +16110,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ராஜா முகம் திரும்பி, இஸ்ரவேல் சபையையெல்லாம் ஆசீர்வதித்தான்; இஸ்ரவேல் சபையாரெல்லாரும் நின்றார்கள்.]]></a:t>
+              <a:t><![CDATA[54. சாலொமோன் கர்த்தரை நோக்கி, இந்த ஜெபத்தையும் வேண்டுதலையும் எல்லாம் செய்து முடித்தபின்பு, அவன் கர்த்தருடைய பலிபீடத்திற்கு முன்பாகத் தன் கைகளை வானத்திற்கு நேராக விரித்து, முழங்காற்படியிட்டிருந்ததை விட்டெழுந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide95.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -15202,51 +16219,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ராஜா முகம் திரும்பி, இஸ்ரவேல் சபையையெல்லாம் ஆசீர்வதித்தான்; இஸ்ரவேல் சபையாரெல்லாரும் நின்றார்கள்.]]></a:t>
+              <a:t><![CDATA[54. சாலொமோன் கர்த்தரை நோக்கி, இந்த ஜெபத்தையும் வேண்டுதலையும் எல்லாம் செய்து முடித்தபின்பு, அவன் கர்த்தருடைய பலிபீடத்திற்கு முன்பாகத் தன் கைகளை வானத்திற்கு நேராக விரித்து, முழங்காற்படியிட்டிருந்ததை விட்டெழுந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide96.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -15311,51 +16328,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. உம்முடைய ஜனமாகிய இஸ்ரவேல் ஜாதியல்லாத அந்நிய ஜாதியார் உமது மகத்துவமான நாமத்தையும், உமது பலத்த கரத்தையும், உமது ஓங்கிய புயத்தையும் கேள்விப்படுவார்களே.]]></a:t>
+              <a:t><![CDATA[15. அவன் சொன்னது: இஸ்ரவேலின் தேவனாகிய கர்த்தருக்கு ஸ்தோத்திரம்; அவர் என் தகப்பனாகிய தாவீதுக்குத் தம்முடைய வாக்கினால் சொன்னதைத் தம்முடைய கரத்தினால் நிறைவேற்றினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide97.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -15420,51 +16437,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. உம்முடைய ஜனமாகிய இஸ்ரவேல் ஜாதியல்லாத அந்நிய ஜாதியார் உமது மகத்துவமான நாமத்தையும், உமது பலத்த கரத்தையும், உமது ஓங்கிய புயத்தையும் கேள்விப்படுவார்களே.]]></a:t>
+              <a:t><![CDATA[15. அவன் சொன்னது: இஸ்ரவேலின் தேவனாகிய கர்த்தருக்கு ஸ்தோத்திரம்; அவர் என் தகப்பனாகிய தாவீதுக்குத் தம்முடைய வாக்கினால் சொன்னதைத் தம்முடைய கரத்தினால் நிறைவேற்றினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide98.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -15529,51 +16546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவன் சொன்னது: இஸ்ரவேலின் தேவனாகிய கர்த்தருக்கு ஸ்தோத்திரம்; அவர் என் தகப்பனாகிய தாவீதுக்குத் தம்முடைய வாக்கினால் சொன்னதைத் தம்முடைய கரத்தினால் நிறைவேற்றினார்.]]></a:t>
+              <a:t><![CDATA[55. நின்றுகொண்டு, இஸ்ரவேல் சபையையெல்லாம் ஆசீர்வதித்து, உரத்த சத்தத்தோடே சொன்னது:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide99.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -15638,51 +16655,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவன் சொன்னது: இஸ்ரவேலின் தேவனாகிய கர்த்தருக்கு ஸ்தோத்திரம்; அவர் என் தகப்பனாகிய தாவீதுக்குத் தம்முடைய வாக்கினால் சொன்னதைத் தம்முடைய கரத்தினால் நிறைவேற்றினார்.]]></a:t>
+              <a:t><![CDATA[16. அவர் நான் என் ஜனமாகிய இஸ்ரவேலை எகிப்திலிருந்து புறப்படப்பண்ணின நாள் முதற்கொண்டு, என் நாமம் விளங்கும்படி ஒரு ஆலயத்தைக் கட்டவேண்டும் என்று நான் இஸ்ரவேலுடைய எல்லாக் கோத்திரங்களிலுமுள்ள ஒரு பட்டணத்தையும் தெரிந்துகொள்ளாமல் என் ஜனமாகிய இஸ்ரவேலின்மேல் அதிகாரியாயிருக்கும்படி தாவீதையே தெரிந்துகொண்டேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -15717,51 +16734,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469506553" r:id="rId1"/>
+    <p:sldLayoutId id="2473414401" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -16105,54 +17122,126 @@
 
 <file path=ppt/slides/_rels/slide136.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide136.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide137.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide137.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide138.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide138.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide139.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide139.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide140.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide140.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide141.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide141.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide142.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide142.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide143.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide143.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide144.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide144.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide145.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide145.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide146.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide146.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide147.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide147.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/>
 </Relationships>
@@ -17001,51 +18090,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಇಸ್ರಾಯೇಲಿನ ಮಕ್ಕಳಲ್ಲಿ ಶ್ರೇಷ್ಠರಾಗಿರುವ ತಂದೆಗಳಾದ ಇಸ್ರಾಯೇಲಿನ ಹಿರಿಯರನ್ನೂ ಗೋತ್ರ ಗಳ ಮುಖ್ಯಸ್ಥರನ್ನೂ]]></a:t>
+              <a:t><![CDATA[make toward this place.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17133,51 +18222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. ಅವರು ನಿನ್ನ ಮಹಾ ಹೆಸರನ್ನೂ ಬಲವಾದ ಕೈಯನ್ನೂ ಚಾಚಿದ ತೋಳನ್ನೂ ಕುರಿತು ಕೇಳುವರು.]]></a:t>
+              <a:t><![CDATA[tribes of Israel to build an house, that my name might be therein; but I chose David to be over my]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17265,51 +18354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ನನ್ನ ಜನರಾದ ಇಸ್ರಾಯೇಲ್ಯರನ್ನು ಐಗುಪ್ತ ದೇಶದಿಂದ ಬರಮಾಡಿದ ದಿನ ಮೊದಲು ಗೊಂಡು ನನ್ನ ನಾಮವು ಅದರಲ್ಲಿ ಇರುವ]]></a:t>
+              <a:t><![CDATA[people Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17397,51 +18486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಿಮಿತ್ತ ಮಂದಿರವನ್ನು ಕಟ್ಟುವದಕ್ಕೆ ಇಸ್ರಾಯೇಲಿನ ಸಮಸ್ತ ಗೋತ್ರಗಳೊಳಗಿಂದ ಪಟ್ಟಣವನ್ನು ನಾನು ಆದು ಕೊಳ್ಳದೆ ನನ್ನ ಜನರಾದ]]></a:t>
+              <a:t><![CDATA[56. Blessed be the LORD, that has given rest unto his people Israel, according to all that he]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17529,51 +18618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಇಸ್ರಾಯೇಲಿನ ಮೇಲೆ ಇರಲು ನಾನು ದಾವೀದನನ್ನು ಆದುಕೊಂಡೆನು ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[promised: there has not failed one word of all his good promise, which he promised by the hand of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17661,51 +18750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. ಅವನು ಬಂದು ಈ ಮಂದಿರದ ಕಡೆಗೆ ಪ್ರಾರ್ಥನೆ ಮಾಡಿದರೆ ನಿನ್ನ ಜನರಾದ ಇಸ್ರಾಯೇಲ್ಯರ ಹಾಗೆ ಭೂಲೋಕದಲ್ಲಿರುವ ಸಮಸ್ತರು]]></a:t>
+              <a:t><![CDATA[Moses his servant.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17793,51 +18882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಿನಗೆ ಭಯಪಡುವದಕ್ಕಾಗಿ ನಿನ್ನ ಹೆಸರನ್ನು ತಿಳಿಯುವ ಹಾಗೆಯೂ ನಾನು ಕಟ್ಟಿಸಿದ ಈ ಮನೆಯು ನಿನ್ನ ಹೆಸರಿನಿಂದ]]></a:t>
+              <a:t><![CDATA[17. And it was in the heart of David my father to build an house for the name of the LORD God of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17925,51 +19014,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕರೆಯಲ್ಪಟ್ಟಿದೆ ಎಂದು ಅವರು ತಿಳಿಯುವ ಹಾಗೆಯೂ ನಿನ್ನ ನಿವಾಸವಾಗಿರುವ ಪರಲೋಕದಿಂದ ಕೇಳಿ ಪರದೇಶಸ್ಥನು ನಿನಗೆ ಕೂಗಿದ]]></a:t>
+              <a:t><![CDATA[Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18057,51 +19146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪ್ರಕಾರ ಮಾಡು.]]></a:t>
+              <a:t><![CDATA[57. The LORD our God be with us, as he was with our fathers: let him not leave us, nor forsake us:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18189,51 +19278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ಇಸ್ರಾಯೇಲಿನ ದೇವರಾದ ಕರ್ತನ ನಾಮಕ್ಕೆ ಮಂದಿರವನ್ನು ಕಟ್ಟಬೇಕೆಂದು ನನ್ನ ತಂದೆ ಯಾದ ದಾವೀದನಿಗೆ ಮನಸ್ಸಿತ್ತು.]]></a:t>
+              <a:t><![CDATA[18. And the LORD said unto David my father, Whereas it was in yours heart to build an house unto my]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18321,51 +19410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. ನಿನ್ನ ಜನರು ನೀನು ಕಳುಹಿಸುವ ಯಾವ ಸ್ಥಳದಲ್ಲಾದರೂ ತಮ್ಮ ಶತ್ರುಗಳ ಸಂಗಡ ಯುದ್ಧವನ್ನು ಮಾಡಲು ಹೊರಟುಹೋಗಿ ನೀನು]]></a:t>
+              <a:t><![CDATA[name, you did well that it was in yours heart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18453,51 +19542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಯೆರೂಸಲೇಮಿನಲ್ಲಿ ತನ್ನ ಬಳಿಗೆ ಕೂಡಿಬರುವಂತೆ ಮಾಡಿದನು.]]></a:t>
+              <a:t><![CDATA[30. And hearken you to the supplication of your servant, and of your people Israel, when they shall]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18585,51 +19674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಆದುಕೊಂಡ ಪಟ್ಟಣದ ಮಾರ್ಗವಾಗಿಯೂ ನಾನು ನಿನ್ನ ಹೆಸರಿ ಗೋಸ್ಕರ ಕಟ್ಟಿಸಿದ ಈ ಮನೆಯ ಮಾರ್ಗವಾಗಿಯೂ ಅವರು ಕರ್ತನಾದ ನಿನಗೆ]]></a:t>
+              <a:t><![CDATA[58. That he may incline our hearts unto him, to walk in all his ways, and to keep his commandments,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18717,51 +19806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪ್ರಾರ್ಥನೆ ಮಾಡಿದಾಗ]]></a:t>
+              <a:t><![CDATA[and his statutes, and his judgments, which he commanded our fathers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18849,51 +19938,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ಆಗ ಕರ್ತನು ನನ್ನ ತಂದೆಯಾದ ದಾವೀದನಿಗೆ--ನನ್ನ ನಾಮಕ್ಕೆ ಮಂದಿರವನ್ನು ಕಟ್ಟಬೇಕೆಂದು ನಿನಗೆ ಮನಸ್ಸಾಗಿತ್ತಲ್ಲಾ,]]></a:t>
+              <a:t><![CDATA[19. Nevertheless you shall not build the house; but your son that shall come forth out of your]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18981,51 +20070,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನೀನು ಚೆನ್ನಾಗಿ ಮಾಡಿದಿ.]]></a:t>
+              <a:t><![CDATA[loins, he shall build the house unto my name.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19113,51 +20202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. ಪರಲೋಕದಲ್ಲಿ ನೀನು ಅವರ ಪ್ರಾರ್ಥನೆಯನ್ನೂ ವಿಜ್ಞಾಪನೆಯನ್ನೂ ಕೇಳಿ ಅವರ ನ್ಯಾಯವನ್ನು ತೀರಿಸು.]]></a:t>
+              <a:t><![CDATA[59. And let these my words, wherewith I have made supplication before the LORD, be nigh unto the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19245,51 +20334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ಆದಾಗ್ಯೂ ಮಂದಿರವನ್ನು ನೀನು ಕಟ್ಟಿಸಬೇಡ; ನಿನ್ನಿಂದ ಹುಟ್ಟುವ ಮಗನು, ಅವನೇ ನನ್ನ ಹೆಸರಿಗಾಗಿ ಮಂದಿರವನ್ನು]]></a:t>
+              <a:t><![CDATA[LORD our God day and night, that he maintain the cause of his servant, and the cause of his people]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19377,51 +20466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕಟ್ಟಿಸುವನು ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[Israel at all times, as the matter shall require:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19509,51 +20598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. ಪಾಪವನ್ನು ಮಾಡದವನು ಯಾವನೂ ಇಲ್ಲದ್ದ ರಿಂದ ಅವರು ನಿನಗೆ ವಿರೋಧವಾಗಿ ಪಾಪ ಮಾಡಲು ನೀನು ಅವರ ಮೇಲೆ ಕೋಪಿಸಿಕೊಂಡು]]></a:t>
+              <a:t><![CDATA[20. And the LORD has performed his word that he spoke, and I am risen up in the room of David my]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19641,51 +20730,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದೂರವಾ ದರೂ ಸವಿಾಪವಾದರೂ ಶತ್ರುವಿನ ದೇಶಕ್ಕೆ ಅವರು ಸೆರೆಯಾಗಿ ಒಯ್ಯಲ್ಪಡುವ ಹಾಗೆ ನೀನು ಅವರನ್ನು ಶತ್ರುವಿನ ಕೈಯಲ್ಲಿ]]></a:t>
+              <a:t><![CDATA[father, and sit on the throne of Israel, as the LORD promised, and have built an house for the name]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19773,51 +20862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಒಪ್ಪಿಸಿದರೆ]]></a:t>
+              <a:t><![CDATA[of the LORD God of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19905,51 +20994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ಇಸ್ರಾಯೇಲಿನ ದೇವರಾದ ಕರ್ತನೇ, ಮೇಲಿರುವ ಆಕಾಶದಲ್ಲಾದರೂ ಕೆಳಗಿರುವ ಭೂಮಿ ಯಲ್ಲಾದರೂ ನಿನ್ನ ಹಾಗೆ ದೇವರು ಯಾರೂ]]></a:t>
+              <a:t><![CDATA[pray toward this place: and hear you in heaven your dwelling place: and when you hear, forgive.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20037,51 +21126,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. ಅವರು ಸೆರೆ ಒಯ್ಯಲ್ಪಟ್ಟ ದೇಶದಲ್ಲಿ ಪಶ್ಚಾತ್ತಾಪಪಟ್ಟು ತಿರುಗಿ ಕೊಂಡು ತಾವು ಪಾಪಮಾಡಿ ವಕ್ರಬುದ್ಧಿಯಿಂದ ನಡೆದು]]></a:t>
+              <a:t><![CDATA[60. That all the people of the earth may know that the LORD is God, and that there is none else.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20169,51 +21258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದ್ರೋಹಮಾಡಿದೆವೆಂದು ತಮ್ಮನ್ನು ಸೆರೆಯಾಗಿ ಒಯ್ಯುವವರ ದೇಶದಲ್ಲಿ ನಿನಗೆ ವಿಜ್ಞಾಪನೆಮಾಡಿ ಅವರನ್ನು ಸೆರೆಯಾಗಿ ಒಯ್ದ]]></a:t>
+              <a:t><![CDATA[21. And I have set there a place for the ark, wherein is the covenant of the LORD, which he made]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20301,51 +21390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಶತ್ರುಗಳ ದೇಶದಲ್ಲಿ ತಮ್ಮ ಪೂರ್ಣಹೃದಯದಿಂದಲೂ]]></a:t>
+              <a:t><![CDATA[with our fathers, when he brought them out of the land of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20433,51 +21522,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. ತಮ್ಮ ಪೂರ್ಣ ಪ್ರಾಣದಿಂದಲೂ ನಿನ್ನ ಕಡೆಗೆ ತಿರುಗಿಕೊಂಡು ನೀನು ಅವರ ಪಿತೃಗಳಿಗೆ ಕೊಟ್ಟ ತಮ್ಮ ದೇಶದ ಮಾರ್ಗ ವಾಗಿಯೂ]]></a:t>
+              <a:t><![CDATA[61. Let your heart therefore be perfect with the LORD our God, to walk in his statutes, and to keep]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20565,51 +21654,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನೀನು ಆದುಕೊಂಡ ಪಟ್ಟಣದ ಮಾರ್ಗ ವಾಗಿಯೂ ನಿನ್ನ ಹೆಸರಿಗೋಸ್ಕರ ನಾನು ಕಟ್ಟಿಸಿದ ಈ ಮಂದಿರದ ಮಾರ್ಗವಾಗಿಯೂ ಅವರು ನಿನಗೆ]]></a:t>
+              <a:t><![CDATA[his commandments, as at this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20697,51 +21786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪ್ರಾರ್ಥನೆ ಮಾಡಿದರೆ]]></a:t>
+              <a:t><![CDATA[22. And Solomon stood before the altar of the LORD in the presence of all the congregation of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20829,51 +21918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. ಆಗ ನೀನು ಪರಲೋಕ ದಲ್ಲಿ, ನೀನು ವಾಸಮಾಡುವ ಸ್ಥಳದಲ್ಲಿ ಕೇಳಿ ಅವರ ನ್ಯಾಯವನ್ನು ತೀರಿಸಿ]]></a:t>
+              <a:t><![CDATA[Israel, and spread forth his hands toward heaven:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20961,51 +22050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. ನಿನಗೆ ವಿರೋಧವಾಗಿ ಮಾಡಿದ ನಿನ್ನ ಜನರ ಪಾಪಗಳನ್ನೂ ಅವರು ನಿನಗೆ ವಿರೋಧವಾಗಿ ಮಾಡಿದ ಅವರ ಸಮಸ್ತ ದ್ರೋಹ ಗಳನ್ನೂ]]></a:t>
+              <a:t><![CDATA[23. And he said, LORD God of Israel, there is no God like you, in heaven above, or on earth beneath,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21093,51 +22182,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮನ್ನಿಸಿ ಅವರನ್ನು ಕರುಣಿಸುವ ಹಾಗೆ ಅವರ ಮುಂದೆ ನೀನು ಅವರನ್ನು ಕರುಣಿಸು.]]></a:t>
+              <a:t><![CDATA[who keep covenant and mercy with your servants that walk before you with all their heart:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21225,51 +22314,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[64. ಅದೇ ದಿನದಲ್ಲಿ ಅರಸನು ಕರ್ತನ ಮನೆಯ ಮಧ್ಯ ಅಂಗಳವನ್ನು ಪರಿಶುದ್ಧ ಮಾಡಿದನು. ಕರ್ತನ ಮುಂದಿರುವ ತಾಮ್ರದ ಬಲಿ ಪೀಠದ]]></a:t>
+              <a:t><![CDATA[24. Who have kept with your servant David my father that you promised him: you spoke also with your]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21357,51 +22446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಇಲ್ಲ. ಸಂಪೂರ್ಣವಾದ ಹೃದಯದಿಂದ ನಡೆಯುವ ನಿನ್ನ ಸೇವಕರ ಒಡಂಬಡಿಕೆಯನ್ನೂ ಕೃಪೆಯನ್ನೂ ನೆರವೇರಿ ಸುವಾತನೇ,]]></a:t>
+              <a:t><![CDATA[31. If any man trespass against his neighbour, and an oath be laid upon him to cause him to swear,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21489,51 +22578,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮೇಲೆ ದಹನ ಬಲಿಗಳನ್ನೂ ಕಾಣಿಕೆಗಳನ್ನೂ ಸಮಾಧಾನದ ಬಲಿಗಳ ಕೊಬ್ಬನ್ನೂ ಇಡುವದಕ್ಕೆ ಸ್ಥಳ ಸಾಲದೆ ಇದ್ದದರಿಂದ ಅಲ್ಲಿ]]></a:t>
+              <a:t><![CDATA[mouth, and have fulfilled it with yours hand, as it is this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21621,51 +22710,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದಹನಬಲಿಗಳನ್ನೂ ಕಾಣಿಕೆಗಳನ್ನೂ ಸಮಾಧಾನದ ಬಲಿಗಳ ಕೊಬ್ಬನ್ನೂ ಅರ್ಪಿಸಿದನು.]]></a:t>
+              <a:t><![CDATA[25. Therefore now, LORD God of Israel, keep with your servant David my father that you promised him,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21753,51 +22842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. ಅವರು ಐಗುಪ್ತದಿಂದಲೂ ಕಬ್ಬಿಣ ಕರಗಿಸುವ ಕುಲಿಮೆಯ ಮಧ್ಯದಿಂದಲೂ ನೀನು ಬರಮಾಡಿದ ನಿನ್ನ ಜನವಾ ಗಿಯೂ ನಿನ್ನ]]></a:t>
+              <a:t><![CDATA[saying, There shall not fail you a man in my sight to sit on the throne of Israel; so that your]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21885,51 +22974,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬಾಧ್ಯತೆಯಾಗಿಯೂ ಆಗಿದ್ದಾರೆ.]]></a:t>
+              <a:t><![CDATA[children take heed to their way, that they walk before me as you have walked before me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22017,51 +23106,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[65. ಅದೇ ಕಾಲದಲ್ಲಿ ಸೊಲೊಮೋನನೂ ಅವನ ಸಂಗಡ ಹಮಾತಿನ ಪ್ರದೇಶ ಮೊದಲುಗೊಂಡು ಐಗುಪ್ತದ ನದಿಯ ಮಟ್ಟಿಗೂ ಇರುವ ಮಹಾಸಭೆ ಯಾದ]]></a:t>
+              <a:t><![CDATA[62. And the king, and all Israel with him, offered sacrifice before the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22149,51 +23238,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸಮಸ್ತ ಇಸ್ರಾಯೇಲ್ಯರೂ ನಮ್ಮ ದೇವರಾದ ಕರ್ತನ ಮುಂದೆ ಏಳೇಳು ಹದಿನಾಲ್ಕು ದಿವಸ ಹಬ್ಬವನ್ನು ಮಾಡಿದರು.]]></a:t>
+              <a:t><![CDATA[63. And Solomon offered a sacrifice of peace offerings, which he offered unto the LORD, two and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22281,51 +23370,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[66. ಎಂಟನೇ ದಿನದಲ್ಲಿ ಅವನು ಜನರಿಗೆ ಅಪ್ಪಣೆಯನ್ನು ಕೊಟ್ಟನು. ಆಗ ಅವರು ಅರಸನನ್ನು ಆಶೀರ್ವದಿಸಿ ಕರ್ತನು ತನ್ನ ಸೇವಕನಾದ]]></a:t>
+              <a:t><![CDATA[twenty thousand oxen, and an hundred and twenty thousand sheep. So the king and all the children of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22413,51 +23502,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದಾವೀದನಿ ಗೋಸ್ಕರವೂ ತನ್ನ ಜನರಾದ ಇಸ್ರಾಯೇಲ್ಯರಿಗೋಸ್ಕ ರವೂ ಮಾಡಿದ ಸಮಸ್ತ ಉಪಕಾರದ ನಿಮಿತ್ತ ಸಂತೋಷಪಟ್ಟು ಹೃದಯದಲ್ಲಿ]]></a:t>
+              <a:t><![CDATA[Israel dedicated the house of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22545,51 +23634,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಆನಂದವುಳ್ಳವರಾಗಿ ತಮ್ಮ ತಮ್ಮ ಡೇರೆಗಳಿಗೆ ಹೋದರು.]]></a:t>
+              <a:t><![CDATA[64. The same day did the king hallow the middle of the court that was before the house of the LORD:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide139.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[for there he offered burnt offerings, and food offerings, and the fat of the peace offerings:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22677,51 +23898,1107 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ನಿನ್ನ ಸೇವಕನಾದಂಥ ನನ್ನ ತಂದೆ ಯಾದ ದಾವೀದನಿಗೆ ವಾಗ್ದಾನಮಾಡಿ ನೆರವೇರಿಸಿದಾ ತನೇ,]]></a:t>
+              <a:t><![CDATA[and the oath come before yours altar in this house:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide140.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[because the brazen altar that was before the LORD was too little to receive the burnt offerings, and]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide141.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[food offerings, and the fat of the peace offerings.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide142.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[65. And at that time Solomon held a feast, and all Israel with him, a great congregation, from the]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide143.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[entering in of Hamath unto the river of Egypt, before the LORD our God, seven days and seven days,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide144.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[even fourteen days.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide145.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[66. On the eighth day he sent the people away: and they blessed the king, and went unto their tents]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide146.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[joyful and glad of heart for all the goodness that the LORD had done for David his servant, and for]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide147.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[Israel his people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22809,51 +25086,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ನೀನು ನಿನ್ನ ಬಾಯಿಂದ ಹೇಳಿದ್ದನ್ನು ಇಂದಿನ ಪ್ರಕಾರವೇ ನಿನ್ನ ಕೈಯಿಂದ ನೆರವೇರಿಸಿದ ಕಾರಣ ಈಗ ಇಸ್ರಾಯೇಲಿನ ದೇವರಾದ]]></a:t>
+              <a:t><![CDATA[32. Then hear you in heaven, and do, and judge your servants, condemning the wicked, to bring his]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22941,51 +25218,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕರ್ತನೇ, ನಿನ್ನ ಮಕ್ಕಳು ತಮ್ಮ ಮಾರ್ಗಕ್ಕೆ ಜಾಗ್ರತೆಯಾಗಿದ್ದು ನೀನು ನನ್ನ ಮುಂದೆ ನಡೆದ ಪ್ರಕಾರ ಅವರು ನನ್ನ ಮುಂದೆ]]></a:t>
+              <a:t><![CDATA[way upon his head; and justifying the righteous, to give him according to his righteousness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23073,51 +25350,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಡೆದರೆ ಇಸ್ರಾಯೇಲಿನ ಸಿಂಹಾಸನದ ಮೇಲೆ ನನ್ನ ಸಮ್ಮುಖದಲ್ಲಿ ತಪ್ಪದೆ ಕುಳಿತುಕೊಳ್ಳುವಂತೆ ಮಾಡುವೆನು ಎಂದು ನೀನು ನನ್ನ]]></a:t>
+              <a:t><![CDATA[33. When your people Israel be smitten down before the enemy, because they have sinned against you,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23205,51 +25482,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತಂದೆಯೂ, ನಿನ್ನ ಸೇವಕನಾದ ದಾವೀದನಿಗೆ ಹೇಳಿದ ಮಾತು ನೆರವೇರಿಸು.]]></a:t>
+              <a:t><![CDATA[and shall return to you, and confess your name, and pray, and make supplication unto you in this]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23337,51 +25614,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ಈಗ ಓ ಇಸ್ರಾಯೇಲಿನ ದೇವರೇ, ನನ್ನ ತಂದೆಯಾದ ನಿನ್ನ ಸೇವಕನಾದ ದಾವೀದನಿಗೆ ಹೇಳಿದ ವಾಕ್ಯವು ದೃಢವಾಗಲಿ.]]></a:t>
+              <a:t><![CDATA[house:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23469,51 +25746,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ಈಗ ಕರ್ತನು ತಾನು ಹೇಳಿದ ವಾಕ್ಯ ವನ್ನು ಪೂರೈಸಿದ್ದಾನೆ. ನಾನು ನನ್ನ ತಂದೆಯಾದ ದಾವೀದನಿಗೆ ಬದಲಾಗಿ ಎದ್ದು, ಕರ್ತನು]]></a:t>
+              <a:t><![CDATA[26. And now, O God of Israel, let your word, I pray you, be verified, which you spoke unto your]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23601,51 +25878,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ಆದರೆ ದೇವರು ನಿಶ್ಚಯವಾಗಿ ಭೂಮಿಯ ಮೇಲೆ ವಾಸವಾಗಿರುವನೋ? ಇಗೋ, ಆಕಾಶಗಳೂ ಆಕಾಶಾ ಕಾಶಗಳೂ ನಿನ್ನನ್ನು ಹಿಡಿಯಲಾರವು;]]></a:t>
+              <a:t><![CDATA[34. Then hear you in heaven, and forgive the sin of your people Israel, and bring them again unto]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23733,51 +26010,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹಾಗಾದರೆ ನಾನು ಕಟ್ಟಿಸಿದ ಈ ಮಂದಿರವು ಹಿಡಿಯುವದು ಹೇಗೆ?]]></a:t>
+              <a:t><![CDATA[the land which you gave unto their fathers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23865,51 +26142,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ಆದರೆ ನನ್ನ ದೇವರಾದ ಕರ್ತನೇ, ನಿನ್ನ ಸೇವಕನ ಪ್ರಾರ್ಥನೆಗೂ ವಿಜ್ಞಾಪನೆಗೂ ನಿನ್ನ ಸೇವಕನು ನಿನ್ನ ಮುಂದೆ]]></a:t>
+              <a:t><![CDATA[35. When heaven is shut up, and there is no rain, because they have sinned against you; if they pray]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23997,51 +26274,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪ್ರಾರ್ಥಿಸುವ ಪ್ರಾರ್ಥನೆಯ ಕೂಗನ್ನೂ ಕೇಳು.]]></a:t>
+              <a:t><![CDATA[toward this place, and confess your name, and turn from their sin, when you afflict them:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24129,51 +26406,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ನಿನ್ನ ಸೇವಕನು ಈ ಸ್ಥಳದಲ್ಲಿ ಮಾಡುವ ಪ್ರಾರ್ಥನೆಯನ್ನು ನೀನು ಕೇಳುವ ಹಾಗೆ ಅಲ್ಲಿ ನನ್ನ ಹೆಸರಿರುವದೆಂದು ನೀನು]]></a:t>
+              <a:t><![CDATA[36. Then hear you in heaven, and forgive the sin of your servants, and of your people Israel, that]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24261,51 +26538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೇಳಿದ ಸ್ಥಳವಾದ ಈ ಮಂದಿರದ ಮೇಲೆ ರಾತ್ರಿ ಹಗಲು ನಿನ್ನ ಕಟಾಕ್ಷವಿರಲಿ.]]></a:t>
+              <a:t><![CDATA[you teach them the good way wherein they should walk, and give rain upon your land, which you have]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24393,51 +26670,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ನಿನ್ನ ಸೇವಕನ ವಿಜ್ಞಾಪನೆಯನ್ನೂ ನಿನ್ನ ಜನರಾದ ಇಸ್ರಾಯೇಲ್ಯರ ವಿಜ್ಞಾಪನೆಯನ್ನೂ ಕೇಳು. ಅವರು ಈ ಸ್ಥಳದ ಕಡೆಗೆ]]></a:t>
+              <a:t><![CDATA[given to your people for an inheritance.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24525,51 +26802,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪ್ರಾರ್ಥಿಸುವಾಗ ನೀನು ಆಕಾಶದಲ್ಲಿ ವಾಸಮಾಡುವ ಸ್ಥಳದಲ್ಲಿ ಕೇಳಿ ಮನ್ನಿಸು.]]></a:t>
+              <a:t><![CDATA[37. If there be in the land famine, if there be pestilence, blasting, mildew, locust, or if there be]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24657,51 +26934,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ಯಾವನಾದರೂ ತನ್ನ ನೆರೆಯವನಿಗೆ ವಿರೋಧ ವಾಗಿ ಪಾಪಮಾಡಲು ಅವನು ಆಣೆ ಇಡಬೇಕೆಂದು ಅವನಿಗೆ ಆಣೆ ನೇಮಿಸಲು ಈ ಮಂದಿರದಲ್ಲಿ]]></a:t>
+              <a:t><![CDATA[caterpillar; if their enemy besiege them in the land of their cities; whatsoever plague, whatsoever]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24789,51 +27066,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಿನ್ನ ಬಲಿಪೀಠದ ಮುಂದೆ ಈ ಆಣೆಮಾಡಿದರೆ]]></a:t>
+              <a:t><![CDATA[sickness there be;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24921,51 +27198,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮಾತು ಕೊಟ್ಟ ಪ್ರಕಾರ ಇಸ್ರಾಯೇಲಿನ ಸಿಂಹಾಸನದ ಮೇಲೆ ಕುಳಿತುಕೊಂಡು ಇಸ್ರಾಯೇಲಿನ ದೇವರಾದ ಕರ್ತನ ನಾಮಕ್ಕೆ ಮಂದಿರವನ್ನು]]></a:t>
+              <a:t><![CDATA[servant David my father.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25053,51 +27330,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ಆಗ ನೀನು ದುಷ್ಟನನ್ನು ದುಷ್ಟನಾಗಮಾಡಿ ಅವನ ಮಾರ್ಗದ ಪ್ರಕಾರ ಅವನ ತಲೆಯ ಮೇಲೆ ಬರಮಾಡುವ ಹಾಗೆಯೂ ನೀತಿವಂತನನ್ನು]]></a:t>
+              <a:t><![CDATA[1. Then Solomon assembled the elders of Israel, and all the heads of the tribes, the chief of the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25185,51 +27462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನೀತಿವಂತನಾಗ ಮಾಡಿ ಅವನ ನೀತಿಯ ಪ್ರಕಾರ ಅವನಿಗೆ ಕೊಡುವ ಹಾಗೆಯೂ ಪರಲೋಕದಲ್ಲಿರುವ ನೀನು ಕೇಳಿ ನಡಿಸಿ ನಿನ್ನ ಸೇವಕರ]]></a:t>
+              <a:t><![CDATA[fathers of the children of Israel, unto king Solomon in Jerusalem, that they might bring up the ark]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25317,51 +27594,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನ್ಯಾಯವನ್ನು ತೀರಿಸು.]]></a:t>
+              <a:t><![CDATA[of the covenant of the LORD out of the city of David, which is Zion.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25449,51 +27726,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. ನಿನ್ನ ಜನರಾದ ಇಸ್ರಾಯೇಲ್ಯರು ನಿನಗೆ ವಿರೋಧ ವಾಗಿ ಪಾಪಮಾಡಿದ್ದರಿಂದ ಶತ್ರುವಿನ ಮುಂದೆ ಹೊಡೆ ಯಲ್ಪಟ್ಟು ನಿನ್ನ]]></a:t>
+              <a:t><![CDATA[2. And all the men of Israel assembled themselves unto king Solomon at the feast in the month]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25581,51 +27858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕಡೆಗೆ ತಿರುಗಿಕೊಂಡು ನಿನ್ನ ಹೆಸರನ್ನು ಅರಿಕೆಮಾಡಿ ಪ್ರಾರ್ಥಿಸಿ]]></a:t>
+              <a:t><![CDATA[Ethanim, which is the seventh month.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25713,51 +27990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. ಈ ಮನೆಯಲ್ಲಿ ನಿನಗೆ ವಿಜ್ಞಾಪನೆ ಮಾಡಿದರೆ ಆಗ ನೀನು ಪರಲೋಕದಿಂದ ಕೇಳಿ ನಿನ್ನ ಜನರಾದ ಇಸ್ರಾಯೇಲ್ಯರ ಪಾಪವನ್ನು]]></a:t>
+              <a:t><![CDATA[38. What prayer and supplication whatsoever be made by any man, or by all your people Israel, which]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25845,51 +28122,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮನ್ನಿಸಿ ನೀನು ಅವರ ತಂದೆಗಳಿಗೆ ಕೊಟ್ಟ ದೇಶಕ್ಕೆ ಅವರನ್ನು ತಿರುಗಿ ಬರಮಾಡು.]]></a:t>
+              <a:t><![CDATA[shall know every man the plague of his own heart, and spread forth his hands toward this house:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25977,51 +28254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. ಅವರು ನಿನಗೆ ವಿರೋಧವಾಗಿ ಪಾಪವನ್ನು ಮಾಡಿದ ಕಾರಣ ಆಕಾಶವು ಮುಚ್ಚಲ್ಪಟ್ಟು ಮಳೆ ಇಲ್ಲದಿರುವಾಗ ನೀನು ಅವರನ್ನು]]></a:t>
+              <a:t><![CDATA[3. And all the elders of Israel came, and the priests took up the ark.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26109,51 +28386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕುಂದಿಸಿದ್ದರಿಂದ ಅವರು ಈ ಸ್ಥಳದ ಕಡೆಗೆ ಪ್ರಾರ್ಥನೆಮಾಡಿ ನಿನ್ನ ನಾಮವನ್ನು ಅರಿಕೆಮಾಡಿ ತಮ್ಮ ಪಾಪದಿಂದ ತಿರುಗಿ ಕೊಂಡರೆ]]></a:t>
+              <a:t><![CDATA[39. Then hear you in heaven your dwelling place, and forgive, and do, and give to every man]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26241,51 +28518,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. ಆಗ ನೀನು ಪರಲೋಕದಿಂದ ಕೇಳಿ ನಿನ್ನ ಸೇವಕರಾದ ಇಸ್ರಾಯೇಲ್‌ ಜನರ ಪಾಪವನ್ನು ಮನ್ನಿಸಿ ಅವರು ನಡಿಯಬೇಕಾದ]]></a:t>
+              <a:t><![CDATA[according to his ways, whose heart you know; (for you, even you only, know the hearts of all the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26373,51 +28650,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕಟ್ಟಿಸಿದ್ದೇನೆ.]]></a:t>
+              <a:t><![CDATA[27. But will God indeed dwell on the earth? behold, the heaven and heaven of heavens cannot contain]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26505,51 +28782,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸನ್ಮಾರ್ಗವನ್ನು ಅವರಿಗೆ ಕಲಿಸುವ ಹಾಗೆ ನಿನ್ನ ಜನರಿಗೆ ಬಾಧ್ಯತೆಯಾಗಿ ಕೊಟ್ಟ ಭೂಮಿಯ ಮೇಲೆ ಮಳೆಯನ್ನು ಕೊಡು.]]></a:t>
+              <a:t><![CDATA[children of men;)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26637,51 +28914,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. ದೇಶದಲ್ಲಿ ಬರವೂ ಉರಿಗಾಳಿಯೂ ಕಾಡಿ ಗೆಯೂ ಬಾಣತಿ ರೋಗವಾದರೂ ಮಿಡಿತೆಯಾದರೂ ಕಂಬಳಿ ಹುಳವಾದರೂ ಅವರ ಶತ್ರುಗಳು ಅವರ]]></a:t>
+              <a:t><![CDATA[4. And they brought up the ark of the LORD, and the tabernacle of the congregation, and all the holy]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26769,51 +29046,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸ್ವದೇಶದ ಪಟ್ಟಣಗಳಲ್ಲಿ ಅವರನ್ನು ಹಿಂಸಿಸಿದರೂ ಯಾವ ಬಾಧೆ, ಯಾವ ಬೇನೆ ಇದ್ದರೂ]]></a:t>
+              <a:t><![CDATA[vessels that were in the tabernacle, even those did the priests and the Levites bring up.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26901,51 +29178,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. ನಿನ್ನ ಜನರಾದ ಸಮಸ್ತ ಇಸ್ರಾಯೇಲಿನ ಯಾವ ಮನುಷ್ಯ ನಾದರೂ ಯಾವ ಪ್ರಾರ್ಥನೆಯನ್ನಾದರೂ ವಿಜ್ಞಾಪನೆ ಯನ್ನಾದರೂ ಮಾಡಿದರೆ]]></a:t>
+              <a:t><![CDATA[40. That they may fear you all the days that they live in the land which you gave unto our fathers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27033,51 +29310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತನ್ನ ಸ್ವಂತ ಹೃದಯದ ಬಾಧೆಯನ್ನು ತಿಳಿದು]]></a:t>
+              <a:t><![CDATA[5. And king Solomon, and all the congregation of Israel, that were assembled unto him, were with him]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27165,51 +29442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ಏಳನೇ ತಿಂಗಳಾದ ಏತಾನೀಮ್‌ ಎಂಬ ತಿಂಗಳಲ್ಲಿ ಹಬ್ಬವಿದ್ದಾಗ ಇಸ್ರಾ ಯೇಲಿನ ಸಮಸ್ತ ಮನುಷ್ಯರು ಅರಸನಾದ ಸೊಲೊ ಮೋನನ ಬಳಿಗೆ]]></a:t>
+              <a:t><![CDATA[before the ark, sacrificing sheep and oxen, that could not be told nor numbered for multitude.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27297,51 +29574,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕೂಡಿಬಂದರು.]]></a:t>
+              <a:t><![CDATA[41. Moreover concerning a stranger, that is not of your people Israel, but comes out of a far]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27429,51 +29706,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. ಓ ಕರ್ತನಾದ ದೇವರೇ--ಅವರು ನಿನಗೆ ಕೂಗುವ ಎಲ್ಲಾದರಲ್ಲಿ ನೀನು ಅವರನ್ನು ಕೇಳುವ ಹಾಗೆ ನಿನ್ನ ಸೇವಕನ ವಿಜ್ಞಾಪನೆಗೂ]]></a:t>
+              <a:t><![CDATA[country for your name's sake;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27561,51 +29838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಿನ್ನ ಜನವಾದ ಇಸ್ರಾಯೇಲಿನ ವಿಜ್ಞಾಪನೆಗೂ ನಿನ್ನ ಕಣ್ಣುಗಳು ತೆರೆ ದಿರಲಿ,]]></a:t>
+              <a:t><![CDATA[6. And the priests brought in the ark of the covenant of the LORD unto his place, into the oracle of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27693,51 +29970,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. ಈ ಮಂದಿರದ ಕಡೆಗೆ ತನ್ನ ಕೈಗಳನ್ನು ಚಾಚಿದರೆ ಆಗ ನೀನು ನಮ್ಮ ಪಿತೃಗಳಿಗೆ ಕೊಟ್ಟ ದೇಶದಲ್ಲಿ ಅವರು ಬದುಕಿರುವ ವರೆಗೂ]]></a:t>
+              <a:t><![CDATA[the house, to the most holy place, even under the wings of the cherubims.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27825,51 +30102,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ಇದಲ್ಲದೆ ಕರ್ತನು ನಮ್ಮ ಪಿತೃಗಳನ್ನು ಐಗುಪ್ತದೇಶದಿಂದ ಬರ ಮಾಡಿದಾಗ ಅವನ ಸಂಗಡ ಮಾಡಿದ ಒಡಂಬಡಿ ಕೆಯು ಇರುವ]]></a:t>
+              <a:t><![CDATA[you; how much less this house that I have built?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27957,51 +30234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅವರು ನಿನಗೆ ಭಯಪಡುವ ಹಾಗೆ,]]></a:t>
+              <a:t><![CDATA[42. (For they shall hear of your great name, and of your strong hand, and of your stretched out]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28089,51 +30366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ಇಸ್ರಾಯೇಲಿನ ಹಿರಿಯರೆಲ್ಲರೂ ಬಂದ ತರುವಾಯ ಯಾಜಕರು ಮಂಜೂಷವನ್ನು ಎತ್ತಿಕೊಂಡು ಕರ್ತನ ಮಂಜೂಷ ವನ್ನೂ ಸಭೆಯ ಗುಡಾರವನ್ನೂ]]></a:t>
+              <a:t><![CDATA[arm;) when he shall come and pray toward this house;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28221,51 +30498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಗುಡಾರದಲ್ಲಿದ್ದ ಸಮಸ್ತ ಪರಿಶುದ್ಧವಾದ ಸಾಮಾನುಗಳನ್ನೂ ತಂದರು.]]></a:t>
+              <a:t><![CDATA[7. For the cherubims spread forth their two wings over the place of the ark, and the cherubims]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28353,51 +30630,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[53. ನೀನು ಐಗುಪ್ತದಿಂದ ನಮ್ಮ ಪಿತೃಗಳನ್ನು ಹೊರಡ ಮಾಡುವಾಗ ನಿನ್ನ ಸೇವಕನಾದ ಮೋಶೆಯ ಮುಖಾಂತರವಾಗಿ ಹೇಳಿದ ಹಾಗೆ ಅವರನ್ನು]]></a:t>
+              <a:t><![CDATA[covered the ark and the staves thereof above.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28485,51 +30762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಿನ್ನ ಬಾಧ್ಯತೆಯಾಗಿ ಭೂಮಿಯ ಸಮಸ್ತ ಜನರೊಳಗಿಂದ ಪ್ರತ್ಯೇಕಿಸಿದಿ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[43. Hear you in heaven your dwelling place, and do according to all that the stranger calls to you]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28617,51 +30894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ಯಾಜಕರೂ ಲೇವಿಯರೂ ಇವುಗಳನ್ನು ತಂದರು.]]></a:t>
+              <a:t><![CDATA[for: that all people of the earth may know your name, to fear you, as do your people Israel; and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28749,51 +31026,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ಆಗ ಅರಸನಾದ ಸೊಲೊಮೋನನೂ ಅವನ ಬಳಿಗೆ ಕೂಡಿದ ಇಸ್ರಾಯೆಲ್‌ ಸಭೆಯವರೆಲ್ಲರೂ ಮಂಜೂ ಷದ ಮುಂದೆ ನಿಂತು ಹೆಚ್ಚಾದದರಿಂದ]]></a:t>
+              <a:t><![CDATA[that they may know that this house, which I have built, is called by your name.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28881,51 +31158,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಲೆಕ್ಕಿಸಲಾಗದಷ್ಟು ಕುರಿಗಳನ್ನೂ ಪಶುಗಳನ್ನೂ ಬಲಿಯಾಗಿ ಅರ್ಪಿಸಿ ದರು.]]></a:t>
+              <a:t><![CDATA[44. If your people go out to battle against their enemy, anywhere you shall send them, and shall]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -29013,51 +31290,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[54. ಆಕಾಶದ ಕಡೆಗೆ ಕೈಯೆತ್ತಿ ಕರ್ತನ ಯಜ್ಞವೇದಿಯ ಮುಂದೆ ಮೊಣಕಾಲೂರಿದ್ದ ಸೊಲೊಮೋ ನನು ಪ್ರಾರ್ಥನೆಯನ್ನೂ ವಿಜ್ಞಾಪನೆಯನ್ನೂ]]></a:t>
+              <a:t><![CDATA[pray unto the LORD toward the city which you have chosen, and toward the house that I have built for]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -29145,51 +31422,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮಾಡಿ ಮುಗಿಸಿದ ನಂತರ ಎದ್ದು ನಿಂತನು.]]></a:t>
+              <a:t><![CDATA[your name:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -29277,51 +31554,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮಂಜೂಷಕ್ಕೋಸ್ಕರ ಸ್ಥಳವನ್ನು ಮಾಡಿಸಿ ದೆನು ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[28. Yet have you respect unto the prayer of your servant, and to his supplication, O LORD my God, to]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -29409,51 +31686,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ಇದಲ್ಲದೆ ಯಾಜಕರು ಕರ್ತನ ಒಡಂಬಡಿಕೆಯ ಮಂಜೂಷವನ್ನು ಮಹಾಪರಿಶುದ್ಧ ಸ್ಥಳವೆಂಬ ದೈವೋ ಕ್ತಿಯ ಮಂದಿರದ ಸ್ಥಾನಕ್ಕೆ ತಂದು]]></a:t>
+              <a:t><![CDATA[8. And they drew out the staves, that the ends of the staves were seen out in the holy place before]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -29541,51 +31818,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕೆರೂಬಿಗಳ ರೆಕ್ಕೆಗಳ ಕೆಳಗೆ ಅದರ ಸ್ಥಳದಲ್ಲಿ ಇಟ್ಟರು.]]></a:t>
+              <a:t><![CDATA[the oracle, and they were not seen without: and there they are unto this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -29673,51 +31950,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[55. ಆಗ ಅವನು ಮಹಾ ಶಬ್ದದಿಂದ ಇಸ್ರಾಯೇಲಿನ ಸಮಸ್ತ ಸಭೆಯನ್ನು ಆಶೀರ್ವದಿಸಿ--ತನ್ನ ಜನರಾದ ಇಸ್ರಾಯೇಲ್ಯರಿಗೆ ತಾನು ಮಾತು]]></a:t>
+              <a:t><![CDATA[45. Then hear you in heaven their prayer and their supplication, and maintain their cause.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -29805,51 +32082,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕೊಟ್ಟ ಎಲ್ಲಾದರ ಪ್ರಕಾರ ವಿಶ್ರಾಂತಿಯನ್ನು ಕೊಟ್ಟ ಕರ್ತನು ಸ್ತುತಿಸ ಲ್ಪಡಲಿ.]]></a:t>
+              <a:t><![CDATA[46. If they sin against you, (for there is no man that sins not,) and you be angry with them, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -29937,51 +32214,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[56. ಆತನು ತನ್ನ ಸೇವಕನಾದ ಮೋಶೆಯ ಮುಖಾಂತರ ಹೇಳಿದ ಎಲ್ಲಾ ಉತ್ತಮವಾದ ಮಾತು ಗಳಲ್ಲಿ ಒಂದು ಮಾತಾದರೂ ಬಿದ್ದು ಹೋದದ್ದಿಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[deliver them to the enemy, so that they carry them away captives unto the land of the enemy, far or]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -30069,51 +32346,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[57. ಆತನು ನಮ್ಮ ತಂದೆಗಳಿಗೆ ಆಜ್ಞಾಪಿಸಿದ ತನ್ನ ಆಜ್ಞೆ ಗಳನ್ನೂ ತನ್ನ ನ್ಯಾಯಗಳನ್ನೂ ಕೈಕೊಳ್ಳುವಂತೆಯೂ ತನ್ನ ಸಮಸ್ತ]]></a:t>
+              <a:t><![CDATA[near;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -30201,51 +32478,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮಾರ್ಗಗಳಲ್ಲಿ ನಡೆಯುವಂತೆಯೂ ನಮ್ಮ ಹೃದಯಗಳನ್ನು ತನ್ನ ಕಡೆಗೆ ತಿರುಗಿಸುವ ಹಾಗೆ]]></a:t>
+              <a:t><![CDATA[47. Yet if they shall call to reflect themselves in the land where they were carried captives, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -30333,51 +32610,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[58. ನಮ್ಮ ದೇವರಾದ ಕರ್ತನು ನಮ್ಮನ್ನು ಕೈ ಬಿಡದೆ, ನಮ್ಮನ್ನು ವಿಸರ್ಜಿಸದೆ, ನಮ್ಮ ಪಿತೃಗಳ ಸಂಗಡ ಹೇಗೆ ಇದ್ದನೋ ಹಾಗೆಯೇ]]></a:t>
+              <a:t><![CDATA[repent, and make supplication unto you in the land of them that carried them captives, saying, We]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -30465,51 +32742,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಮ್ಮ ಸಂಗಡ ಇರಲಿ.]]></a:t>
+              <a:t><![CDATA[have sinned, and have done perversely, we have committed wickedness;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -30597,51 +32874,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[59. ಇದ ಲ್ಲದೆ ಕರ್ತನು ತಾನೇ ದೇವರಾಗಿದ್ದಾನೆ; ಆತನ ಹೊರತು ಬೇರೊಬ್ಬನಿಲ್ಲವೆಂದು ಭೂಲೋಕದ ಜನ ರೆಲ್ಲರೂ ತಿಳಿಯುವ ಹಾಗೆ]]></a:t>
+              <a:t><![CDATA[48. And so return unto you with all their heart, and with all their soul, in the land of their]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -30729,51 +33006,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ಆಗ ಸೊಲೊಮೋನನು ಇಸ್ರಾಯೇಲಿನ ಸಭೆ ಯವರ ಸಮ್ಮುಖದಲ್ಲಿ ದೇವರ ಬಲಿಪೀಠದ ಮುಂದೆ ನಿಂತು ಆಕಾಶದ ಕಡೆಗೆ ತನ್ನ ಕೈಗಳನ್ನು]]></a:t>
+              <a:t><![CDATA[hearken unto the cry and to the prayer, which your servant prays before you to day:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -30861,51 +33138,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[60. ಕಾರ್ಯಕ್ಕೆ ತಕ್ಕದ್ದಾಗಿ ಸಕಲ ಕಾಲಗಳಲ್ಲಿ ತನ್ನ ಸೇವಕನ ನ್ಯಾಯವನ್ನೂ ತನ್ನ ಜನವಾದ ಇಸ್ರಾಯೇಲಿನ ನ್ಯಾಯವನ್ನೂ]]></a:t>
+              <a:t><![CDATA[enemies, which led them away captive, and pray unto you toward their land, which you gave unto their]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -30993,51 +33270,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತೀರಿಸುವ ಹಾಗೆ ನಾನು ಕರ್ತನ ಮುಂದೆ ವಿಜ್ಞಾಪನೆ ಮಾಡಿದ ಈ ನನ್ನ ಮಾತುಗಳು ರಾತ್ರಿ ಹಗಲು ನಮ್ಮ ದೇವರಾದ ಕರ್ತನ ಬಳಿಯಲ್ಲಿ]]></a:t>
+              <a:t><![CDATA[fathers, the city which you have chosen, and the house which I have built for your name:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -31125,51 +33402,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಇರಲಿ.]]></a:t>
+              <a:t><![CDATA[49. Then hear you their prayer and their supplication in heaven your dwelling place, and maintain]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -31257,51 +33534,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[61. ಇಂದಿನ ಹಾಗೆಯೇ ಆತನ ಕಟ್ಟಳೆಗಳಲ್ಲಿ ನಡೆಯಲೂ ಆತನ ಆಜ್ಞೆಗಳನ್ನು ಕೈಕೊಳ್ಳಲೂ ನಮ್ಮ ದೇವರಾದ ಕರ್ತನ ಸಂಗಡ ನಿಮ್ಮ]]></a:t>
+              <a:t><![CDATA[their cause,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -31389,51 +33666,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೃದಯವು ಸಂಪೂರ್ಣವಾಗಿರಲಿ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[9. There was nothing in the ark save the two tables of stone, which Moses put there at Horeb, when]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -31521,51 +33798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ಕೆರೂಬಿಗಳು ಎರಡು ರೆಕ್ಕೆಗಳನ್ನು ಮಂಜೂಷವಿದ್ದ ಸ್ಥಳದ ಮೇಲೆ ಚಾಚಿದ್ದವು. ಹೀಗೆಯೇ ಕೆರೂಬಿಗಳು ಮಂಜೂಷವನ್ನೂ ಅದರ]]></a:t>
+              <a:t><![CDATA[the LORD made a covenant with the children of Israel, when they came out of the land of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -31653,51 +33930,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕೋಲುಗಳನ್ನೂ ಮೇಲಿನಿಂದ ಮುಚ್ಚಿದ್ದವು.]]></a:t>
+              <a:t><![CDATA[50. And forgive your people that have sinned against you, and all their transgressions wherein they]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -31785,51 +34062,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[62. ಆಗ ಅರಸನೂ ಅವನ ಸಂಗಡ ಇಸ್ರಾಯೇಲ್ಯ ರೆಲ್ಲರೂ ಕರ್ತನ ಮುಂದೆ ಬಲಿಗಳನ್ನು ಅರ್ಪಿಸಿದರು.]]></a:t>
+              <a:t><![CDATA[have transgressed against you, and give them compassion before them who carried them captive, that]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -31917,51 +34194,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ಆಗ ಕೋಲುಗಳು ದೈವೋಕ್ತಿಯ ಸ್ಥಾನದ ಮುಂದೆ ಪರಿಶುದ್ಧ ಸ್ಥಳದಲ್ಲಿ ಕಾಣಲ್ಪಡುವ ಹಾಗೆ ಎಳಕೊಂಡರು; ಆದರೆ ಅವು ಹೊರಗೆ]]></a:t>
+              <a:t><![CDATA[they may have compassion on them:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -32049,51 +34326,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕಾಣಲ್ಪಡಲಿಲ್ಲ. ಅಲ್ಲಿ ಅವು ಇಂದಿನ ವರೆಗೂ ಇರುತ್ತವೆ.]]></a:t>
+              <a:t><![CDATA[10. And it came to pass, when the priests were come out of the holy place, that the cloud filled the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -32181,51 +34458,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಎತ್ತಿ ಹೇಳಿದ್ದೇ ನಂದರೆ--]]></a:t>
+              <a:t><![CDATA[29. That yours eyes may be open toward this house night and day, even toward the place of which you]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -32313,51 +34590,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. ನೀನು ಪರ ಲೋಕದಲ್ಲಿ, ನೀನು ವಾಸಮಾಡುವ ಸ್ಥಳದಲ್ಲಿ ಕೇಳಿ, ಮನ್ನಿಸಿ, ನಡಿಸಿ ಮನುಷ್ಯನ ಹೃದಯವನ್ನು ತಿಳಿಯುವ ನೀನು]]></a:t>
+              <a:t><![CDATA[house of the LORD,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -32445,51 +34722,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪ್ರತಿ ಮನುಷ್ಯನಿಗೂ ಅವನವನ ಮಾರ್ಗಗಳ ಪ್ರಕಾರ ಕೊಡು. ಯಾಕಂದರೆ ನೀನೇ, ನೀನೊಬ್ಬನೇ ಸಮಸ್ತ ಮನುಷ್ಯರ ಹೃದಯಗಳನ್ನು]]></a:t>
+              <a:t><![CDATA[51. For they be your people, and yours inheritance, which you brought forth out of Egypt, from the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -32577,51 +34854,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತಿಳಿದವನಾಗಿದ್ದೀ.]]></a:t>
+              <a:t><![CDATA[midst of the furnace of iron:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -32709,51 +34986,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[63. ಸೊಲೊಮೋನನು ಕರ್ತನಿಗೆ ಅರ್ಪಿಸಿದ ಸಮಾ ಧಾನದ ಬಲಿಗಳಿಗೋಸ್ಕರ ಇಪ್ಪತ್ತೆರಡು ಸಾವಿರ ಎತ್ತು ಗಳನ್ನೂ ಲಕ್ಷದ ಇಪ್ಪತ್ತು]]></a:t>
+              <a:t><![CDATA[11. So that the priests could not stand to minister because of the cloud: for the glory of the LORD]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -32841,51 +35118,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸಾವಿರ ಕುರಿಗಳನ್ನೂ ಅರ್ಪಿಸಿದನು. ಹೀಗೆಯೇ ಅರಸನೂ ಇಸ್ರಾಯೇಲಿನ ಸಮಸ್ತ ಮಕ್ಕಳೂ ಕರ್ತನ ಮಂದಿರವನ್ನು ಪ್ರತಿಷ್ಠೆ]]></a:t>
+              <a:t><![CDATA[had filled the house of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -32973,51 +35250,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮಾಡಿದರು.]]></a:t>
+              <a:t><![CDATA[52. That yours eyes may be open unto the supplication of your servant, and unto the supplication of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -33105,51 +35382,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ಇಸ್ರಾಯೇಲ್‌ ಮಕ್ಕಳು ಐಗುಪ್ತ ದೇಶದೊಳಗಿಂದ ಬಂದ ಕಾಲದಲ್ಲಿ ಕರ್ತನು ಅವರಿಗೆ ಒಡಂಬಡಿಕೆ ಮಾಡಿದಾಗ ಮೋಶೆಯು ಹೋರೇಬಿನ]]></a:t>
+              <a:t><![CDATA[your people Israel, to hearken unto them in all that they call for unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -33237,51 +35514,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬಳಿಯಲ್ಲಿ ಮಂಜೂಷದೊಳಗೆ ಇಟ್ಟ ಕಲ್ಲಿನ ಎರಡು ಹಲಿಗೆಗಳ ಹೊರತಾಗಿ ಅದರಲ್ಲಿ ಮತ್ತೇನೂ ಇರಲಿಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[12. Then spoke Solomon, The LORD said that he would dwell in the thick darkness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -33369,51 +35646,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ಯಾಜಕರು ಪರಿಶುದ್ಧ ಸ್ಥಳದಿಂದ ಬಂದಾಗ ಮೇಘವು ಕರ್ತನ ಮಂದಿರವನ್ನು ತುಂಬಿತ್ತು.]]></a:t>
+              <a:t><![CDATA[53. For you did separate them from among all the people of the earth, to be yours inheritance, as]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -33501,51 +35778,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ಕರ್ತನ ತೇಜಸ್ಸಿ ನಿಂದ ವ್ಯಾಪ್ತವಾಗಿದ್ದ ಮೇಘವು ಆಲಯವನ್ನು ತುಂಬಿ ಕೊಂಡದರಿಂದ ಯಾಜಕರು ಅಲ್ಲಿ ನಿಂತು ಸೇವೆಮಾಡ]]></a:t>
+              <a:t><![CDATA[you spoke by the hand of Moses your servant, when you brought our fathers out of Egypt, O LORD God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -33633,51 +35910,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ಆಗ ಚೀಯೋನೆಂಬ ದಾವೀದನ ಪಟ್ಟಣ ದೊಳಗಿಂದ ಕರ್ತನ ಒಡಂಬಡಿಕೆಯ ಮಂಜೂಷವನ್ನು ತರುವ ನಿಮಿತ್ತ ಅರಸನಾದ ಸೊಲೊ ಮೋನನು]]></a:t>
+              <a:t><![CDATA[have said, My name shall be there: that you may hearken unto the prayer which your servant shall]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -33765,51 +36042,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಲಾರದವರಾದರು.]]></a:t>
+              <a:t><![CDATA[13. I have surely built you an house to dwell in, a settled place for you to abide in for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -33897,51 +36174,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ಆಗ ಸೊಲೊಮೋನನು--ಕಾರ್ಗತ್ತಲಲ್ಲಿ ವಾಸ ವಾಗಿರುವೆನೆಂದು ಕರ್ತನು ಹೇಳಿದ್ದಾನೆ.]]></a:t>
+              <a:t><![CDATA[14. And the king turned his face about, and blessed all the congregation of Israel: (and all the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -34029,51 +36306,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ನಿನಗೆ ನಿವಾಸದ ಮಂದಿರವನ್ನು ನೀನು ಎಂದೆಂದಿಗೂ ಅದರಲ್ಲಿ ವಾಸವಾಗಿರುವ ಹಾಗೆ ಶಾಶ್ವತ ಸ್ಥಳವನ್ನು ನಿಜವಾಗಿಯೂ]]></a:t>
+              <a:t><![CDATA[congregation of Israel stood;)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -34161,51 +36438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕಟ್ಟಿಸಿದ್ದೇನೆ ಎಂದು ಹೇಳಿದನು.]]></a:t>
+              <a:t><![CDATA[54. And it was so, that when Solomon had made an end of praying all this prayer and supplication]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -34293,51 +36570,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ಅರಸನು ತನ್ನ ಮುಖವನ್ನು ತಿರುಗಿಸಿ ಇಸ್ರಾಯೇ ಲಿನ ಸಭೆಯನ್ನೆಲ್ಲಾ ಆಶೀರ್ವದಿಸಿದನು. (ಇಸ್ರಾ ಯೇಲಿನ ಸಭೆಯೆಲ್ಲಾ]]></a:t>
+              <a:t><![CDATA[unto the LORD, he arose from before the altar of the LORD, from kneeling on his knees with his hands]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -34425,51 +36702,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಿಂತಿರುವಾಗ)]]></a:t>
+              <a:t><![CDATA[spread up to heaven.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -34557,51 +36834,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. ಇದಲ್ಲದೆ ನಿನ್ನ ಜನರಾದ ಇಸ್ರಾಯೇಲಿನವ ನಲ್ಲದೆ ನಿನ್ನ ಹೆಸರಿನ ನಿಮಿತ್ತ ದೂರ ದೇಶದಿಂದ ಬಂದ ಪರದೇಶಸ್ಥನನ್ನು ಕುರಿತು]]></a:t>
+              <a:t><![CDATA[15. And he said, Blessed be the LORD God of Israel, which spoke with his mouth unto David my father,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -34689,51 +36966,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಏನಂದರೆ]]></a:t>
+              <a:t><![CDATA[and has with his hand fulfilled it, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -34821,51 +37098,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ಅವನುನನ್ನ ತಂದೆಯಾದ ದಾವೀದನ ಸಂಗಡ ಮಾತನಾಡಿ ತನ್ನ ಕೈಯಿಂದ ನೆರವೇರಿಸಿದ ಇಸ್ರಾಯೇಲಿನ ದೇವ ರಾದ ಕರ್ತನು]]></a:t>
+              <a:t><![CDATA[55. And he stood, and blessed all the congregation of Israel with a loud voice, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -34953,51 +37230,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸ್ತುತಿಸಲ್ಪಡಲಿ. ಆತನು ಹೇಳಿದ್ದೇ ನಂದರೆ--]]></a:t>
+              <a:t><![CDATA[16. Since the day that I brought forth my people Israel out of Egypt, I chose no city out of all the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -35014,91 +37291,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 இராஜாக்கள் : 8]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme44">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme59">
   <a:themeElements>
-    <a:clrScheme name="Theme44">
+    <a:clrScheme name="Theme59">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme44">
+    <a:fontScheme name="Theme59">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -35124,51 +37401,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme44">
+    <a:fmtScheme name="Theme59">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -35299,51 +37576,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>138</Slides>
+  <Slides>147</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>