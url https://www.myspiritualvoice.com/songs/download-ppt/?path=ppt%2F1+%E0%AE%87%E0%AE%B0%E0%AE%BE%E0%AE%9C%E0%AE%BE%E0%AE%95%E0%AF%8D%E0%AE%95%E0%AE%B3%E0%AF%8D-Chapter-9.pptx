--- v1 (2026-07-31)
+++ v2 (2026-09-17)
@@ -101,50 +101,66 @@
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -180,50 +196,58 @@
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
+    <p:sldId id="311" r:id="rId58"/>
+    <p:sldId id="312" r:id="rId59"/>
+    <p:sldId id="313" r:id="rId60"/>
+    <p:sldId id="314" r:id="rId61"/>
+    <p:sldId id="315" r:id="rId62"/>
+    <p:sldId id="316" r:id="rId63"/>
+    <p:sldId id="317" r:id="rId64"/>
+    <p:sldId id="318" r:id="rId65"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -376,53 +400,61 @@
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
-  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -482,51 +514,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. பார்வோனின் குமாரத்தி, தாவீதின் நகரத்திலிருந்து சாலொமோன் தனக்குக் கட்டின தன் மாளிகையிலே குடிவந்தாள்; அப்பொழுது மில்லோவைக் கட்டினான்.]]></a:t>
+              <a:t><![CDATA[4. And if you will walk before me, as David your father walked, in integrity of heart, and in uprightness, to do according to all that I have commanded you, and will keep my statutes and my judgments:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -591,51 +623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. பார்வோனின் குமாரத்தி, தாவீதின் நகரத்திலிருந்து சாலொமோன் தனக்குக் கட்டின தன் மாளிகையிலே குடிவந்தாள்; அப்பொழுது மில்லோவைக் கட்டினான்.]]></a:t>
+              <a:t><![CDATA[5. Then I will establish the throne of your kingdom upon Israel for ever, as I promised to David your father, saying, There shall not fail you a man upon the throne of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -700,51 +732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. சாலொமோன் கர்த்தரின் ஆலயத்தை முடித்தபின்பு, அவருக்குக் கட்டின பலிபீடத்தின்மேல் வருஷத்தில் மூன்றுமுறை சர்வாங்க தகனபலிகளையும் சமாதான பலிகளையும் இட்டு, கர்த்தரின் சந்நிதியில் இருக்கிற பலிபீடத்தின்மேல் தூபங்காட்டிவந்தான்.]]></a:t>
+              <a:t><![CDATA[5. Then I will establish the throne of your kingdom upon Israel for ever, as I promised to David your father, saying, There shall not fail you a man upon the throne of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -809,51 +841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. சாலொமோன் கர்த்தரின் ஆலயத்தை முடித்தபின்பு, அவருக்குக் கட்டின பலிபீடத்தின்மேல் வருஷத்தில் மூன்றுமுறை சர்வாங்க தகனபலிகளையும் சமாதான பலிகளையும் இட்டு, கர்த்தரின் சந்நிதியில் இருக்கிற பலிபீடத்தின்மேல் தூபங்காட்டிவந்தான்.]]></a:t>
+              <a:t><![CDATA[5. Then I will establish the throne of your kingdom upon Israel for ever, as I promised to David your father, saying, There shall not fail you a man upon the throne of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -918,51 +950,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ராஜாவாகிய சாலொமோன் ஏதோம் தேசத்தில் சிவந்த சமுத்திரக்கரையிலே ஏலோத்துக்குச் சமீபத்திலுள்ள எசியோன்கேபேரிலே கப்பல்களைச் செய்வித்தான்.]]></a:t>
+              <a:t><![CDATA[6. But if all of you shall at all turn from following me, all of you or your children, and will not keep my commandments and my statutes which I have set before you, but go and serve other gods, and worship them:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1027,51 +1059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ராஜாவாகிய சாலொமோன் ஏதோம் தேசத்தில் சிவந்த சமுத்திரக்கரையிலே ஏலோத்துக்குச் சமீபத்திலுள்ள எசியோன்கேபேரிலே கப்பல்களைச் செய்வித்தான்.]]></a:t>
+              <a:t><![CDATA[6. But if all of you shall at all turn from following me, all of you or your children, and will not keep my commandments and my statutes which I have set before you, but go and serve other gods, and worship them:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1136,51 +1168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அந்தக் கப்பல்களில் ஈராம் சமுத்திர யாத்திரையில் பழகின கப்பலாட்களாகிய தன் வேலைக்காரரைச் சாலொமோனுடைய வேலைக்காரரோடேகூட அனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[6. But if all of you shall at all turn from following me, all of you or your children, and will not keep my commandments and my statutes which I have set before you, but go and serve other gods, and worship them:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1245,51 +1277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அந்தக் கப்பல்களில் ஈராம் சமுத்திர யாத்திரையில் பழகின கப்பலாட்களாகிய தன் வேலைக்காரரைச் சாலொமோனுடைய வேலைக்காரரோடேகூட அனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[7. Then will I cut off Israel out of the land which I have given them; and this house, which I have hallowed for my name, will I cast out of my sight; and Israel shall be a proverb and a byword among all people:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1354,51 +1386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அவர்கள் ஓப்பீருக்குப்போய், அவ்விடத்திலிருந்து நானூற்று இருபது தாலந்து பொன்னை ராஜாவாகிய சாலொமோனிடத்தில் கொண்டுவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[7. Then will I cut off Israel out of the land which I have given them; and this house, which I have hallowed for my name, will I cast out of my sight; and Israel shall be a proverb and a byword among all people:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1463,51 +1495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. சாலொமோன் கர்த்தருடைய ஆலயத்தையும் ராஜ அரமனையையும், தான் செய்யவேண்டும் என்று விரும்பின எல்லாவற்றையும் கட்டி முடித்தபின்பு,]]></a:t>
+              <a:t><![CDATA[7. Then will I cut off Israel out of the land which I have given them; and this house, which I have hallowed for my name, will I cast out of my sight; and Israel shall be a proverb and a byword among all people:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1572,51 +1604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. இஸ்ரவேல் புத்திரர் சங்காரம் பண்ணக் கூடாமல் மீந்திருந்த இஸ்ரவேல் புத்திரரின் ஜாதியல்லாத எமோரியர், ஏத்தியர், பெரிசியர், ஏவியர், எபூசியருமான சகல ஜனத்திலும்,]]></a:t>
+              <a:t><![CDATA[1. And it came to pass, when Solomon had finished the building of the house of the LORD, and the king's house, and all Solomon's desire which he was pleased to do,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1681,51 +1713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. சாலொமோன் கர்த்தருடைய ஆலயத்தையும் ராஜ அரமனையையும், தான் செய்யவேண்டும் என்று விரும்பின எல்லாவற்றையும் கட்டி முடித்தபின்பு,]]></a:t>
+              <a:t><![CDATA[8. And at this house, which is high, every one that passes by it shall be astonished, and shall hiss; and they shall say, Why has the LORD done thus unto this land, and to this house?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1790,51 +1822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. கர்த்தர் கிபியோனிலே சாலொமோனுக்குத் தரிசனமானதுபோல, இரண்டாந்தரமும் அவனுக்குத் தரிசனமானார்.]]></a:t>
+              <a:t><![CDATA[8. And at this house, which is high, every one that passes by it shall be astonished, and shall hiss; and they shall say, Why has the LORD done thus unto this land, and to this house?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1899,51 +1931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கர்த்தர் அவனை நோக்கி: நீ என் சமுகத்தில் செய்த உன் விண்ணப்பத்தையும் உன் வேண்டுதலையும் கேட்டேன்; நீ கட்டின இந்த ஆலயத்தில் என் நாமம் என்றைக்கும் விளங்கத்தக்கதாக, அதைப் பரிசுத்தமாக்கினேன்; என் கண்களும் என் இருதயமும் எந்நாளும் அங்கேயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[9. And they shall answer, Because they forsook the LORD their God, who brought forth their fathers out of the land of Egypt, and have taken hold upon other gods, and have worshipped them, and served them: therefore has the LORD brought upon them all this evil.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2008,51 +2040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கர்த்தர் அவனை நோக்கி: நீ என் சமுகத்தில் செய்த உன் விண்ணப்பத்தையும் உன் வேண்டுதலையும் கேட்டேன்; நீ கட்டின இந்த ஆலயத்தில் என் நாமம் என்றைக்கும் விளங்கத்தக்கதாக, அதைப் பரிசுத்தமாக்கினேன்; என் கண்களும் என் இருதயமும் எந்நாளும் அங்கேயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[9. And they shall answer, Because they forsook the LORD their God, who brought forth their fathers out of the land of Egypt, and have taken hold upon other gods, and have worshipped them, and served them: therefore has the LORD brought upon them all this evil.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2117,51 +2149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கர்த்தர் அவனை நோக்கி: நீ என் சமுகத்தில் செய்த உன் விண்ணப்பத்தையும் உன் வேண்டுதலையும் கேட்டேன்; நீ கட்டின இந்த ஆலயத்தில் என் நாமம் என்றைக்கும் விளங்கத்தக்கதாக, அதைப் பரிசுத்தமாக்கினேன்; என் கண்களும் என் இருதயமும் எந்நாளும் அங்கேயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[9. And they shall answer, Because they forsook the LORD their God, who brought forth their fathers out of the land of Egypt, and have taken hold upon other gods, and have worshipped them, and served them: therefore has the LORD brought upon them all this evil.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2226,51 +2258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நான் உனக்குக் கட்டளையிட்ட எல்லாவற்றையும் நீ செய்து, என் கட்டளைகளையும் என் நியாயங்களையும் கைக்கொள்ளும்படிக்கு, என் சமுகத்தில் மன உத்தமமும் செம்மையுமாய் உன் தகப்பனாகிய தாவீது நடந்ததுபோல நடப்பாயானால்,]]></a:t>
+              <a:t><![CDATA[10. And it came to pass at the end of twenty years, when Solomon had built the two houses, the house of the LORD, and the king's house,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2335,51 +2367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நான் உனக்குக் கட்டளையிட்ட எல்லாவற்றையும் நீ செய்து, என் கட்டளைகளையும் என் நியாயங்களையும் கைக்கொள்ளும்படிக்கு, என் சமுகத்தில் மன உத்தமமும் செம்மையுமாய் உன் தகப்பனாகிய தாவீது நடந்ததுபோல நடப்பாயானால்,]]></a:t>
+              <a:t><![CDATA[10. And it came to pass at the end of twenty years, when Solomon had built the two houses, the house of the LORD, and the king's house,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2444,51 +2476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இஸ்ரவேலின் சிங்காசனத்தின்மேல் உட்காரும் புருஷன் உனக்கு இல்லாமற்போவதில்லை என்று உன் தகப்பனாகிய தாவீதோடே நான் சொன்னபடியே, இஸ்ரவேலின்மேலுள்ள உன் ராஜ்யபாரத்தின் சிங்காசனத்தை என்றைக்கும் நிலைக்கப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[11. (Now Hiram the king of Tyre had furnished Solomon with cedar trees and fir trees, and with gold, according to all his desire,) that then king Solomon gave Hiram twenty cities in the land of Galilee.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2553,51 +2585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இஸ்ரவேலின் சிங்காசனத்தின்மேல் உட்காரும் புருஷன் உனக்கு இல்லாமற்போவதில்லை என்று உன் தகப்பனாகிய தாவீதோடே நான் சொன்னபடியே, இஸ்ரவேலின்மேலுள்ள உன் ராஜ்யபாரத்தின் சிங்காசனத்தை என்றைக்கும் நிலைக்கப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[11. (Now Hiram the king of Tyre had furnished Solomon with cedar trees and fir trees, and with gold, according to all his desire,) that then king Solomon gave Hiram twenty cities in the land of Galilee.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2662,51 +2694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நீங்களும் உங்கள் பிள்ளைகளும் என்னைவிட்டுப் பின்வாங்கி, நான் உங்களுக்கு முன்வைத்த என் கற்பனைகளையும் என் கட்டளைகளையும் கைக்கொள்ளாமற்போய், வேறே தேவர்களைச் சேவித்து, அவைகளைப் பணிந்துகொள்வீர்களாகில்,]]></a:t>
+              <a:t><![CDATA[11. (Now Hiram the king of Tyre had furnished Solomon with cedar trees and fir trees, and with gold, according to all his desire,) that then king Solomon gave Hiram twenty cities in the land of Galilee.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2771,51 +2803,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. இஸ்ரவேல் புத்திரர் சங்காரம் பண்ணக் கூடாமல் மீந்திருந்த இஸ்ரவேல் புத்திரரின் ஜாதியல்லாத எமோரியர், ஏத்தியர், பெரிசியர், ஏவியர், எபூசியருமான சகல ஜனத்திலும்,]]></a:t>
+              <a:t><![CDATA[1. And it came to pass, when Solomon had finished the building of the house of the LORD, and the king's house, and all Solomon's desire which he was pleased to do,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2880,51 +2912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நீங்களும் உங்கள் பிள்ளைகளும் என்னைவிட்டுப் பின்வாங்கி, நான் உங்களுக்கு முன்வைத்த என் கற்பனைகளையும் என் கட்டளைகளையும் கைக்கொள்ளாமற்போய், வேறே தேவர்களைச் சேவித்து, அவைகளைப் பணிந்துகொள்வீர்களாகில்,]]></a:t>
+              <a:t><![CDATA[12. And Hiram came out from Tyre to see the cities which Solomon had given him; and they pleased him not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2989,51 +3021,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நான் இஸ்ரவேலுக்குக் கொடுத்ததேசத்திலே அவர்களை வைக்காதபடிக்கு நிர்மூலமாக்கி, என் நாமம் விளங்க நான் பரிசுத்தமாக்கின இந்த ஆலயத்தை என் சமுகத்தைவிட்டுத் தள்ளுவேன்; அப்பொழுது இஸ்ரவேல் சகல ஜனங்களுக்குள்ளும் பழமொழியாகவும் வசைச் சொல்லாகவும் இருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[12. And Hiram came out from Tyre to see the cities which Solomon had given him; and they pleased him not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3098,51 +3130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நான் இஸ்ரவேலுக்குக் கொடுத்ததேசத்திலே அவர்களை வைக்காதபடிக்கு நிர்மூலமாக்கி, என் நாமம் விளங்க நான் பரிசுத்தமாக்கின இந்த ஆலயத்தை என் சமுகத்தைவிட்டுத் தள்ளுவேன்; அப்பொழுது இஸ்ரவேல் சகல ஜனங்களுக்குள்ளும் பழமொழியாகவும் வசைச் சொல்லாகவும் இருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[13. And he said, What cities are these which you have given me, my brother? And he called them the land of Cabul unto this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3207,51 +3239,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது உன்னதமாயிருக்கிற இந்த ஆலயத்தைக் கடந்துபோகிறவன் எவனும் பிரமித்து, பகிடியாய் ஈசலிட்டு; கர்த்தர் இந்த தேசத்துக்கும் இந்த ஆலயத்துக்கும் இப்படிச் செய்தது என்ன? என்று கேட்பார்கள்.]]></a:t>
+              <a:t><![CDATA[13. And he said, What cities are these which you have given me, my brother? And he called them the land of Cabul unto this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3316,51 +3348,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது உன்னதமாயிருக்கிற இந்த ஆலயத்தைக் கடந்துபோகிறவன் எவனும் பிரமித்து, பகிடியாய் ஈசலிட்டு; கர்த்தர் இந்த தேசத்துக்கும் இந்த ஆலயத்துக்கும் இப்படிச் செய்தது என்ன? என்று கேட்பார்கள்.]]></a:t>
+              <a:t><![CDATA[14. And Hiram sent to the king sixscore talents of gold.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3425,51 +3457,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது உன்னதமாயிருக்கிற இந்த ஆலயத்தைக் கடந்துபோகிறவன் எவனும் பிரமித்து, பகிடியாய் ஈசலிட்டு; கர்த்தர் இந்த தேசத்துக்கும் இந்த ஆலயத்துக்கும் இப்படிச் செய்தது என்ன? என்று கேட்பார்கள்.]]></a:t>
+              <a:t><![CDATA[15. And this is the reason of the levy which king Solomon raised; in order to build the house of the LORD, and his own house, and Millo, and the wall of Jerusalem, and Hazor, and Megiddo, and Gezer.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3534,51 +3566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதற்கு அவர்கள்: தங்கள் பிதாக்களை எகிப்து தேசத்திலிருந்து புறப்படப்பண்ணின தங்கள் தேவனாகிய கர்த்தரைவிட்டு, வேறே தேவர்களைப் பற்றிக் கொண்டு, அவர்களை நமஸ்கரித்துச் சேவித்தபடியினால், கர்த்தர் இந்தத் தீங்கையெல்லாம் அவர்கள்மேல் வரப்பண்ணினார் என்று சொல்லுவார்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[15. And this is the reason of the levy which king Solomon raised; in order to build the house of the LORD, and his own house, and Millo, and the wall of Jerusalem, and Hazor, and Megiddo, and Gezer.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3643,51 +3675,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதற்கு அவர்கள்: தங்கள் பிதாக்களை எகிப்து தேசத்திலிருந்து புறப்படப்பண்ணின தங்கள் தேவனாகிய கர்த்தரைவிட்டு, வேறே தேவர்களைப் பற்றிக் கொண்டு, அவர்களை நமஸ்கரித்துச் சேவித்தபடியினால், கர்த்தர் இந்தத் தீங்கையெல்லாம் அவர்கள்மேல் வரப்பண்ணினார் என்று சொல்லுவார்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[16. For Pharaoh king of Egypt had gone up, and taken Gezer, and burnt it with fire, and slain the Canaanites that dwelt in the city, and given it for a present unto his daughter, Solomon's wife.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3752,51 +3784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதற்கு அவர்கள்: தங்கள் பிதாக்களை எகிப்து தேசத்திலிருந்து புறப்படப்பண்ணின தங்கள் தேவனாகிய கர்த்தரைவிட்டு, வேறே தேவர்களைப் பற்றிக் கொண்டு, அவர்களை நமஸ்கரித்துச் சேவித்தபடியினால், கர்த்தர் இந்தத் தீங்கையெல்லாம் அவர்கள்மேல் வரப்பண்ணினார் என்று சொல்லுவார்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[16. For Pharaoh king of Egypt had gone up, and taken Gezer, and burnt it with fire, and slain the Canaanites that dwelt in the city, and given it for a present unto his daughter, Solomon's wife.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3861,51 +3893,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. சாலொமோன் கர்த்தருடைய ஆலயமும் ராஜ அரமனையுமாகிய இரண்டு மாளிகைகளையும் கட்டி நிறைவேற்றுகிற இருபதாம் வருஷம் முடிவிலே,]]></a:t>
+              <a:t><![CDATA[16. For Pharaoh king of Egypt had gone up, and taken Gezer, and burnt it with fire, and slain the Canaanites that dwelt in the city, and given it for a present unto his daughter, Solomon's wife.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3970,51 +4002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவர்களுக்குப் பிறகு தேசத்தில் மீந்திருந்த சகல ஜனங்களுடைய பிள்ளைகளையும், சாலொமோன் இந்நாள்வரைக்கும் நடக்கிறதுபோல, அமஞ்சிவேலை செய்ய அடிமைப்படுத்திக்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[2. That the LORD appeared to Solomon the second time, as he had appeared unto him at Gibeon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4079,51 +4111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. சாலொமோன் கர்த்தருடைய ஆலயமும் ராஜ அரமனையுமாகிய இரண்டு மாளிகைகளையும் கட்டி நிறைவேற்றுகிற இருபதாம் வருஷம் முடிவிலே,]]></a:t>
+              <a:t><![CDATA[17. And Solomon built Gezer, and Bethhoron the nether,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4188,51 +4220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. தன்னுடைய விருப்பத்தின்படியெல்லாம் தனக்குக் கேதுருமரங்களையும், தேவதாரி விருட்சங்களையும், பொன்னையும் கொடுத்துவந்த தீருவின் ராஜாவாகிய ஈராமுக்கு, ராஜாவாகிய சாலொமோன் கலிலேயா நாட்டிலுள்ள இருபது பட்டணங்களைக் கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[18. And Baalath, and Tadmor in the wilderness, in the land,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4297,51 +4329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. தன்னுடைய விருப்பத்தின்படியெல்லாம் தனக்குக் கேதுருமரங்களையும், தேவதாரி விருட்சங்களையும், பொன்னையும் கொடுத்துவந்த தீருவின் ராஜாவாகிய ஈராமுக்கு, ராஜாவாகிய சாலொமோன் கலிலேயா நாட்டிலுள்ள இருபது பட்டணங்களைக் கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[19. And all the cities of store that Solomon had, and cities for his chariots, and cities for his horsemen, and that which Solomon desired to build in Jerusalem, and in Lebanon, and in all the land of his dominion.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4406,51 +4438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஈராம் தனக்குச் சாலொமோன் கொடுத்த பட்டணங்களைப் பார்க்கிறதற்குத் தீருவிலிருந்து புறப்பட்டுவந்தான்; அவைகளில் அவன் பிரியப்படவில்லை.]]></a:t>
+              <a:t><![CDATA[19. And all the cities of store that Solomon had, and cities for his chariots, and cities for his horsemen, and that which Solomon desired to build in Jerusalem, and in Lebanon, and in all the land of his dominion.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4515,51 +4547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அதனாலே அவன்: என் சகோதரனே, நீர் எனக்குக் கொடுத்த இந்தப் பட்டணங்கள் என்ன பட்டணங்கள்? என்றான். அவைகளுக்கு இந்நாள்மட்டும் வழங்கிவருகிறபடி காபூல் நாடு என்று பேரிட்டான்.]]></a:t>
+              <a:t><![CDATA[19. And all the cities of store that Solomon had, and cities for his chariots, and cities for his horsemen, and that which Solomon desired to build in Jerusalem, and in Lebanon, and in all the land of his dominion.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4624,51 +4656,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அதனாலே அவன்: என் சகோதரனே, நீர் எனக்குக் கொடுத்த இந்தப் பட்டணங்கள் என்ன பட்டணங்கள்? என்றான். அவைகளுக்கு இந்நாள்மட்டும் வழங்கிவருகிறபடி காபூல் நாடு என்று பேரிட்டான்.]]></a:t>
+              <a:t><![CDATA[20. And all the people that were left of the Amorites, Hittites, Perizzites, Hivites, and Jebusites, which were not of the children of Israel,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4733,51 +4765,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஈராம் ராஜாவுக்கு நூற்றிருபது தாலந்து பொன் அனுப்பியிருந்தான்.]]></a:t>
+              <a:t><![CDATA[20. And all the people that were left of the Amorites, Hittites, Perizzites, Hivites, and Jebusites, which were not of the children of Israel,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4842,51 +4874,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பிடித்த அமஞ்சி ஆட்களைக்கொண்டு சாலொமோன் ராஜா தான் கர்த்தருடைய ஆலயத்தையும், தன் அரமனையையும், மில்லோவையும், எருசலேமின் மதிலையும், ஆத்லோரையும், மெகிதோவையும், கேசேரையும் கட்டினான்.]]></a:t>
+              <a:t><![CDATA[21. Their children that were left after them in the land, whom the children of Israel also were not able utterly to destroy, upon those did Solomon levy a tribute of bondservants unto this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4951,51 +4983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பிடித்த அமஞ்சி ஆட்களைக்கொண்டு சாலொமோன் ராஜா தான் கர்த்தருடைய ஆலயத்தையும், தன் அரமனையையும், மில்லோவையும், எருசலேமின் மதிலையும், ஆத்லோரையும், மெகிதோவையும், கேசேரையும் கட்டினான்.]]></a:t>
+              <a:t><![CDATA[21. Their children that were left after them in the land, whom the children of Israel also were not able utterly to destroy, upon those did Solomon levy a tribute of bondservants unto this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5060,51 +5092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கேசேரை ஏன் கட்டினான் என்றால், எகிப்தின் ராஜாவாகிய பார்வோன் புறப்பட்டுவந்து, அந்தக் கேசேர்பட்டணத்தைப் பிடித்து, அதை அக்கினியால் சுட்டெரித்து, அதிலே குடியிருந்த கானானியரைக் கொன்றுபோட்டு, அதைச் சாலொமோனின் மனைவியாகிய தன் குமாரத்திக்குச் சீதனமாகக் கொடுத்திருந்தான்.]]></a:t>
+              <a:t><![CDATA[22. But of the children of Israel did Solomon make no bondmen: but they were men of war, and his servants, and his princes, and his captains, and rulers of his chariots, and his horsemen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5169,51 +5201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவர்களுக்குப் பிறகு தேசத்தில் மீந்திருந்த சகல ஜனங்களுடைய பிள்ளைகளையும், சாலொமோன் இந்நாள்வரைக்கும் நடக்கிறதுபோல, அமஞ்சிவேலை செய்ய அடிமைப்படுத்திக்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[3. And the LORD said unto him, I have heard your prayer and your supplication, that you have made before me: I have hallowed this house, which you have built, to put my name there for ever; and mine eyes and mine heart shall be there perpetually.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5278,51 +5310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கேசேரை ஏன் கட்டினான் என்றால், எகிப்தின் ராஜாவாகிய பார்வோன் புறப்பட்டுவந்து, அந்தக் கேசேர்பட்டணத்தைப் பிடித்து, அதை அக்கினியால் சுட்டெரித்து, அதிலே குடியிருந்த கானானியரைக் கொன்றுபோட்டு, அதைச் சாலொமோனின் மனைவியாகிய தன் குமாரத்திக்குச் சீதனமாகக் கொடுத்திருந்தான்.]]></a:t>
+              <a:t><![CDATA[22. But of the children of Israel did Solomon make no bondmen: but they were men of war, and his servants, and his princes, and his captains, and rulers of his chariots, and his horsemen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5387,51 +5419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. சாலொமோன் அந்தக் கேசேர்பட்டணத்தையும், கீழ்ப்பெத்தொரோனையும்.]]></a:t>
+              <a:t><![CDATA[23. These were the chief of the officers that were over Solomon's work, five hundred and fifty, which bare rule over the people that wrought in the work.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5496,51 +5528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. சாலொமோன் அந்தக் கேசேர்பட்டணத்தையும், கீழ்ப்பெத்தொரோனையும்.]]></a:t>
+              <a:t><![CDATA[23. These were the chief of the officers that were over Solomon's work, five hundred and fifty, which bare rule over the people that wrought in the work.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5605,51 +5637,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பாலாத்தையும், வனாந்தரவெளியிலுள்ள தத்மோரையும்,]]></a:t>
+              <a:t><![CDATA[24. But Pharaoh's daughter came up out of the city of David unto her house which Solomon had built for her: then did he build Millo.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5714,51 +5746,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. தனக்கு இருக்கிற ரஸ்துக்களை வைக்கும் சகல பட்டணங்களையும், இரதங்கள் இருக்கும் பட்டணங்களையும், குதிரை வீரர் இருக்கும் பட்டணங்களையும், எருசலேமிலும் லீபனோனிலும், தான் அரசாண்ட தேசமெங்கும் தனக்கு இஷ்டமானதையெல்லாம் கட்டினான்.]]></a:t>
+              <a:t><![CDATA[24. But Pharaoh's daughter came up out of the city of David unto her house which Solomon had built for her: then did he build Millo.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5823,51 +5855,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. தனக்கு இருக்கிற ரஸ்துக்களை வைக்கும் சகல பட்டணங்களையும், இரதங்கள் இருக்கும் பட்டணங்களையும், குதிரை வீரர் இருக்கும் பட்டணங்களையும், எருசலேமிலும் லீபனோனிலும், தான் அரசாண்ட தேசமெங்கும் தனக்கு இஷ்டமானதையெல்லாம் கட்டினான்.]]></a:t>
+              <a:t><![CDATA[25. And three times in a year did Solomon offer burnt offerings and peace offerings upon the altar which he built unto the LORD, and he burnt incense upon the altar that was before the LORD. So he finished the house.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. And three times in a year did Solomon offer burnt offerings and peace offerings upon the altar which he built unto the LORD, and he burnt incense upon the altar that was before the LORD. So he finished the house.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. And three times in a year did Solomon offer burnt offerings and peace offerings upon the altar which he built unto the LORD, and he burnt incense upon the altar that was before the LORD. So he finished the house.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. And king Solomon made a navy of ships in Eziongeber, which is beside Eloth, on the shore of the Red sea, in the land of Edom.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. And king Solomon made a navy of ships in Eziongeber, which is beside Eloth, on the shore of the Red sea, in the land of Edom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5932,51 +6400,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இஸ்ரவேல் புத்திரரில் ஒருவரையும் சாலொமோன் அடிமைப்படுத்தவில்லை; அவர்கள் யுத்தமனுஷரும், அவனுக்குப் பணிவிடைக்காரரும், பிரபுக்களும், சேர்வைக்காரரும், இரதவீரரும், குதிரைவீரருமாயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And the LORD said unto him, I have heard your prayer and your supplication, that you have made before me: I have hallowed this house, which you have built, to put my name there for ever; and mine eyes and mine heart shall be there perpetually.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. And Hiram sent in the navy his servants, sailors that had knowledge of the sea, with the servants of Solomon.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. And Hiram sent in the navy his servants, sailors that had knowledge of the sea, with the servants of Solomon.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. And they came to Ophir, and fetched from thence gold, four hundred and twenty talents, and brought it to king Solomon.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. And they came to Ophir, and fetched from thence gold, four hundred and twenty talents, and brought it to king Solomon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6041,51 +6945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இஸ்ரவேல் புத்திரரில் ஒருவரையும் சாலொமோன் அடிமைப்படுத்தவில்லை; அவர்கள் யுத்தமனுஷரும், அவனுக்குப் பணிவிடைக்காரரும், பிரபுக்களும், சேர்வைக்காரரும், இரதவீரரும், குதிரைவீரருமாயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And the LORD said unto him, I have heard your prayer and your supplication, that you have made before me: I have hallowed this house, which you have built, to put my name there for ever; and mine eyes and mine heart shall be there perpetually.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6150,51 +7054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஐந்நூற்றைம்பதுபேர் சாலொமோனின் வேலையை விசாரித்து, வேலையாட்களைக் கண்காணிக்கிறதற்குத் தலைமையான விசாரிப்புக்காரராயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[4. And if you will walk before me, as David your father walked, in integrity of heart, and in uprightness, to do according to all that I have commanded you, and will keep my statutes and my judgments:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6259,51 +7163,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஐந்நூற்றைம்பதுபேர் சாலொமோனின் வேலையை விசாரித்து, வேலையாட்களைக் கண்காணிக்கிறதற்குத் தலைமையான விசாரிப்புக்காரராயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[4. And if you will walk before me, as David your father walked, in integrity of heart, and in uprightness, to do according to all that I have commanded you, and will keep my statutes and my judgments:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6338,51 +7242,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474539417" r:id="rId1"/>
+    <p:sldLayoutId id="2478632512" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6782,54 +7686,118 @@
 
 <file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
@@ -6958,51 +7926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ಆದರೆ ಫರೋಹನ ಮಗಳು ದಾವೀದನ ಪಟ್ಟಣ ದಿಂದ ತನಗೋಸ್ಕರ ಸೊಲೊಮೋನನು ಕಟ್ಟಿಸಿದ ಪಟ್ಟಣಕ್ಕೆ ಬಂದಳು. ಆಗ ಅವನು]]></a:t>
+              <a:t><![CDATA[நடப்பாயானால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7090,51 +8058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮಿಲ್ಲೋವನ್ನು ಕಟ್ಟಿಸಿದನು.]]></a:t>
+              <a:t><![CDATA[5. இஸ்ரவேலின் சிங்காசனத்தின்மேல் உட்காரும் புருஷன் உனக்கு இல்லாமற்போவதில்லை என்று உன் தகப்பனாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7222,51 +8190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ವರುಷಕ್ಕೆ ಮೂರು ಸಾರಿ ಸೊಲೊ ಮೋನನು ಕರ್ತನಿಗೆ ತಾನು ಕಟ್ಟಿಸಿದ ಬಲಿಪೀಠದ ಮೇಲೆ ದಹನಬಲಿಗಳನ್ನೂ ಸಮಾಧಾನದ ಬಲಿಗ]]></a:t>
+              <a:t><![CDATA[தாவீதோடே நான் சொன்னபடியே, இஸ்ரவேலின்மேலுள்ள உன் ராஜ்யபாரத்தின் சிங்காசனத்தை என்றைக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7354,51 +8322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಳನ್ನೂ ಅರ್ಪಿಸಿ ಕರ್ತನ ಮುಂದಿರುವ ಪೀಠದ ಮೇಲೆ ಧೂಪವನ್ನು ಸುಟ್ಟನು. ಹೀಗೆಯೇ ಅವನು ಮಂದಿ ರವನ್ನು ಕಟ್ಟಿಸಿ ತೀರಿಸಿದನು.]]></a:t>
+              <a:t><![CDATA[நிலைக்கப்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7486,51 +8454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ಇದಲ್ಲದೆ ಅರಸನಾದ ಸೊಲೊಮೋನನು ಎದೋಮ್‌ ದೇಶದ ಕೆಂಪುಸಮುದ್ರ ತೀರದ ಎಲೋ ತಿನ ಬಳಿಯಲ್ಲಿರುವ ಎಚ್ಯೊನ್ಗೇಬರಿನಲ್ಲಿ ಹಡಗು]]></a:t>
+              <a:t><![CDATA[6. நீங்களும் உங்கள் பிள்ளைகளும் என்னைவிட்டுப் பின்வாங்கி, நான் உங்களுக்கு முன்வைத்த என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7618,51 +8586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಗಳನ್ನು ಮಾಡಿಸಿದನು.]]></a:t>
+              <a:t><![CDATA[கற்பனைகளையும் என் கட்டளைகளையும் கைக்கொள்ளாமற்போய், வேறே தேவர்களைச் சேவித்து, அவைகளைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7750,51 +8718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ಹೀರಾಮನು ಹಡಗುಗಳಲ್ಲಿ ಸಮುದ್ರದ ಜ್ಞಾನವುಳ್ಳ ನಾವಿಕರಾಗಿರುವ ತನ್ನ ಸೇವಕರನ್ನು ಸೊಲೊಮೋನನ ಸೇವಕರ ಸಂಗಡ]]></a:t>
+              <a:t><![CDATA[பணிந்துகொள்வீர்களாகில்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7882,51 +8850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕಳುಹಿಸಿದನು.]]></a:t>
+              <a:t><![CDATA[7. நான் இஸ்ரவேலுக்குக் கொடுத்ததேசத்திலே அவர்களை வைக்காதபடிக்கு நிர்மூலமாக்கி, என் நாமம் விளங்க நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8014,51 +8982,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ಅವರು ಓಫಿರಿಗೆ ಹೋಗಿ ಅಲ್ಲಿಂದ ನಾನೂರ ಇಪ್ಪತ್ತು ಬಂಗಾರದ ತಲಾಂತು ಗಳನ್ನು ಅರಸನಾದ ಸೊಲೊಮೋನನಿಗೆ ತಕ್ಕೊಂಡು ಬಂದರು.]]></a:t>
+              <a:t><![CDATA[பரிசுத்தமாக்கின இந்த ஆலயத்தை என் சமுகத்தைவிட்டுத் தள்ளுவேன்; அப்பொழுது இஸ்ரவேல் சகல]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8146,51 +9114,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ಸೊಲೊಮೋನನು ಕರ್ತನ ಮಂದಿರ ವನ್ನೂ ಅರಮನೆಯನ್ನೂ ಕಟ್ಟಲು ಆಶೆ ಯಿಂದ ಇಚ್ಚೈಸಿದ್ದನ್ನೆಲ್ಲಾ ಕಟ್ಟಿಸಿ ತೀರಿಸಿದ ಮೇಲೆ]]></a:t>
+              <a:t><![CDATA[ஜனங்களுக்குள்ளும் பழமொழியாகவும் வசைச் சொல்லாகவும் இருப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8278,51 +9246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ಇಸ್ರಾಯೇಲಿನ ಮಕ್ಕಳಲ್ಲದೆ ಅಮೋರ್ಯರು ಹಿತ್ತೀಯರು ಪೆರಿಜ್ಜೀಯರು ಹಿವ್ವೀಯರು ಯೆಬೂಸಿ ಯರು ಇವರಲ್ಲಿ ಉಳಿದ ಸಮಸ್ತ]]></a:t>
+              <a:t><![CDATA[1. சாலொமோன் கர்த்தருடைய ஆலயத்தையும் ராஜ அரமனையையும், தான் செய்யவேண்டும் என்று விரும்பின]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8410,51 +9378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಏನಾಯಿತಂದರೆ,]]></a:t>
+              <a:t><![CDATA[8. அப்பொழுது உன்னதமாயிருக்கிற இந்த ஆலயத்தைக் கடந்துபோகிறவன் எவனும் பிரமித்து, பகிடியாய் ஈசலிட்டு;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8542,51 +9510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ಕರ್ತನು ಸೊಲೊಮೋನನಿಗೆ ಗಿಬ್ಯೋನಿನಲ್ಲಿ ಪ್ರತ್ಯಕ್ಷನಾದ ಹಾಗೆ ಎರಡನೇ ಸಾರಿ ಅವನಿಗೆ ಪ್ರತ್ಯಕ್ಷನಾದನು.]]></a:t>
+              <a:t><![CDATA[கர்த்தர் இந்த தேசத்துக்கும் இந்த ஆலயத்துக்கும் இப்படிச் செய்தது என்ன? என்று கேட்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8674,51 +9642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ಆಗ ಕರ್ತನು ಅವ ನಿಗೆ--ನೀನು ನನ್ನ ಮುಂದೆ ಮಾಡಿದ ನಿನ್ನ ಪ್ರಾರ್ಥನೆ ಯನ್ನೂ ವಿಜ್ಞಾಪನೆಯನ್ನೂ ನಾನು ಕೇಳಿ ಯುಗ]]></a:t>
+              <a:t><![CDATA[9. அதற்கு அவர்கள்: தங்கள் பிதாக்களை எகிப்து தேசத்திலிருந்து புறப்படப்பண்ணின தங்கள் தேவனாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8806,51 +9774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಯುಗಕ್ಕೂ ನನ್ನ ಹೆಸರು ಅಲ್ಲಿರುವ ಹಾಗೆ ನೀನು ಕಟ್ಟಿಸಿದ ಈ ಮಂದಿರವನ್ನು ಪರಿಶುದ್ಧ ಮಾಡಿದೆನು; ನನ್ನ ಕಣ್ಣುಗಳೂ ನನ್ನ]]></a:t>
+              <a:t><![CDATA[கர்த்தரைவிட்டு, வேறே தேவர்களைப் பற்றிக் கொண்டு, அவர்களை நமஸ்கரித்துச் சேவித்தபடியினால், கர்த்தர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8938,51 +9906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೃದಯವೂ ನಿತ್ಯವಾಗಿ ಅಲ್ಲಿ ರುವವು.]]></a:t>
+              <a:t><![CDATA[இந்தத் தீங்கையெல்லாம் அவர்கள்மேல் வரப்பண்ணினார் என்று சொல்லுவார்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9070,51 +10038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ನಾನು ನಿನಗೆ ಆಜ್ಞಾಪಿಸಿದ ಪ್ರಕಾರ ಮಾಡುವ ಹಾಗೆ ನನ್ನ ಕಟ್ಟಳೆಗಳನ್ನೂ ನ್ಯಾಯಗಳನ್ನೂ ಕೈಕೊಂಡು ಸಂಪೂರ್ಣ ಹೃದಯದಿಂದಲೂ]]></a:t>
+              <a:t><![CDATA[10. சாலொமோன் கர்த்தருடைய ஆலயமும் ராஜ அரமனையுமாகிய இரண்டு மாளிகைகளையும் கட்டி நிறைவேற்றுகிற இருபதாம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9202,51 +10170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಯಥಾರ್ಥತೆಯಿಂದಲೂ ನಿನ್ನ ತಂದೆಯಾದ ದಾವೀದನು ನಡೆದ ಪ್ರಕಾರ ನೀನು ನನ್ನ ಮುಂದೆ ನಡೆದರೆ]]></a:t>
+              <a:t><![CDATA[வருஷம் முடிவிலே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9334,51 +10302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ಇಸ್ರಾಯೇಲಿನ ಸಿಂಹಾಸನದ ಮೇಲೆ ಕುಳಿತು ಕೊಳ್ಳಲು ನಿನಗೆ ಮನುಷ್ಯನ ಕೊರತೆಯಾಗುವದಿಲ್ಲ ವೆಂದು ನಾನು ನಿನ್ನ ತಂದೆಯಾದ]]></a:t>
+              <a:t><![CDATA[11. தன்னுடைய விருப்பத்தின்படியெல்லாம் தனக்குக் கேதுருமரங்களையும், தேவதாரி விருட்சங்களையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9466,51 +10434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದಾವೀದನಿಗೆ ಮಾತು ಕೊಟ್ಟ ಪ್ರಕಾರ ಇಸ್ರಾಯೇಲಿನಲ್ಲಿ ನಿನ್ನ ರಾಜ್ಯದ ಸಿಂಹಾಸನವನ್ನು ನಿರಂತರವಾಗಿ ಸ್ಥಿರಪಡಿಸು ವೆನು.]]></a:t>
+              <a:t><![CDATA[பொன்னையும் கொடுத்துவந்த தீருவின் ராஜாவாகிய ஈராமுக்கு, ராஜாவாகிய சாலொமோன் கலிலேயா நாட்டிலுள்ள இருபது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9598,51 +10566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ನೀವಾದರೂ ನಿಮ್ಮ ಮಕ್ಕಳಾದರೂ ನಾನು ನಿಮ್ಮ ಮುಂದೆ ಇಟ್ಟ ಆಜ್ಞೆಗಳನ್ನೂ ಕಟ್ಟಳೆಗಳನ್ನೂ ಕೈಕೊಳ್ಳದೆ ನನ್ನ ಕಡೆಯಿಂದ]]></a:t>
+              <a:t><![CDATA[பட்டணங்களைக் கொடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9730,51 +10698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಜನರೂ]]></a:t>
+              <a:t><![CDATA[எல்லாவற்றையும் கட்டி முடித்தபின்பு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9862,51 +10830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೊರಟುಹೋಗಿ]]></a:t>
+              <a:t><![CDATA[12. ஈராம் தனக்குச் சாலொமோன் கொடுத்த பட்டணங்களைப் பார்க்கிறதற்குத் தீருவிலிருந்து புறப்பட்டுவந்தான்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9994,51 +10962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ಅನ್ಯ ದೇವರುಗಳನ್ನು ಸೇವಿಸಿ ಅವುಗಳಿಗೆ ಅಡ್ಡಬಿದ್ದರೆ ನಾನು ಆಗ ಇಸ್ರಾಯೇಲಿಗೆ ಕೊಟ್ಟ ಭೂಮಿಯಲ್ಲಿಂದ ಅವ ರನ್ನು]]></a:t>
+              <a:t><![CDATA[அவைகளில் அவன் பிரியப்படவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10126,51 +11094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕಡಿದುಬಿಟ್ಟು ನನ್ನ ಹೆಸರಿಗೋಸ್ಕರ ಪರಿಶುದ್ಧ ಮಾಡಿದ ಈ ಮಂದಿರವನ್ನು ನನ್ನ ಎದುರಿನಿಂದ ತೆಗೆದು ಬಿಡುವೆನು.]]></a:t>
+              <a:t><![CDATA[13. அதனாலே அவன்: என் சகோதரனே, நீர் எனக்குக் கொடுத்த இந்தப் பட்டணங்கள் என்ன பட்டணங்கள்? என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10258,51 +11226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ಇಸ್ರಾಯೇಲು ಸಮಸ್ತ ಜನಗಳಲ್ಲಿ ಗಾದೆ ಯಾಗಿಯೂ ಅಪಹಾಸ್ಯವಾಗಿಯೂ ಇರುವದು. ಇದ ಲ್ಲದೆ ಈ ಎತ್ತರವಾಗಿರುವ ಮನೆಯನ್ನು]]></a:t>
+              <a:t><![CDATA[அவைகளுக்கு இந்நாள்மட்டும் வழங்கிவருகிறபடி காபூல் நாடு என்று பேரிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10390,51 +11358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹಾದುಹೋಗು ವವರೆಲ್ಲರೂ ಅದಕ್ಕೆ ಆಶ್ಚರ್ಯಪಟ್ಟು--ಛೀ ಅಂದುಕರ್ತನು ಈ ದೇಶಕ್ಕೂ ಈ ಮಂದಿರಕ್ಕೂ ಹೀಗೆ ಯಾಕೆ ಮಾಡಿದನು ಎಂದು]]></a:t>
+              <a:t><![CDATA[14. ஈராம் ராஜாவுக்கு நூற்றிருபது தாலந்து பொன் அனுப்பியிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10522,51 +11490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅನ್ನುವರು.]]></a:t>
+              <a:t><![CDATA[15. பிடித்த அமஞ்சி ஆட்களைக்கொண்டு சாலொமோன் ராஜா தான் கர்த்தருடைய ஆலயத்தையும், தன் அரமனையையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10654,51 +11622,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ಅವರು ಪ್ರತ್ಯುತ್ತರವಾಗಿ--ತಮ್ಮ ತಂದೆಗಳನ್ನು ಐಗುಪ್ತದೇಶ ದೊಳಗಿಂದ ಬರಮಾಡಿದ ತಮ್ಮ ದೇವರಾದ ಕರ್ತ ನನ್ನು ಬಿಟ್ಟು]]></a:t>
+              <a:t><![CDATA[மில்லோவையும், எருசலேமின் மதிலையும், ஆத்லோரையும், மெகிதோவையும், கேசேரையும் கட்டினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10786,51 +11754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅನ್ಯದೇವರುಗಳನ್ನು ಹೊಂದಿಕೊಂಡು ಅವುಗಳಿಗೆ ಅಡ್ಬಬಿದ್ದು ಸೇವಿಸಿದ್ದರಿಂದ ಕರ್ತನು ಈ ಕೇಡನ್ನೆಲ್ಲಾ ನಮ್ಮ ಮೇಲೆ]]></a:t>
+              <a:t><![CDATA[16. கேசேரை ஏன் கட்டினான் என்றால், எகிப்தின் ராஜாவாகிய பார்வோன் புறப்பட்டுவந்து, அந்தக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10918,51 +11886,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬರಮಾಡಿದನೆಂದು ಹೇಳು ವರು ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[கேசேர்பட்டணத்தைப் பிடித்து, அதை அக்கினியால் சுட்டெரித்து, அதிலே குடியிருந்த கானானியரைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11050,51 +12018,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ತೂರಿನ ಅರಸನಾದ ಹೀರಾಮನು ಸೊಲೊ ಮೋನನಿಗೆ ದೇವದಾರು ಮರಗಳನ್ನೂ ತುರಾಯಿ ಮರಗಳನ್ನೂ ಚಿನ್ನವನ್ನೂ ತನ್ನ ಎಲ್ಲಾ ಇಷ್ಟದ]]></a:t>
+              <a:t><![CDATA[கொன்றுபோட்டு, அதைச் சாலொமோனின் மனைவியாகிய தன் குமாரத்திக்குச் சீதனமாகக் கொடுத்திருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11182,51 +12150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ಇವರ ತರುವಾಯ ದೇಶದಲ್ಲಿ ಉಳಿದ ಇಸ್ರಾಯೇಲ್‌ ಮಕ್ಕಳು ನಿರ್ಮೂಲ ಮಾಡದ ಅವರ ಮಕ್ಕಳು; ಇವರ ಮೇಲೆ ಸೊಲೊಮೋನನು ಇಂದಿನ]]></a:t>
+              <a:t><![CDATA[2. கர்த்தர் கிபியோனிலே சாலொமோனுக்குத் தரிசனமானதுபோல, இரண்டாந்தரமும் அவனுக்குத் தரிசனமானார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11314,51 +12282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪ್ರಕಾರ ಕೊಟ್ಟಿದ್ದರಿಂದ]]></a:t>
+              <a:t><![CDATA[17. சாலொமோன் அந்தக் கேசேர்பட்டணத்தையும், கீழ்ப்பெத்தொரோனையும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11446,51 +12414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ಇಪ್ಪತ್ತು ವರುಷಗಳಾದ ತರುವಾಯ ಸೊಲೊಮೋನನು ಆ ಎರಡು ಮನೆಗಳನ್ನು, ಅಂದರೆ ಕರ್ತನ ಮನೆಯನ್ನೂ ಅರಮನೆಯನ್ನೂ ಕಟ್ಟಿಸಿ]]></a:t>
+              <a:t><![CDATA[18. பாலாத்தையும், வனாந்தரவெளியிலுள்ள தத்மோரையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11578,51 +12546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತೀರಿಸಿ ದನು. ಆಗ ಸೊಲೊಮೋನನು ಗಲಿಲಾಯ ದೇಶದಲ್ಲಿ ಹೀರಾಮನಿಗೆ ಇಪ್ಪತ್ತು ಪಟ್ಟಣಗಳನ್ನು ಕೊಟ್ಟನು.]]></a:t>
+              <a:t><![CDATA[19. தனக்கு இருக்கிற ரஸ்துக்களை வைக்கும் சகல பட்டணங்களையும், இரதங்கள் இருக்கும் பட்டணங்களையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11710,51 +12678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ಆಗ ಹೀರಾಮನು ತೂರಿನಿಂದ ಸೊಲೊಮೋನನು ತನಗೆ ಕೊಟ್ಟ ಪಟ್ಟಣಗಳನ್ನು ನೋಡಲು ಬಂದನು.]]></a:t>
+              <a:t><![CDATA[குதிரை வீரர் இருக்கும் பட்டணங்களையும், எருசலேமிலும் லீபனோனிலும், தான் அரசாண்ட தேசமெங்கும் தனக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11842,51 +12810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ಆದರೆ ಅವು ಅವನಿಗೆ ಮೆಚ್ಚಿಕೆಯಾಗಿರಲಿಲ್ಲ. ಆದ ರಿಂದ ಅವನು--ನನ್ನ ಸಹೋದರನೇ, ನೀನು ನನಗೆ ಕೊಟ್ಟ ಈ ಪಟ್ಟಣಗಳೇನೆಂದು]]></a:t>
+              <a:t><![CDATA[இஷ்டமானதையெல்லாம் கட்டினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11974,51 +12942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೇಳಿ ಅವುಗಳಿಗೆ ಕಾಬೂಲ್‌ ದೇಶವೆಂದು ಹೆಸರಿಟ್ಟನು. ಇಂದಿನವರೆಗೂ ಅವುಗಳಿಗೆ ಅದೇ ಹೆಸರು.]]></a:t>
+              <a:t><![CDATA[20. இஸ்ரவேல் புத்திரர் சங்காரம் பண்ணக் கூடாமல் மீந்திருந்த இஸ்ரவேல் புத்திரரின் ஜாதியல்லாத எமோரியர்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12106,51 +13074,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ಹೀರಾಮನು ಅರಸನಿಗೆ ನೂರ ಇಪ್ಪತ್ತು ತಲಾಂತುಗಳ ಚಿನ್ನವನ್ನು ಕಳುಹಿಸಿದನು.]]></a:t>
+              <a:t><![CDATA[ஏத்தியர், பெரிசியர், ஏவியர், எபூசியருமான சகல ஜனத்திலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12238,51 +13206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ಅರಸನಾದ ಸೊಲೊಮೋನನು ಬಿಟ್ಟೀ ಆಳುಗ ಳನ್ನು ಕೂಡಿಸಿದ ಕಾರಣವೇನಂದರೆ, ಕರ್ತನ ಮಂದಿರ ವನ್ನೂ ತನ್ನ ಮನೆಯನ್ನೂ]]></a:t>
+              <a:t><![CDATA[21. அவர்களுக்குப் பிறகு தேசத்தில் மீந்திருந்த சகல ஜனங்களுடைய பிள்ளைகளையும், சாலொமோன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12370,51 +13338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮಿಲ್ಲೋವನ್ನೂ ಯೆರೂಸ ಲೇಮಿನ ಗೋಡೆಯನ್ನೂ ಹಾಚೋರನ್ನೂ ಮೆಗಿದ್ದೋ ನನ್ನೂ ಗೆಜೆರನ್ನೂ ಕಟ್ಟುವದಕ್ಕೋಸ್ಕರವೇ.]]></a:t>
+              <a:t><![CDATA[இந்நாள்வரைக்கும் நடக்கிறதுபோல, அமஞ்சிவேலை செய்ய அடிமைப்படுத்திக்கொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12502,51 +13470,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ಐಗುಪ್ತದ ಅರಸನಾದ ಫರೋಹನು ಹೊರಟುಹೋಗಿ ಗೆಜೆರನ್ನು ತೆಗೆದುಕೊಂಡು ಅದನ್ನು ಬೆಂಕಿಯಿಂದ ಸುಟ್ಟುಬಿಟ್ಟು ಪಟ್ಟಣದಲ್ಲಿ]]></a:t>
+              <a:t><![CDATA[22. இஸ்ரவேல் புத்திரரில் ஒருவரையும் சாலொமோன் அடிமைப்படுத்தவில்லை; அவர்கள் யுத்தமனுஷரும், அவனுக்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12634,51 +13602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ವರೆಗೂ ದಾಸತ್ವದ ಬಿಟ್ಟೀ ನೇಮಕವನ್ನಿಟ್ಟನು.]]></a:t>
+              <a:t><![CDATA[3. கர்த்தர் அவனை நோக்கி: நீ என் சமுகத்தில் செய்த உன் விண்ணப்பத்தையும் உன் வேண்டுதலையும் கேட்டேன்; நீ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12766,51 +13734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ವಾಸವಾಗಿದ್ದ ಕಾನಾನ್ಯರನ್ನು ಕೊಂದು ಸೊಲೊಮೋನನ ಹೆಂಡತಿಯಾದ ತನ್ನ ಮಗಳಿಗೆ ಬಹುಮಾನವಾಗಿ ಕೊಟ್ಟನು.]]></a:t>
+              <a:t><![CDATA[பணிவிடைக்காரரும், பிரபுக்களும், சேர்வைக்காரரும், இரதவீரரும், குதிரைவீரருமாயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12898,51 +13866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ಹೀಗೆಯೇ ಸೊಲೊ ಮೋನನು ಗೆಜೆರನ್ನೂ ಕೆಳಗಿರುವ ಬೇತ್‌ಹೋರೋ ನನ್ನೂ ಬಾಲಾತನ್ನೂ ಅಡವಿಯಲ್ಲಿರುವ ತಾಮಾರನ್ನೂ ದೇಶದಲ್ಲಿ]]></a:t>
+              <a:t><![CDATA[23. ஐந்நூற்றைம்பதுபேர் சாலொமோனின் வேலையை விசாரித்து, வேலையாட்களைக் கண்காணிக்கிறதற்குத் தலைமையான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13030,51 +13998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕಟ್ಟಿಸಿದನು.]]></a:t>
+              <a:t><![CDATA[விசாரிப்புக்காரராயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13162,51 +14130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ಇದಲ್ಲದೆ ಸೊಲೊಮೋ ನನು ತನಗೆ ಉಂಟಾದ ಉಗ್ರಾಣದ ಪಟ್ಟಣಗಳನ್ನೂ ತನ್ನ ರಥಗಳಿಗೋಸ್ಕರ ಪಟ್ಟಣಗಳನ್ನೂ]]></a:t>
+              <a:t><![CDATA[24. பார்வோனின் குமாரத்தி, தாவீதின் நகரத்திலிருந்து சாலொமோன் தனக்குக் கட்டின தன் மாளிகையிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13294,51 +14262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ತನ್ನ ರಾಹುತರಿಗೋಸ್ಕರ ಪಟ್ಟಣಗಳನ್ನೂ ಯೆರೂಸಲೇಮಿ ನಲ್ಲಿಯೂ ಲೆಬನೋನಿನಲ್ಲಿಯೂ ತಾನು ಆಳುವ ದೇಶ ವೆಲ್ಲಾದರಲ್ಲಿಯೂ]]></a:t>
+              <a:t><![CDATA[குடிவந்தாள்; அப்பொழுது மில்லோவைக் கட்டினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13426,51 +14394,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕಟ್ಟಲು ಇಚ್ಚೈಸಿದ್ದನ್ನೆಲ್ಲಾ ಕಟ್ಟಿಸಿ ದನು.]]></a:t>
+              <a:t><![CDATA[25. சாலொமோன் கர்த்தரின் ஆலயத்தை முடித்தபின்பு, அவருக்குக் கட்டின பலிபீடத்தின்மேல் வருஷத்தில்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மூன்றுமுறை சர்வாங்க தகனபலிகளையும் சமாதான பலிகளையும் இட்டு, கர்த்தரின் சந்நிதியில் இருக்கிற]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பலிபீடத்தின்மேல் தூபங்காட்டிவந்தான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. ராஜாவாகிய சாலொமோன் ஏதோம் தேசத்தில் சிவந்த சமுத்திரக்கரையிலே ஏலோத்துக்குச் சமீபத்திலுள்ள]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசியோன்கேபேரிலே கப்பல்களைச் செய்வித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13558,51 +15054,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ಆದರೆ ಇಸ್ರಾಯೇಲಿನ ಮಕ್ಕಳನ್ನು ಸೊಲೊಮೋನನು ದಾಸರಾಗ ಮಾಡಲಿಲ್ಲ; ಅವರು ಯುದ್ಧಸ್ಥರಾಗಿಯೂ ತನ್ನ ಸೇವಕರಾಗಿಯೂ ಕೈಕೆಳಗಿ]]></a:t>
+              <a:t><![CDATA[கட்டின இந்த ஆலயத்தில் என் நாமம் என்றைக்கும் விளங்கத்தக்கதாக, அதைப் பரிசுத்தமாக்கினேன்; என் கண்களும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. அந்தக் கப்பல்களில் ஈராம் சமுத்திர யாத்திரையில் பழகின கப்பலாட்களாகிய தன் வேலைக்காரரைச்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சாலொமோனுடைய வேலைக்காரரோடேகூட அனுப்பினான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. அவர்கள் ஓப்பீருக்குப்போய், அவ்விடத்திலிருந்து நானூற்று இருபது தாலந்து பொன்னை ராஜாவாகிய]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சாலொமோனிடத்தில் கொண்டுவந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13690,51 +15714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ರುವ ಪ್ರಧಾನರಾಗಿಯೂ ಅಧಿಕಾರಿಗಳಾಗಿಯೂ ರಥ ಗಳನ್ನು ನಡಿಸುವವರಾಗಿಯೂ ತನ್ನ ರಾಹುತರಾ ಗಿಯೂ ಇದ್ದರು.]]></a:t>
+              <a:t><![CDATA[என் இருதயமும் எந்நாளும் அங்கேயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13822,51 +15846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ಇವರೊಳಗೆ ಐದುನೂರ ಐವತ್ತು ಮಂದಿ ಸೊಲೊಮೋನನ ಕೆಲಸದ ಪ್ರಧಾನರಾದ ಅಧಿಕಾರಿಗಳಾಗಿದ್ದರು. ಇವರು ಕೆಲಸದಲ್ಲಿ ಕಷ್ಟಪಡುವ]]></a:t>
+              <a:t><![CDATA[4. நான் உனக்குக் கட்டளையிட்ட எல்லாவற்றையும் நீ செய்து, என் கட்டளைகளையும் என் நியாயங்களையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13954,51 +15978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಜನರ ಮೇಲೆ ಅಧಿಕಾರಿಗಳಾಗಿದ್ದರು.]]></a:t>
+              <a:t><![CDATA[கைக்கொள்ளும்படிக்கு, என் சமுகத்தில் மன உத்தமமும் செம்மையுமாய் உன் தகப்பனாகிய தாவீது நடந்ததுபோல]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14015,91 +16039,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 இராஜாக்கள் : 9]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme45">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme14">
   <a:themeElements>
-    <a:clrScheme name="Theme45">
+    <a:clrScheme name="Theme14">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme45">
+    <a:fontScheme name="Theme14">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -14125,51 +16149,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme45">
+    <a:fmtScheme name="Theme14">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -14300,51 +16324,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>55</Slides>
+  <Slides>63</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>