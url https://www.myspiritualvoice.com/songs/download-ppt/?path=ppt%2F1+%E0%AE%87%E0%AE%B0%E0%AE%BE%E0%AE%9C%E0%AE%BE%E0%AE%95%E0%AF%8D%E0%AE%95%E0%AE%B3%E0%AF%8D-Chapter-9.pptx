--- v2 (2026-09-17)
+++ v3 (2026-11-02)
@@ -7242,51 +7242,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478632512" r:id="rId1"/>
+    <p:sldLayoutId id="2482634655" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -16039,91 +16039,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 இராஜாக்கள் : 9]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme14">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme10">
   <a:themeElements>
-    <a:clrScheme name="Theme14">
+    <a:clrScheme name="Theme10">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme14">
+    <a:fontScheme name="Theme10">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -16149,51 +16149,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme14">
+    <a:fmtScheme name="Theme10">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>