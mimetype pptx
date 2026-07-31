--- v0 (2026-06-03)
+++ v1 (2026-07-31)
@@ -93,50 +93,58 @@
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -168,50 +176,54 @@
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
+    <p:sldId id="307" r:id="rId54"/>
+    <p:sldId id="308" r:id="rId55"/>
+    <p:sldId id="309" r:id="rId56"/>
+    <p:sldId id="310" r:id="rId57"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -360,53 +372,57 @@
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
-  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -466,51 +482,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இஸ்ரவேலின் சிங்காசனத்தின்மேல் உட்காரும் புருஷன் உனக்கு இல்லாமற்போவதில்லை என்று உன் தகப்பனாகிய தாவீதோடே நான் சொன்னபடியே, இஸ்ரவேலின்மேலுள்ள உன் ராஜ்யபாரத்தின் சிங்காசனத்தை என்றைக்கும் நிலைக்கப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[24. பார்வோனின் குமாரத்தி, தாவீதின் நகரத்திலிருந்து சாலொமோன் தனக்குக் கட்டின தன் மாளிகையிலே குடிவந்தாள்; அப்பொழுது மில்லோவைக் கட்டினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -575,51 +591,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நீங்களும் உங்கள் பிள்ளைகளும் என்னைவிட்டுப் பின்வாங்கி, நான் உங்களுக்கு முன்வைத்த என் கற்பனைகளையும் என் கட்டளைகளையும் கைக்கொள்ளாமற்போய், வேறே தேவர்களைச் சேவித்து, அவைகளைப் பணிந்துகொள்வீர்களாகில்,]]></a:t>
+              <a:t><![CDATA[24. பார்வோனின் குமாரத்தி, தாவீதின் நகரத்திலிருந்து சாலொமோன் தனக்குக் கட்டின தன் மாளிகையிலே குடிவந்தாள்; அப்பொழுது மில்லோவைக் கட்டினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -684,51 +700,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நீங்களும் உங்கள் பிள்ளைகளும் என்னைவிட்டுப் பின்வாங்கி, நான் உங்களுக்கு முன்வைத்த என் கற்பனைகளையும் என் கட்டளைகளையும் கைக்கொள்ளாமற்போய், வேறே தேவர்களைச் சேவித்து, அவைகளைப் பணிந்துகொள்வீர்களாகில்,]]></a:t>
+              <a:t><![CDATA[25. சாலொமோன் கர்த்தரின் ஆலயத்தை முடித்தபின்பு, அவருக்குக் கட்டின பலிபீடத்தின்மேல் வருஷத்தில் மூன்றுமுறை சர்வாங்க தகனபலிகளையும் சமாதான பலிகளையும் இட்டு, கர்த்தரின் சந்நிதியில் இருக்கிற பலிபீடத்தின்மேல் தூபங்காட்டிவந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -793,51 +809,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நான் இஸ்ரவேலுக்குக் கொடுத்ததேசத்திலே அவர்களை வைக்காதபடிக்கு நிர்மூலமாக்கி, என் நாமம் விளங்க நான் பரிசுத்தமாக்கின இந்த ஆலயத்தை என் சமுகத்தைவிட்டுத் தள்ளுவேன்; அப்பொழுது இஸ்ரவேல் சகல ஜனங்களுக்குள்ளும் பழமொழியாகவும் வசைச் சொல்லாகவும் இருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[25. சாலொமோன் கர்த்தரின் ஆலயத்தை முடித்தபின்பு, அவருக்குக் கட்டின பலிபீடத்தின்மேல் வருஷத்தில் மூன்றுமுறை சர்வாங்க தகனபலிகளையும் சமாதான பலிகளையும் இட்டு, கர்த்தரின் சந்நிதியில் இருக்கிற பலிபீடத்தின்மேல் தூபங்காட்டிவந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -902,51 +918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நான் இஸ்ரவேலுக்குக் கொடுத்ததேசத்திலே அவர்களை வைக்காதபடிக்கு நிர்மூலமாக்கி, என் நாமம் விளங்க நான் பரிசுத்தமாக்கின இந்த ஆலயத்தை என் சமுகத்தைவிட்டுத் தள்ளுவேன்; அப்பொழுது இஸ்ரவேல் சகல ஜனங்களுக்குள்ளும் பழமொழியாகவும் வசைச் சொல்லாகவும் இருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[26. ராஜாவாகிய சாலொமோன் ஏதோம் தேசத்தில் சிவந்த சமுத்திரக்கரையிலே ஏலோத்துக்குச் சமீபத்திலுள்ள எசியோன்கேபேரிலே கப்பல்களைச் செய்வித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1011,51 +1027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நான் இஸ்ரவேலுக்குக் கொடுத்ததேசத்திலே அவர்களை வைக்காதபடிக்கு நிர்மூலமாக்கி, என் நாமம் விளங்க நான் பரிசுத்தமாக்கின இந்த ஆலயத்தை என் சமுகத்தைவிட்டுத் தள்ளுவேன்; அப்பொழுது இஸ்ரவேல் சகல ஜனங்களுக்குள்ளும் பழமொழியாகவும் வசைச் சொல்லாகவும் இருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[26. ராஜாவாகிய சாலொமோன் ஏதோம் தேசத்தில் சிவந்த சமுத்திரக்கரையிலே ஏலோத்துக்குச் சமீபத்திலுள்ள எசியோன்கேபேரிலே கப்பல்களைச் செய்வித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1120,51 +1136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது உன்னதமாயிருக்கிற இந்த ஆலயத்தைக் கடந்துபோகிறவன் எவனும் பிரமித்து, பகிடியாய் ஈசலிட்டு; கர்த்தர் இந்த தேசத்துக்கும் இந்த ஆலயத்துக்கும் இப்படிச் செய்தது என்ன? என்று கேட்பார்கள்.]]></a:t>
+              <a:t><![CDATA[27. அந்தக் கப்பல்களில் ஈராம் சமுத்திர யாத்திரையில் பழகின கப்பலாட்களாகிய தன் வேலைக்காரரைச் சாலொமோனுடைய வேலைக்காரரோடேகூட அனுப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1229,51 +1245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது உன்னதமாயிருக்கிற இந்த ஆலயத்தைக் கடந்துபோகிறவன் எவனும் பிரமித்து, பகிடியாய் ஈசலிட்டு; கர்த்தர் இந்த தேசத்துக்கும் இந்த ஆலயத்துக்கும் இப்படிச் செய்தது என்ன? என்று கேட்பார்கள்.]]></a:t>
+              <a:t><![CDATA[27. அந்தக் கப்பல்களில் ஈராம் சமுத்திர யாத்திரையில் பழகின கப்பலாட்களாகிய தன் வேலைக்காரரைச் சாலொமோனுடைய வேலைக்காரரோடேகூட அனுப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1338,51 +1354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதற்கு அவர்கள்: தங்கள் பிதாக்களை எகிப்து தேசத்திலிருந்து புறப்படப்பண்ணின தங்கள் தேவனாகிய கர்த்தரைவிட்டு, வேறே தேவர்களைப் பற்றிக் கொண்டு, அவர்களை நமஸ்கரித்துச் சேவித்தபடியினால், கர்த்தர் இந்தத் தீங்கையெல்லாம் அவர்கள்மேல் வரப்பண்ணினார் என்று சொல்லுவார்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[28. அவர்கள் ஓப்பீருக்குப்போய், அவ்விடத்திலிருந்து நானூற்று இருபது தாலந்து பொன்னை ராஜாவாகிய சாலொமோனிடத்தில் கொண்டுவந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1447,51 +1463,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதற்கு அவர்கள்: தங்கள் பிதாக்களை எகிப்து தேசத்திலிருந்து புறப்படப்பண்ணின தங்கள் தேவனாகிய கர்த்தரைவிட்டு, வேறே தேவர்களைப் பற்றிக் கொண்டு, அவர்களை நமஸ்கரித்துச் சேவித்தபடியினால், கர்த்தர் இந்தத் தீங்கையெல்லாம் அவர்கள்மேல் வரப்பண்ணினார் என்று சொல்லுவார்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[1. சாலொமோன் கர்த்தருடைய ஆலயத்தையும் ராஜ அரமனையையும், தான் செய்யவேண்டும் என்று விரும்பின எல்லாவற்றையும் கட்டி முடித்தபின்பு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1556,51 +1572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. சாலொமோன் கர்த்தருடைய ஆலயத்தையும் ராஜ அரமனையையும், தான் செய்யவேண்டும் என்று விரும்பின எல்லாவற்றையும் கட்டி முடித்தபின்பு,]]></a:t>
+              <a:t><![CDATA[20. இஸ்ரவேல் புத்திரர் சங்காரம் பண்ணக் கூடாமல் மீந்திருந்த இஸ்ரவேல் புத்திரரின் ஜாதியல்லாத எமோரியர், ஏத்தியர், பெரிசியர், ஏவியர், எபூசியருமான சகல ஜனத்திலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1665,51 +1681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதற்கு அவர்கள்: தங்கள் பிதாக்களை எகிப்து தேசத்திலிருந்து புறப்படப்பண்ணின தங்கள் தேவனாகிய கர்த்தரைவிட்டு, வேறே தேவர்களைப் பற்றிக் கொண்டு, அவர்களை நமஸ்கரித்துச் சேவித்தபடியினால், கர்த்தர் இந்தத் தீங்கையெல்லாம் அவர்கள்மேல் வரப்பண்ணினார் என்று சொல்லுவார்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[1. சாலொமோன் கர்த்தருடைய ஆலயத்தையும் ராஜ அரமனையையும், தான் செய்யவேண்டும் என்று விரும்பின எல்லாவற்றையும் கட்டி முடித்தபின்பு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1774,51 +1790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. சாலொமோன் கர்த்தருடைய ஆலயமும் ராஜ அரமனையுமாகிய இரண்டு மாளிகைகளையும் கட்டி நிறைவேற்றுகிற இருபதாம் வருஷம் முடிவிலே,]]></a:t>
+              <a:t><![CDATA[2. கர்த்தர் கிபியோனிலே சாலொமோனுக்குத் தரிசனமானதுபோல, இரண்டாந்தரமும் அவனுக்குத் தரிசனமானார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1883,51 +1899,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. தன்னுடைய விருப்பத்தின்படியெல்லாம் தனக்குக் கேதுருமரங்களையும், தேவதாரி விருட்சங்களையும், பொன்னையும் கொடுத்துவந்த தீருவின் ராஜாவாகிய ஈராமுக்கு, ராஜாவாகிய சாலொமோன் கலிலேயா நாட்டிலுள்ள இருபது பட்டணங்களைக் கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[3. கர்த்தர் அவனை நோக்கி: நீ என் சமுகத்தில் செய்த உன் விண்ணப்பத்தையும் உன் வேண்டுதலையும் கேட்டேன்; நீ கட்டின இந்த ஆலயத்தில் என் நாமம் என்றைக்கும் விளங்கத்தக்கதாக, அதைப் பரிசுத்தமாக்கினேன்; என் கண்களும் என் இருதயமும் எந்நாளும் அங்கேயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1992,51 +2008,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. தன்னுடைய விருப்பத்தின்படியெல்லாம் தனக்குக் கேதுருமரங்களையும், தேவதாரி விருட்சங்களையும், பொன்னையும் கொடுத்துவந்த தீருவின் ராஜாவாகிய ஈராமுக்கு, ராஜாவாகிய சாலொமோன் கலிலேயா நாட்டிலுள்ள இருபது பட்டணங்களைக் கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[3. கர்த்தர் அவனை நோக்கி: நீ என் சமுகத்தில் செய்த உன் விண்ணப்பத்தையும் உன் வேண்டுதலையும் கேட்டேன்; நீ கட்டின இந்த ஆலயத்தில் என் நாமம் என்றைக்கும் விளங்கத்தக்கதாக, அதைப் பரிசுத்தமாக்கினேன்; என் கண்களும் என் இருதயமும் எந்நாளும் அங்கேயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2101,51 +2117,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஈராம் தனக்குச் சாலொமோன் கொடுத்த பட்டணங்களைப் பார்க்கிறதற்குத் தீருவிலிருந்து புறப்பட்டுவந்தான்; அவைகளில் அவன் பிரியப்படவில்லை.]]></a:t>
+              <a:t><![CDATA[3. கர்த்தர் அவனை நோக்கி: நீ என் சமுகத்தில் செய்த உன் விண்ணப்பத்தையும் உன் வேண்டுதலையும் கேட்டேன்; நீ கட்டின இந்த ஆலயத்தில் என் நாமம் என்றைக்கும் விளங்கத்தக்கதாக, அதைப் பரிசுத்தமாக்கினேன்; என் கண்களும் என் இருதயமும் எந்நாளும் அங்கேயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2210,51 +2226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அதனாலே அவன்: என் சகோதரனே, நீர் எனக்குக் கொடுத்த இந்தப் பட்டணங்கள் என்ன பட்டணங்கள்? என்றான். அவைகளுக்கு இந்நாள்மட்டும் வழங்கிவருகிறபடி காபூல் நாடு என்று பேரிட்டான்.]]></a:t>
+              <a:t><![CDATA[4. நான் உனக்குக் கட்டளையிட்ட எல்லாவற்றையும் நீ செய்து, என் கட்டளைகளையும் என் நியாயங்களையும் கைக்கொள்ளும்படிக்கு, என் சமுகத்தில் மன உத்தமமும் செம்மையுமாய் உன் தகப்பனாகிய தாவீது நடந்ததுபோல நடப்பாயானால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2319,51 +2335,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அதனாலே அவன்: என் சகோதரனே, நீர் எனக்குக் கொடுத்த இந்தப் பட்டணங்கள் என்ன பட்டணங்கள்? என்றான். அவைகளுக்கு இந்நாள்மட்டும் வழங்கிவருகிறபடி காபூல் நாடு என்று பேரிட்டான்.]]></a:t>
+              <a:t><![CDATA[4. நான் உனக்குக் கட்டளையிட்ட எல்லாவற்றையும் நீ செய்து, என் கட்டளைகளையும் என் நியாயங்களையும் கைக்கொள்ளும்படிக்கு, என் சமுகத்தில் மன உத்தமமும் செம்மையுமாய் உன் தகப்பனாகிய தாவீது நடந்ததுபோல நடப்பாயானால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2428,51 +2444,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஈராம் ராஜாவுக்கு நூற்றிருபது தாலந்து பொன் அனுப்பியிருந்தான்.]]></a:t>
+              <a:t><![CDATA[5. இஸ்ரவேலின் சிங்காசனத்தின்மேல் உட்காரும் புருஷன் உனக்கு இல்லாமற்போவதில்லை என்று உன் தகப்பனாகிய தாவீதோடே நான் சொன்னபடியே, இஸ்ரவேலின்மேலுள்ள உன் ராஜ்யபாரத்தின் சிங்காசனத்தை என்றைக்கும் நிலைக்கப்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2537,51 +2553,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பிடித்த அமஞ்சி ஆட்களைக்கொண்டு சாலொமோன் ராஜா தான் கர்த்தருடைய ஆலயத்தையும், தன் அரமனையையும், மில்லோவையும், எருசலேமின் மதிலையும், ஆத்லோரையும், மெகிதோவையும், கேசேரையும் கட்டினான்.]]></a:t>
+              <a:t><![CDATA[5. இஸ்ரவேலின் சிங்காசனத்தின்மேல் உட்காரும் புருஷன் உனக்கு இல்லாமற்போவதில்லை என்று உன் தகப்பனாகிய தாவீதோடே நான் சொன்னபடியே, இஸ்ரவேலின்மேலுள்ள உன் ராஜ்யபாரத்தின் சிங்காசனத்தை என்றைக்கும் நிலைக்கப்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2646,51 +2662,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பிடித்த அமஞ்சி ஆட்களைக்கொண்டு சாலொமோன் ராஜா தான் கர்த்தருடைய ஆலயத்தையும், தன் அரமனையையும், மில்லோவையும், எருசலேமின் மதிலையும், ஆத்லோரையும், மெகிதோவையும், கேசேரையும் கட்டினான்.]]></a:t>
+              <a:t><![CDATA[6. நீங்களும் உங்கள் பிள்ளைகளும் என்னைவிட்டுப் பின்வாங்கி, நான் உங்களுக்கு முன்வைத்த என் கற்பனைகளையும் என் கட்டளைகளையும் கைக்கொள்ளாமற்போய், வேறே தேவர்களைச் சேவித்து, அவைகளைப் பணிந்துகொள்வீர்களாகில்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2755,51 +2771,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. சாலொமோன் கர்த்தருடைய ஆலயத்தையும் ராஜ அரமனையையும், தான் செய்யவேண்டும் என்று விரும்பின எல்லாவற்றையும் கட்டி முடித்தபின்பு,]]></a:t>
+              <a:t><![CDATA[20. இஸ்ரவேல் புத்திரர் சங்காரம் பண்ணக் கூடாமல் மீந்திருந்த இஸ்ரவேல் புத்திரரின் ஜாதியல்லாத எமோரியர், ஏத்தியர், பெரிசியர், ஏவியர், எபூசியருமான சகல ஜனத்திலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2864,51 +2880,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கேசேரை ஏன் கட்டினான் என்றால், எகிப்தின் ராஜாவாகிய பார்வோன் புறப்பட்டுவந்து, அந்தக் கேசேர்பட்டணத்தைப் பிடித்து, அதை அக்கினியால் சுட்டெரித்து, அதிலே குடியிருந்த கானானியரைக் கொன்றுபோட்டு, அதைச் சாலொமோனின் மனைவியாகிய தன் குமாரத்திக்குச் சீதனமாகக் கொடுத்திருந்தான்.]]></a:t>
+              <a:t><![CDATA[6. நீங்களும் உங்கள் பிள்ளைகளும் என்னைவிட்டுப் பின்வாங்கி, நான் உங்களுக்கு முன்வைத்த என் கற்பனைகளையும் என் கட்டளைகளையும் கைக்கொள்ளாமற்போய், வேறே தேவர்களைச் சேவித்து, அவைகளைப் பணிந்துகொள்வீர்களாகில்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2973,51 +2989,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கேசேரை ஏன் கட்டினான் என்றால், எகிப்தின் ராஜாவாகிய பார்வோன் புறப்பட்டுவந்து, அந்தக் கேசேர்பட்டணத்தைப் பிடித்து, அதை அக்கினியால் சுட்டெரித்து, அதிலே குடியிருந்த கானானியரைக் கொன்றுபோட்டு, அதைச் சாலொமோனின் மனைவியாகிய தன் குமாரத்திக்குச் சீதனமாகக் கொடுத்திருந்தான்.]]></a:t>
+              <a:t><![CDATA[7. நான் இஸ்ரவேலுக்குக் கொடுத்ததேசத்திலே அவர்களை வைக்காதபடிக்கு நிர்மூலமாக்கி, என் நாமம் விளங்க நான் பரிசுத்தமாக்கின இந்த ஆலயத்தை என் சமுகத்தைவிட்டுத் தள்ளுவேன்; அப்பொழுது இஸ்ரவேல் சகல ஜனங்களுக்குள்ளும் பழமொழியாகவும் வசைச் சொல்லாகவும் இருப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3082,51 +3098,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கேசேரை ஏன் கட்டினான் என்றால், எகிப்தின் ராஜாவாகிய பார்வோன் புறப்பட்டுவந்து, அந்தக் கேசேர்பட்டணத்தைப் பிடித்து, அதை அக்கினியால் சுட்டெரித்து, அதிலே குடியிருந்த கானானியரைக் கொன்றுபோட்டு, அதைச் சாலொமோனின் மனைவியாகிய தன் குமாரத்திக்குச் சீதனமாகக் கொடுத்திருந்தான்.]]></a:t>
+              <a:t><![CDATA[7. நான் இஸ்ரவேலுக்குக் கொடுத்ததேசத்திலே அவர்களை வைக்காதபடிக்கு நிர்மூலமாக்கி, என் நாமம் விளங்க நான் பரிசுத்தமாக்கின இந்த ஆலயத்தை என் சமுகத்தைவிட்டுத் தள்ளுவேன்; அப்பொழுது இஸ்ரவேல் சகல ஜனங்களுக்குள்ளும் பழமொழியாகவும் வசைச் சொல்லாகவும் இருப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3191,51 +3207,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. சாலொமோன் அந்தக் கேசேர்பட்டணத்தையும், கீழ்ப்பெத்தொரோனையும்.]]></a:t>
+              <a:t><![CDATA[8. அப்பொழுது உன்னதமாயிருக்கிற இந்த ஆலயத்தைக் கடந்துபோகிறவன் எவனும் பிரமித்து, பகிடியாய் ஈசலிட்டு; கர்த்தர் இந்த தேசத்துக்கும் இந்த ஆலயத்துக்கும் இப்படிச் செய்தது என்ன? என்று கேட்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3300,51 +3316,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பாலாத்தையும், வனாந்தரவெளியிலுள்ள தத்மோரையும்,]]></a:t>
+              <a:t><![CDATA[8. அப்பொழுது உன்னதமாயிருக்கிற இந்த ஆலயத்தைக் கடந்துபோகிறவன் எவனும் பிரமித்து, பகிடியாய் ஈசலிட்டு; கர்த்தர் இந்த தேசத்துக்கும் இந்த ஆலயத்துக்கும் இப்படிச் செய்தது என்ன? என்று கேட்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3409,51 +3425,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. தனக்கு இருக்கிற ரஸ்துக்களை வைக்கும் சகல பட்டணங்களையும், இரதங்கள் இருக்கும் பட்டணங்களையும், குதிரை வீரர் இருக்கும் பட்டணங்களையும், எருசலேமிலும் லீபனோனிலும், தான் அரசாண்ட தேசமெங்கும் தனக்கு இஷ்டமானதையெல்லாம் கட்டினான்.]]></a:t>
+              <a:t><![CDATA[8. அப்பொழுது உன்னதமாயிருக்கிற இந்த ஆலயத்தைக் கடந்துபோகிறவன் எவனும் பிரமித்து, பகிடியாய் ஈசலிட்டு; கர்த்தர் இந்த தேசத்துக்கும் இந்த ஆலயத்துக்கும் இப்படிச் செய்தது என்ன? என்று கேட்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3518,51 +3534,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. தனக்கு இருக்கிற ரஸ்துக்களை வைக்கும் சகல பட்டணங்களையும், இரதங்கள் இருக்கும் பட்டணங்களையும், குதிரை வீரர் இருக்கும் பட்டணங்களையும், எருசலேமிலும் லீபனோனிலும், தான் அரசாண்ட தேசமெங்கும் தனக்கு இஷ்டமானதையெல்லாம் கட்டினான்.]]></a:t>
+              <a:t><![CDATA[9. அதற்கு அவர்கள்: தங்கள் பிதாக்களை எகிப்து தேசத்திலிருந்து புறப்படப்பண்ணின தங்கள் தேவனாகிய கர்த்தரைவிட்டு, வேறே தேவர்களைப் பற்றிக் கொண்டு, அவர்களை நமஸ்கரித்துச் சேவித்தபடியினால், கர்த்தர் இந்தத் தீங்கையெல்லாம் அவர்கள்மேல் வரப்பண்ணினார் என்று சொல்லுவார்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3627,51 +3643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. தனக்கு இருக்கிற ரஸ்துக்களை வைக்கும் சகல பட்டணங்களையும், இரதங்கள் இருக்கும் பட்டணங்களையும், குதிரை வீரர் இருக்கும் பட்டணங்களையும், எருசலேமிலும் லீபனோனிலும், தான் அரசாண்ட தேசமெங்கும் தனக்கு இஷ்டமானதையெல்லாம் கட்டினான்.]]></a:t>
+              <a:t><![CDATA[9. அதற்கு அவர்கள்: தங்கள் பிதாக்களை எகிப்து தேசத்திலிருந்து புறப்படப்பண்ணின தங்கள் தேவனாகிய கர்த்தரைவிட்டு, வேறே தேவர்களைப் பற்றிக் கொண்டு, அவர்களை நமஸ்கரித்துச் சேவித்தபடியினால், கர்த்தர் இந்தத் தீங்கையெல்லாம் அவர்கள்மேல் வரப்பண்ணினார் என்று சொல்லுவார்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3736,51 +3752,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. இஸ்ரவேல் புத்திரர் சங்காரம் பண்ணக் கூடாமல் மீந்திருந்த இஸ்ரவேல் புத்திரரின் ஜாதியல்லாத எமோரியர், ஏத்தியர், பெரிசியர், ஏவியர், எபூசியருமான சகல ஜனத்திலும்,]]></a:t>
+              <a:t><![CDATA[9. அதற்கு அவர்கள்: தங்கள் பிதாக்களை எகிப்து தேசத்திலிருந்து புறப்படப்பண்ணின தங்கள் தேவனாகிய கர்த்தரைவிட்டு, வேறே தேவர்களைப் பற்றிக் கொண்டு, அவர்களை நமஸ்கரித்துச் சேவித்தபடியினால், கர்த்தர் இந்தத் தீங்கையெல்லாம் அவர்கள்மேல் வரப்பண்ணினார் என்று சொல்லுவார்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3845,51 +3861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவர்களுக்குப் பிறகு தேசத்தில் மீந்திருந்த சகல ஜனங்களுடைய பிள்ளைகளையும், சாலொமோன் இந்நாள்வரைக்கும் நடக்கிறதுபோல, அமஞ்சிவேலை செய்ய அடிமைப்படுத்திக்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[10. சாலொமோன் கர்த்தருடைய ஆலயமும் ராஜ அரமனையுமாகிய இரண்டு மாளிகைகளையும் கட்டி நிறைவேற்றுகிற இருபதாம் வருஷம் முடிவிலே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3954,51 +3970,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. கர்த்தர் கிபியோனிலே சாலொமோனுக்குத் தரிசனமானதுபோல, இரண்டாந்தரமும் அவனுக்குத் தரிசனமானார்.]]></a:t>
+              <a:t><![CDATA[21. அவர்களுக்குப் பிறகு தேசத்தில் மீந்திருந்த சகல ஜனங்களுடைய பிள்ளைகளையும், சாலொமோன் இந்நாள்வரைக்கும் நடக்கிறதுபோல, அமஞ்சிவேலை செய்ய அடிமைப்படுத்திக்கொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4063,51 +4079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவர்களுக்குப் பிறகு தேசத்தில் மீந்திருந்த சகல ஜனங்களுடைய பிள்ளைகளையும், சாலொமோன் இந்நாள்வரைக்கும் நடக்கிறதுபோல, அமஞ்சிவேலை செய்ய அடிமைப்படுத்திக்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[10. சாலொமோன் கர்த்தருடைய ஆலயமும் ராஜ அரமனையுமாகிய இரண்டு மாளிகைகளையும் கட்டி நிறைவேற்றுகிற இருபதாம் வருஷம் முடிவிலே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4172,51 +4188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இஸ்ரவேல் புத்திரரில் ஒருவரையும் சாலொமோன் அடிமைப்படுத்தவில்லை; அவர்கள் யுத்தமனுஷரும், அவனுக்குப் பணிவிடைக்காரரும், பிரபுக்களும், சேர்வைக்காரரும், இரதவீரரும், குதிரைவீரருமாயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[11. தன்னுடைய விருப்பத்தின்படியெல்லாம் தனக்குக் கேதுருமரங்களையும், தேவதாரி விருட்சங்களையும், பொன்னையும் கொடுத்துவந்த தீருவின் ராஜாவாகிய ஈராமுக்கு, ராஜாவாகிய சாலொமோன் கலிலேயா நாட்டிலுள்ள இருபது பட்டணங்களைக் கொடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4281,51 +4297,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இஸ்ரவேல் புத்திரரில் ஒருவரையும் சாலொமோன் அடிமைப்படுத்தவில்லை; அவர்கள் யுத்தமனுஷரும், அவனுக்குப் பணிவிடைக்காரரும், பிரபுக்களும், சேர்வைக்காரரும், இரதவீரரும், குதிரைவீரருமாயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[11. தன்னுடைய விருப்பத்தின்படியெல்லாம் தனக்குக் கேதுருமரங்களையும், தேவதாரி விருட்சங்களையும், பொன்னையும் கொடுத்துவந்த தீருவின் ராஜாவாகிய ஈராமுக்கு, ராஜாவாகிய சாலொமோன் கலிலேயா நாட்டிலுள்ள இருபது பட்டணங்களைக் கொடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4390,51 +4406,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஐந்நூற்றைம்பதுபேர் சாலொமோனின் வேலையை விசாரித்து, வேலையாட்களைக் கண்காணிக்கிறதற்குத் தலைமையான விசாரிப்புக்காரராயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[12. ஈராம் தனக்குச் சாலொமோன் கொடுத்த பட்டணங்களைப் பார்க்கிறதற்குத் தீருவிலிருந்து புறப்பட்டுவந்தான்; அவைகளில் அவன் பிரியப்படவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4499,51 +4515,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. பார்வோனின் குமாரத்தி, தாவீதின் நகரத்திலிருந்து சாலொமோன் தனக்குக் கட்டின தன் மாளிகையிலே குடிவந்தாள்; அப்பொழுது மில்லோவைக் கட்டினான்.]]></a:t>
+              <a:t><![CDATA[13. அதனாலே அவன்: என் சகோதரனே, நீர் எனக்குக் கொடுத்த இந்தப் பட்டணங்கள் என்ன பட்டணங்கள்? என்றான். அவைகளுக்கு இந்நாள்மட்டும் வழங்கிவருகிறபடி காபூல் நாடு என்று பேரிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4608,51 +4624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. பார்வோனின் குமாரத்தி, தாவீதின் நகரத்திலிருந்து சாலொமோன் தனக்குக் கட்டின தன் மாளிகையிலே குடிவந்தாள்; அப்பொழுது மில்லோவைக் கட்டினான்.]]></a:t>
+              <a:t><![CDATA[13. அதனாலே அவன்: என் சகோதரனே, நீர் எனக்குக் கொடுத்த இந்தப் பட்டணங்கள் என்ன பட்டணங்கள்? என்றான். அவைகளுக்கு இந்நாள்மட்டும் வழங்கிவருகிறபடி காபூல் நாடு என்று பேரிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4717,51 +4733,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. சாலொமோன் கர்த்தரின் ஆலயத்தை முடித்தபின்பு, அவருக்குக் கட்டின பலிபீடத்தின்மேல் வருஷத்தில் மூன்றுமுறை சர்வாங்க தகனபலிகளையும் சமாதான பலிகளையும் இட்டு, கர்த்தரின் சந்நிதியில் இருக்கிற பலிபீடத்தின்மேல் தூபங்காட்டிவந்தான்.]]></a:t>
+              <a:t><![CDATA[14. ஈராம் ராஜாவுக்கு நூற்றிருபது தாலந்து பொன் அனுப்பியிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4826,51 +4842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. சாலொமோன் கர்த்தரின் ஆலயத்தை முடித்தபின்பு, அவருக்குக் கட்டின பலிபீடத்தின்மேல் வருஷத்தில் மூன்றுமுறை சர்வாங்க தகனபலிகளையும் சமாதான பலிகளையும் இட்டு, கர்த்தரின் சந்நிதியில் இருக்கிற பலிபீடத்தின்மேல் தூபங்காட்டிவந்தான்.]]></a:t>
+              <a:t><![CDATA[15. பிடித்த அமஞ்சி ஆட்களைக்கொண்டு சாலொமோன் ராஜா தான் கர்த்தருடைய ஆலயத்தையும், தன் அரமனையையும், மில்லோவையும், எருசலேமின் மதிலையும், ஆத்லோரையும், மெகிதோவையும், கேசேரையும் கட்டினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4935,51 +4951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ராஜாவாகிய சாலொமோன் ஏதோம் தேசத்தில் சிவந்த சமுத்திரக்கரையிலே ஏலோத்துக்குச் சமீபத்திலுள்ள எசியோன்கேபேரிலே கப்பல்களைச் செய்வித்தான்.]]></a:t>
+              <a:t><![CDATA[15. பிடித்த அமஞ்சி ஆட்களைக்கொண்டு சாலொமோன் ராஜா தான் கர்த்தருடைய ஆலயத்தையும், தன் அரமனையையும், மில்லோவையும், எருசலேமின் மதிலையும், ஆத்லோரையும், மெகிதோவையும், கேசேரையும் கட்டினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5044,51 +5060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ராஜாவாகிய சாலொமோன் ஏதோம் தேசத்தில் சிவந்த சமுத்திரக்கரையிலே ஏலோத்துக்குச் சமீபத்திலுள்ள எசியோன்கேபேரிலே கப்பல்களைச் செய்வித்தான்.]]></a:t>
+              <a:t><![CDATA[16. கேசேரை ஏன் கட்டினான் என்றால், எகிப்தின் ராஜாவாகிய பார்வோன் புறப்பட்டுவந்து, அந்தக் கேசேர்பட்டணத்தைப் பிடித்து, அதை அக்கினியால் சுட்டெரித்து, அதிலே குடியிருந்த கானானியரைக் கொன்றுபோட்டு, அதைச் சாலொமோனின் மனைவியாகிய தன் குமாரத்திக்குச் சீதனமாகக் கொடுத்திருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5153,51 +5169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கர்த்தர் அவனை நோக்கி: நீ என் சமுகத்தில் செய்த உன் விண்ணப்பத்தையும் உன் வேண்டுதலையும் கேட்டேன்; நீ கட்டின இந்த ஆலயத்தில் என் நாமம் என்றைக்கும் விளங்கத்தக்கதாக, அதைப் பரிசுத்தமாக்கினேன்; என் கண்களும் என் இருதயமும் எந்நாளும் அங்கேயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[21. அவர்களுக்குப் பிறகு தேசத்தில் மீந்திருந்த சகல ஜனங்களுடைய பிள்ளைகளையும், சாலொமோன் இந்நாள்வரைக்கும் நடக்கிறதுபோல, அமஞ்சிவேலை செய்ய அடிமைப்படுத்திக்கொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5262,51 +5278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அந்தக் கப்பல்களில் ஈராம் சமுத்திர யாத்திரையில் பழகின கப்பலாட்களாகிய தன் வேலைக்காரரைச் சாலொமோனுடைய வேலைக்காரரோடேகூட அனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[16. கேசேரை ஏன் கட்டினான் என்றால், எகிப்தின் ராஜாவாகிய பார்வோன் புறப்பட்டுவந்து, அந்தக் கேசேர்பட்டணத்தைப் பிடித்து, அதை அக்கினியால் சுட்டெரித்து, அதிலே குடியிருந்த கானானியரைக் கொன்றுபோட்டு, அதைச் சாலொமோனின் மனைவியாகிய தன் குமாரத்திக்குச் சீதனமாகக் கொடுத்திருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5371,51 +5387,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அவர்கள் ஓப்பீருக்குப்போய், அவ்விடத்திலிருந்து நானூற்று இருபது தாலந்து பொன்னை ராஜாவாகிய சாலொமோனிடத்தில் கொண்டுவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[17. சாலொமோன் அந்தக் கேசேர்பட்டணத்தையும், கீழ்ப்பெத்தொரோனையும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. சாலொமோன் அந்தக் கேசேர்பட்டணத்தையும், கீழ்ப்பெத்தொரோனையும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. பாலாத்தையும், வனாந்தரவெளியிலுள்ள தத்மோரையும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. தனக்கு இருக்கிற ரஸ்துக்களை வைக்கும் சகல பட்டணங்களையும், இரதங்கள் இருக்கும் பட்டணங்களையும், குதிரை வீரர் இருக்கும் பட்டணங்களையும், எருசலேமிலும் லீபனோனிலும், தான் அரசாண்ட தேசமெங்கும் தனக்கு இஷ்டமானதையெல்லாம் கட்டினான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. தனக்கு இருக்கிற ரஸ்துக்களை வைக்கும் சகல பட்டணங்களையும், இரதங்கள் இருக்கும் பட்டணங்களையும், குதிரை வீரர் இருக்கும் பட்டணங்களையும், எருசலேமிலும் லீபனோனிலும், தான் அரசாண்ட தேசமெங்கும் தனக்கு இஷ்டமானதையெல்லாம் கட்டினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5480,51 +5932,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கர்த்தர் அவனை நோக்கி: நீ என் சமுகத்தில் செய்த உன் விண்ணப்பத்தையும் உன் வேண்டுதலையும் கேட்டேன்; நீ கட்டின இந்த ஆலயத்தில் என் நாமம் என்றைக்கும் விளங்கத்தக்கதாக, அதைப் பரிசுத்தமாக்கினேன்; என் கண்களும் என் இருதயமும் எந்நாளும் அங்கேயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[22. இஸ்ரவேல் புத்திரரில் ஒருவரையும் சாலொமோன் அடிமைப்படுத்தவில்லை; அவர்கள் யுத்தமனுஷரும், அவனுக்குப் பணிவிடைக்காரரும், பிரபுக்களும், சேர்வைக்காரரும், இரதவீரரும், குதிரைவீரருமாயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5589,51 +6041,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நான் உனக்குக் கட்டளையிட்ட எல்லாவற்றையும் நீ செய்து, என் கட்டளைகளையும் என் நியாயங்களையும் கைக்கொள்ளும்படிக்கு, என் சமுகத்தில் மன உத்தமமும் செம்மையுமாய் உன் தகப்பனாகிய தாவீது நடந்ததுபோல நடப்பாயானால்,]]></a:t>
+              <a:t><![CDATA[22. இஸ்ரவேல் புத்திரரில் ஒருவரையும் சாலொமோன் அடிமைப்படுத்தவில்லை; அவர்கள் யுத்தமனுஷரும், அவனுக்குப் பணிவிடைக்காரரும், பிரபுக்களும், சேர்வைக்காரரும், இரதவீரரும், குதிரைவீரருமாயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5698,51 +6150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நான் உனக்குக் கட்டளையிட்ட எல்லாவற்றையும் நீ செய்து, என் கட்டளைகளையும் என் நியாயங்களையும் கைக்கொள்ளும்படிக்கு, என் சமுகத்தில் மன உத்தமமும் செம்மையுமாய் உன் தகப்பனாகிய தாவீது நடந்ததுபோல நடப்பாயானால்,]]></a:t>
+              <a:t><![CDATA[23. ஐந்நூற்றைம்பதுபேர் சாலொமோனின் வேலையை விசாரித்து, வேலையாட்களைக் கண்காணிக்கிறதற்குத் தலைமையான விசாரிப்புக்காரராயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5807,51 +6259,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இஸ்ரவேலின் சிங்காசனத்தின்மேல் உட்காரும் புருஷன் உனக்கு இல்லாமற்போவதில்லை என்று உன் தகப்பனாகிய தாவீதோடே நான் சொன்னபடியே, இஸ்ரவேலின்மேலுள்ள உன் ராஜ்யபாரத்தின் சிங்காசனத்தை என்றைக்கும் நிலைக்கப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[23. ஐந்நூற்றைம்பதுபேர் சாலொமோனின் வேலையை விசாரித்து, வேலையாட்களைக் கண்காணிக்கிறதற்குத் தலைமையான விசாரிப்புக்காரராயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5886,51 +6338,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469506575" r:id="rId1"/>
+    <p:sldLayoutId id="2474539417" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6298,50 +6750,82 @@
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -6474,51 +6958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તેને કહ્યું હતું કે, તારા વંશજોમાંનો એક હંમેશા ઇસ્રાએલની રાજગાદી પર બેસશે.]]></a:t>
+              <a:t><![CDATA[24. ಆದರೆ ಫರೋಹನ ಮಗಳು ದಾವೀದನ ಪಟ್ಟಣ ದಿಂದ ತನಗೋಸ್ಕರ ಸೊಲೊಮೋನನು ಕಟ್ಟಿಸಿದ ಪಟ್ಟಣಕ್ಕೆ ಬಂದಳು. ಆಗ ಅವನು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6606,51 +7090,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. “પણ તમે કે તમાંરા વંશજો માંરાથી વિમુખ થઈ જશો અને તમાંરી સમક્ષ રજૂ કરેલા વિધિઓ અને આજ્ઞાઓનું પાલન]]></a:t>
+              <a:t><![CDATA[ಮಿಲ್ಲೋವನ್ನು ಕಟ್ಟಿಸಿದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6738,51 +7222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[નહિ કરો અને જો તમે અન્ય દેવોની સેવાપૂજા કરશો,]]></a:t>
+              <a:t><![CDATA[25. ವರುಷಕ್ಕೆ ಮೂರು ಸಾರಿ ಸೊಲೊ ಮೋನನು ಕರ್ತನಿಗೆ ತಾನು ಕಟ್ಟಿಸಿದ ಬಲಿಪೀಠದ ಮೇಲೆ ದಹನಬಲಿಗಳನ್ನೂ ಸಮಾಧಾನದ ಬಲಿಗ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6870,51 +7354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. તો હું ઇસ્રાએલીઓને જે ભૂમિ આપી છે તેમાંથી તેમને હાંકી કાઢીશ; મંદિર કે જેને મેં માંરી ખ્યાતિ માંટે]]></a:t>
+              <a:t><![CDATA[ಳನ್ನೂ ಅರ್ಪಿಸಿ ಕರ್ತನ ಮುಂದಿರುವ ಪೀಠದ ಮೇಲೆ ಧೂಪವನ್ನು ಸುಟ್ಟನು. ಹೀಗೆಯೇ ಅವನು ಮಂದಿ ರವನ್ನು ಕಟ್ಟಿಸಿ ತೀರಿಸಿದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7002,51 +7486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સમપિર્ત કરેલું તેનો ત્યાગ કરીશ અને બધા ઇસ્રાએલીઓ બીજા બધા રાષ્ટો માંટે એક મહેણાંટોણાં અને ધૃણાનું]]></a:t>
+              <a:t><![CDATA[26. ಇದಲ್ಲದೆ ಅರಸನಾದ ಸೊಲೊಮೋನನು ಎದೋಮ್‌ ದೇಶದ ಕೆಂಪುಸಮುದ್ರ ತೀರದ ಎಲೋ ತಿನ ಬಳಿಯಲ್ಲಿರುವ ಎಚ್ಯೊನ್ಗೇಬರಿನಲ್ಲಿ ಹಡಗು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7134,51 +7618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કારણ બનશે;]]></a:t>
+              <a:t><![CDATA[ಗಳನ್ನು ಮಾಡಿಸಿದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7266,51 +7750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. તથા આ મંદિર ખંડેર બની જશે, અને જતા આવતા સૌ કોઈ એને જોઈને આશ્ચર્યથી પૂછશે, ‘યહોવાએ આ ભૂમિના અને આ]]></a:t>
+              <a:t><![CDATA[27. ಹೀರಾಮನು ಹಡಗುಗಳಲ್ಲಿ ಸಮುದ್ರದ ಜ್ಞಾನವುಳ್ಳ ನಾವಿಕರಾಗಿರುವ ತನ್ನ ಸೇವಕರನ್ನು ಸೊಲೊಮೋನನ ಸೇವಕರ ಸಂಗಡ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7398,51 +7882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[મંદિરના આવા હાલ શા માંટે કર્યા?’]]></a:t>
+              <a:t><![CDATA[ಕಳುಹಿಸಿದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7530,51 +8014,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. અને તેમને પ્રત્યુત્તર મળશે, ‘કારણ, આ લોકોએ જેના પિતૃઓને મિસરમાંથી તેમના દેવે બહાર કાઢયા હતાં તેને]]></a:t>
+              <a:t><![CDATA[28. ಅವರು ಓಫಿರಿಗೆ ಹೋಗಿ ಅಲ್ಲಿಂದ ನಾನೂರ ಇಪ್ಪತ್ತು ಬಂಗಾರದ ತಲಾಂತು ಗಳನ್ನು ಅರಸನಾದ ಸೊಲೊಮೋನನಿಗೆ ತಕ್ಕೊಂಡು ಬಂದರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7662,51 +8146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[છોડી દીધો છે અને બીજા દેવોને સ્વીકાર કરીને તેમની આરાધના કરવાનું શરૂં કર્યુ છે. એ જ કારણથી યહોવાએ આ]]></a:t>
+              <a:t><![CDATA[1. ಸೊಲೊಮೋನನು ಕರ್ತನ ಮಂದಿರ ವನ್ನೂ ಅರಮನೆಯನ್ನೂ ಕಟ್ಟಲು ಆಶೆ ಯಿಂದ ಇಚ್ಚೈಸಿದ್ದನ್ನೆಲ್ಲಾ ಕಟ್ಟಿಸಿ ತೀರಿಸಿದ ಮೇಲೆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7794,51 +8278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. સુલેમાંન જયારે યહોવાનું મંદિર અને રાજમહેલ તથા અન્ય જે જે બાંધવાની એમની ઉત્કંઠા હતી તે બધું પૂરું]]></a:t>
+              <a:t><![CDATA[20. ಇಸ್ರಾಯೇಲಿನ ಮಕ್ಕಳಲ್ಲದೆ ಅಮೋರ್ಯರು ಹಿತ್ತೀಯರು ಪೆರಿಜ್ಜೀಯರು ಹಿವ್ವೀಯರು ಯೆಬೂಸಿ ಯರು ಇವರಲ್ಲಿ ಉಳಿದ ಸಮಸ್ತ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7926,51 +8410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[બધી વિપત્તિ તેમના પર મોકલી દીધી છે.”‘]]></a:t>
+              <a:t><![CDATA[ಏನಾಯಿತಂದರೆ,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8058,51 +8542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. સુલેમાંનને મંદિર અને મહેલ બાંધતાં 20 વર્ષ થયાં.]]></a:t>
+              <a:t><![CDATA[2. ಕರ್ತನು ಸೊಲೊಮೋನನಿಗೆ ಗಿಬ್ಯೋನಿನಲ್ಲಿ ಪ್ರತ್ಯಕ್ಷನಾದ ಹಾಗೆ ಎರಡನೇ ಸಾರಿ ಅವನಿಗೆ ಪ್ರತ್ಯಕ್ಷನಾದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8190,51 +8674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. તૂરના રાજા હીરામે સુલેમાંનને દેવદારનું લાકડું, એરેજનું લાકડું, સોનું અને બીજું જે કાઇ જોઇતું હોય]]></a:t>
+              <a:t><![CDATA[3. ಆಗ ಕರ್ತನು ಅವ ನಿಗೆ--ನೀನು ನನ್ನ ಮುಂದೆ ಮಾಡಿದ ನಿನ್ನ ಪ್ರಾರ್ಥನೆ ಯನ್ನೂ ವಿಜ್ಞಾಪನೆಯನ್ನೂ ನಾನು ಕೇಳಿ ಯುಗ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8322,51 +8806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તે આપ્યું હતું તેથી રાજા સુલેમાંને હીરામને ગાલીલ પ્રદેશમાંના 20 ગામો આપ્યા હતા.]]></a:t>
+              <a:t><![CDATA[ಯುಗಕ್ಕೂ ನನ್ನ ಹೆಸರು ಅಲ್ಲಿರುವ ಹಾಗೆ ನೀನು ಕಟ್ಟಿಸಿದ ಈ ಮಂದಿರವನ್ನು ಪರಿಶುದ್ಧ ಮಾಡಿದೆನು; ನನ್ನ ಕಣ್ಣುಗಳೂ ನನ್ನ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8454,51 +8938,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. પણ જયારે હીરામ તેને સુલેમાંને આપેલાં ગામો જોવા માંટે તૂરથી ગયો ત્યારે તેને એ ગામોથી સંતોષ ન થયો,]]></a:t>
+              <a:t><![CDATA[ಹೃದಯವೂ ನಿತ್ಯವಾಗಿ ಅಲ್ಲಿ ರುವವು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8586,51 +9070,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. તે બોલ્યો, “ભાઈ, તમે મને આ તે કેવાં ગામો આપ્યાં છે?” અને તેથી તેણે એ પ્રદેશ નું નામ ‘કાબૂલ’]]></a:t>
+              <a:t><![CDATA[4. ನಾನು ನಿನಗೆ ಆಜ್ಞಾಪಿಸಿದ ಪ್ರಕಾರ ಮಾಡುವ ಹಾಗೆ ನನ್ನ ಕಟ್ಟಳೆಗಳನ್ನೂ ನ್ಯಾಯಗಳನ್ನೂ ಕೈಕೊಂಡು ಸಂಪೂರ್ಣ ಹೃದಯದಿಂದಲೂ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8718,51 +9202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[રાખ્યું, તે પ્રદેશ આજે પણ એ નામે ઓળખાય છે.]]></a:t>
+              <a:t><![CDATA[ಯಥಾರ್ಥತೆಯಿಂದಲೂ ನಿನ್ನ ತಂದೆಯಾದ ದಾವೀದನು ನಡೆದ ಪ್ರಕಾರ ನೀನು ನನ್ನ ಮುಂದೆ ನಡೆದರೆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8850,51 +9334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. હીરામે રાજાને તે ઉપરાંત 4ણ080 કિલો સોનું મંદિરના બાંધકામ માંટે મોકલી આપ્યું હતું]]></a:t>
+              <a:t><![CDATA[5. ಇಸ್ರಾಯೇಲಿನ ಸಿಂಹಾಸನದ ಮೇಲೆ ಕುಳಿತು ಕೊಳ್ಳಲು ನಿನಗೆ ಮನುಷ್ಯನ ಕೊರತೆಯಾಗುವದಿಲ್ಲ ವೆಂದು ನಾನು ನಿನ್ನ ತಂದೆಯಾದ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8982,51 +9466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. સુલેમાંને યહોવાનું મંદિર અને પોતાનો મહેલ, મિલ્લોનો કિલ્લો, યરૂશાલેમનો કોટ, હાસોર, મગિદૃો તથા વેઠ]]></a:t>
+              <a:t><![CDATA[ದಾವೀದನಿಗೆ ಮಾತು ಕೊಟ್ಟ ಪ್ರಕಾರ ಇಸ್ರಾಯೇಲಿನಲ್ಲಿ ನಿನ್ನ ರಾಜ್ಯದ ಸಿಂಹಾಸನವನ್ನು ನಿರಂತರವಾಗಿ ಸ್ಥಿರಪಡಿಸು ವೆನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9114,51 +9598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[મજૂરીની પ્રથા દ્વારા બંધાવ્યા હતાં.]]></a:t>
+              <a:t><![CDATA[6. ನೀವಾದರೂ ನಿಮ್ಮ ಮಕ್ಕಳಾದರೂ ನಾನು ನಿಮ್ಮ ಮುಂದೆ ಇಟ್ಟ ಆಜ್ಞೆಗಳನ್ನೂ ಕಟ್ಟಳೆಗಳನ್ನೂ ಕೈಕೊಳ್ಳದೆ ನನ್ನ ಕಡೆಯಿಂದ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9246,51 +9730,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કર્યુ.]]></a:t>
+              <a:t><![CDATA[ಜನರೂ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9378,51 +9862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. મિસરના રાજા ફારુને ગેઝેર પર હુમલો કરી તેને કબજે કર્યુ હતું અને બાળી મૂકયું હતું, અને ત્યાં વસતા]]></a:t>
+              <a:t><![CDATA[ಹೊರಟುಹೋಗಿ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9510,51 +9994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કનાનીઓની હત્યા કરી હતી. ત્યારબાદ તેણે એ નગર પોતાની દીકરીને દહેજ તરીકે આપ્યું જેના લગ્ન રાજા સુલેમાંન]]></a:t>
+              <a:t><![CDATA[7. ಅನ್ಯ ದೇವರುಗಳನ್ನು ಸೇವಿಸಿ ಅವುಗಳಿಗೆ ಅಡ್ಡಬಿದ್ದರೆ ನಾನು ಆಗ ಇಸ್ರಾಯೇಲಿಗೆ ಕೊಟ್ಟ ಭೂಮಿಯಲ್ಲಿಂದ ಅವ ರನ್ನು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9642,51 +10126,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સાથે થયાં હતાં.]]></a:t>
+              <a:t><![CDATA[ಕಡಿದುಬಿಟ್ಟು ನನ್ನ ಹೆಸರಿಗೋಸ್ಕರ ಪರಿಶುದ್ಧ ಮಾಡಿದ ಈ ಮಂದಿರವನ್ನು ನನ್ನ ಎದುರಿನಿಂದ ತೆಗೆದು ಬಿಡುವೆನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9774,51 +10258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. અને સુલેમાંને ગેઝેર નીચાણનો બેથહોરોન,]]></a:t>
+              <a:t><![CDATA[8. ಇಸ್ರಾಯೇಲು ಸಮಸ್ತ ಜನಗಳಲ್ಲಿ ಗಾದೆ ಯಾಗಿಯೂ ಅಪಹಾಸ್ಯವಾಗಿಯೂ ಇರುವದು. ಇದ ಲ್ಲದೆ ಈ ಎತ್ತರವಾಗಿರುವ ಮನೆಯನ್ನು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9906,51 +10390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. બાઅલાથ અને વગડામાં આવેલું તાહમોર ફરી બાધ્યાં,]]></a:t>
+              <a:t><![CDATA[ಹಾದುಹೋಗು ವವರೆಲ್ಲರೂ ಅದಕ್ಕೆ ಆಶ್ಚರ್ಯಪಟ್ಟು--ಛೀ ಅಂದುಕರ್ತನು ಈ ದೇಶಕ್ಕೂ ಈ ಮಂದಿರಕ್ಕೂ ಹೀಗೆ ಯಾಕೆ ಮಾಡಿದನು ಎಂದು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10038,51 +10522,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. તેમજ પોતાનાં બધાં ભંડારનાં નગરો, તેમજ જે શહેરોમાં એ પોતાના રથ અને ઘોડાઓ રાખતો હતો તે પણ ફરી]]></a:t>
+              <a:t><![CDATA[ಅನ್ನುವರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10170,51 +10654,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[બંધાવ્યાં. અને યરૂશાલેમ લબાનોન અને તેના સમગ્ર સામ્રાજ્ય ફરતે એણે જે કંઈ બંધાવવા વિચાર્યુ હતું તે]]></a:t>
+              <a:t><![CDATA[9. ಅವರು ಪ್ರತ್ಯುತ್ತರವಾಗಿ--ತಮ್ಮ ತಂದೆಗಳನ್ನು ಐಗುಪ್ತದೇಶ ದೊಳಗಿಂದ ಬರಮಾಡಿದ ತಮ್ಮ ದೇವರಾದ ಕರ್ತ ನನ್ನು ಬಿಟ್ಟು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10302,51 +10786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[બધું પણ તેણે બંધાવ્યું.]]></a:t>
+              <a:t><![CDATA[ಅನ್ಯದೇವರುಗಳನ್ನು ಹೊಂದಿಕೊಂಡು ಅವುಗಳಿಗೆ ಅಡ್ಬಬಿದ್ದು ಸೇವಿಸಿದ್ದರಿಂದ ಕರ್ತನು ಈ ಕೇಡನ್ನೆಲ್ಲಾ ನಮ್ಮ ಮೇಲೆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10434,51 +10918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ત્યાં હજી થોડાં અમોરીઓ, હિત્તીઓ, પરિઝઝીઓ, હિવ્વીઓ તથા યબૂસીઓ ઇસ્રાએલીઓની વચ્ચે રહેતા હતાં.]]></a:t>
+              <a:t><![CDATA[ಬರಮಾಡಿದನೆಂದು ಹೇಳು ವರು ಅಂದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10566,51 +11050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. તેઓ તેમના વંશજો હતાં, ઇસ્રાએલીઓ જેમનો સંપૂર્ણ નાશ કરી શકયા નહોતા. સુલેમાંને તેમને બળજબરીથી ગુલામ]]></a:t>
+              <a:t><![CDATA[10. ತೂರಿನ ಅರಸನಾದ ಹೀರಾಮನು ಸೊಲೊ ಮೋನನಿಗೆ ದೇವದಾರು ಮರಗಳನ್ನೂ ತುರಾಯಿ ಮರಗಳನ್ನೂ ಚಿನ್ನವನ್ನೂ ತನ್ನ ಎಲ್ಲಾ ಇಷ್ಟದ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10698,51 +11182,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ત્યારે યહોવાએ તેને જેમ ગિબયોનમાં દર્શન દીધા હતા, તેમ બીજી વાર દર્શન આપ્યાં.]]></a:t>
+              <a:t><![CDATA[21. ಇವರ ತರುವಾಯ ದೇಶದಲ್ಲಿ ಉಳಿದ ಇಸ್ರಾಯೇಲ್‌ ಮಕ್ಕಳು ನಿರ್ಮೂಲ ಮಾಡದ ಅವರ ಮಕ್ಕಳು; ಇವರ ಮೇಲೆ ಸೊಲೊಮೋನನು ಇಂದಿನ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10830,51 +11314,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[મજૂર બનાવી દીધાં.]]></a:t>
+              <a:t><![CDATA[ಪ್ರಕಾರ ಕೊಟ್ಟಿದ್ದರಿಂದ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10962,51 +11446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. પણ સુલેમાંને કોઈ ઇસ્રાએલીને ગુલામ નહોતા બનાવ્યાં. તેઓ તેના સૈનિકો હતા; તેઓ તેના કારભારીઓ, સરકારી]]></a:t>
+              <a:t><![CDATA[11. ಇಪ್ಪತ್ತು ವರುಷಗಳಾದ ತರುವಾಯ ಸೊಲೊಮೋನನು ಆ ಎರಡು ಮನೆಗಳನ್ನು, ಅಂದರೆ ಕರ್ತನ ಮನೆಯನ್ನೂ ಅರಮನೆಯನ್ನೂ ಕಟ್ಟಿಸಿ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11094,51 +11578,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અમલદારો, સેનાપતિઓ, રથસેના અને અશ્વસેનાના નાયકો અને સારથીઓ હતા.]]></a:t>
+              <a:t><![CDATA[ತೀರಿಸಿ ದನು. ಆಗ ಸೊಲೊಮೋನನು ಗಲಿಲಾಯ ದೇಶದಲ್ಲಿ ಹೀರಾಮನಿಗೆ ಇಪ್ಪತ್ತು ಪಟ್ಟಣಗಳನ್ನು ಕೊಟ್ಟನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11226,51 +11710,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. સુલેમાંનના બાંધકામોમાં કામ કરનારા કારીગરો પર દેખરેખ રાખનાર અધિકારીઓની સંખ્યા 550 હતી.]]></a:t>
+              <a:t><![CDATA[12. ಆಗ ಹೀರಾಮನು ತೂರಿನಿಂದ ಸೊಲೊಮೋನನು ತನಗೆ ಕೊಟ್ಟ ಪಟ್ಟಣಗಳನ್ನು ನೋಡಲು ಬಂದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11358,51 +11842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ત્યારબાદ ફારુનની પુત્રી દાઉદ નગરથી સુલેમાંને તેને માંટે બંધાવેલા રાજમહેલમાં ગઈ અને ત્યાર પછી]]></a:t>
+              <a:t><![CDATA[13. ಆದರೆ ಅವು ಅವನಿಗೆ ಮೆಚ್ಚಿಕೆಯಾಗಿರಲಿಲ್ಲ. ಆದ ರಿಂದ ಅವನು--ನನ್ನ ಸಹೋದರನೇ, ನೀನು ನನಗೆ ಕೊಟ್ಟ ಈ ಪಟ್ಟಣಗಳೇನೆಂದು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11490,51 +11974,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સુલેમાંને મિલ્લો બંધાવ્યો.]]></a:t>
+              <a:t><![CDATA[ಹೇಳಿ ಅವುಗಳಿಗೆ ಕಾಬೂಲ್‌ ದೇಶವೆಂದು ಹೆಸರಿಟ್ಟನು. ಇಂದಿನವರೆಗೂ ಅವುಗಳಿಗೆ ಅದೇ ಹೆಸರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11622,51 +12106,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. મંદિરનું કામ પૂરું કર્યા પછી સુલેમાંને પોતે બંધાવેલી વેદી પર વર્ષમાં ત્રણ વાર દહનાર્પણો અને]]></a:t>
+              <a:t><![CDATA[14. ಹೀರಾಮನು ಅರಸನಿಗೆ ನೂರ ಇಪ್ಪತ್ತು ತಲಾಂತುಗಳ ಚಿನ್ನವನ್ನು ಕಳುಹಿಸಿದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11754,51 +12238,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[શાંત્યર્પણોનાં બલિદાન અર્પણ કરતો હતો. તેવી જ રીતે તે વેદી પર ધૂપનું અર્પણ પણ કરતો હતો.]]></a:t>
+              <a:t><![CDATA[15. ಅರಸನಾದ ಸೊಲೊಮೋನನು ಬಿಟ್ಟೀ ಆಳುಗ ಳನ್ನು ಕೂಡಿಸಿದ ಕಾರಣವೇನಂದರೆ, ಕರ್ತನ ಮಂದಿರ ವನ್ನೂ ತನ್ನ ಮನೆಯನ್ನೂ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11886,51 +12370,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. સુલેમાંને અદોમના પ્રદેશમાં રાતા સમુદ્રને કાંઠે આવેલા એલોથની નજીકના એસ્યોન ગેબેરમાં વહાણો]]></a:t>
+              <a:t><![CDATA[ಮಿಲ್ಲೋವನ್ನೂ ಯೆರೂಸ ಲೇಮಿನ ಗೋಡೆಯನ್ನೂ ಹಾಚೋರನ್ನೂ ಮೆಗಿದ್ದೋ ನನ್ನೂ ಗೆಜೆರನ್ನೂ ಕಟ್ಟುವದಕ್ಕೋಸ್ಕರವೇ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12018,51 +12502,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[બાંધ્યાં.]]></a:t>
+              <a:t><![CDATA[16. ಐಗುಪ್ತದ ಅರಸನಾದ ಫರೋಹನು ಹೊರಟುಹೋಗಿ ಗೆಜೆರನ್ನು ತೆಗೆದುಕೊಂಡು ಅದನ್ನು ಬೆಂಕಿಯಿಂದ ಸುಟ್ಟುಬಿಟ್ಟು ಪಟ್ಟಣದಲ್ಲಿ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12150,51 +12634,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. યહોવાએ તેને કહ્યું, “મેં તારી પ્રાર્થના અને અરજ સાંભળી છે, તેં બંધાવેલું આ મંદિર હું પુનિત કરું]]></a:t>
+              <a:t><![CDATA[ವರೆಗೂ ದಾಸತ್ವದ ಬಿಟ್ಟೀ ನೇಮಕವನ್ನಿಟ್ಟನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12282,51 +12766,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. હીરામે કુશળ કારીગરો અને કેળવાયેલા નાવિકોને તેને વહાણ બાંધવામાં મદદ કરવા માંટે મોકલ્યા;]]></a:t>
+              <a:t><![CDATA[ವಾಸವಾಗಿದ್ದ ಕಾನಾನ್ಯರನ್ನು ಕೊಂದು ಸೊಲೊಮೋನನ ಹೆಂಡತಿಯಾದ ತನ್ನ ಮಗಳಿಗೆ ಬಹುಮಾನವಾಗಿ ಕೊಟ್ಟನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12414,51 +12898,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. તેઓ ઓફીર જઈને ત્યાંથી 14,280 કિલો સોનું લઈ આવ્યાં, અને તે તેમણે રાજા સુલેમાંનને પહોંચાડયું.]]></a:t>
+              <a:t><![CDATA[17. ಹೀಗೆಯೇ ಸೊಲೊ ಮೋನನು ಗೆಜೆರನ್ನೂ ಕೆಳಗಿರುವ ಬೇತ್‌ಹೋರೋ ನನ್ನೂ ಬಾಲಾತನ್ನೂ ಅಡವಿಯಲ್ಲಿರುವ ತಾಮಾರನ್ನೂ ದೇಶದಲ್ಲಿ]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ಕಟ್ಟಿಸಿದನು.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. ಇದಲ್ಲದೆ ಸೊಲೊಮೋ ನನು ತನಗೆ ಉಂಟಾದ ಉಗ್ರಾಣದ ಪಟ್ಟಣಗಳನ್ನೂ ತನ್ನ ರಥಗಳಿಗೋಸ್ಕರ ಪಟ್ಟಣಗಳನ್ನೂ]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. ತನ್ನ ರಾಹುತರಿಗೋಸ್ಕರ ಪಟ್ಟಣಗಳನ್ನೂ ಯೆರೂಸಲೇಮಿ ನಲ್ಲಿಯೂ ಲೆಬನೋನಿನಲ್ಲಿಯೂ ತಾನು ಆಳುವ ದೇಶ ವೆಲ್ಲಾದರಲ್ಲಿಯೂ]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ಕಟ್ಟಲು ಇಚ್ಚೈಸಿದ್ದನ್ನೆಲ್ಲಾ ಕಟ್ಟಿಸಿ ದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12546,51 +13558,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[છું. જેથી માંરું નામ હમેશાં ત્યાં હશે. માંરું હૃદય અને માંરી દૃષ્ટિ નિરંતર હું ત્યાં રાખીશ.]]></a:t>
+              <a:t><![CDATA[22. ಆದರೆ ಇಸ್ರಾಯೇಲಿನ ಮಕ್ಕಳನ್ನು ಸೊಲೊಮೋನನು ದಾಸರಾಗ ಮಾಡಲಿಲ್ಲ; ಅವರು ಯುದ್ಧಸ್ಥರಾಗಿಯೂ ತನ್ನ ಸೇವಕರಾಗಿಯೂ ಕೈಕೆಳಗಿ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12678,51 +13690,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. અને જો તું તારા પિતા દાઉદની જેમ તારૂં કામ નીતિમત્તાથી કરીશ અને પ્રામાંણિકતાથી વતીર્શ અને માંરા]]></a:t>
+              <a:t><![CDATA[ರುವ ಪ್ರಧಾನರಾಗಿಯೂ ಅಧಿಕಾರಿಗಳಾಗಿಯೂ ರಥ ಗಳನ್ನು ನಡಿಸುವವರಾಗಿಯೂ ತನ್ನ ರಾಹುತರಾ ಗಿಯೂ ಇದ್ದರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12810,51 +13822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[આદેશો, કાનૂનો અને નિયમોને અનુસરીશ તો.]]></a:t>
+              <a:t><![CDATA[23. ಇವರೊಳಗೆ ಐದುನೂರ ಐವತ್ತು ಮಂದಿ ಸೊಲೊಮೋನನ ಕೆಲಸದ ಪ್ರಧಾನರಾದ ಅಧಿಕಾರಿಗಳಾಗಿದ್ದರು. ಇವರು ಕೆಲಸದಲ್ಲಿ ಕಷ್ಟಪಡುವ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12942,51 +13954,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. મેં જે રીતે તારા પિતા દાઉદને કહ્યું છે તેમ ઇસ્રાએલ પર હંમેશ માંટે તારા દ્વારા શાસન કરાવડાવીશ. મેં]]></a:t>
+              <a:t><![CDATA[ಜನರ ಮೇಲೆ ಅಧಿಕಾರಿಗಳಾಗಿದ್ದರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13003,91 +14015,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 இராஜாக்கள் : 9]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme24">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme45">
   <a:themeElements>
-    <a:clrScheme name="Theme24">
+    <a:clrScheme name="Theme45">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme24">
+    <a:fontScheme name="Theme45">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -13113,51 +14125,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme24">
+    <a:fmtScheme name="Theme45">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -13288,51 +14300,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>51</Slides>
+  <Slides>55</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>