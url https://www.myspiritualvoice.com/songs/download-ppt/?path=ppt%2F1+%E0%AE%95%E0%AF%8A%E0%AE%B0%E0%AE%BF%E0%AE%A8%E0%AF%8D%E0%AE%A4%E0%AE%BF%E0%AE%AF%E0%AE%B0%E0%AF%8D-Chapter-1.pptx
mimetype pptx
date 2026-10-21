--- v1 (2026-07-18)
+++ v2 (2026-10-21)
@@ -105,50 +105,60 @@
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -186,50 +196,55 @@
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
+    <p:sldId id="313" r:id="rId60"/>
+    <p:sldId id="314" r:id="rId61"/>
+    <p:sldId id="315" r:id="rId62"/>
+    <p:sldId id="316" r:id="rId63"/>
+    <p:sldId id="317" r:id="rId64"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -384,53 +399,58 @@
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
-  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -490,51 +510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நீங்கள் இயேசுகிறிஸ்துவுக்குள்ளாய் எல்லா உபதேசத்திலும் எல்லா அறிவிலும், மற்றெல்லாவற்றிலும், சம்பூரணமுள்ளவர்களாக்கப்பட்டிருக்கிறபடியால்,]]></a:t>
+              <a:t><![CDATA[5. That in every thing all of you are enriched by him, in all utterance, and in all knowledge;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -599,51 +619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவர் மூலமாய் உங்களுக்கு அளிக்கப்பட்ட தேவகிருபைக்காக, நான் உங்களைக்குறித்து எப்பொழுதும் என் தேவனை ஸ்தோத்திரிக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[5. That in every thing all of you are enriched by him, in all utterance, and in all knowledge;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -708,51 +728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்படியே நீங்கள் யாதொரு வரத்திலும் குறைவில்லாதவர்களாய், நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்து வெளிப்படுவதற்குக் காத்திருக்கிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[6. Even as the testimony of Christ was confirmed in you:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -817,51 +837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்படியே நீங்கள் யாதொரு வரத்திலும் குறைவில்லாதவர்களாய், நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்து வெளிப்படுவதற்குக் காத்திருக்கிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[6. Even as the testimony of Christ was confirmed in you:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -926,51 +946,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நம்முடைய கர்த்தராகிய இயேசு கிறிஸ்துவின் நாளிலே நீங்கள் குற்றஞ்சாட்டப்படாதவர்களாயிருக்கும்படி முடிவுபரியந்தம் அவர் உங்களை ஸ்திரப்படுத்துவார்.]]></a:t>
+              <a:t><![CDATA[7. So that all of you come behind in no gift; waiting for the coming of our Lord Jesus Christ:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1035,51 +1055,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நம்முடைய கர்த்தராகிய இயேசு கிறிஸ்துவின் நாளிலே நீங்கள் குற்றஞ்சாட்டப்படாதவர்களாயிருக்கும்படி முடிவுபரியந்தம் அவர் உங்களை ஸ்திரப்படுத்துவார்.]]></a:t>
+              <a:t><![CDATA[7. So that all of you come behind in no gift; waiting for the coming of our Lord Jesus Christ:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1144,51 +1164,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. தம்முடைய குமாரனும் நம்முடைய கர்த்தருமாயிருக்கிற இயேசுகிறிஸ்துவுடனே ஐக்கியமாயிருப்பதற்கு உங்களை அழைத்த தேவன் உண்மையுள்ளவர்.]]></a:t>
+              <a:t><![CDATA[8. Who shall also confirm you unto the end, that all of you may be blameless in the day of our Lord Jesus Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1253,51 +1273,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. தம்முடைய குமாரனும் நம்முடைய கர்த்தருமாயிருக்கிற இயேசுகிறிஸ்துவுடனே ஐக்கியமாயிருப்பதற்கு உங்களை அழைத்த தேவன் உண்மையுள்ளவர்.]]></a:t>
+              <a:t><![CDATA[8. Who shall also confirm you unto the end, that all of you may be blameless in the day of our Lord Jesus Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1362,51 +1382,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. சகோதரரே, நீங்களெல்லாரும் ஒரேகாரியத்தைப் பேசவும், பிரிவினைகளில்லாமல் ஏகமனதும் ஏகயோசனையும் உள்ளவர்களாய்ச் சீர்பொருந்தியிருக்கவும்வேண்டுமென்று, நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவின் நாமத்தினாலே உங்களுக்குப் புத்திசொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[9. God is faithful, by whom all of you were called unto the fellowship of his Son Jesus Christ our Lord.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1471,51 +1491,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. சகோதரரே, நீங்களெல்லாரும் ஒரேகாரியத்தைப் பேசவும், பிரிவினைகளில்லாமல் ஏகமனதும் ஏகயோசனையும் உள்ளவர்களாய்ச் சீர்பொருந்தியிருக்கவும்வேண்டுமென்று, நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவின் நாமத்தினாலே உங்களுக்குப் புத்திசொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[9. God is faithful, by whom all of you were called unto the fellowship of his Son Jesus Christ our Lord.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1580,51 +1600,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. தேவனுடைய சித்தத்தினாலே இயேசுகிறிஸ்துவின் அப்போஸ்தலனாகும்படி அழைக்கப்பட்டவனாகிய பவுலும், சகோதரனாகிய சொஸ்தெனேயும்,]]></a:t>
+              <a:t><![CDATA[1. Paul called to be an apostle of Jesus Christ through the will of God, and Sosthenes our brother,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1689,51 +1709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. சகோதரரே, நீங்களெல்லாரும் ஒரேகாரியத்தைப் பேசவும், பிரிவினைகளில்லாமல் ஏகமனதும் ஏகயோசனையும் உள்ளவர்களாய்ச் சீர்பொருந்தியிருக்கவும்வேண்டுமென்று, நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவின் நாமத்தினாலே உங்களுக்குப் புத்திசொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[10. Now I plead to you, brethren, by the name of our Lord Jesus Christ, that all of you all speak the same thing, and that there be no divisions among you; but that all of you be perfectly joined together in the same mind and in the same judgment.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1798,51 +1818,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஏனெனில், என் சகோதரரே, உங்களுக்குள்ளே வாக்குவாதங்கள் உண்டென்று குலோவேயாளின் வீட்டாரால் உங்களைக்குறித்து எனக்கு அறிவிக்கப்பட்டது.]]></a:t>
+              <a:t><![CDATA[10. Now I plead to you, brethren, by the name of our Lord Jesus Christ, that all of you all speak the same thing, and that there be no divisions among you; but that all of you be perfectly joined together in the same mind and in the same judgment.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1907,51 +1927,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஏனெனில், என் சகோதரரே, உங்களுக்குள்ளே வாக்குவாதங்கள் உண்டென்று குலோவேயாளின் வீட்டாரால் உங்களைக்குறித்து எனக்கு அறிவிக்கப்பட்டது.]]></a:t>
+              <a:t><![CDATA[10. Now I plead to you, brethren, by the name of our Lord Jesus Christ, that all of you all speak the same thing, and that there be no divisions among you; but that all of you be perfectly joined together in the same mind and in the same judgment.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2016,51 +2036,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. உங்களில் சிலர்: நான் பவுலைச் சேர்ந்தவனென்றும், நான் அப்பொல்லோவைச் சேர்ந்தவனென்றும், நான் கேபாவைச் சேர்ந்தவனென்றும், நான் கிறிஸ்துவைச் சேர்ந்தவனென்றும் சொல்லுகிறபடியால், நான் இப்படிச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[11. For it has been declared unto me of you, my brethren, by them which are of the house of Chloe, that there are contentions among you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2125,51 +2145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. உங்களில் சிலர்: நான் பவுலைச் சேர்ந்தவனென்றும், நான் அப்பொல்லோவைச் சேர்ந்தவனென்றும், நான் கேபாவைச் சேர்ந்தவனென்றும், நான் கிறிஸ்துவைச் சேர்ந்தவனென்றும் சொல்லுகிறபடியால், நான் இப்படிச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[11. For it has been declared unto me of you, my brethren, by them which are of the house of Chloe, that there are contentions among you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2234,51 +2254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கிறிஸ்து பிரிந்திருக்கிறாரா ? பவுலா உங்களுக்காகச் சிலுவையிலறையப்பட்டான்? பவுலின் நாமத்தினாலேயா ஞானஸ்நானம் பெற்றீர்கள்?]]></a:t>
+              <a:t><![CDATA[12. Now this I say, that every one of you says, I am of Paul; and I of Apollos; and I of Cephas; and I of Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2343,51 +2363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கிறிஸ்து பிரிந்திருக்கிறாரா ? பவுலா உங்களுக்காகச் சிலுவையிலறையப்பட்டான்? பவுலின் நாமத்தினாலேயா ஞானஸ்நானம் பெற்றீர்கள்?]]></a:t>
+              <a:t><![CDATA[12. Now this I say, that every one of you says, I am of Paul; and I of Apollos; and I of Cephas; and I of Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2452,51 +2472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. என் நாமத்தினாலே ஞானஸ்நானங் கொடுத்தேனென்று ஒருவனும் சொல்லாதபடிக்கு,]]></a:t>
+              <a:t><![CDATA[12. Now this I say, that every one of you says, I am of Paul; and I of Apollos; and I of Cephas; and I of Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2561,51 +2581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நான் கிறிஸ்புவுக்கும் காயுவுக்குமேயன்றி, உங்களில் வேறொருவனுக்கும் ஞானஸ்நானங் கொடுக்கவில்லை; இதற்காக தேவனை ஸ்தோத்திரிக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[13. Is Christ divided? was Paul crucified for you? or were all of you baptized in the name of Paul?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2670,51 +2690,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஸ்தேவானுடைய வீட்டாருக்கும் நான் ஞானஸ்நானங் கொடுத்ததுண்டு. இதுவுமல்லாமல் இன்னும் யாருக்காவது நான் ஞானஸ்நானங் கொடுத்தேனோ இல்லையோ அறியேன்.]]></a:t>
+              <a:t><![CDATA[13. Is Christ divided? was Paul crucified for you? or were all of you baptized in the name of Paul?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2779,51 +2799,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. தேவனுடைய சித்தத்தினாலே இயேசுகிறிஸ்துவின் அப்போஸ்தலனாகும்படி அழைக்கப்பட்டவனாகிய பவுலும், சகோதரனாகிய சொஸ்தெனேயும்,]]></a:t>
+              <a:t><![CDATA[1. Paul called to be an apostle of Jesus Christ through the will of God, and Sosthenes our brother,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2888,51 +2908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஸ்தேவானுடைய வீட்டாருக்கும் நான் ஞானஸ்நானங் கொடுத்ததுண்டு. இதுவுமல்லாமல் இன்னும் யாருக்காவது நான் ஞானஸ்நானங் கொடுத்தேனோ இல்லையோ அறியேன்.]]></a:t>
+              <a:t><![CDATA[14. I thank God that I baptized none of you, but Crispus and Gaius;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2997,51 +3017,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஞானஸ்நானத்தைக் கொடுக்கும்படி கிறிஸ்து என்னை அனுப்பவில்லை; சுவிசேஷத்தைப் பிரசங்கிக்கவே அனுப்பினார்; கிறிஸ்துவின் சிலுவை வீணாய்ப்போகாதபடிக்கு, சாதுரிய ஞானமில்லாமல் பிரசங்கிக்கவே அனுப்பினார்.]]></a:t>
+              <a:t><![CDATA[15. Lest any should say that I had baptized in mine own name.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3106,51 +3126,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஞானஸ்நானத்தைக் கொடுக்கும்படி கிறிஸ்து என்னை அனுப்பவில்லை; சுவிசேஷத்தைப் பிரசங்கிக்கவே அனுப்பினார்; கிறிஸ்துவின் சிலுவை வீணாய்ப்போகாதபடிக்கு, சாதுரிய ஞானமில்லாமல் பிரசங்கிக்கவே அனுப்பினார்.]]></a:t>
+              <a:t><![CDATA[15. Lest any should say that I had baptized in mine own name.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3215,51 +3235,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. சிலுவையைப்பற்றிய உபதேசம் கெட்டுப்போகிறவர்களுக்குப் பைத்தியமாயிருக்கிறது, இரட்சிக்கப்படுகிற நமக்கோ அது தேவபெலனாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[16. And I baptized also the household of Stephanas: besides, I know not whether I baptized any other.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3324,51 +3344,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. சிலுவையைப்பற்றிய உபதேசம் கெட்டுப்போகிறவர்களுக்குப் பைத்தியமாயிருக்கிறது, இரட்சிக்கப்படுகிற நமக்கோ அது தேவபெலனாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[16. And I baptized also the household of Stephanas: besides, I know not whether I baptized any other.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3433,51 +3453,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அந்தப்படி: ஞானிகளுடைய ஞானத்தை நான் அழித்து, புத்திசாலிகளுடைய புத்தியை அவமாக்குவேனென்று எழுதியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[17. For Christ sent me not to baptize, but to preach the gospel: not with wisdom of words, lest the cross of Christ should be made of no effect.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3542,51 +3562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அந்தப்படி: ஞானிகளுடைய ஞானத்தை நான் அழித்து, புத்திசாலிகளுடைய புத்தியை அவமாக்குவேனென்று எழுதியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[17. For Christ sent me not to baptize, but to preach the gospel: not with wisdom of words, lest the cross of Christ should be made of no effect.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3651,51 +3671,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஞானி எங்கே? வேதபாரகன் எங்கே? இப்பிரபஞ்சத் தர்க்கசாஸ்திரி எங்கே? இவ்வுலகத்தின் ஞானத்தை தேவன் பைத்தியமாக்கவில்லையா?]]></a:t>
+              <a:t><![CDATA[17. For Christ sent me not to baptize, but to preach the gospel: not with wisdom of words, lest the cross of Christ should be made of no effect.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3760,51 +3780,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஞானி எங்கே? வேதபாரகன் எங்கே? இப்பிரபஞ்சத் தர்க்கசாஸ்திரி எங்கே? இவ்வுலகத்தின் ஞானத்தை தேவன் பைத்தியமாக்கவில்லையா?]]></a:t>
+              <a:t><![CDATA[18. For the preaching of the cross is to them that perish foolishness; but unto us which are saved it is the power of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3869,51 +3889,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. எப்படியெனில், தேவஞானத்துக்கேற்றபடி உலகமானது சுயஞானத்தினாலே தேவனை அறியாதிருக்கையில், பைத்தியமாகத் தோன்றுகிற பிரசங்கத்தினாலே விசுவாசிகளை இரட்சிக்க தேவனுக்குப் பிரியமாயிற்று.]]></a:t>
+              <a:t><![CDATA[18. For the preaching of the cross is to them that perish foolishness; but unto us which are saved it is the power of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3978,51 +3998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. கொரிந்துவிலே கிறிஸ்து இயேசுவுக்குள் பரிசுத்தமாக்கப்பட்டவர்களாயும், பரிசுத்தவான்களாகும்படி அழைக்கப்பட்டவர்களாயுமிருக்கிற தேவனுடைய சபைக்கும், எங்களுக்கும் தங்களுக்கும் ஆண்டவராயிருக்கிற நம்முடைய கர்த்தராகிய இயேசு கிறிஸ்துவின் நாமத்தை எங்கும் தொழுதுகொள்ளுகிற அனைவருக்கும் எழுதுகிறதாவது:]]></a:t>
+              <a:t><![CDATA[2. Unto the church of God which is at Corinth, to them that are sanctified in Christ Jesus, called to be saints, with all that in every place call upon the name of Jesus Christ our Lord, both their's and our's:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4087,51 +4107,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. எப்படியெனில், தேவஞானத்துக்கேற்றபடி உலகமானது சுயஞானத்தினாலே தேவனை அறியாதிருக்கையில், பைத்தியமாகத் தோன்றுகிற பிரசங்கத்தினாலே விசுவாசிகளை இரட்சிக்க தேவனுக்குப் பிரியமாயிற்று.]]></a:t>
+              <a:t><![CDATA[19. For it is written, I will destroy the wisdom of the wise, and will bring to nothing the understanding of the prudent.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4196,51 +4216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. யூதர்கள் அடையாளத்தைக் கேட்கிறார்கள், கிரேக்கர் ஞானத்தைத் தேடுகிறார்கள்;]]></a:t>
+              <a:t><![CDATA[19. For it is written, I will destroy the wisdom of the wise, and will bring to nothing the understanding of the prudent.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4305,51 +4325,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. நாங்களோ சிலுவையில் அறையப்பட்ட கிறிஸ்துவைப் பிரசங்கிக்கிறோம்; அவர் யூதருக்கு இடறலாயும் கிரேக்கருக்குப் பைத்தியமாயும் இருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[20. Where is the wise? where is the scribe? where is the disputer of this world? has not God made foolish the wisdom of this world?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4414,51 +4434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. நாங்களோ சிலுவையில் அறையப்பட்ட கிறிஸ்துவைப் பிரசங்கிக்கிறோம்; அவர் யூதருக்கு இடறலாயும் கிரேக்கருக்குப் பைத்தியமாயும் இருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[20. Where is the wise? where is the scribe? where is the disputer of this world? has not God made foolish the wisdom of this world?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4523,51 +4543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ஆகிலும் யூதரானாலும் கிரேக்கரானாலும் எவர்கள் அழைக்கப்பட்டிருக்கிறார்களோ அவர்களுக்குக் கிறிஸ்து தேவபெலனும் தேவஞானமுமாயிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[21. For after that in the wisdom of God the world by wisdom knew not God, it pleased God by the foolishness of preaching to save them that believe.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4632,51 +4652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ஆகிலும் யூதரானாலும் கிரேக்கரானாலும் எவர்கள் அழைக்கப்பட்டிருக்கிறார்களோ அவர்களுக்குக் கிறிஸ்து தேவபெலனும் தேவஞானமுமாயிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[21. For after that in the wisdom of God the world by wisdom knew not God, it pleased God by the foolishness of preaching to save them that believe.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4741,51 +4761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. இந்தப்படி, தேவனுடைய பைத்தியம் என்னப்படுவது மனுஷருடைய ஞானத்திலும் அதிக ஞானமாயிருக்கிறது; தேவனுடைய பலவீனம் என்னப்படுவது மனுஷருடைய பலத்திலும் அதிக பலமாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[22. For the Jews require a sign, and the Greeks seek after wisdom:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4850,51 +4870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. இந்தப்படி, தேவனுடைய பைத்தியம் என்னப்படுவது மனுஷருடைய ஞானத்திலும் அதிக ஞானமாயிருக்கிறது; தேவனுடைய பலவீனம் என்னப்படுவது மனுஷருடைய பலத்திலும் அதிக பலமாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[23. But we preach Christ crucified, unto the Jews a stumbling block, and unto the Greeks foolishness;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4959,51 +4979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. எப்படியெனில், சகோதரரே, நீங்கள் அழைக்கப்பட்ட அழைப்பைப் பாருங்கள்; மாம்சத்தின்படி ஞானிகள் அநேகரில்லை, வல்லவர்கள் அநேகரில்லை, பிரபுக்கள் அநேகரில்லை.]]></a:t>
+              <a:t><![CDATA[23. But we preach Christ crucified, unto the Jews a stumbling block, and unto the Greeks foolishness;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5068,51 +5088,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. எப்படியெனில், சகோதரரே, நீங்கள் அழைக்கப்பட்ட அழைப்பைப் பாருங்கள்; மாம்சத்தின்படி ஞானிகள் அநேகரில்லை, வல்லவர்கள் அநேகரில்லை, பிரபுக்கள் அநேகரில்லை.]]></a:t>
+              <a:t><![CDATA[24. But unto them which are called, both Jews and Greeks, Christ the power of God, and the wisdom of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5177,51 +5197,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. கொரிந்துவிலே கிறிஸ்து இயேசுவுக்குள் பரிசுத்தமாக்கப்பட்டவர்களாயும், பரிசுத்தவான்களாகும்படி அழைக்கப்பட்டவர்களாயுமிருக்கிற தேவனுடைய சபைக்கும், எங்களுக்கும் தங்களுக்கும் ஆண்டவராயிருக்கிற நம்முடைய கர்த்தராகிய இயேசு கிறிஸ்துவின் நாமத்தை எங்கும் தொழுதுகொள்ளுகிற அனைவருக்கும் எழுதுகிறதாவது:]]></a:t>
+              <a:t><![CDATA[2. Unto the church of God which is at Corinth, to them that are sanctified in Christ Jesus, called to be saints, with all that in every place call upon the name of Jesus Christ our Lord, both their's and our's:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5286,51 +5306,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ஞானிகளை வெட்கப்படுத்தும்படி தேவன் உலகத்தில் பைத்தியமானவைகளைத் தெரிந்துகொண்டார்; பலமுள்ளவைகளை வெட்கப்படுத்தும்படி தேவன் உலகத்தில் பலவீனமானவைகளைத் தெரிந்துகொண்டார்.]]></a:t>
+              <a:t><![CDATA[24. But unto them which are called, both Jews and Greeks, Christ the power of God, and the wisdom of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5395,51 +5415,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ஞானிகளை வெட்கப்படுத்தும்படி தேவன் உலகத்தில் பைத்தியமானவைகளைத் தெரிந்துகொண்டார்; பலமுள்ளவைகளை வெட்கப்படுத்தும்படி தேவன் உலகத்தில் பலவீனமானவைகளைத் தெரிந்துகொண்டார்.]]></a:t>
+              <a:t><![CDATA[25. Because the foolishness of God is wiser than men; and the weakness of God is stronger than men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5504,51 +5524,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. உள்ளவைகளை அவமாக்கும்படி, உலகத்தின் இழிவானவைகளையும், அற்பமாயெண்ணப்பட்டவைகளையும், இல்லாதவைகளையும், தேவன் தெரிந்துகொண்டார்.]]></a:t>
+              <a:t><![CDATA[25. Because the foolishness of God is wiser than men; and the weakness of God is stronger than men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5613,51 +5633,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. உள்ளவைகளை அவமாக்கும்படி, உலகத்தின் இழிவானவைகளையும், அற்பமாயெண்ணப்பட்டவைகளையும், இல்லாதவைகளையும், தேவன் தெரிந்துகொண்டார்.]]></a:t>
+              <a:t><![CDATA[26. For all of you see your calling, brethren, how that not many wise men after the flesh, not many mighty, not many noble, are called:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5722,51 +5742,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. மாம்சமான எவனும் தேவனுக்குமுன்பாகப் பெருமைபாராட்டாதபடிக்கு அப்படிச் செய்தார்.]]></a:t>
+              <a:t><![CDATA[26. For all of you see your calling, brethren, how that not many wise men after the flesh, not many mighty, not many noble, are called:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5831,51 +5851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அந்தப்படி, நீங்கள் அவராலே கிறிஸ்து இயேசுவுக்குட்பட்டிருக்கிறீர்கள். எழுதியிருக்கிறபடி, மேன்மைபாராட்டுகிறவன் கர்த்தரைக்குறித்தே மேன்மைபாராட்டத்தக்கதாக,]]></a:t>
+              <a:t><![CDATA[27. But God has chosen the foolish things of the world to confound the wise; and God has chosen the weak things of the world to confound the things which are mighty;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5940,51 +5960,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அந்தப்படி, நீங்கள் அவராலே கிறிஸ்து இயேசுவுக்குட்பட்டிருக்கிறீர்கள். எழுதியிருக்கிறபடி, மேன்மைபாராட்டுகிறவன் கர்த்தரைக்குறித்தே மேன்மைபாராட்டத்தக்கதாக,]]></a:t>
+              <a:t><![CDATA[27. But God has chosen the foolish things of the world to confound the wise; and God has chosen the weak things of the world to confound the things which are mighty;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6049,51 +6069,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அவரே தேவனால் நமக்கு ஞானமும் நீதியும் பரிசுத்தமும் மீட்புமானார்.]]></a:t>
+              <a:t><![CDATA[28. And base things of the world, and things which are despised, has God chosen, yea, and things which are not, to bring to nothing things that are:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. And base things of the world, and things which are despised, has God chosen, yea, and things which are not, to bring to nothing things that are:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. That no flesh should glory in his presence.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6158,51 +6396,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. கொரிந்துவிலே கிறிஸ்து இயேசுவுக்குள் பரிசுத்தமாக்கப்பட்டவர்களாயும், பரிசுத்தவான்களாகும்படி அழைக்கப்பட்டவர்களாயுமிருக்கிற தேவனுடைய சபைக்கும், எங்களுக்கும் தங்களுக்கும் ஆண்டவராயிருக்கிற நம்முடைய கர்த்தராகிய இயேசு கிறிஸ்துவின் நாமத்தை எங்கும் தொழுதுகொள்ளுகிற அனைவருக்கும் எழுதுகிறதாவது:]]></a:t>
+              <a:t><![CDATA[2. Unto the church of God which is at Corinth, to them that are sanctified in Christ Jesus, called to be saints, with all that in every place call upon the name of Jesus Christ our Lord, both their's and our's:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. But of him are all of you in Christ Jesus, who of God is made unto us wisdom, and righteousness, and sanctification, and redemption:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. But of him are all of you in Christ Jesus, who of God is made unto us wisdom, and righteousness, and sanctification, and redemption:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. That, according as it is written, He that glories, let him glory in the Lord.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6267,51 +6832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நம்முடைய பிதாவாகிய தேவனாலும் கர்த்தராகிய இயேசுகிறிஸ்துவினாலும் உங்களுக்குக் கிருபையும் சமாதானமும் உண்டாவதாக.]]></a:t>
+              <a:t><![CDATA[3. Grace be unto you, and peace, from God our Father, and from the Lord Jesus Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6376,51 +6941,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. கிறிஸ்துவைப்பற்றிய சாட்சி உங்களுக்குள்ளே ஸ்திரப்படுத்தப்பட்டபடியே,]]></a:t>
+              <a:t><![CDATA[3. Grace be unto you, and peace, from God our Father, and from the Lord Jesus Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6485,51 +7050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. கிறிஸ்துவைப்பற்றிய சாட்சி உங்களுக்குள்ளே ஸ்திரப்படுத்தப்பட்டபடியே,]]></a:t>
+              <a:t><![CDATA[4. I thank my God always on your behalf, for the grace of God which is given you by Jesus Christ;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6564,51 +7129,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473401806" r:id="rId1"/>
+    <p:sldLayoutId id="2481563523" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7024,54 +7589,94 @@
 
 <file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
@@ -7200,51 +7805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. খ্রীষ্ট যীশুর আশীর্বাদে তোমরা সব কিছুতে, সমস্ত রকম বলবার ক্ষমতায় ও জ্ঞানে উপচে পড়ছ৷]]></a:t>
+              <a:t><![CDATA[5. நீங்கள் இயேசுகிறிஸ்துவுக்குள்ளாய் எல்லா உபதேசத்திலும் எல்லா அறிவிலும், மற்றெல்லாவற்றிலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7332,51 +7937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. এইভাবে খ্রীষ্ট সম্পর্কে সত্য তোমাদের মধ্যে প্রমাণিত হয়েছে৷]]></a:t>
+              <a:t><![CDATA[சம்பூரணமுள்ளவர்களாக்கப்பட்டிருக்கிறபடியால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7464,51 +8069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. এর ফলে ঈশ্বরের কাছ থেকে পাওয়া বরদানের কোন অভাব তোমাদের নেই৷ তোমরা প্রভু যীশু খ্রীষ্টের অপেক্ষায়]]></a:t>
+              <a:t><![CDATA[6. அவர் மூலமாய் உங்களுக்கு அளிக்கப்பட்ட தேவகிருபைக்காக, நான் உங்களைக்குறித்து எப்பொழுதும் என் தேவனை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7596,51 +8201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আছ;]]></a:t>
+              <a:t><![CDATA[ஸ்தோத்திரிக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7728,51 +8333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. তিনি তোমাদের শেষ পর্যন্ত স্থির রাখবেন, য়েন আমাদের প্রভু যীশু খ্রীষ্টের ফিরে আসার দিন পর্যন্ত]]></a:t>
+              <a:t><![CDATA[7. அப்படியே நீங்கள் யாதொரு வரத்திலும் குறைவில்லாதவர்களாய், நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7860,51 +8465,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তোমরা নির্দোষ থাক৷]]></a:t>
+              <a:t><![CDATA[வெளிப்படுவதற்குக் காத்திருக்கிறீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7992,51 +8597,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ঈশ্বর বিশ্বস্ত; তিনিই সেইজন য়াঁর দ্বারা তোমরা তাঁর পুত্র আমাদের প্রভু যীশু খ্রীষ্টের সহভাগীতা]]></a:t>
+              <a:t><![CDATA[8. நம்முடைய கர்த்தராகிய இயேசு கிறிஸ்துவின் நாளிலே நீங்கள் குற்றஞ்சாட்டப்படாதவர்களாயிருக்கும்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8124,51 +8729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[লাভের জন্য আহুত হয়েছ৷]]></a:t>
+              <a:t><![CDATA[முடிவுபரியந்தம் அவர் உங்களை ஸ்திரப்படுத்துவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8256,51 +8861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. কিন্তু আমার ভাই ও বোনেরা, আমাদের প্রভু যীশু খ্রীষ্টের নামে আমি তোমাদের কাছে অনুরোধ করছি, তোমাদের]]></a:t>
+              <a:t><![CDATA[9. தம்முடைய குமாரனும் நம்முடைய கர்த்தருமாயிருக்கிற இயேசுகிறிஸ்துவுடனே ஐக்கியமாயிருப்பதற்கு உங்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8388,51 +8993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পরস্পরের মধ্যে য়েন মতৈক্য থাকে, দলাদলি না থাকে৷ তোমরা সকলে য়েন এক মন-প্রাণ হও ও সকলের উদ্দেশ্য একই]]></a:t>
+              <a:t><![CDATA[அழைத்த தேவன் உண்மையுள்ளவர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8520,51 +9125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. পৌল, যিনি ঈশ্বরের ইচ্ছা অনুযাযী খ্রীষ্ট যীশুর প্রেরিতরূপে আহুত তাঁর কাছ থেকে ও আমাদের ভাই]]></a:t>
+              <a:t><![CDATA[1. தேவனுடைய சித்தத்தினாலே இயேசுகிறிஸ்துவின் அப்போஸ்தலனாகும்படி அழைக்கப்பட்டவனாகிய பவுலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8652,51 +9257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হয়৷]]></a:t>
+              <a:t><![CDATA[10. சகோதரரே, நீங்களெல்லாரும் ஒரேகாரியத்தைப் பேசவும், பிரிவினைகளில்லாமல் ஏகமனதும் ஏகயோசனையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8784,51 +9389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. আমার ভাই ও বোনেরা, আমি ক্লোযীর বাড়ির লোকদের কাছে শুনেছি য়ে তোমাদের মধ্যে নানা বাক্-বিতণ্ডা]]></a:t>
+              <a:t><![CDATA[உள்ளவர்களாய்ச் சீர்பொருந்தியிருக்கவும்வேண்டுமென்று, நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8916,51 +9521,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[লেগেই আছে৷]]></a:t>
+              <a:t><![CDATA[நாமத்தினாலே உங்களுக்குப் புத்திசொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9048,51 +9653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. আমি যা বলতে চাই তা হল এই: তোমাদের মধ্যে কেউ কেউ বলে, ‘আমি আপল্লোর,’ আর কেউ কেউ বলে, ‘আমি]]></a:t>
+              <a:t><![CDATA[11. ஏனெனில், என் சகோதரரே, உங்களுக்குள்ளே வாக்குவாதங்கள் உண்டென்று குலோவேயாளின் வீட்டாரால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9180,51 +9785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[খ্রীষ্টের অনুগামী৷’]]></a:t>
+              <a:t><![CDATA[உங்களைக்குறித்து எனக்கு அறிவிக்கப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9312,51 +9917,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. খ্রীষ্টকে কি ভাগ করা যায়? পৌল কি তোমাদের জন্য ক্রুশবিদ্ধ হয়েছিলেন? তোমরা কি পৌলের নামে]]></a:t>
+              <a:t><![CDATA[12. உங்களில் சிலர்: நான் பவுலைச் சேர்ந்தவனென்றும், நான் அப்பொல்லோவைச் சேர்ந்தவனென்றும், நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9444,51 +10049,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বাপ্তিস্ম নিয়েছিলে?]]></a:t>
+              <a:t><![CDATA[கேபாவைச் சேர்ந்தவனென்றும், நான் கிறிஸ்துவைச் சேர்ந்தவனென்றும் சொல்லுகிறபடியால், நான் இப்படிச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9576,51 +10181,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. আমি ঈশ্বরকে ধন্যবাদ দিই য়ে, আমি ক্রীষ্প ও গাযঃ ছাড়া তোমাদের আর কাউকে বাপ্তিস্ম দিই নি৷]]></a:t>
+              <a:t><![CDATA[சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9708,51 +10313,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. যাতে কেউ বলতে না পারে য়ে তোমরা আমার নামে বাপ্তিস্ম নিয়েছ৷]]></a:t>
+              <a:t><![CDATA[13. கிறிஸ்து பிரிந்திருக்கிறாரா ? பவுலா உங்களுக்காகச் சிலுவையிலறையப்பட்டான்? பவுலின் நாமத்தினாலேயா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9840,51 +10445,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. তবে হ্যাঁ, আমি স্তিফানের পরিবারকেও বাপ্তিস্ম দিয়েছি৷ এছাড়া আর কাউকে বাপ্তিস্ম দিয়েছি বলে আমার]]></a:t>
+              <a:t><![CDATA[ஞானஸ்நானம் பெற்றீர்கள்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9972,51 +10577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সোস্থিনির কাছ থেকে এই পত্র৷]]></a:t>
+              <a:t><![CDATA[சகோதரனாகிய சொஸ்தெனேயும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10104,51 +10709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জানা নেই৷]]></a:t>
+              <a:t><![CDATA[14. என் நாமத்தினாலே ஞானஸ்நானங் கொடுத்தேனென்று ஒருவனும் சொல்லாதபடிக்கு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10236,51 +10841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. কারণ খ্রীষ্ট আমাকে বাপ্তিস্ম দেবার জন্য নয় কিন্তু সুসমাচার প্রচারের জন্য পাঠিয়েছেন৷ তিনি আমাকে]]></a:t>
+              <a:t><![CDATA[15. நான் கிறிஸ்புவுக்கும் காயுவுக்குமேயன்றி, உங்களில் வேறொருவனுக்கும் ஞானஸ்நானங் கொடுக்கவில்லை;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10368,51 +10973,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সেই সুসমাচার জাগতিক জ্ঞানের ভাষায় প্রচার করতে পাঠান নি, যাতে খ্রীষ্টের ক্রুশের পরাক্রম বিফল না হয়৷]]></a:t>
+              <a:t><![CDATA[இதற்காக தேவனை ஸ்தோத்திரிக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10500,51 +11105,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. যারা ধ্বংসের পথে চলেছে তাদের কাছে ক্রুশের এই শিক্ষা মুর্খতা; কিন্তু আমরা যারা উদ্ধার লাভ করছি]]></a:t>
+              <a:t><![CDATA[16. ஸ்தேவானுடைய வீட்டாருக்கும் நான் ஞானஸ்நானங் கொடுத்ததுண்டு. இதுவுமல்லாமல் இன்னும் யாருக்காவது நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10632,51 +11237,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আমাদের কাছে এ ঈশ্বরের পরাক্রমস্বরূপ৷]]></a:t>
+              <a:t><![CDATA[ஞானஸ்நானங் கொடுத்தேனோ இல்லையோ அறியேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10764,51 +11369,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. কারণ শাস্ত্রে লেখা আছে:‘আমি জ্ঞানীদের জ্ঞান নষ্ট করব আর বুদ্ধিমানদের বুদ্ধি ব্যর্থ করব৷’ যিশাইয়]]></a:t>
+              <a:t><![CDATA[17. ஞானஸ்நானத்தைக் கொடுக்கும்படி கிறிஸ்து என்னை அனுப்பவில்லை; சுவிசேஷத்தைப் பிரசங்கிக்கவே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10896,51 +11501,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29:14]]></a:t>
+              <a:t><![CDATA[அனுப்பினார்; கிறிஸ்துவின் சிலுவை வீணாய்ப்போகாதபடிக்கு, சாதுரிய ஞானமில்லாமல் பிரசங்கிக்கவே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11028,51 +11633,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. জ্ঞানী লোক কোথায়? শিক্ষিত লোকই বা কোথায়? এ যুগের দার্শনিকই বা কোথায়? ঈশ্বর কি জগতের এই সব]]></a:t>
+              <a:t><![CDATA[அனுப்பினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11160,51 +11765,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জ্ঞানকে মূর্খতায় পরিণত করেন নি?]]></a:t>
+              <a:t><![CDATA[18. சிலுவையைப்பற்றிய உபதேசம் கெட்டுப்போகிறவர்களுக்குப் பைத்தியமாயிருக்கிறது, இரட்சிக்கப்படுகிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11292,51 +11897,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. তাই ঈশ্বর তাঁর প্রজ্ঞায় যখন বুঝলেন য়ে জগত তার নিজের জ্ঞান অনুসারে ঈশ্বরকে পেল না, তখন ঈশ্বর]]></a:t>
+              <a:t><![CDATA[நமக்கோ அது தேவபெலனாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11424,51 +12029,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. করিন্থের ঈশ্বরের মণ্ডলী ও যারা খ্রীষ্ট যীশুতে পবিত্র বলে গন্য হয়েছে, তাদের উদ্দেশ্যে এই পত্র৷]]></a:t>
+              <a:t><![CDATA[2. கொரிந்துவிலே கிறிஸ்து இயேசுவுக்குள் பரிசுத்தமாக்கப்பட்டவர்களாயும், பரிசுத்தவான்களாகும்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11556,51 +12161,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[স্থির করলেন য়ে প্রচারিত বার্তার মূর্খতায় যারা বিশ্বাস করে তাদের তিনি উদ্ধার করবেন৷]]></a:t>
+              <a:t><![CDATA[19. அந்தப்படி: ஞானிகளுடைய ஞானத்தை நான் அழித்து, புத்திசாலிகளுடைய புத்தியை அவமாக்குவேனென்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11688,51 +12293,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. কারণ ইহুদীরা অলৌকিক চিহ্ন চায়, আর গ্রীকরা প্রজ্ঞার অন্বেষণ করে৷]]></a:t>
+              <a:t><![CDATA[எழுதியிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11820,51 +12425,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. কিন্তু আমরা সেই খ্রীষ্ট, যিনি ক্রুশে প্রাণ দিয়েছিলেন, তাঁর সম্বন্ধে প্রচার করি৷ ইহুদীদের কাছে]]></a:t>
+              <a:t><![CDATA[20. ஞானி எங்கே? வேதபாரகன் எங்கே? இப்பிரபஞ்சத் தர்க்கசாஸ்திரி எங்கே? இவ்வுலகத்தின் ஞானத்தை தேவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11952,51 +12557,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তা প্রবল বাধাস্বরূপ আর অইহুদীদের কাছে তা মূর্খতাস্বরূপ৷]]></a:t>
+              <a:t><![CDATA[பைத்தியமாக்கவில்லையா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12084,51 +12689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. কিন্তু ইহুদী ও অইহুদী, ঈশ্বর যাদের আহ্বান করেছেন তাদের সকলের কাছে খ্রীষ্টই ঈশ্বরের পরাক্রম ও]]></a:t>
+              <a:t><![CDATA[21. எப்படியெனில், தேவஞானத்துக்கேற்றபடி உலகமானது சுயஞானத்தினாலே தேவனை அறியாதிருக்கையில், பைத்தியமாகத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12216,51 +12821,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রজ্ঞাস্বরূপ৷]]></a:t>
+              <a:t><![CDATA[தோன்றுகிற பிரசங்கத்தினாலே விசுவாசிகளை இரட்சிக்க தேவனுக்குப் பிரியமாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12348,51 +12953,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. কারণ ঈশ্বরের য়ে মূর্খতা তা মানুষের জ্ঞানের থেকে অনেক বেশী জ্ঞানসম্পন্ন; আর ঈশ্বরের য়ে দুর্বলতা]]></a:t>
+              <a:t><![CDATA[22. யூதர்கள் அடையாளத்தைக் கேட்கிறார்கள், கிரேக்கர் ஞானத்தைத் தேடுகிறார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12480,51 +13085,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তা মানুষের শক্তি থেকে অনেক শক্তিশালী৷]]></a:t>
+              <a:t><![CDATA[23. நாங்களோ சிலுவையில் அறையப்பட்ட கிறிஸ்துவைப் பிரசங்கிக்கிறோம்; அவர் யூதருக்கு இடறலாயும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12612,51 +13217,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. আমার ভাই ও বোনেরা, ঈশ্বর তোমাদের আহ্বান করেছেন৷ একটু ভেবে দেখো তো! জগতের বিচারে তোমরা অনেকে য়ে]]></a:t>
+              <a:t><![CDATA[கிரேக்கருக்குப் பைத்தியமாயும் இருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12744,51 +13349,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জ্ঞানী ছিলে তা নয়, ক্ষমতাসম্পন্ন ব্যক্তি ছিলে তাও নয় বা অনেকে য়ে অভিজাত বংশে জন্মেছিলে তা নয়;]]></a:t>
+              <a:t><![CDATA[24. ஆகிலும் யூதரானாலும் கிரேக்கரானாலும் எவர்கள் அழைக்கப்பட்டிருக்கிறார்களோ அவர்களுக்குக் கிறிஸ்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12876,51 +13481,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তোমরা ঈশ্বরের পবিত্র লোক হবার জন্য আহুত হয়েছ৷ সব জায়গায় য়ে সব লোকেরা প্রভু যীশু খ্রীষ্টের নামে]]></a:t>
+              <a:t><![CDATA[அழைக்கப்பட்டவர்களாயுமிருக்கிற தேவனுடைய சபைக்கும், எங்களுக்கும் தங்களுக்கும் ஆண்டவராயிருக்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13008,51 +13613,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. কিন্তু ঈশ্বর জগতের মূর্খ বিষয় সকল মনোনীত করলেন যাতে সেগুলি জ্ঞানীদের লজ্জা দেয়৷ ঈশ্বর জগতের]]></a:t>
+              <a:t><![CDATA[தேவபெலனும் தேவஞானமுமாயிருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13140,51 +13745,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দুর্বল বিষয় সকল মনোনীত করলেন যাতে ঐগুলি বলবানদের লজ্জা দেয়৷]]></a:t>
+              <a:t><![CDATA[25. இந்தப்படி, தேவனுடைய பைத்தியம் என்னப்படுவது மனுஷருடைய ஞானத்திலும் அதிக ஞானமாயிருக்கிறது; தேவனுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13272,51 +13877,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. জগতের কাছে যা তুচ্ছ ও ঘৃণিত, যার কোন মূল্যই নেই, সেই সব ঈশ্বর মনোনীত করলেন, যাতে যা কিছু জগতের]]></a:t>
+              <a:t><![CDATA[பலவீனம் என்னப்படுவது மனுஷருடைய பலத்திலும் அதிக பலமாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13404,51 +14009,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ধারণায় মূল্যবান সেই সমস্তকে তিনি ধ্বংস করতে পারেন৷]]></a:t>
+              <a:t><![CDATA[26. எப்படியெனில், சகோதரரே, நீங்கள் அழைக்கப்பட்ட அழைப்பைப் பாருங்கள்; மாம்சத்தின்படி ஞானிகள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13536,51 +14141,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ঈশ্বর এই কাজ করলেন যাতে কেউ তাঁর সামনে গর্ব করতে না পারে৷]]></a:t>
+              <a:t><![CDATA[அநேகரில்லை, வல்லவர்கள் அநேகரில்லை, பிரபுக்கள் அநேகரில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13668,51 +14273,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ঈশ্বরই তোমাদের খ্রীষ্ট যীশুর সাথে যুক্ত করেছেন৷ খ্রীষ্টই আমাদের কাছে ঈশ্বরের দেওয়া জ্ঞান, তিনিই]]></a:t>
+              <a:t><![CDATA[27. ஞானிகளை வெட்கப்படுத்தும்படி தேவன் உலகத்தில் பைத்தியமானவைகளைத் தெரிந்துகொண்டார்; பலமுள்ளவைகளை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13800,51 +14405,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আমাদের ধার্মিকতা, পবিত্রতা ও যুক্তি৷]]></a:t>
+              <a:t><![CDATA[வெட்கப்படுத்தும்படி தேவன் உலகத்தில் பலவீனமானவைகளைத் தெரிந்துகொண்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13932,51 +14537,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. শাস্ত্রে য়েমন লেখা আছে, ‘য়ে কেউ গর্ব করে সে প্রভুতেই গর্ব করুক৷’]]></a:t>
+              <a:t><![CDATA[28. உள்ளவைகளை அவமாக்கும்படி, உலகத்தின் இழிவானவைகளையும், அற்பமாயெண்ணப்பட்டவைகளையும், இல்லாதவைகளையும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 கொரிந்தியர் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[தேவன் தெரிந்துகொண்டார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 கொரிந்தியர் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. மாம்சமான எவனும் தேவனுக்குமுன்பாகப் பெருமைபாராட்டாதபடிக்கு அப்படிச் செய்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14064,51 +14933,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ডাকে তাদের সঙ্গে তোমরাও আহুত৷ তিনি তাদেরও এবং আমাদের ও প্রভু৷]]></a:t>
+              <a:t><![CDATA[நம்முடைய கர்த்தராகிய இயேசு கிறிஸ்துவின் நாமத்தை எங்கும் தொழுதுகொள்ளுகிற அனைவருக்கும் எழுதுகிறதாவது:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 கொரிந்தியர் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. அந்தப்படி, நீங்கள் அவராலே கிறிஸ்து இயேசுவுக்குட்பட்டிருக்கிறீர்கள். எழுதியிருக்கிறபடி,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 கொரிந்தியர் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மேன்மைபாராட்டுகிறவன் கர்த்தரைக்குறித்தே மேன்மைபாராட்டத்தக்கதாக,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 கொரிந்தியர் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. அவரே தேவனால் நமக்கு ஞானமும் நீதியும் பரிசுத்தமும் மீட்புமானார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14196,51 +15461,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. আমাদের পিতা ঈশ্বর ও প্রভু যীশু খ্রীষ্টের কাছ থেকে অনুগ্রহ ও শান্তি য়েন তোমাদের প্রতি বর্তায়৷]]></a:t>
+              <a:t><![CDATA[3. நம்முடைய பிதாவாகிய தேவனாலும் கர்த்தராகிய இயேசுகிறிஸ்துவினாலும் உங்களுக்குக் கிருபையும் சமாதானமும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14328,51 +15593,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. খ্রীষ্ট যীশুর মাধ্যমে ঈশ্বর য়ে অনুগ্রহ তোমাদের দিয়েছেন, তার জন্য আমি সবসময় ঈশ্বরকে ধন্যবাদ]]></a:t>
+              <a:t><![CDATA[உண்டாவதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14460,51 +15725,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জানাচ্ছি৷]]></a:t>
+              <a:t><![CDATA[4. கிறிஸ்துவைப்பற்றிய சாட்சி உங்களுக்குள்ளே ஸ்திரப்படுத்தப்பட்டபடியே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14521,91 +15786,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 கொரிந்தியர் : 1]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme19">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme80">
   <a:themeElements>
-    <a:clrScheme name="Theme19">
+    <a:clrScheme name="Theme80">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme19">
+    <a:fontScheme name="Theme80">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -14631,51 +15896,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme19">
+    <a:fmtScheme name="Theme80">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -14806,51 +16071,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>57</Slides>
+  <Slides>62</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>