--- v1 (2026-07-18)
+++ v2 (2026-10-21)
@@ -101,50 +101,60 @@
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -180,50 +190,55 @@
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
+    <p:sldId id="311" r:id="rId58"/>
+    <p:sldId id="312" r:id="rId59"/>
+    <p:sldId id="313" r:id="rId60"/>
+    <p:sldId id="314" r:id="rId61"/>
+    <p:sldId id="315" r:id="rId62"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -376,53 +391,58 @@
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
-  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -482,51 +502,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவர்கள் இச்சித்ததுபோல நாமும் பொல்லாங்கானவைகளை இச்சியாதபடிக்கு, இவைகள் நமக்குத் திருஷ்டாந்தங்களாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[5. But with many of them God was not well pleased: for they were overthrown in the wilderness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -591,51 +611,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவர்கள் இச்சித்ததுபோல நாமும் பொல்லாங்கானவைகளை இச்சியாதபடிக்கு, இவைகள் நமக்குத் திருஷ்டாந்தங்களாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[6. Now these things were our examples, to the intent we should not lust after evil things, as they also lusted.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -700,51 +720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஜனங்கள் புசிக்கவும் குடிக்கவும் உட்கார்ந்து விளையாடவும் எழுந்திருந்தார்களென்று எழுதியிருக்கிறபடி, அவர்களில் சிலர் விக்கிரகாராதனைக்காரர் ஆனதுபோல நீங்களும் ஆகாதிருங்கள்.]]></a:t>
+              <a:t><![CDATA[6. Now these things were our examples, to the intent we should not lust after evil things, as they also lusted.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -809,51 +829,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஜனங்கள் புசிக்கவும் குடிக்கவும் உட்கார்ந்து விளையாடவும் எழுந்திருந்தார்களென்று எழுதியிருக்கிறபடி, அவர்களில் சிலர் விக்கிரகாராதனைக்காரர் ஆனதுபோல நீங்களும் ஆகாதிருங்கள்.]]></a:t>
+              <a:t><![CDATA[7. Neither be all of you idolaters, as were some of them; as it is written, The people sat down to eat and drink, and rose up to play.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -918,51 +938,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர்களில் சிலர் வேசித்தனம்பண்ணி, ஒரேநாளில் இருபத்துமூவாயிரம் பேர் விழுந்துபோனார்கள்; அதுபோல நாமும் வேசித்தனம்பண்ணாதிருப்போமாக.]]></a:t>
+              <a:t><![CDATA[7. Neither be all of you idolaters, as were some of them; as it is written, The people sat down to eat and drink, and rose up to play.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1027,51 +1047,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர்களில் சிலர் வேசித்தனம்பண்ணி, ஒரேநாளில் இருபத்துமூவாயிரம் பேர் விழுந்துபோனார்கள்; அதுபோல நாமும் வேசித்தனம்பண்ணாதிருப்போமாக.]]></a:t>
+              <a:t><![CDATA[8. Neither let us commit fornication, as some of them committed, and fell in one day three and twenty thousand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1136,51 +1156,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவர்களில் சிலர் கிறிஸ்துவைப் பரீட்சைபார்த்து, பாம்புகளால் அழிக்கப்பட்டார்கள்; அதுபோல நாமும் கிறிஸ்துவைப் பரீட்சைபாராதிருப்போமாக.]]></a:t>
+              <a:t><![CDATA[8. Neither let us commit fornication, as some of them committed, and fell in one day three and twenty thousand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1245,51 +1265,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவர்களில் சிலர் கிறிஸ்துவைப் பரீட்சைபார்த்து, பாம்புகளால் அழிக்கப்பட்டார்கள்; அதுபோல நாமும் கிறிஸ்துவைப் பரீட்சைபாராதிருப்போமாக.]]></a:t>
+              <a:t><![CDATA[9. Neither let us tempt Christ, as some of them also tempted, and were destroyed of serpents.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1354,51 +1374,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர்களில் சிலர் முறுமுறுத்து, சங்காரக்காரனாலே அழிக்கப்பட்டார்கள்; அதுபோல நீங்களும் முறுமுறுக்காதிருங்கள்.]]></a:t>
+              <a:t><![CDATA[9. Neither let us tempt Christ, as some of them also tempted, and were destroyed of serpents.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1463,51 +1483,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர்களில் சிலர் முறுமுறுத்து, சங்காரக்காரனாலே அழிக்கப்பட்டார்கள்; அதுபோல நீங்களும் முறுமுறுக்காதிருங்கள்.]]></a:t>
+              <a:t><![CDATA[10. Neither murmur all of you, as some of them also murmured, and were destroyed of the destroyer.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1572,51 +1592,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இப்படியிருக்க, சகோதரரே, நீங்கள் எவைகளை அறியவேண்டுமென்றிருக்கிறேனென்றால்; நம்முடைய பிதாக்களெல்லாரும் மேகத்துக்குக் கீழாயிருந்தார்கள், எல்லாரும் சமுத்திரத்தின் வழியாய் நடந்துவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[1. Moreover, brethren, I would not that all of you should be ignorant, how that all our fathers were under the cloud, and all passed through the sea;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1681,51 +1701,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இவைகளெல்லாம் திருஷ்டாந்தங்களாக அவர்களுக்குச் சம்பவித்தது; உலகத்தின் முடிவுகாலத்திலுள்ள நமக்கு எச்சரிப்புண்டாக்கும்படி எழுதப்பட்டும் இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[10. Neither murmur all of you, as some of them also murmured, and were destroyed of the destroyer.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1790,51 +1810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இவைகளெல்லாம் திருஷ்டாந்தங்களாக அவர்களுக்குச் சம்பவித்தது; உலகத்தின் முடிவுகாலத்திலுள்ள நமக்கு எச்சரிப்புண்டாக்கும்படி எழுதப்பட்டும் இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[11. Now all these things happened unto them for ensamples: and they are written for our admonition, upon whom the ends of the world are come.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1899,51 +1919,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இப்படியிருக்க, தன்னை நிற்கிறவனென்று எண்ணுகிறவன் விழாதபடிக்கு எச்சரிக்கையாயிருக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[11. Now all these things happened unto them for ensamples: and they are written for our admonition, upon whom the ends of the world are come.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2008,51 +2028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. மனுஷருக்கு நேரிடுகிற சோதனையேயல்லாமல் வேறே சோதனை உங்களுக்கு நேரிடவில்லை. தேவன் உண்மையுள்ளவராயிருக்கிறார்; உங்கள் திராணிக்கு மேலாக நீங்கள் சோதிக்கப்படுகிறதற்கு அவர் இடங்கொடாமல், சோதனையைத் தாங்கத்தக்கதாக, சோதனையோடுகூட அதற்குத் தப்பிக்கொள்ளும்படியான போக்கையும் உண்டாக்குவார்.]]></a:t>
+              <a:t><![CDATA[12. Wherefore let him that thinks he stands take heed lest he fall.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2117,51 +2137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. மனுஷருக்கு நேரிடுகிற சோதனையேயல்லாமல் வேறே சோதனை உங்களுக்கு நேரிடவில்லை. தேவன் உண்மையுள்ளவராயிருக்கிறார்; உங்கள் திராணிக்கு மேலாக நீங்கள் சோதிக்கப்படுகிறதற்கு அவர் இடங்கொடாமல், சோதனையைத் தாங்கத்தக்கதாக, சோதனையோடுகூட அதற்குத் தப்பிக்கொள்ளும்படியான போக்கையும் உண்டாக்குவார்.]]></a:t>
+              <a:t><![CDATA[13. There has no temptation taken you but such as is common to man: but God is faithful, who will not suffer you to be tempted above that all of you are able; but will with the temptation also make a way to escape, that all of you may be able to bear it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2226,51 +2246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. மனுஷருக்கு நேரிடுகிற சோதனையேயல்லாமல் வேறே சோதனை உங்களுக்கு நேரிடவில்லை. தேவன் உண்மையுள்ளவராயிருக்கிறார்; உங்கள் திராணிக்கு மேலாக நீங்கள் சோதிக்கப்படுகிறதற்கு அவர் இடங்கொடாமல், சோதனையைத் தாங்கத்தக்கதாக, சோதனையோடுகூட அதற்குத் தப்பிக்கொள்ளும்படியான போக்கையும் உண்டாக்குவார்.]]></a:t>
+              <a:t><![CDATA[13. There has no temptation taken you but such as is common to man: but God is faithful, who will not suffer you to be tempted above that all of you are able; but will with the temptation also make a way to escape, that all of you may be able to bear it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2335,51 +2355,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஆகையால் எனக்குப் பிரியமானவர்களே, விக்கிரகாராதனைக்கு விலகி ஓடுங்கள்.]]></a:t>
+              <a:t><![CDATA[13. There has no temptation taken you but such as is common to man: but God is faithful, who will not suffer you to be tempted above that all of you are able; but will with the temptation also make a way to escape, that all of you may be able to bear it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2444,51 +2464,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. உங்களைப் புத்திமான்களென்று எண்ணிப் பேசுகிறேன்: நான் சொல்லுகிறதை நீங்களே நிதானித்துப் பாருங்கள்.]]></a:t>
+              <a:t><![CDATA[14. Wherefore, my dearly beloved, flee from idolatry.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2553,51 +2573,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நாம் ஆசீர்வதிக்கிற ஆசீர்வாதத்தின் பாத்திரம் கிறிஸ்துவினுடைய இரத்தத்தின் ஐக்கியமாயிருக்கிறதல்லவா? நாம் பிட்கிற அப்பம் கிறிஸ்துவினுடைய சரீரத்தின் ஐக்கியமாயிருக்கிறதல்லவா?]]></a:t>
+              <a:t><![CDATA[15. I speak as to wise men; judge all of you what I say.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2662,51 +2682,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நாம் ஆசீர்வதிக்கிற ஆசீர்வாதத்தின் பாத்திரம் கிறிஸ்துவினுடைய இரத்தத்தின் ஐக்கியமாயிருக்கிறதல்லவா? நாம் பிட்கிற அப்பம் கிறிஸ்துவினுடைய சரீரத்தின் ஐக்கியமாயிருக்கிறதல்லவா?]]></a:t>
+              <a:t><![CDATA[16. The cup of blessing which we bless, is it not the communion of the blood of Christ? The bread which we break, is it not the communion of the body of Christ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2771,51 +2791,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இப்படியிருக்க, சகோதரரே, நீங்கள் எவைகளை அறியவேண்டுமென்றிருக்கிறேனென்றால்; நம்முடைய பிதாக்களெல்லாரும் மேகத்துக்குக் கீழாயிருந்தார்கள், எல்லாரும் சமுத்திரத்தின் வழியாய் நடந்துவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[1. Moreover, brethren, I would not that all of you should be ignorant, how that all our fathers were under the cloud, and all passed through the sea;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2880,51 +2900,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. நான் என் சுயபிரயோஜனத்தைத் தேடாமல், அநேகருடைய பிரயோஜனத்தைத் தேடி, அவர்கள் இரட்சிக்கப்படும்படிக்கு, எவ்விதத்திலும் எல்லாருக்கும் பிரியமாய் நடக்கிறதுபோல,]]></a:t>
+              <a:t><![CDATA[16. The cup of blessing which we bless, is it not the communion of the blood of Christ? The bread which we break, is it not the communion of the body of Christ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2989,51 +3009,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அந்த ஒரே அப்பத்தில் நாமெல்லாரும் பங்குபெறுகிறபடியால், அநேகரான நாம் ஒரே அப்பமும் ஒரே சரீரமுமாயிருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[17. For we being many are one bread, and one body: for we are all partakers of that one bread.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3098,51 +3118,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அந்த ஒரே அப்பத்தில் நாமெல்லாரும் பங்குபெறுகிறபடியால், அநேகரான நாம் ஒரே அப்பமும் ஒரே சரீரமுமாயிருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[17. For we being many are one bread, and one body: for we are all partakers of that one bread.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3207,51 +3227,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. மாம்சத்தின்படியான இஸ்ரவேலரைப் பாருங்கள்; பலிகளைப் புசிக்கிறவர்கள் பலிபீடத்தோடே ஐக்கியமாயிருக்கிறார்களல்லவா?]]></a:t>
+              <a:t><![CDATA[18. Behold Israel after the flesh: are not they which eat of the sacrifices partakers of the altar?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3316,51 +3336,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. நீங்களும் யூதருக்கும், கிரேக்கருக்கும், தேவனுடைய சபைக்கும் இடறலற்றவர்களாயிருங்கள்.]]></a:t>
+              <a:t><![CDATA[18. Behold Israel after the flesh: are not they which eat of the sacrifices partakers of the altar?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3425,51 +3445,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இப்படியிருக்க, விக்கிரகம் ஒருபொருளென்றும், விக்கிரகத்துக்குப் படைக்கப்பட்டது ஒரு பொருளென்றும் நான் சொல்லுகிறேனோ?]]></a:t>
+              <a:t><![CDATA[19. What say I then? that the idol is any thing, or that which is offered in sacrifice to idols is any thing?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3534,51 +3554,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இப்படியிருக்க, விக்கிரகம் ஒருபொருளென்றும், விக்கிரகத்துக்குப் படைக்கப்பட்டது ஒரு பொருளென்றும் நான் சொல்லுகிறேனோ?]]></a:t>
+              <a:t><![CDATA[19. What say I then? that the idol is any thing, or that which is offered in sacrifice to idols is any thing?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3643,51 +3663,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அஞ்ஞானிகள் பலியிடுகிறவைகளை தேவனுக்கு அல்ல, பேய்களுக்கே பலியிடுகிறார்களென்று சொல்லுகிறேன்; நீங்கள் பேய்களோடே ஐக்கியமாயிருக்க எனக்கு மனதில்லை.]]></a:t>
+              <a:t><![CDATA[20. But I say, that the things which the Gentiles sacrifice, they sacrifice to devils, and not to God: and I would not that all of you should have fellowship with devils.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3752,51 +3772,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அஞ்ஞானிகள் பலியிடுகிறவைகளை தேவனுக்கு அல்ல, பேய்களுக்கே பலியிடுகிறார்களென்று சொல்லுகிறேன்; நீங்கள் பேய்களோடே ஐக்கியமாயிருக்க எனக்கு மனதில்லை.]]></a:t>
+              <a:t><![CDATA[20. But I say, that the things which the Gentiles sacrifice, they sacrifice to devils, and not to God: and I would not that all of you should have fellowship with devils.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3861,51 +3881,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நீங்கள் கர்த்தருடைய பாத்திரத்திலும் பேய்களுடைய பாத்திரத்திலும் பானம்பண்ணக்கூடாதே; நீங்கள் கர்த்தருடைய போஜனபந்திக்கும் பேய்களுடைய போஜனபந்திக்கும் பங்குள்ளவர்களாயிருக்கக்கூடாதே.]]></a:t>
+              <a:t><![CDATA[21. All of you cannot drink the cup of the Lord, and the cup of devils: all of you cannot be partakers of the Lord's table, and of the table of devils.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3970,51 +3990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. எல்லாரும் மோசேக்குள்ளாக மேகத்தினாலும் சமுத்திரத்தினாலும் ஞானஸ்நானம்பண்ணப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[1. Moreover, brethren, I would not that all of you should be ignorant, how that all our fathers were under the cloud, and all passed through the sea;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4079,51 +4099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நீங்கள் கர்த்தருடைய பாத்திரத்திலும் பேய்களுடைய பாத்திரத்திலும் பானம்பண்ணக்கூடாதே; நீங்கள் கர்த்தருடைய போஜனபந்திக்கும் பேய்களுடைய போஜனபந்திக்கும் பங்குள்ளவர்களாயிருக்கக்கூடாதே.]]></a:t>
+              <a:t><![CDATA[21. All of you cannot drink the cup of the Lord, and the cup of devils: all of you cannot be partakers of the Lord's table, and of the table of devils.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4188,51 +4208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. நாம் கர்த்தருக்கு எரிச்சலை மூட்டலாமா? அவரிலும் நாம் பலவான்களா?]]></a:t>
+              <a:t><![CDATA[22. Do we provoke the Lord to jealousy? are we stronger than he?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4297,51 +4317,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. எல்லாவற்றையும் அநுபவிக்க எனக்கு அதிகாரமுண்டு, ஆகிலும் எல்லாம் தகுதியாயிராது; எல்லாவற்றையும் அநுபவிக்க எனக்கு அதிகாரமுண்டு, ஆகிலும் எல்லாம் பக்திவிருத்தியை உண்டாக்காது.]]></a:t>
+              <a:t><![CDATA[23. All things are lawful for me, but all things are not expedient: all things are lawful for me, but all things edify not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4406,51 +4426,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. எல்லாவற்றையும் அநுபவிக்க எனக்கு அதிகாரமுண்டு, ஆகிலும் எல்லாம் தகுதியாயிராது; எல்லாவற்றையும் அநுபவிக்க எனக்கு அதிகாரமுண்டு, ஆகிலும் எல்லாம் பக்திவிருத்தியை உண்டாக்காது.]]></a:t>
+              <a:t><![CDATA[23. All things are lawful for me, but all things are not expedient: all things are lawful for me, but all things edify not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4515,51 +4535,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ஒவ்வொருவனும் தன் சுயபிரயோஜனத்தைத் தேடாமல், பிறனுடைய பிரயோஜனத்தைத் தேடக்கடவன்.]]></a:t>
+              <a:t><![CDATA[24. Let no man seek his own, but every man another's wealth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4624,51 +4644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. கடையிலே விற்கப்படுகிற எதையும் வாங்கிப் புசியுங்கள்; மனச்சாட்சியினிமித்தம் நீங்கள் ஒன்றையும் விசாரிக்கவேண்டியதில்லை.]]></a:t>
+              <a:t><![CDATA[25. Whatsoever is sold in the shambles, that eat, asking no question for conscience sake:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4733,51 +4753,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. பூமியும் அதின் நிறைவும், கர்த்தருடையது.]]></a:t>
+              <a:t><![CDATA[25. Whatsoever is sold in the shambles, that eat, asking no question for conscience sake:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4842,51 +4862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அன்றியும் அவிசுவாசிகளில் ஒருவன் உங்களை விருந்துக்கு அழைக்கும்போது, போக உங்களுக்கு மனதிருந்தால், மனச்சாட்சியினிமித்தம் ஒன்றையும் விசாரியாமல், உங்கள் முன் வைக்கப்படுகிற எதையும் புசியுங்கள்.]]></a:t>
+              <a:t><![CDATA[26. For the earth is the Lord's, and the fullness thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4951,51 +4971,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அன்றியும் அவிசுவாசிகளில் ஒருவன் உங்களை விருந்துக்கு அழைக்கும்போது, போக உங்களுக்கு மனதிருந்தால், மனச்சாட்சியினிமித்தம் ஒன்றையும் விசாரியாமல், உங்கள் முன் வைக்கப்படுகிற எதையும் புசியுங்கள்.]]></a:t>
+              <a:t><![CDATA[27. If any of them that believe not bid you to a feast, and all of you be disposed to go; whatsoever is set before you, eat, asking no question for conscience sake.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5060,51 +5080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ஆயினும் இது விக்கிரகங்களுக்குப் படைக்கப்பட்டதென்று ஒருவன் உங்களுக்குச் சொன்னால், அப்படி அறிவித்தவனிமித்தமும் மனச்சாட்சியினிமித்தமும் புசியாதிருங்கள், பூமியும் அதின் நிறைவும் கர்த்தருடையது.]]></a:t>
+              <a:t><![CDATA[27. If any of them that believe not bid you to a feast, and all of you be disposed to go; whatsoever is set before you, eat, asking no question for conscience sake.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5169,51 +5189,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. எல்லாரும் ஒரே ஞானபோஜனத்தைப் புசித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[2. And were all baptized unto Moses in the cloud and in the sea;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5278,51 +5298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ஆயினும் இது விக்கிரகங்களுக்குப் படைக்கப்பட்டதென்று ஒருவன் உங்களுக்குச் சொன்னால், அப்படி அறிவித்தவனிமித்தமும் மனச்சாட்சியினிமித்தமும் புசியாதிருங்கள், பூமியும் அதின் நிறைவும் கர்த்தருடையது.]]></a:t>
+              <a:t><![CDATA[28. But if any man say unto you, This is offered in sacrifice unto idols, eat not for his sake that showed it, and for conscience sake: for the earth is the Lord's, and the fullness thereof:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5387,51 +5407,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. உன்னுடைய மனச்சாட்சியைக்குறித்து நான் இப்படிச் சொல்லாமல், மற்றொருவனுடைய மனச்சாட்சியைக் குறித்தே சொல்லுகிறேன். என் சுயாதீனம் மற்றொருவனுடைய மனச்சாட்சியினாலே குற்றமாய் எண்ணப்படவேண்டுவதென்ன?]]></a:t>
+              <a:t><![CDATA[28. But if any man say unto you, This is offered in sacrifice unto idols, eat not for his sake that showed it, and for conscience sake: for the earth is the Lord's, and the fullness thereof:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5496,51 +5516,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. உன்னுடைய மனச்சாட்சியைக்குறித்து நான் இப்படிச் சொல்லாமல், மற்றொருவனுடைய மனச்சாட்சியைக் குறித்தே சொல்லுகிறேன். என் சுயாதீனம் மற்றொருவனுடைய மனச்சாட்சியினாலே குற்றமாய் எண்ணப்படவேண்டுவதென்ன?]]></a:t>
+              <a:t><![CDATA[29. Conscience, I say, not yours own, but of the other: for why is my liberty judged of another man's conscience?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5605,51 +5625,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. மேலும் நான் அதை ஸ்தோத்திரிப்புடனே அநுபவித்தால், ஸ்தோத்திரித்து அநுபவிக்கிற பொருளைக்குறித்து நான் தூஷிக்கப்படுவானேன்?]]></a:t>
+              <a:t><![CDATA[29. Conscience, I say, not yours own, but of the other: for why is my liberty judged of another man's conscience?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5714,51 +5734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. மேலும் நான் அதை ஸ்தோத்திரிப்புடனே அநுபவித்தால், ஸ்தோத்திரித்து அநுபவிக்கிற பொருளைக்குறித்து நான் தூஷிக்கப்படுவானேன்?]]></a:t>
+              <a:t><![CDATA[30. For if I by grace be a partaker, why am I evil spoken of for that for which I give thanks?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5823,51 +5843,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ஆகையால் நீங்கள் புசித்தாலும், குடித்தாலும், எதைச் செய்தாலும், எல்லாவற்றையும் தேவனுடைய மகிமைக்கென்று செய்யுங்கள்.]]></a:t>
+              <a:t><![CDATA[30. For if I by grace be a partaker, why am I evil spoken of for that for which I give thanks?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. Whether therefore all of you eat, or drink, or whatsoever all of you do, do all to the glory of God.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. Whether therefore all of you eat, or drink, or whatsoever all of you do, do all to the glory of God.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. Give none offence, neither to the Jews, nor to the Gentiles, nor to the church of God:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. Give none offence, neither to the Jews, nor to the Gentiles, nor to the church of God:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5932,51 +6388,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. எல்லாரும் ஒரே ஞானபானத்தைக் குடித்தார்கள். எப்படியெனில், அவர்களோடேகூடச் சென்ற ஞானக்கன்மலையின் தண்ணீரைக் குடித்தார்கள்; அந்தக் கன்மலை கிறிஸ்துவே.]]></a:t>
+              <a:t><![CDATA[3. And did all eat the same spiritual food;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. Even as I please all men in all things, not seeking mine own profit, but the profit of many, that they may be saved.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6041,51 +6606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. எல்லாரும் ஒரே ஞானபானத்தைக் குடித்தார்கள். எப்படியெனில், அவர்களோடேகூடச் சென்ற ஞானக்கன்மலையின் தண்ணீரைக் குடித்தார்கள்; அந்தக் கன்மலை கிறிஸ்துவே.]]></a:t>
+              <a:t><![CDATA[4. And did all drink the same spiritual drink: for they drank of that spiritual Rock that followed them: and that Rock was Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6150,51 +6715,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்படியிருந்தும், அவர்களில் அதிகமானபேர்களிடத்தில் தேவன் பிரியமாயிருந்ததில்லை, ஆதலால் வனாந்தரத்திலே அவர்கள் அழிக்கப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[4. And did all drink the same spiritual drink: for they drank of that spiritual Rock that followed them: and that Rock was Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6259,51 +6824,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்படியிருந்தும், அவர்களில் அதிகமானபேர்களிடத்தில் தேவன் பிரியமாயிருந்ததில்லை, ஆதலால் வனாந்தரத்திலே அவர்கள் அழிக்கப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[5. But with many of them God was not well pleased: for they were overthrown in the wilderness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6338,51 +6903,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473401853" r:id="rId1"/>
+    <p:sldLayoutId id="2481563548" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6782,54 +7347,94 @@
 
 <file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
@@ -6958,51 +7563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. এসব ঘটনা আমাদের জন্য দৃষ্টান্তস্বরূপ ঘটল, যাতে তারা য়েমন মন্দ বিষয়ে অভিলাষ করেছিল আমরা তা না]]></a:t>
+              <a:t><![CDATA[வனாந்தரத்திலே அவர்கள் அழிக்கப்பட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7090,51 +7695,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করি৷]]></a:t>
+              <a:t><![CDATA[6. அவர்கள் இச்சித்ததுபோல நாமும் பொல்லாங்கானவைகளை இச்சியாதபடிக்கு, இவைகள் நமக்குத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7222,51 +7827,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. তাদের মধ্যে কিছু লোক য়েমন প্রতিমা পূজা শুরু করেছিল তেমন তোমরা প্রতিমা পূজা শুরু করো না৷ কারণ]]></a:t>
+              <a:t><![CDATA[திருஷ்டாந்தங்களாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7354,51 +7959,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[শাস্ত্রে লেখা আছে: ‘লোকেরা ভোজন পান করতে বসল আর উঠে দাঁড়িয়ে নাচতে শুরু করল৷’]]></a:t>
+              <a:t><![CDATA[7. ஜனங்கள் புசிக்கவும் குடிக்கவும் உட்கார்ந்து விளையாடவும் எழுந்திருந்தார்களென்று எழுதியிருக்கிறபடி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7486,51 +8091,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. তাদের মধ্যে য়েমন কতক লোক য়ৌন পাপে পাপী হয়েছিল আর একদিনে তেইশ হাজার লোক তাদের পাপের জন্য মারা]]></a:t>
+              <a:t><![CDATA[அவர்களில் சிலர் விக்கிரகாராதனைக்காரர் ஆனதுபோல நீங்களும் ஆகாதிருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7618,51 +8223,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পড়েছিল, আমরা য়েন তেমনি য়ৌন পাপ না করি৷]]></a:t>
+              <a:t><![CDATA[8. அவர்களில் சிலர் வேசித்தனம்பண்ணி, ஒரேநாளில் இருபத்துமூவாயிரம் பேர் விழுந்துபோனார்கள்; அதுபோல]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7750,51 +8355,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. তাদের মধ্যে য়েমন কিছু লোক প্রভুর পরীক্ষা করে সাপের কামড়ে মারা পড়েছিল, আমরা য়েন তেমন পরীক্ষা]]></a:t>
+              <a:t><![CDATA[நாமும் வேசித்தனம்பண்ணாதிருப்போமாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7882,51 +8487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[না করি৷]]></a:t>
+              <a:t><![CDATA[9. அவர்களில் சிலர் கிறிஸ்துவைப் பரீட்சைபார்த்து, பாம்புகளால் அழிக்கப்பட்டார்கள்; அதுபோல நாமும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8014,51 +8619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. আবার তাদের মধ্যে কিছু লোক য়েমন অসন্তোষ প্রকাশ করেছিল আর ধ্বংসকারী স্বর্গদূতের কবলে পড়ে ধ্বংস]]></a:t>
+              <a:t><![CDATA[கிறிஸ்துவைப் பரீட்சைபாராதிருப்போமாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8146,51 +8751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হয়েছিল, তোমরা তেমনি অসন্তোষ প্রকাশ করো না৷]]></a:t>
+              <a:t><![CDATA[10. அவர்களில் சிலர் முறுமுறுத்து, சங்காரக்காரனாலே அழிக்கப்பட்டார்கள்; அதுபோல நீங்களும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8278,51 +8883,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. আমার ভাই ও বোনেরা, আমি চাই য়ে তোমরা একথা জান য়ে আমাদের পিতৃপুরুষরা যখন মোশিকে অনুসরণ করেছিলেন]]></a:t>
+              <a:t><![CDATA[1. இப்படியிருக்க, சகோதரரே, நீங்கள் எவைகளை அறியவேண்டுமென்றிருக்கிறேனென்றால்; நம்முடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8410,51 +9015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. তাদের প্রতি যা কিছু ঘটেছিল তা দৃষ্টান্তস্বরূপ রয়ে গেছে৷ আমাদের সাবধান করে দেবার জন্য এসব কথা]]></a:t>
+              <a:t><![CDATA[முறுமுறுக்காதிருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8542,51 +9147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[লেখা হয়েছে, কারণ আমরা শেষ যুগে এসে পৌঁছেছি৷]]></a:t>
+              <a:t><![CDATA[11. இவைகளெல்லாம் திருஷ்டாந்தங்களாக அவர்களுக்குச் சம்பவித்தது; உலகத்தின் முடிவுகாலத்திலுள்ள நமக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8674,51 +9279,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. তাই য়ে মনে করে য়েন শক্তভাবে দাঁড়িয়ে আছে, সে সাবধান হোক, পাছে পড়ে মারা যায়৷]]></a:t>
+              <a:t><![CDATA[எச்சரிப்புண்டாக்கும்படி எழுதப்பட்டும் இருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8806,51 +9411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. য়ে প্রলোভনগুলি স্বাভাবিকভাবে লোকদের কাছে আসে তার থেকে বেশী কিছু তোমাদের কাছে আসেনি৷ তোমরা]]></a:t>
+              <a:t><![CDATA[12. இப்படியிருக்க, தன்னை நிற்கிறவனென்று எண்ணுகிறவன் விழாதபடிக்கு எச்சரிக்கையாயிருக்கக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8938,51 +9543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ঈশ্বরে বিশ্বস্ত থাক, য়ে সব প্রলোভন প্রতিরোধ করার ক্ষমতা তোমাদের নেই, তিনি তা তোমাদের জীবনে আসতে]]></a:t>
+              <a:t><![CDATA[13. மனுஷருக்கு நேரிடுகிற சோதனையேயல்லாமல் வேறே சோதனை உங்களுக்கு நேரிடவில்லை. தேவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9070,51 +9675,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দেবেন না; কিন্তু প্রলোভনের সাথে সাথে তার থেকে উদ্ধারের পথ তিনিই করে দেবেন, য়েন তোমরা সহ্য করতে পার৷]]></a:t>
+              <a:t><![CDATA[உண்மையுள்ளவராயிருக்கிறார்; உங்கள் திராணிக்கு மேலாக நீங்கள் சோதிக்கப்படுகிறதற்கு அவர் இடங்கொடாமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9202,51 +9807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. আমার প্রিয় বন্ধুরা, সব রকম প্রতিমা পূজা থেকে দূরে থাক৷]]></a:t>
+              <a:t><![CDATA[சோதனையைத் தாங்கத்தக்கதாக, சோதனையோடுகூட அதற்குத் தப்பிக்கொள்ளும்படியான போக்கையும் உண்டாக்குவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9334,51 +9939,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. আমি তোমাদের বুদ্ধিমান জেনে একথা বলছি৷ আমি যা বলি তা তোমরা নিজেরাই বিচার করে দেখ৷]]></a:t>
+              <a:t><![CDATA[14. ஆகையால் எனக்குப் பிரியமானவர்களே, விக்கிரகாராதனைக்கு விலகி ஓடுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9466,51 +10071,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. আশীর্বাদের পানপাত্র, যা নিয়ে আমরা ধন্যবাদ দিই তা কি খ্রীষ্টের রক্তের সহভাগীতা নয়? য়ে রুটি]]></a:t>
+              <a:t><![CDATA[15. உங்களைப் புத்திமான்களென்று எண்ணிப் பேசுகிறேன்: நான் சொல்லுகிறதை நீங்களே நிதானித்துப் பாருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9598,51 +10203,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ভেঙে টুকরো টুকরো করে খাওয়া হয়, তা কি খ্রীষ্টের দেহের সহভাগীতা নয়?]]></a:t>
+              <a:t><![CDATA[16. நாம் ஆசீர்வதிக்கிற ஆசீர்வாதத்தின் பாத்திரம் கிறிஸ்துவினுடைய இரத்தத்தின் ஐக்கியமாயிருக்கிறதல்லவா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9730,51 +10335,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তখন তাঁদের কি হয়েছিল৷ তাঁরা সকলে মেঘের নীচে ছিলেন, সকলেই সাগর পার হয়েছিলেন৷]]></a:t>
+              <a:t><![CDATA[பிதாக்களெல்லாரும் மேகத்துக்குக் கீழாயிருந்தார்கள், எல்லாரும் சமுத்திரத்தின் வழியாய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9862,51 +10467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. কি ইহুদী, কি গ্রীক, কি ঈশ্বরের মণ্ডলী, কারো বিঘ্নের কারণ হযো না৷]]></a:t>
+              <a:t><![CDATA[நாம் பிட்கிற அப்பம் கிறிஸ்துவினுடைய சரீரத்தின் ஐக்கியமாயிருக்கிறதல்லவா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9994,51 +10599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. রুটি একটাই কিন্তু আমরা সকলেই সেই একটা রুটি থেকেই অংশ গ্রহণ করি৷ তাই আমরা অনেক হলেও আসলে আমরা এক]]></a:t>
+              <a:t><![CDATA[17. அந்த ஒரே அப்பத்தில் நாமெல்லாரும் பங்குபெறுகிறபடியால், அநேகரான நாம் ஒரே அப்பமும் ஒரே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10126,51 +10731,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দেহ৷]]></a:t>
+              <a:t><![CDATA[சரீரமுமாயிருக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10258,51 +10863,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ইস্রায়েল জাতির কথা চিন্তা কর৷ যারা বলির মাংস খায় তারা কি সেই যজ্ঞবেদীর নৈবেদ্যর সহভাগী হয় না?]]></a:t>
+              <a:t><![CDATA[18. மாம்சத்தின்படியான இஸ்ரவேலரைப் பாருங்கள்; பலிகளைப் புசிக்கிறவர்கள் பலிபீடத்தோடே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10390,51 +10995,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. য়েমন আমি নিজের ভাল চাই না কিন্তু অপরের ভাল চাই, য়েন তারা উদ্ধার লাভ করে৷]]></a:t>
+              <a:t><![CDATA[ஐக்கியமாயிருக்கிறார்களல்லவா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10522,51 +11127,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. তাহলে আমার কথার অর্থ কি হল? আমি কি এই কথা বলছি, য়ে প্রতিমার কাছে য়েসব ভোগ উত্‌সর্গ করা হয় তার]]></a:t>
+              <a:t><![CDATA[19. இப்படியிருக்க, விக்கிரகம் ஒருபொருளென்றும், விக்கிரகத்துக்குப் படைக்கப்பட்டது ஒரு பொருளென்றும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10654,51 +11259,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কোন তাত্‌পর্য় আছে অথবা প্রতিমার কোন বাস্তবতা আছে?]]></a:t>
+              <a:t><![CDATA[நான் சொல்லுகிறேனோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10786,51 +11391,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. কিন্তু আমার কথার অর্থ এই লোকেরা যা কিছু প্রতিমার উদ্দেশ্যে বলিদান করে, তারা তা ভূতদের উদ্দেশ্যেই]]></a:t>
+              <a:t><![CDATA[20. அஞ்ஞானிகள் பலியிடுகிறவைகளை தேவனுக்கு அல்ல, பேய்களுக்கே பலியிடுகிறார்களென்று சொல்லுகிறேன்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10918,51 +11523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করে, ঈশ্বরের উদ্দেশ্যে নয়; আর আমি চাই না য়ে তোমাদের কোনভাবে ভুতদের সঙ্গে সংয়োগ থাকে৷]]></a:t>
+              <a:t><![CDATA[நீங்கள் பேய்களோடே ஐக்கியமாயிருக்க எனக்கு மனதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11050,51 +11655,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. তোমরা প্রভুর পানপাত্র ও ভুতদের পানপাত্র, উভয় থেকে পান করতে পার না৷ আবার তোমরা প্রভুর টেবিল ও]]></a:t>
+              <a:t><![CDATA[21. நீங்கள் கர்த்தருடைய பாத்திரத்திலும் பேய்களுடைய பாத்திரத்திலும் பானம்பண்ணக்கூடாதே; நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11182,51 +11787,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. তাঁরা সকলে মোশির অনুগামী হয়ে মেঘে ও সমুদ্রে বাপ্তাইজ হয়েছিলেন৷]]></a:t>
+              <a:t><![CDATA[நடந்துவந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11314,51 +11919,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ভুতদের টেবিল উভয় টেবিলে অংশ নিতে পার না৷]]></a:t>
+              <a:t><![CDATA[கர்த்தருடைய போஜனபந்திக்கும் பேய்களுடைய போஜனபந்திக்கும் பங்குள்ளவர்களாயிருக்கக்கூடாதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11446,51 +12051,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. তোমরা কি প্রভুকে ঈর্ষান্বিত করতে চাইছ? আমরা কি তাঁর থেকে শক্তিশালী? কখনই না৷]]></a:t>
+              <a:t><![CDATA[22. நாம் கர்த்தருக்கு எரிச்சலை மூட்டலாமா? அவரிலும் நாம் பலவான்களா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11578,51 +12183,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ‘আমাদের সব কিছু করার স্বাধীনতা আছে৷’ তবে সব কিছুই য়ে মঙ্গলজনক তা নয়৷ ‘হ্যাঁ, য়ে কোন কিছু করার]]></a:t>
+              <a:t><![CDATA[23. எல்லாவற்றையும் அநுபவிக்க எனக்கு அதிகாரமுண்டு, ஆகிலும் எல்லாம் தகுதியாயிராது; எல்லாவற்றையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11710,51 +12315,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[স্বাধীনতা আমাদের দেওয়া আছে৷’ তবে সব কিছুই য়ে গড়ে তোলে তা নয়৷]]></a:t>
+              <a:t><![CDATA[அநுபவிக்க எனக்கு அதிகாரமுண்டு, ஆகிலும் எல்லாம் பக்திவிருத்தியை உண்டாக்காது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11842,51 +12447,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. কেউ য়েন স্বার্থ সিদ্ধির চেষ্টা না করে; বরং প্রত্যেকে য়েন অপরের মঙ্গল চায়৷]]></a:t>
+              <a:t><![CDATA[24. ஒவ்வொருவனும் தன் சுயபிரயோஜனத்தைத் தேடாமல், பிறனுடைய பிரயோஜனத்தைத் தேடக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11974,51 +12579,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. বিবেকের প্রশ্ন না তুলে য়ে কোন মাংস বাজারে বিক্রি হয় তা খাও৷]]></a:t>
+              <a:t><![CDATA[25. கடையிலே விற்கப்படுகிற எதையும் வாங்கிப் புசியுங்கள்; மனச்சாட்சியினிமித்தம் நீங்கள் ஒன்றையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12106,51 +12711,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. কারণ শাস্ত্রে য়েমন লেখা আছে: ‘পৃথিবী ও তার মধ্যেকার সব কিছুই প্রভুর৷’]]></a:t>
+              <a:t><![CDATA[விசாரிக்கவேண்டியதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12238,51 +12843,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. যদি কোন অবিশ্বাসী ভাই তোমাকে নিমন্ত্রণ করে; আর যদি তুমি নিমন্ত্রণ রক্ষা করতে চাও, তবে নিজের]]></a:t>
+              <a:t><![CDATA[26. பூமியும் அதின் நிறைவும், கர்த்தருடையது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12370,51 +12975,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বিবেকের কাছে কোন কিছু জিজ্ঞাসা না করে য়ে কোন খাদ্যদ্রব্য পরিবেশন করে সামনে রাখা হয়, তা খেও৷]]></a:t>
+              <a:t><![CDATA[27. அன்றியும் அவிசுவாசிகளில் ஒருவன் உங்களை விருந்துக்கு அழைக்கும்போது, போக உங்களுக்கு மனதிருந்தால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12502,51 +13107,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. কিন্তু কেউ যদি বলে য়ে, ‘এ হল প্রতিমার প্রসাদ’ তবে য়ে জানালো, তার কথা চিন্তা করে ও বিবেকের কথা]]></a:t>
+              <a:t><![CDATA[மனச்சாட்சியினிமித்தம் ஒன்றையும் விசாரியாமல், உங்கள் முன் வைக்கப்படுகிற எதையும் புசியுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12634,51 +13239,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. তাঁরা সকলে একই ধরণের আত্মিক খাদ্য পেয়েছিলেন;]]></a:t>
+              <a:t><![CDATA[2. எல்லாரும் மோசேக்குள்ளாக மேகத்தினாலும் சமுத்திரத்தினாலும் ஞானஸ்நானம்பண்ணப்பட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12766,51 +13371,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মনে রেখে, তা খেও না৷]]></a:t>
+              <a:t><![CDATA[28. ஆயினும் இது விக்கிரகங்களுக்குப் படைக்கப்பட்டதென்று ஒருவன் உங்களுக்குச் சொன்னால், அப்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12898,51 +13503,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. আমি কোন ব্যক্তির নিজের বিবেকের নয়, কিন্তু অপর ব্যক্তির বিবেকের বিষয় বলছি৷ আমার স্বাধীনতা কেন]]></a:t>
+              <a:t><![CDATA[அறிவித்தவனிமித்தமும் மனச்சாட்சியினிமித்தமும் புசியாதிருங்கள், பூமியும் அதின் நிறைவும் கர்த்தருடையது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13030,51 +13635,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[অপরের বিবেকের দ্বারা বিচারিত হবে?]]></a:t>
+              <a:t><![CDATA[29. உன்னுடைய மனச்சாட்சியைக்குறித்து நான் இப்படிச் சொல்லாமல், மற்றொருவனுடைய மனச்சாட்சியைக் குறித்தே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13162,51 +13767,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. যদি আমি ধন্যবাদ জানিয়ে খাই, তাহলে য়ে বিষয়ের জন্য ঈশ্বরকে ধন্যবাদ দিয়েছি সে বিষয়ে আমার]]></a:t>
+              <a:t><![CDATA[சொல்லுகிறேன். என் சுயாதீனம் மற்றொருவனுடைய மனச்சாட்சியினாலே குற்றமாய் எண்ணப்படவேண்டுவதென்ன?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13294,51 +13899,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সমালোচনা হবে এ আমি চাই না৷]]></a:t>
+              <a:t><![CDATA[30. மேலும் நான் அதை ஸ்தோத்திரிப்புடனே அநுபவித்தால், ஸ்தோத்திரித்து அநுபவிக்கிற பொருளைக்குறித்து நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13426,51 +14031,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. তাই তোমরা আহার কর, কি পান কর বা যা কিছু কর, সব কিছুই ঈশ্বরের মহিমার জন্য কর৷]]></a:t>
+              <a:t><![CDATA[தூஷிக்கப்படுவானேன்?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 கொரிந்தியர் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. ஆகையால் நீங்கள் புசித்தாலும், குடித்தாலும், எதைச் செய்தாலும், எல்லாவற்றையும் தேவனுடைய]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 கொரிந்தியர் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மகிமைக்கென்று செய்யுங்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 கொரிந்தியர் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. நான் என் சுயபிரயோஜனத்தைத் தேடாமல், அநேகருடைய பிரயோஜனத்தைத் தேடி, அவர்கள்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 கொரிந்தியர் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[இரட்சிக்கப்படும்படிக்கு, எவ்விதத்திலும் எல்லாருக்கும் பிரியமாய் நடக்கிறதுபோல,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13558,51 +14691,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. আর একই আত্মিক পানীয় পান করেছিলেন৷ তাঁরা এক আত্মিক শৈল থেকে সেই পানীয় পান করতেন যা তাঁদের সঙ্গে]]></a:t>
+              <a:t><![CDATA[3. எல்லாரும் ஒரே ஞானபோஜனத்தைப் புசித்தார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 கொரிந்தியர் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. நீங்களும் யூதருக்கும், கிரேக்கருக்கும், தேவனுடைய சபைக்கும் இடறலற்றவர்களாயிருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13690,51 +14955,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সঙ্গে যাচ্ছিল, সেই শৈলই হচ্ছেন খ্রীষ্ট৷]]></a:t>
+              <a:t><![CDATA[4. எல்லாரும் ஒரே ஞானபானத்தைக் குடித்தார்கள். எப்படியெனில், அவர்களோடேகூடச் சென்ற ஞானக்கன்மலையின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13822,51 +15087,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. কিন্তু তাঁদের মধ্যে অধিকাংশ লোকের প্রতিই ঈশ্বর সন্তুষ্ট ছিলেন না, আর তারা পথে প্রান্তরের মধ্যে]]></a:t>
+              <a:t><![CDATA[தண்ணீரைக் குடித்தார்கள்; அந்தக் கன்மலை கிறிஸ்துவே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13954,51 +15219,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মারা পড়ল৷]]></a:t>
+              <a:t><![CDATA[5. அப்படியிருந்தும், அவர்களில் அதிகமானபேர்களிடத்தில் தேவன் பிரியமாயிருந்ததில்லை, ஆதலால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14015,91 +15280,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 கொரிந்தியர் : 10]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme48">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme33">
   <a:themeElements>
-    <a:clrScheme name="Theme48">
+    <a:clrScheme name="Theme33">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme48">
+    <a:fontScheme name="Theme33">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -14125,51 +15390,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme48">
+    <a:fmtScheme name="Theme33">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -14300,51 +15565,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>55</Slides>
+  <Slides>60</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>