--- v1 (2026-07-18)
+++ v2 (2026-10-21)
@@ -101,50 +101,66 @@
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -180,50 +196,58 @@
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
+    <p:sldId id="311" r:id="rId58"/>
+    <p:sldId id="312" r:id="rId59"/>
+    <p:sldId id="313" r:id="rId60"/>
+    <p:sldId id="314" r:id="rId61"/>
+    <p:sldId id="315" r:id="rId62"/>
+    <p:sldId id="316" r:id="rId63"/>
+    <p:sldId id="317" r:id="rId64"/>
+    <p:sldId id="318" r:id="rId65"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -376,53 +400,61 @@
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
-  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -482,51 +514,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஸ்திரீயானவள் முக்காடிட்டுக்கொள்ளாவிட்டால் தலைமயிரையும் கத்தரித்துப்போடக்கடவள்; தலைமயிர் கத்தரிக்கப்படுகிறதும் சிரைக்கப்படுகிறதும் ஸ்திரீக்கு வெட்கமானால் முக்காடிட்டுக்கொண்டிருக்கக்கடவள்.]]></a:t>
+              <a:t><![CDATA[5. But every woman that prays or prophesies with her head uncovered dishonours her head: for that is even all one as if she were shaven.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -591,51 +623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஸ்திரீயானவள் முக்காடிட்டுக்கொள்ளாவிட்டால் தலைமயிரையும் கத்தரித்துப்போடக்கடவள்; தலைமயிர் கத்தரிக்கப்படுகிறதும் சிரைக்கப்படுகிறதும் ஸ்திரீக்கு வெட்கமானால் முக்காடிட்டுக்கொண்டிருக்கக்கடவள்.]]></a:t>
+              <a:t><![CDATA[5. But every woman that prays or prophesies with her head uncovered dishonours her head: for that is even all one as if she were shaven.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -700,51 +732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. புருஷனானவன் தேவனுடைய சாயலும் மகிமையுமாயிருக்கிறபடியால், தன் தலையை மூடிக்கொள்ளவேண்டுவதில்லை; ஸ்திரீயானவள் புருஷனுடைய மகிமையாயிருக்கிறாள்.]]></a:t>
+              <a:t><![CDATA[6. For if the woman be not covered, let her also be shorn: but if it be a shame for a woman to be shorn or shaven, let her be covered.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -809,51 +841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. புருஷனானவன் தேவனுடைய சாயலும் மகிமையுமாயிருக்கிறபடியால், தன் தலையை மூடிக்கொள்ளவேண்டுவதில்லை; ஸ்திரீயானவள் புருஷனுடைய மகிமையாயிருக்கிறாள்.]]></a:t>
+              <a:t><![CDATA[6. For if the woman be not covered, let her also be shorn: but if it be a shame for a woman to be shorn or shaven, let her be covered.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -918,51 +950,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. புருஷன் ஸ்திரீயிலிருந்து தோன்றினவனல்ல, ஸ்திரீயே புருஷனிலிருந்து தோன்றினவள்.]]></a:t>
+              <a:t><![CDATA[7. For a man indeed ought not to cover his head, forasmuch as he is the image and glory of God: but the woman is the glory of the man.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1027,51 +1059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. புருஷன் ஸ்திரீக்காகச் சிருஷ்டிக்கப்பட்டவனல்ல, ஸ்திரீயே புருஷனுக்காகச் சிருஷ்டிக்கப்பட்டவள்.]]></a:t>
+              <a:t><![CDATA[7. For a man indeed ought not to cover his head, forasmuch as he is the image and glory of God: but the woman is the glory of the man.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1136,51 +1168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆகையால் தூதர்களினிமித்தம் ஸ்திரீயானவள் தலையின்மேல் முக்காடிட்டுக்கொள்ளவேண்டும்.]]></a:t>
+              <a:t><![CDATA[8. For the man is not of the woman: but the woman of the man.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1245,51 +1277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆகிலும் கர்த்தருக்குள் ஸ்திரீயில்லாமல் புருஷனுமில்லை, புருஷனில்லாமல் ஸ்திரீயுமில்லை.]]></a:t>
+              <a:t><![CDATA[9. Neither was the man created for the woman; but the woman for the man.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1354,51 +1386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஸ்திரீயானவள் புருஷனிலிருந்து தோன்றுகிறதுபோல, புருஷனும் ஸ்திரீயினால் தோன்றுகிறான்; சகலமும் தேவனால் உண்டாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[10. For this cause ought the woman to have power on her head because of the angels.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1463,51 +1495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஸ்திரீயானவள் புருஷனிலிருந்து தோன்றுகிறதுபோல, புருஷனும் ஸ்திரீயினால் தோன்றுகிறான்; சகலமும் தேவனால் உண்டாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[11. Nevertheless neither is the man without the woman, neither the woman without the man, in the Lord.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1572,51 +1604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. நான் கிறிஸ்துவைப் பின்பற்றுகிறதுபோல, நீங்கள் என்னைப் பின்பற்றுகிறவர்களாயிருங்கள்.]]></a:t>
+              <a:t><![CDATA[1. Be all of you followers of me, even as I also am of Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1681,51 +1713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஸ்திரீயானவள் தேவனை நோக்கி ஜெபம்பண்ணுகையில், தன் தலையை மூடிக்கொள்ளாமலிருக்கிறது இலட்சணமாயிருக்குமோ என்று உங்களுக்குள்ளே நிதானித்துக்கொள்ளுங்கள்.]]></a:t>
+              <a:t><![CDATA[12. For as the woman is of the man, even so is the man also by the woman; but all things of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1790,51 +1822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. புருஷன் மயிரை நீளமாய் வளர்க்கிறது அவனுக்கு கனவீனமாயிருக்கிறதென்றும்,]]></a:t>
+              <a:t><![CDATA[12. For as the woman is of the man, even so is the man also by the woman; but all things of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1899,51 +1931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஸ்திரீ தன் மயிரை நீளமாய் வளர்க்கிறது அவளுக்கு மகிமையாயிருக்கிறதென்றும் சுபாவமே உங்களுக்குப் போதிக்கிறதில்லையா? தலைமயிர் அவளுக்கு முக்காடாகக் கொடுக்கப்பட்டிருக்கிறதே.]]></a:t>
+              <a:t><![CDATA[13. Judge in yourselves: is it comely that a woman pray unto God uncovered?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2008,51 +2040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஸ்திரீ தன் மயிரை நீளமாய் வளர்க்கிறது அவளுக்கு மகிமையாயிருக்கிறதென்றும் சுபாவமே உங்களுக்குப் போதிக்கிறதில்லையா? தலைமயிர் அவளுக்கு முக்காடாகக் கொடுக்கப்பட்டிருக்கிறதே.]]></a:t>
+              <a:t><![CDATA[13. Judge in yourselves: is it comely that a woman pray unto God uncovered?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2117,51 +2149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஆகிலும் ஒருவன் வாக்குவாதஞ்செய்ய மனதாயிருந்தால், எங்களுக்கும், தேவனுடைய சபைகளுக்கும், அப்படிப்பட்ட வழக்கமில்லையென்று அறியக்கடவன்.]]></a:t>
+              <a:t><![CDATA[14. Does not even nature itself teach you, that, if a man have long hair, it is a shame unto him?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2226,51 +2258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. உங்களைப் புகழாமல் இதைக்குறித்து உங்களுக்குக் கட்டளைகொடுக்கிறேன்; நீங்கள் கூடிவருதல் நன்மைக்கேதுவாயிராமல், தீமைக்கேதுவாயிருக்கிறதே.]]></a:t>
+              <a:t><![CDATA[15. But if a woman have long hair, it is a glory to her: for her hair is given her for a covering.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2335,51 +2367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. உங்களைப் புகழாமல் இதைக்குறித்து உங்களுக்குக் கட்டளைகொடுக்கிறேன்; நீங்கள் கூடிவருதல் நன்மைக்கேதுவாயிராமல், தீமைக்கேதுவாயிருக்கிறதே.]]></a:t>
+              <a:t><![CDATA[15. But if a woman have long hair, it is a glory to her: for her hair is given her for a covering.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2444,51 +2476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. முதலாவது, நீங்கள் சபையிலே கூடிவந்திருக்கும்போது, உங்களில் பிரிவினைகள் உண்டென்று கேள்விப்படுகிறேன், அதில் சிலவற்றை நம்புகிறேன்.]]></a:t>
+              <a:t><![CDATA[16. But if any man seem to be contentious, we have no such custom, neither the churches of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2553,51 +2585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. முதலாவது, நீங்கள் சபையிலே கூடிவந்திருக்கும்போது, உங்களில் பிரிவினைகள் உண்டென்று கேள்விப்படுகிறேன், அதில் சிலவற்றை நம்புகிறேன்.]]></a:t>
+              <a:t><![CDATA[16. But if any man seem to be contentious, we have no such custom, neither the churches of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2662,51 +2694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. உங்களில் உத்தமர்கள் இன்னாரென்று வெளியாகும்படிக்கு மார்க்கபேதங்களும் உங்களுக்குள்ளே உண்டாயிருக்கவேண்டியதே.]]></a:t>
+              <a:t><![CDATA[17. Now in this that I declare unto you I praise you not, that all of you come together not for the better, but for the worse.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2771,51 +2803,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. சகோதரரே, நீங்கள் எல்லாவற்றிலும் என்னை நினைத்துக்கொண்டு, நான் உங்களுக்கு ஒப்புவித்தபடி நீங்கள் கட்டளைகளைக் கைக்கொண்டு வருகிறதினிமித்தம் உங்களைப் புகழுகிறேன்.]]></a:t>
+              <a:t><![CDATA[2. Now I praise you, brethren, that all of you remember me in all things, and keep the ordinances, as I delivered them to you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2880,51 +2912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நீங்கள் ஓரிடத்தில் கூடிவரும்போது, அவனவன் தன்தன் சொந்த போஜனத்தை முந்திச் சாப்பிடுகிறான்; ஒருவன் பசியாயிருக்கிறான், ஒருவன் வெறியாயிருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[17. Now in this that I declare unto you I praise you not, that all of you come together not for the better, but for the worse.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2989,51 +3021,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இப்படிச் செய்கிறது கர்த்தருடைய இராப்போஜனம்பண்ணுதலல்லவே.]]></a:t>
+              <a:t><![CDATA[18. For first of all, when all of you come together in the church, I hear that there be divisions among you; and I partly believe it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3098,51 +3130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இப்படிச் செய்கிறது கர்த்தருடைய இராப்போஜனம்பண்ணுதலல்லவே.]]></a:t>
+              <a:t><![CDATA[18. For first of all, when all of you come together in the church, I hear that there be divisions among you; and I partly believe it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3207,51 +3239,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. புசிக்கிறதற்கும் குடிக்கிறதற்கும் உங்களுக்கு வீடுகள் இல்லையா? தேவனுடைய சபையை அசட்டைபண்ணி இல்லாதவர்களை வெட்கப்படுத்துகிறீர்களா? உங்களுக்கு நான் என்னசொல்லுவேன்? இதைக்குறித்து உங்களைப் புகழ்வேனோ? புகழேன்.]]></a:t>
+              <a:t><![CDATA[19. For there must be also heresies among you, that they which are approved may be made manifest among you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3316,51 +3348,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. புசிக்கிறதற்கும் குடிக்கிறதற்கும் உங்களுக்கு வீடுகள் இல்லையா? தேவனுடைய சபையை அசட்டைபண்ணி இல்லாதவர்களை வெட்கப்படுத்துகிறீர்களா? உங்களுக்கு நான் என்னசொல்லுவேன்? இதைக்குறித்து உங்களைப் புகழ்வேனோ? புகழேன்.]]></a:t>
+              <a:t><![CDATA[19. For there must be also heresies among you, that they which are approved may be made manifest among you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3425,51 +3457,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. புசிக்கிறதற்கும் குடிக்கிறதற்கும் உங்களுக்கு வீடுகள் இல்லையா? தேவனுடைய சபையை அசட்டைபண்ணி இல்லாதவர்களை வெட்கப்படுத்துகிறீர்களா? உங்களுக்கு நான் என்னசொல்லுவேன்? இதைக்குறித்து உங்களைப் புகழ்வேனோ? புகழேன்.]]></a:t>
+              <a:t><![CDATA[20. When all of you come together therefore into one place, this is not to eat the Lord's supper.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3534,51 +3566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. நான் உங்களுக்கு ஒப்புவித்ததைக் கர்த்தரிடத்தில் பெற்றுக்கொண்டேன்; என்னவெனில், கர்த்தராகிய இயேசு தாம் காட்டிக்கொடுக்கப்பட்ட அன்று இராத்திரியிலே அப்பத்தை எடுத்து,]]></a:t>
+              <a:t><![CDATA[20. When all of you come together therefore into one place, this is not to eat the Lord's supper.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3643,51 +3675,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. நான் உங்களுக்கு ஒப்புவித்ததைக் கர்த்தரிடத்தில் பெற்றுக்கொண்டேன்; என்னவெனில், கர்த்தராகிய இயேசு தாம் காட்டிக்கொடுக்கப்பட்ட அன்று இராத்திரியிலே அப்பத்தை எடுத்து,]]></a:t>
+              <a:t><![CDATA[21. For in eating every one takes before other his own supper: and one is hungry, and another is drunken.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3752,51 +3784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ஸ்தோத்திரம்பண்ணி, அதைப்பிட்டு: நீங்கள் வாங்கிப் புசியுங்கள், இது உங்களுக்காகப் பிட்கப்படுகிற என்னுடைய சரீரமாயிருக்கிறது; என்னை நினைவுகூரும்படி இதைச் செய்யுங்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[22. What? have all of you not houses to eat and to drink in? or despise all of you the church of God, and shame them that have not? What shall I say to you? shall I praise you in this? I praise you not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3861,51 +3893,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. போஜனம்பண்ணினபின்பு, அவர் அந்தப்படியே பாத்திரத்தையும் எடுத்து: இந்தப் பாத்திரம் என் இரத்தத்தினாலாகிய புதிய உடன்படிக்கையாயிருக்கிறது; நீங்கள் இதைப் பானம்பண்ணும்போதெல்லாம் என்னை நினைவுகூரும்படி இதைச் செய்யுங்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[22. What? have all of you not houses to eat and to drink in? or despise all of you the church of God, and shame them that have not? What shall I say to you? shall I praise you in this? I praise you not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3970,51 +4002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. சகோதரரே, நீங்கள் எல்லாவற்றிலும் என்னை நினைத்துக்கொண்டு, நான் உங்களுக்கு ஒப்புவித்தபடி நீங்கள் கட்டளைகளைக் கைக்கொண்டு வருகிறதினிமித்தம் உங்களைப் புகழுகிறேன்.]]></a:t>
+              <a:t><![CDATA[2. Now I praise you, brethren, that all of you remember me in all things, and keep the ordinances, as I delivered them to you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4079,51 +4111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. போஜனம்பண்ணினபின்பு, அவர் அந்தப்படியே பாத்திரத்தையும் எடுத்து: இந்தப் பாத்திரம் என் இரத்தத்தினாலாகிய புதிய உடன்படிக்கையாயிருக்கிறது; நீங்கள் இதைப் பானம்பண்ணும்போதெல்லாம் என்னை நினைவுகூரும்படி இதைச் செய்யுங்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[22. What? have all of you not houses to eat and to drink in? or despise all of you the church of God, and shame them that have not? What shall I say to you? shall I praise you in this? I praise you not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4188,51 +4220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ஆகையால் நீங்கள் இந்த அப்பத்தைப் புசித்து, இந்தப் பாத்திரத்தில் பானம்பண்ணும்போதெல்லாம் கர்த்தர் வருமளவும் அவருடைய மரணத்தைத் தெரிவிக்கிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[23. For I have received of the Lord that which also I delivered unto you, That the Lord Jesus the same night in which he was betrayed took bread:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4297,51 +4329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ஆகையால் நீங்கள் இந்த அப்பத்தைப் புசித்து, இந்தப் பாத்திரத்தில் பானம்பண்ணும்போதெல்லாம் கர்த்தர் வருமளவும் அவருடைய மரணத்தைத் தெரிவிக்கிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[23. For I have received of the Lord that which also I delivered unto you, That the Lord Jesus the same night in which he was betrayed took bread:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4406,51 +4438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. இப்படியிருக்க, எவன் அபாத்திரமாய்க் கர்த்தருடைய அப்பத்தைப் புசித்து, அவருடைய பாத்திரத்தில் பாணம்பண்ணுகிறானோ, அவன் கர்த்தருடைய சரீரத்தையும் இரத்தத்தையும் குறித்துக் குற்றமுள்ளவனாயிருப்பான்.]]></a:t>
+              <a:t><![CDATA[24. And when he had given thanks, he brake it, and said, Take, eat: this is my body, which is broken for you: this do in remembrance of me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4515,51 +4547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. இப்படியிருக்க, எவன் அபாத்திரமாய்க் கர்த்தருடைய அப்பத்தைப் புசித்து, அவருடைய பாத்திரத்தில் பாணம்பண்ணுகிறானோ, அவன் கர்த்தருடைய சரீரத்தையும் இரத்தத்தையும் குறித்துக் குற்றமுள்ளவனாயிருப்பான்.]]></a:t>
+              <a:t><![CDATA[24. And when he had given thanks, he brake it, and said, Take, eat: this is my body, which is broken for you: this do in remembrance of me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4624,51 +4656,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. எந்த மனுஷனும் தன்னைத்தானே சோதித்தறிந்து, இந்த அப்பத்தில் புசித்து, இந்தப் பாத்திரத்தில் பானம்பண்ணக்கடவன்.]]></a:t>
+              <a:t><![CDATA[25. After the same manner also he took the cup, when he had supped, saying, This cup is the new testament in my blood: this do all of you, as often as all of you drink it, in remembrance of me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4733,51 +4765,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. என்னத்தினாலெனில், அபாத்திரமாய்ப் போஜனபானம்பண்ணுகிறவன், கர்த்தருடைய சரீரம் இன்னதென்று நிதானித்து அறியாததினால், தனக்கு ஆக்கினைத்தீர்ப்பு வரும்படி போஜனபானம்பண்ணுகிறான்.]]></a:t>
+              <a:t><![CDATA[25. After the same manner also he took the cup, when he had supped, saying, This cup is the new testament in my blood: this do all of you, as often as all of you drink it, in remembrance of me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4842,51 +4874,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. என்னத்தினாலெனில், அபாத்திரமாய்ப் போஜனபானம்பண்ணுகிறவன், கர்த்தருடைய சரீரம் இன்னதென்று நிதானித்து அறியாததினால், தனக்கு ஆக்கினைத்தீர்ப்பு வரும்படி போஜனபானம்பண்ணுகிறான்.]]></a:t>
+              <a:t><![CDATA[25. After the same manner also he took the cup, when he had supped, saying, This cup is the new testament in my blood: this do all of you, as often as all of you drink it, in remembrance of me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4951,51 +4983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. இதினிமித்தம், உங்களில் அநேகர் பலவீனரும் வியாதியுள்ளவர்களுமாயிருக்கிறார்கள்; அநேகர் நித்திரையும் அடைந்திருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[26. For as often as all of you eat this bread, and drink this cup, all of you do show the Lord's death till he comes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5060,51 +5092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. நம்மை நாமே நிதானித்து அறிந்தால் நாம் நியாயந்தீர்க்கப்படோம்.]]></a:t>
+              <a:t><![CDATA[26. For as often as all of you eat this bread, and drink this cup, all of you do show the Lord's death till he comes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5169,51 +5201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஒவ்வொரு புருஷனுக்கும் கிறிஸ்து தலையாயிருக்கிறாரென்றும், ஸ்திரீக்குப் புருஷன் தலையாயிருக்கிறானென்றும், கிறிஸ்துவுக்கு தேவன் தலையாயிருக்கிறாரென்றும், நீங்கள் அறியவேண்டுமென்று விரும்புகிறேன்.]]></a:t>
+              <a:t><![CDATA[3. But I would have you know, that the head of every man is Christ; and the head of the woman is the man; and the head of Christ is God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5278,51 +5310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. நாம் நியாயந்தீர்க்கப்படும்போது உலகத்தோடே ஆக்கினைக்குள்ளாகத் தீர்க்கப்படாதபடிக்கு, கர்த்தராலே சிட்சிக்கப்படுகிறோம்.]]></a:t>
+              <a:t><![CDATA[27. Wherefore whosoever shall eat this bread, and drink this cup of the Lord, unworthily, shall be guilty of the body and blood of the Lord.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5387,51 +5419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. நாம் நியாயந்தீர்க்கப்படும்போது உலகத்தோடே ஆக்கினைக்குள்ளாகத் தீர்க்கப்படாதபடிக்கு, கர்த்தராலே சிட்சிக்கப்படுகிறோம்.]]></a:t>
+              <a:t><![CDATA[27. Wherefore whosoever shall eat this bread, and drink this cup of the Lord, unworthily, shall be guilty of the body and blood of the Lord.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5496,51 +5528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. ஆகையால், என் சகோதரரே, நீங்கள் போஜனம்பண்ணக் கூடிவரும்போது, ஒருவருக்காக ஒருவர் காத்திருங்கள்.]]></a:t>
+              <a:t><![CDATA[28. But let a man examine himself, and so let him eat of that bread, and drink of that cup.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5605,51 +5637,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. ஆகையால், என் சகோதரரே, நீங்கள் போஜனம்பண்ணக் கூடிவரும்போது, ஒருவருக்காக ஒருவர் காத்திருங்கள்.]]></a:t>
+              <a:t><![CDATA[28. But let a man examine himself, and so let him eat of that bread, and drink of that cup.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5714,51 +5746,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. நீங்கள் ஆக்கினைக்கேதுவாகக் கூடிவராதபடிக்கு, ஒருவனுக்குப் பசியிருந்தால் வீட்டிலே சாப்பிடக்கடவன். மற்றக் காரியங்களை நான் வரும்போது திட்டம்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[29. For he that eats and drinks unworthily, eats and drinks damnation to himself, not discerning the Lord's body.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5823,51 +5855,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. நீங்கள் ஆக்கினைக்கேதுவாகக் கூடிவராதபடிக்கு, ஒருவனுக்குப் பசியிருந்தால் வீட்டிலே சாப்பிடக்கடவன். மற்றக் காரியங்களை நான் வரும்போது திட்டம்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[29. For he that eats and drinks unworthily, eats and drinks damnation to himself, not discerning the Lord's body.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. For this cause many are weak and sickly among you, and many sleep.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. For this cause many are weak and sickly among you, and many sleep.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. For if we would judge ourselves, we should not be judged.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. But when we are judged, we are chastened of the Lord, that we should not be condemned with the world.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5932,51 +6400,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஒவ்வொரு புருஷனுக்கும் கிறிஸ்து தலையாயிருக்கிறாரென்றும், ஸ்திரீக்குப் புருஷன் தலையாயிருக்கிறானென்றும், கிறிஸ்துவுக்கு தேவன் தலையாயிருக்கிறாரென்றும், நீங்கள் அறியவேண்டுமென்று விரும்புகிறேன்.]]></a:t>
+              <a:t><![CDATA[3. But I would have you know, that the head of every man is Christ; and the head of the woman is the man; and the head of Christ is God.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. But when we are judged, we are chastened of the Lord, that we should not be condemned with the world.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. Wherefore, my brethren, when all of you come together to eat, tarry one for another.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. And if any man hunger, let him eat at home; that all of you come not together unto condemnation. And the rest will I set in order when I come.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. And if any man hunger, let him eat at home; that all of you come not together unto condemnation. And the rest will I set in order when I come.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6041,51 +6945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஜெபம்பண்ணுகிறபோதாவது, தீர்க்கதரிசனஞ் சொல்லுகிறபோதாவது, தன் தலையை மூடிக்கொண்டிருக்கிற எந்தப் புருஷனும் தன் தலையைக் கனவீனப்படுத்துகிறான்.]]></a:t>
+              <a:t><![CDATA[3. But I would have you know, that the head of every man is Christ; and the head of the woman is the man; and the head of Christ is God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6150,51 +7054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஜெபம்பண்ணுகிறபோதாவது, தீர்க்கதரிசனஞ் சொல்லுகிறபோதாவது, தன் தலையை மூடிக்கொள்ளாதிருக்கிற எந்த ஸ்திரீயும் தன் தலையைக் கனவீனப்படுத்துகிறாள்; அது அவளுக்குத் தலை சிரைக்கப்பட்டதுபோலிருக்குமே.]]></a:t>
+              <a:t><![CDATA[4. Every man praying or prophesying, having his head covered, dishonours his head.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6259,51 +7163,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஜெபம்பண்ணுகிறபோதாவது, தீர்க்கதரிசனஞ் சொல்லுகிறபோதாவது, தன் தலையை மூடிக்கொள்ளாதிருக்கிற எந்த ஸ்திரீயும் தன் தலையைக் கனவீனப்படுத்துகிறாள்; அது அவளுக்குத் தலை சிரைக்கப்பட்டதுபோலிருக்குமே.]]></a:t>
+              <a:t><![CDATA[4. Every man praying or prophesying, having his head covered, dishonours his head.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6338,51 +7242,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473401898" r:id="rId1"/>
+    <p:sldLayoutId id="2481563553" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6782,54 +7686,118 @@
 
 <file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
@@ -6958,51 +7926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. স্ত্রীলোক যদি তার মাথা না ঢাকে তবে তার চুল কেটে ফেলাই উচিত৷ কিন্তু চুল কেটে ফেলা বা মাথা নেড়া]]></a:t>
+              <a:t><![CDATA[5. ஜெபம்பண்ணுகிறபோதாவது, தீர்க்கதரிசனஞ் சொல்லுகிறபோதாவது, தன் தலையை மூடிக்கொள்ளாதிருக்கிற எந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7090,51 +8058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করা যদি স্ত্রীলোকের পক্ষে লজ্জার বিষয় হয়, তবে সে তার মাথা ঢেকে রাখুক৷]]></a:t>
+              <a:t><![CDATA[ஸ்திரீயும் தன் தலையைக் கனவீனப்படுத்துகிறாள்; அது அவளுக்குத் தலை சிரைக்கப்பட்டதுபோலிருக்குமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7222,51 +8190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. আবার পুরুষ মানুষের মাথা ঢেকে রাখা উচিত নয়, কারণ সে ঈশ্বরের স্বরূপ ও মহিমা প্রতিফলন করে৷ কিন্তু]]></a:t>
+              <a:t><![CDATA[6. ஸ்திரீயானவள் முக்காடிட்டுக்கொள்ளாவிட்டால் தலைமயிரையும் கத்தரித்துப்போடக்கடவள்; தலைமயிர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7354,51 +8322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[স্ত্রীলোক হল পুরুষের মহিমা৷]]></a:t>
+              <a:t><![CDATA[கத்தரிக்கப்படுகிறதும் சிரைக்கப்படுகிறதும் ஸ்திரீக்கு வெட்கமானால் முக்காடிட்டுக்கொண்டிருக்கக்கடவள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7486,51 +8454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. কারণ স্ত্রীলোক থেকে পুরুষের সৃষ্টি হয় নি; কিন্তু পুরুষ থেকেই স্ত্রীলোক এসেছে৷]]></a:t>
+              <a:t><![CDATA[7. புருஷனானவன் தேவனுடைய சாயலும் மகிமையுமாயிருக்கிறபடியால், தன் தலையை மூடிக்கொள்ளவேண்டுவதில்லை;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7618,51 +8586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. স্ত্রীলোকের জন্য পুরুষের সৃষ্টি হয় নি, কিন্তু পুরুষের জন্য স্ত্রীলোকের সৃষ্টি হয়েছিল৷]]></a:t>
+              <a:t><![CDATA[ஸ்திரீயானவள் புருஷனுடைய மகிமையாயிருக்கிறாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7750,51 +8718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. এই কারণে এবং স্বর্গদূতগণের জন্য অধীনতার চিহ্ন হিসাবে একজন স্ত্রীলোক তার মাথা ঢেকে রাখবে৷]]></a:t>
+              <a:t><![CDATA[8. புருஷன் ஸ்திரீயிலிருந்து தோன்றினவனல்ல, ஸ்திரீயே புருஷனிலிருந்து தோன்றினவள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7882,51 +8850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. যাই হোক্ প্রভুতে স্ত্রীলোক ছাড়া পুরুষ নয়, এবং পুরুষ ছাড়া স্ত্রীলোক নয়৷]]></a:t>
+              <a:t><![CDATA[9. புருஷன் ஸ்திரீக்காகச் சிருஷ்டிக்கப்பட்டவனல்ல, ஸ்திரீயே புருஷனுக்காகச் சிருஷ்டிக்கப்பட்டவள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8014,51 +8982,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. য়েমন পুরুষ থেকে স্ত্রীলোকের সৃষ্টি হল, তেমন আবার পুরুষের জন্ম স্ত্রীলোক থেকে হল, বাস্তবে এ]]></a:t>
+              <a:t><![CDATA[10. ஆகையால் தூதர்களினிமித்தம் ஸ்திரீயானவள் தலையின்மேல் முக்காடிட்டுக்கொள்ளவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8146,51 +9114,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সবকিছুই ঈশ্বর থেকে হয়৷]]></a:t>
+              <a:t><![CDATA[11. ஆகிலும் கர்த்தருக்குள் ஸ்திரீயில்லாமல் புருஷனுமில்லை, புருஷனில்லாமல் ஸ்திரீயுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8278,51 +9246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. আমি য়েমন খ্রীষ্টের দৃষ্টান্ত অনুসরণ করি, তোমরাও তেমনি আমার দৃষ্টান্ত অনুসরণ কর৷]]></a:t>
+              <a:t><![CDATA[1. நான் கிறிஸ்துவைப் பின்பற்றுகிறதுபோல, நீங்கள் என்னைப் பின்பற்றுகிறவர்களாயிருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8410,51 +9378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. তোমরা নিজেরাই বিচার করে দেখ, মাথা না ঢেকে ঈশ্বরের কাছে প্রার্থনা করা কি স্ত্রীলোকের শোভা পায়?]]></a:t>
+              <a:t><![CDATA[12. ஸ்திரீயானவள் புருஷனிலிருந்து தோன்றுகிறதுபோல, புருஷனும் ஸ்திரீயினால் தோன்றுகிறான்; சகலமும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8542,51 +9510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. স্বাভাবিক বিবেচনাও বলে য়ে পুরুষ মানুষ যদি লম্বা চুল রাখে তবে তার সম্মান থাকে না৷]]></a:t>
+              <a:t><![CDATA[தேவனால் உண்டாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8674,51 +9642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. কিন্তু স্ত্রীলোকের লম্বা চুল তার গৌরবের বিষয় কারণ সেই লম্বা চুল তার মাথা ঢেকে রাখার জন্য তাকে]]></a:t>
+              <a:t><![CDATA[13. ஸ்திரீயானவள் தேவனை நோக்கி ஜெபம்பண்ணுகையில், தன் தலையை மூடிக்கொள்ளாமலிருக்கிறது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8806,51 +9774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দেওয়া হয়েছে৷]]></a:t>
+              <a:t><![CDATA[இலட்சணமாயிருக்குமோ என்று உங்களுக்குள்ளே நிதானித்துக்கொள்ளுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8938,51 +9906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. কেউ কেউ হয়তো এ নিয়ে তর্ক করতে চাইবে, কিন্তু আমরা ও ঈশ্বরের সকল মণ্ডলী, এই প্রথা মেনে চলি না৷]]></a:t>
+              <a:t><![CDATA[14. புருஷன் மயிரை நீளமாய் வளர்க்கிறது அவனுக்கு கனவீனமாயிருக்கிறதென்றும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9070,51 +10038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. কিন্তু এখন আমি য়ে বিষয়ে তোমাদের নির্দেশ দিচ্ছি সেই বিষয়ে আমি তোমাদের প্রশংসা করতে পারি না,]]></a:t>
+              <a:t><![CDATA[15. ஸ்திரீ தன் மயிரை நீளமாய் வளர்க்கிறது அவளுக்கு மகிமையாயிருக்கிறதென்றும் சுபாவமே உங்களுக்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9202,51 +10170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কারণ তোমরা যখন একত্রিত হও তাতে ভাল না হয়ে শুনছি তোমাদের ক্ষতি হচ্ছে৷]]></a:t>
+              <a:t><![CDATA[போதிக்கிறதில்லையா? தலைமயிர் அவளுக்கு முக்காடாகக் கொடுக்கப்பட்டிருக்கிறதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9334,51 +10302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. প্রথমতঃ আমি শুনেছি য়ে তোমরা যখন মণ্ডলীতে সমবেত হও, তখন তোমাদের মধ্যে অনেক দল থাকে, আর আমি এই]]></a:t>
+              <a:t><![CDATA[16. ஆகிலும் ஒருவன் வாக்குவாதஞ்செய்ய மனதாயிருந்தால், எங்களுக்கும், தேவனுடைய சபைகளுக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9466,51 +10434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ব্যাপারে কিছুটা বিশ্বাস করি৷]]></a:t>
+              <a:t><![CDATA[அப்படிப்பட்ட வழக்கமில்லையென்று அறியக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9598,51 +10566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. তোমাদের মধ্যে ভিন্নতা অবশ্যই থাকবে, যাতে তোমাদের মধ্যে যারা যথার্থ খাঁটি তারা স্পষ্ট হয়৷]]></a:t>
+              <a:t><![CDATA[17. உங்களைப் புகழாமல் இதைக்குறித்து உங்களுக்குக் கட்டளைகொடுக்கிறேன்; நீங்கள் கூடிவருதல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9730,51 +10698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. আমি তোমাদের প্রশংসা করছি, কারণ তোমরা সব সময় আমার কথা স্মরণ করে থাক, আর তোমাদের আমি য়ে শিক্ষা]]></a:t>
+              <a:t><![CDATA[2. சகோதரரே, நீங்கள் எல்லாவற்றிலும் என்னை நினைத்துக்கொண்டு, நான் உங்களுக்கு ஒப்புவித்தபடி நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9862,51 +10830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. তাই যখন তোমরা সমবেত হও, তখন তোমরা প্রকৃতপক্ষে প্রভুর ভোজ খাও না৷]]></a:t>
+              <a:t><![CDATA[நன்மைக்கேதுவாயிராமல், தீமைக்கேதுவாயிருக்கிறதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9994,51 +10962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. কারণ খাবার সময় প্রত্যেকে নিজের নিজের খাবার আগে খেয়ে নেয়, তাতে কেউ বা ক্ষুধার্ত থাকে; আর কেউ]]></a:t>
+              <a:t><![CDATA[18. முதலாவது, நீங்கள் சபையிலே கூடிவந்திருக்கும்போது, உங்களில் பிரிவினைகள் உண்டென்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10126,51 +11094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কেউ অতিরিক্ত পানাহার করে বেহুঁস হয়ে যায়৷]]></a:t>
+              <a:t><![CDATA[கேள்விப்படுகிறேன், அதில் சிலவற்றை நம்புகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10258,51 +11226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. পানাহার করার জন্য তোমাদের কি নিজেদের বাড়ীঘর নেই? তোমরা কি ঈশ্বরের মণ্ডলীকে তুচ্ছ জ্ঞান কর; আর]]></a:t>
+              <a:t><![CDATA[19. உங்களில் உத்தமர்கள் இன்னாரென்று வெளியாகும்படிக்கு மார்க்கபேதங்களும் உங்களுக்குள்ளே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10390,51 +11358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[যাদের কিছু নেই তাদের কি লজ্জায় ফেলতে চাও? আমি তোমাদের কি বলব? এমন কাজ করার জন্য আমি কি তোমাদের]]></a:t>
+              <a:t><![CDATA[உண்டாயிருக்கவேண்டியதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10522,51 +11490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রশংসা করব? এবিষয়ে আমি তোমাদের প্রশংসা করব না৷]]></a:t>
+              <a:t><![CDATA[20. நீங்கள் ஓரிடத்தில் கூடிவரும்போது, அவனவன் தன்தன் சொந்த போஜனத்தை முந்திச் சாப்பிடுகிறான்; ஒருவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10654,51 +11622,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. আমি প্রভুর কাছ থেকে য়ে শিক্ষা পেয়েছি তোমাদের তা দিয়েছি৷ য়ে রাত্রে প্রভু যীশুকে হত্যার জন্য]]></a:t>
+              <a:t><![CDATA[பசியாயிருக்கிறான், ஒருவன் வெறியாயிருக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10786,51 +11754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[শত্রুর হাতে সঁপে দেওয়া হয়, সেই রাত্রে তিনি একটি রুটি নিয়ে,]]></a:t>
+              <a:t><![CDATA[21. இப்படிச் செய்கிறது கர்த்தருடைய இராப்போஜனம்பண்ணுதலல்லவே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10918,51 +11886,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ধন্যবাদ দিলেন ও তা ভেঙ্গে বললেন, ‘এ আমার দেহ; এ তোমাদের জন্য, আমার স্মরণে এটি করো৷’]]></a:t>
+              <a:t><![CDATA[22. புசிக்கிறதற்கும் குடிக்கிறதற்கும் உங்களுக்கு வீடுகள் இல்லையா? தேவனுடைய சபையை அசட்டைபண்ணி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11050,51 +12018,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. খাওয়া শেষ হলে, সেইভাবে তিনি পানপাত্র তুলে নিয়ে বললেন, ‘এই পানপাত্র হল আমার রক্তে স্থাপিত নতুন]]></a:t>
+              <a:t><![CDATA[இல்லாதவர்களை வெட்கப்படுத்துகிறீர்களா? உங்களுக்கு நான் என்னசொல்லுவேன்? இதைக்குறித்து உங்களைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11182,51 +12150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দিয়েছি তা তোমরা বেশ ভালভাবে পালন করছ৷]]></a:t>
+              <a:t><![CDATA[கட்டளைகளைக் கைக்கொண்டு வருகிறதினிமித்தம் உங்களைப் புகழுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11314,51 +12282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[চুক্তি৷ তোমরা যতবার এই পানপাত্র থেকে পান করবে আমার স্মরণে তো করো৷’]]></a:t>
+              <a:t><![CDATA[புகழ்வேனோ? புகழேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11446,51 +12414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. কারণ তোমরা যতবার এই রুটি খাবে ও এই পানপাত্রে পান করবে, ততবার তোমরা প্রভুর মৃত্যুর কথাই প্রচার]]></a:t>
+              <a:t><![CDATA[23. நான் உங்களுக்கு ஒப்புவித்ததைக் கர்த்தரிடத்தில் பெற்றுக்கொண்டேன்; என்னவெனில், கர்த்தராகிய இயேசு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11578,51 +12546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করতে থাকবে, যতদিন পর্যন্ত না তিনি ফিরে আসেন৷]]></a:t>
+              <a:t><![CDATA[தாம் காட்டிக்கொடுக்கப்பட்ட அன்று இராத்திரியிலே அப்பத்தை எடுத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11710,51 +12678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. তাই য়ে কেউ অয়োগ্যভাবে প্রভুর এই রুটি খায় ও পানপাত্রে পান করে, সে প্রভুর দেহের ও রক্তের জন্য]]></a:t>
+              <a:t><![CDATA[24. ஸ்தோத்திரம்பண்ணி, அதைப்பிட்டு: நீங்கள் வாங்கிப் புசியுங்கள், இது உங்களுக்காகப் பிட்கப்படுகிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11842,51 +12810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দাযী হবে৷]]></a:t>
+              <a:t><![CDATA[என்னுடைய சரீரமாயிருக்கிறது; என்னை நினைவுகூரும்படி இதைச் செய்யுங்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11974,51 +12942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. এই রুটি খাওয়ার ও সেই পানপাত্রে পান করার আগে প্রত্যেকের উচিত নিজের হৃদয় পরীক্ষা করা৷]]></a:t>
+              <a:t><![CDATA[25. போஜனம்பண்ணினபின்பு, அவர் அந்தப்படியே பாத்திரத்தையும் எடுத்து: இந்தப் பாத்திரம் என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12106,51 +13074,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. কারণ য়ে অয়োগ্যভাবে এই রুটি খায় ও পানপাত্রে পান করে, সে যদি দেহের অর্থ কি তা না বোঝে তবে সেই]]></a:t>
+              <a:t><![CDATA[இரத்தத்தினாலாகிய புதிய உடன்படிக்கையாயிருக்கிறது; நீங்கள் இதைப் பானம்பண்ணும்போதெல்லாம் என்னை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12238,51 +13206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[খাদ্য পানীয় ঈশ্বরের বিচারদণ্ডেই পরিণত হয়৷]]></a:t>
+              <a:t><![CDATA[நினைவுகூரும்படி இதைச் செய்யுங்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12370,51 +13338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. সেই জন্য তোমাদের মধ্যে অনেকে আজ দুর্বল ও অসুস্থ, অনেকে মারাও পড়েছে৷]]></a:t>
+              <a:t><![CDATA[26. ஆகையால் நீங்கள் இந்த அப்பத்தைப் புசித்து, இந்தப் பாத்திரத்தில் பானம்பண்ணும்போதெல்லாம் கர்த்தர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12502,51 +13470,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. কিন্তু যদি নিজেদের ঠিক মতো পরীক্ষা করতাম, তাহলে ঈশ্বরকে আমাদের বিচার করতে হত না৷]]></a:t>
+              <a:t><![CDATA[வருமளவும் அவருடைய மரணத்தைத் தெரிவிக்கிறீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12634,51 +13602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. কিন্তু আমি চাই একথা তোমরা বোঝ য়ে প্রত্যেক পুরুষের মস্তক হচ্ছেন খ্রীষ্ট৷ স্ত্রীর মস্তক তার]]></a:t>
+              <a:t><![CDATA[3. ஒவ்வொரு புருஷனுக்கும் கிறிஸ்து தலையாயிருக்கிறாரென்றும், ஸ்திரீக்குப் புருஷன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12766,51 +13734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. কিন্তু যখন প্রভু আমাদের বিচার করেন, তিনি আমাদের শাসনও করেন, যাতে আমরা জগতের জন্য লোকদের সঙ্গে]]></a:t>
+              <a:t><![CDATA[27. இப்படியிருக்க, எவன் அபாத்திரமாய்க் கர்த்தருடைய அப்பத்தைப் புசித்து, அவருடைய பாத்திரத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12898,51 +13866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বিচারপ্রাপ্ত না হই৷]]></a:t>
+              <a:t><![CDATA[பாணம்பண்ணுகிறானோ, அவன் கர்த்தருடைய சரீரத்தையும் இரத்தத்தையும் குறித்துக் குற்றமுள்ளவனாயிருப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13030,51 +13998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. তাই, আমার ভাই ও বোনেরা, তোমরা যখন খাওয়া-দাওয়া করার জন্য সমবেত হও, তখন একজন অন্য জনের জন্য]]></a:t>
+              <a:t><![CDATA[28. எந்த மனுஷனும் தன்னைத்தானே சோதித்தறிந்து, இந்த அப்பத்தில் புசித்து, இந்தப் பாத்திரத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13162,51 +14130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[অপেক্ষা করো৷]]></a:t>
+              <a:t><![CDATA[பானம்பண்ணக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13294,51 +14262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. যদি কারোর খিদে পায়, তবে সে তার বাড়িতে খেয়ে নিক্৷ এইভাবে চল য়েন তোমরা একত্রিত হলে তোমাদের ওপর]]></a:t>
+              <a:t><![CDATA[29. என்னத்தினாலெனில், அபாத்திரமாய்ப் போஜனபானம்பண்ணுகிறவன், கர்த்தருடைய சரீரம் இன்னதென்று நிதானித்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13426,51 +14394,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ঈশ্বরের দণ্ডাজ্ঞা না আসে; আর আমি যখন যাব তখন অন্য বিষয়গুলির সমাধান করব৷]]></a:t>
+              <a:t><![CDATA[அறியாததினால், தனக்கு ஆக்கினைத்தீர்ப்பு வரும்படி போஜனபானம்பண்ணுகிறான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 கொரிந்தியர் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. இதினிமித்தம், உங்களில் அநேகர் பலவீனரும் வியாதியுள்ளவர்களுமாயிருக்கிறார்கள்; அநேகர் நித்திரையும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 கொரிந்தியர் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அடைந்திருக்கிறார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 கொரிந்தியர் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. நம்மை நாமே நிதானித்து அறிந்தால் நாம் நியாயந்தீர்க்கப்படோம்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 கொரிந்தியர் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. நாம் நியாயந்தீர்க்கப்படும்போது உலகத்தோடே ஆக்கினைக்குள்ளாகத் தீர்க்கப்படாதபடிக்கு, கர்த்தராலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13558,51 +15054,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[স্বামী, আর খ্রীষ্টের মস্তক হলেন ঈশ্বর৷]]></a:t>
+              <a:t><![CDATA[தலையாயிருக்கிறானென்றும், கிறிஸ்துவுக்கு தேவன் தலையாயிருக்கிறாரென்றும், நீங்கள் அறியவேண்டுமென்று]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 கொரிந்தியர் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சிட்சிக்கப்படுகிறோம்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 கொரிந்தியர் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. ஆகையால், என் சகோதரரே, நீங்கள் போஜனம்பண்ணக் கூடிவரும்போது, ஒருவருக்காக ஒருவர் காத்திருங்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 கொரிந்தியர் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. நீங்கள் ஆக்கினைக்கேதுவாகக் கூடிவராதபடிக்கு, ஒருவனுக்குப் பசியிருந்தால் வீட்டிலே சாப்பிடக்கடவன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 கொரிந்தியர் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மற்றக் காரியங்களை நான் வரும்போது திட்டம்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13690,51 +15714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. যদি কোন পুরুষ তার মাথা ঢেকে রেখে প্রার্থনা করে অথবা ভাববাণী বলে তবে সে তার মাথার অসম্মান করে৷]]></a:t>
+              <a:t><![CDATA[விரும்புகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13822,51 +15846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. কিন্তু য়ে স্ত্রীলোক মাথা না ঢেকে প্রার্থনা করে বা ভাববানী বলে, সে তার নিজের মাথার অপমান করে, সে]]></a:t>
+              <a:t><![CDATA[4. ஜெபம்பண்ணுகிறபோதாவது, தீர்க்கதரிசனஞ் சொல்லுகிறபோதாவது, தன் தலையை மூடிக்கொண்டிருக்கிற எந்தப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13954,51 +15978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মাথা মোড়ানো স্ত্রীলোকের মত হয়ে পড়ে৷]]></a:t>
+              <a:t><![CDATA[புருஷனும் தன் தலையைக் கனவீனப்படுத்துகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14015,91 +16039,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 கொரிந்தியர் : 11]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme100">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme9">
   <a:themeElements>
-    <a:clrScheme name="Theme100">
+    <a:clrScheme name="Theme9">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme100">
+    <a:fontScheme name="Theme9">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -14125,51 +16149,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme100">
+    <a:fmtScheme name="Theme9">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -14300,51 +16324,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>55</Slides>
+  <Slides>63</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>