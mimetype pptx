--- v1 (2026-07-18)
+++ v2 (2026-10-21)
@@ -85,50 +85,60 @@
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -156,50 +166,55 @@
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
+    <p:sldId id="303" r:id="rId50"/>
+    <p:sldId id="304" r:id="rId51"/>
+    <p:sldId id="305" r:id="rId52"/>
+    <p:sldId id="306" r:id="rId53"/>
+    <p:sldId id="307" r:id="rId54"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -344,53 +359,58 @@
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
-  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -450,51 +470,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. காதானது நான் கண்ணாயிராதபடியினாலே, நான் சரீரத்தின் அவயவமல்லவென்றால், அதினாலே அது சரீரத்தின் அவயவமாயிராதோ?]]></a:t>
+              <a:t><![CDATA[6. And there are diversities of operations, but it is the same God which works all in all.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -559,51 +579,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. சரீரம் முழுவதும் கண்ணானால், செவி எங்கே? அது முழுவதும் செவியானால், மோப்பம் எங்கே?]]></a:t>
+              <a:t><![CDATA[7. But the manifestation of the Spirit is given to every man to profit likewise.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -668,51 +688,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. தேவன் தமது சித்தத்தின்படி, அவயவங்கள் ஒவ்வொன்றையும் சரீரத்திலே வைத்தார்.]]></a:t>
+              <a:t><![CDATA[8. In order to one is given by the Spirit the word of wisdom; to another the word of knowledge by the same Spirit;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -777,51 +797,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவையெல்லாம் ஒரே அவயவமாயிருந்தால், சரீரம் எங்கே?]]></a:t>
+              <a:t><![CDATA[8. In order to one is given by the Spirit the word of wisdom; to another the word of knowledge by the same Spirit;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -886,51 +906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவயவங்கள் அநேகமாயிருந்தும் சரீரம் ஒன்றே.]]></a:t>
+              <a:t><![CDATA[9. To another faith by the same Spirit; to another the gifts of healing by the same Spirit;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -995,51 +1015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. கண்ணானது கையைப்பார்த்து: நீ எனக்கு வேண்டுவதில்லையென்றும்; தலையானது கால்களை நோக்கி: நீங்கள் எனக்கு வேண்டுவதில்லையென்றும் சொல்லக்கூடாது.]]></a:t>
+              <a:t><![CDATA[10. To another the working of miracles; to another prophecy; to another discerning of spirits; to another divers kinds of tongues; to another the interpretation of tongues:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1104,51 +1124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. கண்ணானது கையைப்பார்த்து: நீ எனக்கு வேண்டுவதில்லையென்றும்; தலையானது கால்களை நோக்கி: நீங்கள் எனக்கு வேண்டுவதில்லையென்றும் சொல்லக்கூடாது.]]></a:t>
+              <a:t><![CDATA[10. To another the working of miracles; to another prophecy; to another discerning of spirits; to another divers kinds of tongues; to another the interpretation of tongues:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1213,51 +1233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. சரீர அவயவங்களில் பலவீனமுள்ளவைகளாய்க் காணப்படுகிறவைகளே மிகவும் வேண்டியவைகளாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[10. To another the working of miracles; to another prophecy; to another discerning of spirits; to another divers kinds of tongues; to another the interpretation of tongues:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1322,51 +1342,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. மேலும், சரீர அவயவங்களில் கனவீனமாய்க் காணப்படுகிறவைகளுக்கே அதிக கனத்தைக் கொடுக்கிறோம்; நம்மில் இலட்சணமில்லாதவைகளே அதிக அலங்காரம் பெறும்;]]></a:t>
+              <a:t><![CDATA[11. But all these works that one and the very same Spirit, dividing to every man severally as he will.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1431,51 +1451,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. மேலும், சரீர அவயவங்களில் கனவீனமாய்க் காணப்படுகிறவைகளுக்கே அதிக கனத்தைக் கொடுக்கிறோம்; நம்மில் இலட்சணமில்லாதவைகளே அதிக அலங்காரம் பெறும்;]]></a:t>
+              <a:t><![CDATA[11. But all these works that one and the very same Spirit, dividing to every man severally as he will.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1540,51 +1560,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இவைகளையெல்லாம் அந்த ஒரே ஆவியானவர் நடப்பித்து, தமது சித்தத்தின்படியே அவனவனுக்குப் பகிர்ந்துகொடுக்கிறார்.]]></a:t>
+              <a:t><![CDATA[1. Now concerning spiritual gifts, brethren, I would not have you ignorant.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1649,51 +1669,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. நம்மில் இலட்சணமுள்ளவைகளுக்கு அலங்கரிப்பு வேண்டியதில்லை.]]></a:t>
+              <a:t><![CDATA[12. For as the body is one, and has many members, and all the members of that one body, being many, are one body: so also is Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1758,51 +1778,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. நம்மில் இலட்சணமுள்ளவைகளுக்கு அலங்கரிப்பு வேண்டியதில்லை.]]></a:t>
+              <a:t><![CDATA[12. For as the body is one, and has many members, and all the members of that one body, being many, are one body: so also is Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1867,51 +1887,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. சரீரத்திலே பிரிவினையுண்டாயிராமல், அவயவங்கள் ஒன்றைக்குறித்து ஒன்று கவலையாயிருக்கும்படிக்கு, தேவன் கனத்தில் குறைவுள்ளதற்கு அதிக கனத்தைக் கொடுத்து, இப்படிச் சரீரத்தை அமைத்திருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[13. For by one Spirit are we all baptized into one body, whether we be Jews or Gentiles, whether we be bond or free; and have been all made to drink into one Spirit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1976,51 +1996,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. சரீரத்திலே பிரிவினையுண்டாயிராமல், அவயவங்கள் ஒன்றைக்குறித்து ஒன்று கவலையாயிருக்கும்படிக்கு, தேவன் கனத்தில் குறைவுள்ளதற்கு அதிக கனத்தைக் கொடுத்து, இப்படிச் சரீரத்தை அமைத்திருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[13. For by one Spirit are we all baptized into one body, whether we be Jews or Gentiles, whether we be bond or free; and have been all made to drink into one Spirit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2085,51 +2105,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ஆதலால் ஒரு அவயவம் பாடுபட்டால் எல்லா அவயவங்களும் கூடப் பாடுபடும்; ஒரு அவயவம் மகிமைப்பட்டால் எல்லா அவயவங்களும் கூடச் சந்தோஷப்படும்.]]></a:t>
+              <a:t><![CDATA[14. For the body is not one member, but many.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2194,51 +2214,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ஆதலால் ஒரு அவயவம் பாடுபட்டால் எல்லா அவயவங்களும் கூடப் பாடுபடும்; ஒரு அவயவம் மகிமைப்பட்டால் எல்லா அவயவங்களும் கூடச் சந்தோஷப்படும்.]]></a:t>
+              <a:t><![CDATA[15. If the foot shall say, Because I am not the hand, I am not of the body; is it therefore not of the body?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2303,51 +2323,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. நீங்களே கிறிஸ்துவின் சரீரமாயும், தனித்தனியே அவயவங்களாயுமிருக்கிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[15. If the foot shall say, Because I am not the hand, I am not of the body; is it therefore not of the body?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2412,51 +2432,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. தேவனானவர் சபையிலே முதலாவது அப்போஸ்தலரையும், இரண்டாவது தீர்க்கதரிசிகளையும், மூன்றாவது போதகர்களையும், பின்பு அற்புதங்களையும், பின்பு குணமாக்கும் வரங்களையும், ஊழியங்களையும், ஆளுகைகளையும், பலவித பாஷைகளையும் ஏற்படுத்தினார்]]></a:t>
+              <a:t><![CDATA[16. And if the ear shall say, Because I am not the eye, I am not of the body; is it therefore not of the body?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2521,51 +2541,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. தேவனானவர் சபையிலே முதலாவது அப்போஸ்தலரையும், இரண்டாவது தீர்க்கதரிசிகளையும், மூன்றாவது போதகர்களையும், பின்பு அற்புதங்களையும், பின்பு குணமாக்கும் வரங்களையும், ஊழியங்களையும், ஆளுகைகளையும், பலவித பாஷைகளையும் ஏற்படுத்தினார்]]></a:t>
+              <a:t><![CDATA[16. And if the ear shall say, Because I am not the eye, I am not of the body; is it therefore not of the body?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2630,51 +2650,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. தேவனானவர் சபையிலே முதலாவது அப்போஸ்தலரையும், இரண்டாவது தீர்க்கதரிசிகளையும், மூன்றாவது போதகர்களையும், பின்பு அற்புதங்களையும், பின்பு குணமாக்கும் வரங்களையும், ஊழியங்களையும், ஆளுகைகளையும், பலவித பாஷைகளையும் ஏற்படுத்தினார்]]></a:t>
+              <a:t><![CDATA[17. If the whole body were an eye, where were the hearing? If the whole were hearing, where were the smelling?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2739,51 +2759,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. எப்படியெனில், சரீரம் ஒன்று, அதற்கு அவயவங்கள் அநேகம்; ஒரே சரீரத்தின் அவயவங்களெல்லாம் அநேகமாயிருந்தும், சரீரம் ஒன்றாகவேயிருக்கிறது; அந்தப்பிரகாரமாகக் கிறிஸ்துவும் இருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[2. All of you know that all of you were Gentiles, carried away unto these dumb idols, even as all of you were led.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2848,51 +2868,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. எல்லாரும் அப்போஸ்தலர்களா? எல்லாரும் தீர்க்கதரிசிகளா? எல்லாரும் போதகர்களா? எல்லாரும் அற்புதங்களைச் செய்கிறவர்களா?]]></a:t>
+              <a:t><![CDATA[18. But now has God set the members every one of them in the body, as it has pleased him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2957,51 +2977,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. எல்லாரும் குணமாக்கும் வரங்களுடையவர்களா? எல்லாரும் அந்நியபாஷைகளைப் பேசுகிறார்களா? எல்லாரும் வியாக்கியானம் பண்ணுகிறார்களா?]]></a:t>
+              <a:t><![CDATA[19. And if they were all one member, where were the body?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3066,51 +3086,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. எல்லாரும் குணமாக்கும் வரங்களுடையவர்களா? எல்லாரும் அந்நியபாஷைகளைப் பேசுகிறார்களா? எல்லாரும் வியாக்கியானம் பண்ணுகிறார்களா?]]></a:t>
+              <a:t><![CDATA[20. But now are they many members, yet but one body.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3175,51 +3195,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. இப்படியிருக்க, முக்கியமான வரங்களை நாடுங்கள்; இன்னும் அதிக மேன்மையான வழியையும் உங்களுக்குக் காண்பிக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[21. And the eye cannot say unto the hand, I have no need of you: nor again the head to the feet, I have no need of you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3284,51 +3304,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அன்றியும், சகோதரரே, ஆவிக்குரியவரங்களைக் குறித்து நீங்கள் அறியாதிருக்க எனக்கு மனதில்லை.]]></a:t>
+              <a:t><![CDATA[21. And the eye cannot say unto the hand, I have no need of you: nor again the head to the feet, I have no need of you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3393,51 +3413,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீங்கள் அஞ்ஞானிகளாயிருந்தபோது ஏவப்பட்டபடியே, ஊமையான விக்கிரகங்களிடத்தில் மனதைச் செலுத்தினீர்களென்று உங்களுக்குத் தெரியுமே.]]></a:t>
+              <a:t><![CDATA[22. Nay, much more those members of the body, which seem to be more feeble, are necessary:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3502,51 +3522,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆதலால், தேவனுடைய ஆவியினாலே பேசுகிற எவனும் இயேசுவைச் சபிக்கப்பட்டவனென்று சொல்லமாட்டானென்றும், பரிசுத்த ஆவியினாலேயன்றி இயேசுவைக் கர்த்தரென்று ஒருவனும் சொல்லக்கூடாதென்றும், உங்களுக்குத் தெரிவிக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[23. And those members of the body, which we think to be less honourable, upon these we bestow more abundant honour; and our indecent parts have more abundant loveliness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3611,51 +3631,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆதலால், தேவனுடைய ஆவியினாலே பேசுகிற எவனும் இயேசுவைச் சபிக்கப்பட்டவனென்று சொல்லமாட்டானென்றும், பரிசுத்த ஆவியினாலேயன்றி இயேசுவைக் கர்த்தரென்று ஒருவனும் சொல்லக்கூடாதென்றும், உங்களுக்குத் தெரிவிக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[23. And those members of the body, which we think to be less honourable, upon these we bestow more abundant honour; and our indecent parts have more abundant loveliness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3720,51 +3740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. வரங்களில் வித்தியாசங்கள் உண்டு ஆவியானவர் ஒருவரே.]]></a:t>
+              <a:t><![CDATA[24. For our comely parts have no need: but God has tempered the body together, having given more abundant honour to that part which lacked.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3829,51 +3849,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஊழியங்களிலேயும் வித்தியாசங்கள் உண்டு, கர்த்தர் ஒருவரே.]]></a:t>
+              <a:t><![CDATA[25. That there should be no division in the body; but that the members should have the same care one for another.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3938,51 +3958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. எப்படியெனில், சரீரம் ஒன்று, அதற்கு அவயவங்கள் அநேகம்; ஒரே சரீரத்தின் அவயவங்களெல்லாம் அநேகமாயிருந்தும், சரீரம் ஒன்றாகவேயிருக்கிறது; அந்தப்பிரகாரமாகக் கிறிஸ்துவும் இருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[2. All of you know that all of you were Gentiles, carried away unto these dumb idols, even as all of you were led.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4047,51 +4067,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. கிரியைகளிலேயும் வித்தியாசங்களுண்டு, எல்லாருக்குள்ளும் எல்லாவற்றையும் நடப்பிக்கிற தேவன் ஒருவரே.]]></a:t>
+              <a:t><![CDATA[25. That there should be no division in the body; but that the members should have the same care one for another.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4156,51 +4176,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆவியினுடைய அநுக்கிரகம் அவனவனுடைய பிரயோஜனத்திற்கென்று அளிக்கப்பட்டிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[26. And whether one member suffer, all the members suffer with it; or one member be honoured, all the members rejoice with it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4265,51 +4285,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. எப்படியெனில், ஒருவனுக்கு ஆவியினாலே ஞானத்தைப் போதிக்கும் வசனமும், வேறொருவனுக்கு அந்த ஆவியினாலேயே அறிவை உணர்த்தும் வசனமும்,]]></a:t>
+              <a:t><![CDATA[26. And whether one member suffer, all the members suffer with it; or one member be honoured, all the members rejoice with it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4374,51 +4394,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. எப்படியெனில், ஒருவனுக்கு ஆவியினாலே ஞானத்தைப் போதிக்கும் வசனமும், வேறொருவனுக்கு அந்த ஆவியினாலேயே அறிவை உணர்த்தும் வசனமும்,]]></a:t>
+              <a:t><![CDATA[27. Now all of you are the body of Christ, and members in particular.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4483,51 +4503,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. வேறொருவனுக்கு அந்த ஆவியினாலேயே விசுவாசமும், வேறொருவனுக்கு அந்த ஆவியினாலேயே குணமாக்கும் வரங்களும்,]]></a:t>
+              <a:t><![CDATA[28. And God has set some in the church, first apostles, secondly prophets, thirdly teachers, after that miracles, then gifts of healings, helps, governments, diversities of tongues.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4592,51 +4612,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. வேறொருவனுக்கு அந்த ஆவியினாலேயே விசுவாசமும், வேறொருவனுக்கு அந்த ஆவியினாலேயே குணமாக்கும் வரங்களும்,]]></a:t>
+              <a:t><![CDATA[28. And God has set some in the church, first apostles, secondly prophets, thirdly teachers, after that miracles, then gifts of healings, helps, governments, diversities of tongues.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4701,51 +4721,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. வேறொருவனுக்கு அற்புதங்களைச்செய்யும் சக்தியும், வேறொருவனுக்குத் தீர்க்கதரிசனம் உரைத்தலும், வேறொருவனுக்கு ஆவிகளைப் பகுத்தறிதலும், வேறொருவனுக்குப் பற்பல பாஷைகளைப்பேசுதலும், வேறொருவனுக்குப் பாஷைகளை வியாக்கியானம்பண்ணுதலும் அளிக்கப்படுகிறது.]]></a:t>
+              <a:t><![CDATA[28. And God has set some in the church, first apostles, secondly prophets, thirdly teachers, after that miracles, then gifts of healings, helps, governments, diversities of tongues.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4810,51 +4830,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. வேறொருவனுக்கு அற்புதங்களைச்செய்யும் சக்தியும், வேறொருவனுக்குத் தீர்க்கதரிசனம் உரைத்தலும், வேறொருவனுக்கு ஆவிகளைப் பகுத்தறிதலும், வேறொருவனுக்குப் பற்பல பாஷைகளைப்பேசுதலும், வேறொருவனுக்குப் பாஷைகளை வியாக்கியானம்பண்ணுதலும் அளிக்கப்படுகிறது.]]></a:t>
+              <a:t><![CDATA[29. Are all apostles? are all prophets? are all teachers? are all workers of miracles?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. Are all apostles? are all prophets? are all teachers? are all workers of miracles?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. Have all the gifts of healing? do all speak with tongues? do all interpret?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4919,51 +5157,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நாம் யூதராயினும், கிரேக்கராயினும், அடிமைகளாயினும், சுயாதீனராயினும், எல்லாரும் ஒரே ஆவியினாலே ஒரே சரீரத்திற்குள்ளாக ஞானஸ்நானம்பண்ணப்பட்டு, எல்லாரும் ஒரே ஆவிக்குள்ளாகவே தாகந்தீர்க்கப்பட்டோம்.]]></a:t>
+              <a:t><![CDATA[3. Wherefore I give you to understand, that no man speaking by the Spirit of God calls Jesus accursed: and that no man can say that Jesus is the Lord, but by the Holy Spirit.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. Have all the gifts of healing? do all speak with tongues? do all interpret?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. But covet earnestly the best gifts: and yet show I unto you a more excellent way.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. But covet earnestly the best gifts: and yet show I unto you a more excellent way.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5028,51 +5593,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நாம் யூதராயினும், கிரேக்கராயினும், அடிமைகளாயினும், சுயாதீனராயினும், எல்லாரும் ஒரே ஆவியினாலே ஒரே சரீரத்திற்குள்ளாக ஞானஸ்நானம்பண்ணப்பட்டு, எல்லாரும் ஒரே ஆவிக்குள்ளாகவே தாகந்தீர்க்கப்பட்டோம்.]]></a:t>
+              <a:t><![CDATA[3. Wherefore I give you to understand, that no man speaking by the Spirit of God calls Jesus accursed: and that no man can say that Jesus is the Lord, but by the Holy Spirit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5137,51 +5702,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நாம் யூதராயினும், கிரேக்கராயினும், அடிமைகளாயினும், சுயாதீனராயினும், எல்லாரும் ஒரே ஆவியினாலே ஒரே சரீரத்திற்குள்ளாக ஞானஸ்நானம்பண்ணப்பட்டு, எல்லாரும் ஒரே ஆவிக்குள்ளாகவே தாகந்தீர்க்கப்பட்டோம்.]]></a:t>
+              <a:t><![CDATA[3. Wherefore I give you to understand, that no man speaking by the Spirit of God calls Jesus accursed: and that no man can say that Jesus is the Lord, but by the Holy Spirit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5246,51 +5811,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. சரீரமும் ஒரே அவயவமாயிராமல் அநேக அவயவங்களை உடையதாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[4. Now there are diversities of gifts, but the same Spirit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5355,51 +5920,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. காலானது நான் கையாயிராதபடியினாலே, நான் சரீரத்தின் அவயவமல்லவென்றால், அதினாலே அது சரீரத்தின் அவயமாயிராதோ?]]></a:t>
+              <a:t><![CDATA[5. And there are differences of administrations, but the same Lord.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5434,51 +5999,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473401911" r:id="rId1"/>
+    <p:sldLayoutId id="2481563548" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5806,54 +6371,94 @@
 
 <file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
@@ -5990,51 +6595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. কান যদি বলে, ‘আমি তো চোখ নই, তাই আমি দেহের অঙ্গ নই,’ তবে কি তা দেহের অঙ্গ হবে না?]]></a:t>
+              <a:t><![CDATA[6. கிரியைகளிலேயும் வித்தியாசங்களுண்டு, எல்லாருக்குள்ளும் எல்லாவற்றையும் நடப்பிக்கிற தேவன் ஒருவரே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6122,51 +6727,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. সমস্ত দেহটাই যদি চোখ হত তবে কান কোথায় থাকত? আর সমস্ত দেহটাই যদি কান হত তবে নাক কোথায় থাকত?]]></a:t>
+              <a:t><![CDATA[7. ஆவியினுடைய அநுக்கிரகம் அவனவனுடைய பிரயோஜனத்திற்கென்று அளிக்கப்பட்டிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6254,51 +6859,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. কিন্তু ঈশ্বর য়েমনটি চেয়েছেন সেইভাবে দেহের সমস্ত অংশগুলিকে সাজিয়েছেন৷]]></a:t>
+              <a:t><![CDATA[8. எப்படியெனில், ஒருவனுக்கு ஆவியினாலே ஞானத்தைப் போதிக்கும் வசனமும், வேறொருவனுக்கு அந்த ஆவியினாலேயே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6386,51 +6991,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. তা না হয়ে সব অঙ্গগুলি যদি একরকম হত তবে দেহ বলে কি কিছু থাকত?]]></a:t>
+              <a:t><![CDATA[அறிவை உணர்த்தும் வசனமும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6518,51 +7123,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. কিন্তু এখন অঙ্গ অনেক বটে, কিন্তু দেহ এক৷]]></a:t>
+              <a:t><![CDATA[9. வேறொருவனுக்கு அந்த ஆவியினாலேயே விசுவாசமும், வேறொருவனுக்கு அந்த ஆவியினாலேயே குணமாக்கும் வரங்களும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6650,51 +7255,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. চোখ কখনও হাতকে বলতে পারে না য়ে, ‘তোমাকে আমার কোন দরকার নেই৷’ আবার মাথাও পা দুটিকে বলতে পারে না]]></a:t>
+              <a:t><![CDATA[10. வேறொருவனுக்கு அற்புதங்களைச்செய்யும் சக்தியும், வேறொருவனுக்குத் தீர்க்கதரிசனம் உரைத்தலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6782,51 +7387,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[য়ে, ‘তোমাদের আমার কোন প্রযোজন নেই৷’]]></a:t>
+              <a:t><![CDATA[வேறொருவனுக்கு ஆவிகளைப் பகுத்தறிதலும், வேறொருவனுக்குப் பற்பல பாஷைகளைப்பேசுதலும், வேறொருவனுக்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6914,51 +7519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. বরং দেহের সেই অংশগুলি, যাদের দুর্বল মনে হয় তাদের প্রযোজন খুবই বেশী৷]]></a:t>
+              <a:t><![CDATA[பாஷைகளை வியாக்கியானம்பண்ணுதலும் அளிக்கப்படுகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7046,51 +7651,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. য়ে অঙ্গগুলির প্রতি আমরা যত্নবান নই, তাদের বেশী যত্ন নিতে হবে৷ আমাদের য়ে সব অঙ্গ প্রদর্শনের]]></a:t>
+              <a:t><![CDATA[11. இவைகளையெல்லாம் அந்த ஒரே ஆவியானவர் நடப்பித்து, தமது சித்தத்தின்படியே அவனவனுக்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7178,51 +7783,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[অয়োগ্য সেগুলিকেই বেশী করে শালীনতায় ভূষিত করা হয়৷]]></a:t>
+              <a:t><![CDATA[பகிர்ந்துகொடுக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7310,51 +7915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. কিন্তু এইসব কাজ সেই এক আত্মাই সম্পন্ন করেন এবং কাকে কি ক্ষমতা দেবেন তা তিনিই স্থির করেন৷]]></a:t>
+              <a:t><![CDATA[1. அன்றியும், சகோதரரே, ஆவிக்குரியவரங்களைக் குறித்து நீங்கள் அறியாதிருக்க எனக்கு மனதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7442,51 +8047,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. আমাদের য়ে সব অঙ্গ সুশ্রী, সেগুলির জন্য বিশেষ ব্যবস্থার প্রযোজন হয় না৷ ঈশ্বর দেহকে এমনভাবে গঠন]]></a:t>
+              <a:t><![CDATA[12. எப்படியெனில், சரீரம் ஒன்று, அதற்கு அவயவங்கள் அநேகம்; ஒரே சரீரத்தின் அவயவங்களெல்லாம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7574,51 +8179,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করেছেন য়েন য়ে অঙ্গের মর্য়াদা নেই সে অধিক মর্য়াদা পায়,]]></a:t>
+              <a:t><![CDATA[அநேகமாயிருந்தும், சரீரம் ஒன்றாகவேயிருக்கிறது; அந்தப்பிரகாரமாகக் கிறிஸ்துவும் இருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7706,51 +8311,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. য়েন দেহের মধ্যে কোন বিভেদ সৃষ্টি না হয়, কিন্তু দেহের প্রতিটি অঙ্গই য়েন পরস্পরের জন্য সমানভাবে]]></a:t>
+              <a:t><![CDATA[13. நாம் யூதராயினும், கிரேக்கராயினும், அடிமைகளாயினும், சுயாதீனராயினும், எல்லாரும் ஒரே ஆவியினாலே ஒரே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7838,51 +8443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[চিন্তা করে৷]]></a:t>
+              <a:t><![CDATA[சரீரத்திற்குள்ளாக ஞானஸ்நானம்பண்ணப்பட்டு, எல்லாரும் ஒரே ஆவிக்குள்ளாகவே தாகந்தீர்க்கப்பட்டோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7970,51 +8575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. দেহের কোন একটি অঙ্গ যদি কষ্ট পায়, তবে তার সাথে সবাই কষ্ট করে আর একটি অঙ্গ যদি মর্য়াদা পায়,]]></a:t>
+              <a:t><![CDATA[14. சரீரமும் ஒரே அவயவமாயிராமல் அநேக அவயவங்களை உடையதாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8102,51 +8707,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাহলে তার সঙ্গে অপর সকল অঙ্গ ও খুশী হয়৷]]></a:t>
+              <a:t><![CDATA[15. காலானது நான் கையாயிராதபடியினாலே, நான் சரீரத்தின் அவயவமல்லவென்றால், அதினாலே அது சரீரத்தின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8234,51 +8839,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ঠিক সেই রকম, তোমরাও খ্রীষ্টের দেহ, আর এক এক জন এক একটি অঙ্গ৷]]></a:t>
+              <a:t><![CDATA[அவயமாயிராதோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8366,51 +8971,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ঈশ্বর মণ্ডলীতে প্রথমতঃ প্রেরিতদের, দ্বিতীয়তঃ ভাববাদীদের, তৃতীয়তঃ শিক্ষকদের রেখেছেন৷ এরপর নানা]]></a:t>
+              <a:t><![CDATA[16. காதானது நான் கண்ணாயிராதபடியினாலே, நான் சரீரத்தின் அவயவமல்லவென்றால், அதினாலே அது சரீரத்தின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8498,51 +9103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রকার অলৌকিক কাজ করার ক্ষমতা, রোগীদের আরোগ্য দান করার ক্ষমতা, উপকার করার ক্ষমতা, নেতৃত্ব দেবার]]></a:t>
+              <a:t><![CDATA[அவயவமாயிராதோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8630,51 +9235,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ক্ষমতা ও বিভিন্ন ভাষায় কথা বলার ক্ষমতা দিয়েছেন৷]]></a:t>
+              <a:t><![CDATA[17. சரீரம் முழுவதும் கண்ணானால், செவி எங்கே? அது முழுவதும் செவியானால், மோப்பம் எங்கே?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8762,51 +9367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. আমাদের প্রত্যেকের দেহ নানা অঙ্গ প্রত্যঙ্গ নিয়ে গঠিত৷ যদিও অনেক অঙ্গ প্রত্যঙ্গ তবু তারা মিলে হয়]]></a:t>
+              <a:t><![CDATA[2. நீங்கள் அஞ்ஞானிகளாயிருந்தபோது ஏவப்பட்டபடியே, ஊமையான விக்கிரகங்களிடத்தில் மனதைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8894,51 +9499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. সকলেই কি প্রেরিত? সকলেই কি ভাববাদী? সকলেই কি শিক্ষক? সকলেই কি অলৌকিক কাজ করার ক্ষমতা পেয়েছে?]]></a:t>
+              <a:t><![CDATA[18. தேவன் தமது சித்தத்தின்படி, அவயவங்கள் ஒவ்வொன்றையும் சரீரத்திலே வைத்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9026,51 +9631,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. সকলেই কি রোগীকে আরোগ্য দান করার ক্ষমতা পেয়েছে? না৷ সকলেই কি বিভিন্ন ভাষায় কথা বলার ক্ষমতা]]></a:t>
+              <a:t><![CDATA[19. அவையெல்லாம் ஒரே அவயவமாயிருந்தால், சரீரம் எங்கே?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9158,51 +9763,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পেয়েছে? বা সকলেই কি বিভিন্ন ভাষায় তর্জমা করার ক্ষমতা পেয়েছে? না৷]]></a:t>
+              <a:t><![CDATA[20. அவயவங்கள் அநேகமாயிருந்தும் சரீரம் ஒன்றே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9290,51 +9895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. কিন্তু তোমরা আত্মার শ্রেষ্ঠ বরদানগুলি পাবার জন্য বাসনা কর৷]]></a:t>
+              <a:t><![CDATA[21. கண்ணானது கையைப்பார்த்து: நீ எனக்கு வேண்டுவதில்லையென்றும்; தலையானது கால்களை நோக்கி: நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9422,51 +10027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. আমার ভাই ও বোনেরা, আমি চাই য়ে তোমরা সঠিকভাবে এগুলি বুঝে নাও৷]]></a:t>
+              <a:t><![CDATA[எனக்கு வேண்டுவதில்லையென்றும் சொல்லக்கூடாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9554,51 +10159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. তোমরা জান, যখন তোমরা অবিশ্বাসী ছিলে, তখন তোমরা বোবা প্রতিমাগুলির দিকেই পরিচালিত হতে৷]]></a:t>
+              <a:t><![CDATA[22. சரீர அவயவங்களில் பலவீனமுள்ளவைகளாய்க் காணப்படுகிறவைகளே மிகவும் வேண்டியவைகளாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9686,51 +10291,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. তাই আমি তোমাদের বলছি য়ে, ঈশ্বরের আত্মার প্রেরণায় কেউ কথা বললে সে কখনও, ‘যীশু অভিশপ্ত’ একথা বলতে]]></a:t>
+              <a:t><![CDATA[23. மேலும், சரீர அவயவங்களில் கனவீனமாய்க் காணப்படுகிறவைகளுக்கே அதிக கனத்தைக் கொடுக்கிறோம்; நம்மில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9818,51 +10423,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পারে না৷ আবার পবিত্র আত্মার প্রেরণা ছাড়া কেউ বলতে পারে না য়ে, ‘যীশুই প্রভু৷’]]></a:t>
+              <a:t><![CDATA[இலட்சணமில்லாதவைகளே அதிக அலங்காரம் பெறும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9950,51 +10555,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. আবার নানা প্রকার আত্মিক বরদান আছে, কিন্তু সেই একমাত্র পবিত্র আত্মাই এইসব বরদান দিয়ে থাকেন৷]]></a:t>
+              <a:t><![CDATA[24. நம்மில் இலட்சணமுள்ளவைகளுக்கு அலங்கரிப்பு வேண்டியதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10082,51 +10687,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. নানা প্রকার সেবার কাজও আছে, কিন্তু আমরা সকলে একই প্রভুর সেবা করি৷]]></a:t>
+              <a:t><![CDATA[25. சரீரத்திலே பிரிவினையுண்டாயிராமல், அவயவங்கள் ஒன்றைக்குறித்து ஒன்று கவலையாயிருக்கும்படிக்கு, தேவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10214,51 +10819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[একটি দেহ; খ্রীষ্টও ঠিক সেই রকম৷]]></a:t>
+              <a:t><![CDATA[செலுத்தினீர்களென்று உங்களுக்குத் தெரியுமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10346,51 +10951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. কর্ম সাধনের বিভিন্ন পদ্ধতি রয়েছে, কিন্তু সেই একই ঈশ্বর সব রকম কাজ সকল মানুষের মধ্যে করান৷]]></a:t>
+              <a:t><![CDATA[கனத்தில் குறைவுள்ளதற்கு அதிக கனத்தைக் கொடுத்து, இப்படிச் சரீரத்தை அமைத்திருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10478,51 +11083,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. মঙ্গলের জন্য প্রত্যেকের কাছে আত্মার দান প্রকাশ করা হয়েছে৷]]></a:t>
+              <a:t><![CDATA[26. ஆதலால் ஒரு அவயவம் பாடுபட்டால் எல்லா அவயவங்களும் கூடப் பாடுபடும்; ஒரு அவயவம் மகிமைப்பட்டால் எல்லா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10610,51 +11215,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. সেই আত্মার দ্বারা একজনকে প্রজ্ঞার বাণী বলার ক্ষমতা দেওয়া হয়, অন্যজনকে জ্ঞানের বাণী বলার ক্ষমতা]]></a:t>
+              <a:t><![CDATA[அவயவங்களும் கூடச் சந்தோஷப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10742,51 +11347,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দেওয়া হয়৷]]></a:t>
+              <a:t><![CDATA[27. நீங்களே கிறிஸ்துவின் சரீரமாயும், தனித்தனியே அவயவங்களாயுமிருக்கிறீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10874,51 +11479,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. আবার একজনকে সেই একই আত্মার দ্বারা বিশ্বাস দেওয়া হয়, অন্যজনকে রোগীদের সুস্থ করার ক্ষমতা দেওয়া]]></a:t>
+              <a:t><![CDATA[28. தேவனானவர் சபையிலே முதலாவது அப்போஸ்தலரையும், இரண்டாவது தீர்க்கதரிசிகளையும், மூன்றாவது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11006,51 +11611,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হয়৷]]></a:t>
+              <a:t><![CDATA[போதகர்களையும், பின்பு அற்புதங்களையும், பின்பு குணமாக்கும் வரங்களையும், ஊழியங்களையும், ஆளுகைகளையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11138,51 +11743,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. আবার কাউকে অলৌকিক কাজ করার পরাক্রম, ভাববানী বলার ক্ষমতা, বিভিন্ন আত্মাকে চিনে নেবার ক্ষমতা,]]></a:t>
+              <a:t><![CDATA[பலவித பாஷைகளையும் ஏற்படுத்தினார்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11270,51 +11875,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বিভিন্ন ভাষায় কথা বলার ক্ষমতা বা সেই সব ভাষার তর্জমা করার ক্ষমতা দেওয়া হয়৷]]></a:t>
+              <a:t><![CDATA[29. எல்லாரும் அப்போஸ்தலர்களா? எல்லாரும் தீர்க்கதரிசிகளா? எல்லாரும் போதகர்களா? எல்லாரும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 கொரிந்தியர் : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அற்புதங்களைச் செய்கிறவர்களா?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 கொரிந்தியர் : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. எல்லாரும் குணமாக்கும் வரங்களுடையவர்களா? எல்லாரும் அந்நியபாஷைகளைப் பேசுகிறார்களா? எல்லாரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11402,51 +12271,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. আমাদের মধ্যে কেউ ইহুদী, কেউ অইহুদী, কেউ দাস, আবার কেউ স্বাধীন, কিন্তু আমরা সকলেই দেহেতে এক]]></a:t>
+              <a:t><![CDATA[3. ஆதலால், தேவனுடைய ஆவியினாலே பேசுகிற எவனும் இயேசுவைச் சபிக்கப்பட்டவனென்று சொல்லமாட்டானென்றும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 கொரிந்தியர் : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வியாக்கியானம் பண்ணுகிறார்களா?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 கொரிந்தியர் : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. இப்படியிருக்க, முக்கியமான வரங்களை நாடுங்கள்; இன்னும் அதிக மேன்மையான வழியையும் உங்களுக்குக்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 கொரிந்தியர் : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[காண்பிக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11534,51 +12799,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হওয়ার জন্য এক আত্মার দ্বারা বাপ্তাইজ হয়েছি৷ আর আমাদের সকলকেই পান করার জন্য একই আত্মা দেওয়া]]></a:t>
+              <a:t><![CDATA[பரிசுத்த ஆவியினாலேயன்றி இயேசுவைக் கர்த்தரென்று ஒருவனும் சொல்லக்கூடாதென்றும், உங்களுக்குத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11666,51 +12931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হয়েছে৷]]></a:t>
+              <a:t><![CDATA[தெரிவிக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11798,51 +13063,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. একজনের দেহের মধ্যে একের অধিক অঙ্গ আছে৷]]></a:t>
+              <a:t><![CDATA[4. வரங்களில் வித்தியாசங்கள் உண்டு ஆவியானவர் ஒருவரே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11930,51 +13195,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. পা যদি বলে, ‘আমি তো হাত নই; তাই আমি দেহের অঙ্গ নই,’ তবে কি তা দেহের অঙ্গ হবে না?]]></a:t>
+              <a:t><![CDATA[5. ஊழியங்களிலேயும் வித்தியாசங்கள் உண்டு, கர்த்தர் ஒருவரே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11991,91 +13256,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 கொரிந்தியர் : 12]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme18">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme43">
   <a:themeElements>
-    <a:clrScheme name="Theme18">
+    <a:clrScheme name="Theme43">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme18">
+    <a:fontScheme name="Theme43">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -12101,51 +13366,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme18">
+    <a:fmtScheme name="Theme43">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -12276,51 +13541,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>47</Slides>
+  <Slides>52</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>