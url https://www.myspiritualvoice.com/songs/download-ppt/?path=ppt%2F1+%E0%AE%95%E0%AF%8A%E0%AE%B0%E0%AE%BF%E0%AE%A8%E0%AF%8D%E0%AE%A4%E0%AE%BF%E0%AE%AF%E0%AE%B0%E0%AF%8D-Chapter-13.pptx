--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -41,102 +41,99 @@
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
     <p:sldId id="257" r:id="rId4"/>
     <p:sldId id="258" r:id="rId5"/>
     <p:sldId id="259" r:id="rId6"/>
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
-    <p:sldId id="281" r:id="rId28"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -259,54 +256,53 @@
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
-  <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
-[...2 lines deleted...]
-  <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -366,51 +362,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. சகலத்தையும் தாங்கும், சகலத்தையும் விசுவாசிக்கும், சகலத்தையும் நம்பும், சகலத்தையும் சகிக்கும்.]]></a:t>
+              <a:t><![CDATA[4. அன்பு நீடிய சாந்தமும் தயவுமுள்ளது; அன்புக்குப் பொறாமையில்லை; அன்பு தன்னைப் புகழாது, இறுமாப்பாயிராது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -475,51 +471,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அன்பு ஒருக்காலும் ஒழியாது. தீர்க்கதரிசனங்களானாலும் ஒழிந்துபோம், அந்நிய பாஷைகளானாலும் ஓய்ந்துபோம், அறிவானாலும் ஒழிந்துபோம்.]]></a:t>
+              <a:t><![CDATA[4. அன்பு நீடிய சாந்தமும் தயவுமுள்ளது; அன்புக்குப் பொறாமையில்லை; அன்பு தன்னைப் புகழாது, இறுமாப்பாயிராது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -584,51 +580,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அன்பு ஒருக்காலும் ஒழியாது. தீர்க்கதரிசனங்களானாலும் ஒழிந்துபோம், அந்நிய பாஷைகளானாலும் ஓய்ந்துபோம், அறிவானாலும் ஒழிந்துபோம்.]]></a:t>
+              <a:t><![CDATA[5. அயோக்கியமானதைச் செய்யாது, தற்பொழிவை நாடாது, சினமடையாது, தீங்கு நினையாது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -693,51 +689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அன்பு ஒருக்காலும் ஒழியாது. தீர்க்கதரிசனங்களானாலும் ஒழிந்துபோம், அந்நிய பாஷைகளானாலும் ஓய்ந்துபோம், அறிவானாலும் ஒழிந்துபோம்.]]></a:t>
+              <a:t><![CDATA[5. அயோக்கியமானதைச் செய்யாது, தற்பொழிவை நாடாது, சினமடையாது, தீங்கு நினையாது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -802,51 +798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நம்முடைய அறிவு குறைவுள்ளது, நாம் தீர்க்கதரிசனஞ் சொல்லுதலும் குறைவுள்ளது.]]></a:t>
+              <a:t><![CDATA[6. அநியாயத்தில் சந்தோஷப்படாமல், சத்தியத்தில் சந்தோஷப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -911,51 +907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நிறைவானது வரும்போது குறைவானது ஒழிந்துபோம்.]]></a:t>
+              <a:t><![CDATA[7. சகலத்தையும் தாங்கும், சகலத்தையும் விசுவாசிக்கும், சகலத்தையும் நம்பும், சகலத்தையும் சகிக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1020,51 +1016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நான் குழந்தையாயிருந்தபோது குழந்தையைப்போலப் பேசினேன், குழந்தையைப்போலச் சிந்தித்தேன், குழந்தையைப்போல யோசித்தேன்; நான் புருஷனானபோதோ குழந்தைக்கேற்றவைகளை ஒழித்துவிட்டேன்.]]></a:t>
+              <a:t><![CDATA[7. சகலத்தையும் தாங்கும், சகலத்தையும் விசுவாசிக்கும், சகலத்தையும் நம்பும், சகலத்தையும் சகிக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1129,51 +1125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நான் குழந்தையாயிருந்தபோது குழந்தையைப்போலப் பேசினேன், குழந்தையைப்போலச் சிந்தித்தேன், குழந்தையைப்போல யோசித்தேன்; நான் புருஷனானபோதோ குழந்தைக்கேற்றவைகளை ஒழித்துவிட்டேன்.]]></a:t>
+              <a:t><![CDATA[8. அன்பு ஒருக்காலும் ஒழியாது. தீர்க்கதரிசனங்களானாலும் ஒழிந்துபோம், அந்நிய பாஷைகளானாலும் ஓய்ந்துபோம், அறிவானாலும் ஒழிந்துபோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1238,51 +1234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இப்பொழுது கண்ணாடியிலே நிழலாட்டமாய்ப் பார்க்கிறோம், அப்பொழுது முகமுகமாய்ப் பார்ப்போம்; இப்பொழுது நான் குறைந்த அறிவுள்ளவன், அப்பொழுது நான் அறியப்பட்டிருக்கிறபடியே, அறிந்துகொள்ளுவேன்.]]></a:t>
+              <a:t><![CDATA[8. அன்பு ஒருக்காலும் ஒழியாது. தீர்க்கதரிசனங்களானாலும் ஒழிந்துபோம், அந்நிய பாஷைகளானாலும் ஓய்ந்துபோம், அறிவானாலும் ஒழிந்துபோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1347,51 +1343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இப்பொழுது கண்ணாடியிலே நிழலாட்டமாய்ப் பார்க்கிறோம், அப்பொழுது முகமுகமாய்ப் பார்ப்போம்; இப்பொழுது நான் குறைந்த அறிவுள்ளவன், அப்பொழுது நான் அறியப்பட்டிருக்கிறபடியே, அறிந்துகொள்ளுவேன்.]]></a:t>
+              <a:t><![CDATA[9. நம்முடைய அறிவு குறைவுள்ளது, நாம் தீர்க்கதரிசனஞ் சொல்லுதலும் குறைவுள்ளது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1456,51 +1452,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. எனக்கு உண்டான யாவற்றையும் நான் அன்னதானம்பண்ணினாலும், என் சரீரத்தைச் சுட்டெரிக்கப்படுவதற்குக் கொடுத்தாலும், அன்பு எனக்கிராட்டால் எனக்குப் பிரயோஜனம் ஒன்றுமில்லை.]]></a:t>
+              <a:t><![CDATA[1. நான் மனுஷர் பாஷைகளையும் தூதர்பாஷைகளையும் பேசினாலும், அன்பு எனக்கிராவிட்டால், சத்தமிடுகிற வெண்கலம்போலவும், ஓசையிடுகிற கைத்தாளம்போலவும் இருப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1565,51 +1561,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இப்பொழுது கண்ணாடியிலே நிழலாட்டமாய்ப் பார்க்கிறோம், அப்பொழுது முகமுகமாய்ப் பார்ப்போம்; இப்பொழுது நான் குறைந்த அறிவுள்ளவன், அப்பொழுது நான் அறியப்பட்டிருக்கிறபடியே, அறிந்துகொள்ளுவேன்.]]></a:t>
+              <a:t><![CDATA[10. நிறைவானது வரும்போது குறைவானது ஒழிந்துபோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1674,51 +1670,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இப்பொழுது விசுவாசம், நம்பிக்கை, அன்பு இம்மூன்றும் நிலைத்திருக்கிறது; இவைகளில் அன்பே பெரியது.]]></a:t>
+              <a:t><![CDATA[11. நான் குழந்தையாயிருந்தபோது குழந்தையைப்போலப் பேசினேன், குழந்தையைப்போலச் சிந்தித்தேன், குழந்தையைப்போல யோசித்தேன்; நான் புருஷனானபோதோ குழந்தைக்கேற்றவைகளை ஒழித்துவிட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1783,51 +1779,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. நான் மனுஷர் பாஷைகளையும் தூதர்பாஷைகளையும் பேசினாலும், அன்பு எனக்கிராவிட்டால், சத்தமிடுகிற வெண்கலம்போலவும், ஓசையிடுகிற கைத்தாளம்போலவும் இருப்பேன்.]]></a:t>
+              <a:t><![CDATA[11. நான் குழந்தையாயிருந்தபோது குழந்தையைப்போலப் பேசினேன், குழந்தையைப்போலச் சிந்தித்தேன், குழந்தையைப்போல யோசித்தேன்; நான் புருஷனானபோதோ குழந்தைக்கேற்றவைகளை ஒழித்துவிட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1892,51 +1888,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. நான் மனுஷர் பாஷைகளையும் தூதர்பாஷைகளையும் பேசினாலும், அன்பு எனக்கிராவிட்டால், சத்தமிடுகிற வெண்கலம்போலவும், ஓசையிடுகிற கைத்தாளம்போலவும் இருப்பேன்.]]></a:t>
+              <a:t><![CDATA[12. இப்பொழுது கண்ணாடியிலே நிழலாட்டமாய்ப் பார்க்கிறோம், அப்பொழுது முகமுகமாய்ப் பார்ப்போம்; இப்பொழுது நான் குறைந்த அறிவுள்ளவன், அப்பொழுது நான் அறியப்பட்டிருக்கிறபடியே, அறிந்துகொள்ளுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2001,51 +1997,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நான் தீர்க்கதரிசன வரத்தை உடையவனாயிருந்து, சகல இரகசியங்களையும், சகல அறிவையும் அறிந்தாலும், மலைகளைப் பேர்க்கத்தக்கதாக சகல விசுவாசமுள்ளவனாயிருந்தாலும், அன்பு எனக்கிராவிட்டால் நான் ஒன்றுமில்லை.]]></a:t>
+              <a:t><![CDATA[12. இப்பொழுது கண்ணாடியிலே நிழலாட்டமாய்ப் பார்க்கிறோம், அப்பொழுது முகமுகமாய்ப் பார்ப்போம்; இப்பொழுது நான் குறைந்த அறிவுள்ளவன், அப்பொழுது நான் அறியப்பட்டிருக்கிறபடியே, அறிந்துகொள்ளுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2110,160 +2106,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நான் தீர்க்கதரிசன வரத்தை உடையவனாயிருந்து, சகல இரகசியங்களையும், சகல அறிவையும் அறிந்தாலும், மலைகளைப் பேர்க்கத்தக்கதாக சகல விசுவாசமுள்ளவனாயிருந்தாலும், அன்பு எனக்கிராவிட்டால் நான் ஒன்றுமில்லை.]]></a:t>
-[...108 lines deleted...]
-              <a:t><![CDATA[2. நான் தீர்க்கதரிசன வரத்தை உடையவனாயிருந்து, சகல இரகசியங்களையும், சகல அறிவையும் அறிந்தாலும், மலைகளைப் பேர்க்கத்தக்கதாக சகல விசுவாசமுள்ளவனாயிருந்தாலும், அன்பு எனக்கிராவிட்டால் நான் ஒன்றுமில்லை.]]></a:t>
+              <a:t><![CDATA[13. இப்பொழுது விசுவாசம், நம்பிக்கை, அன்பு இம்மூன்றும் நிலைத்திருக்கிறது; இவைகளில் அன்பே பெரியது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2328,51 +2215,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. எனக்கு உண்டான யாவற்றையும் நான் அன்னதானம்பண்ணினாலும், என் சரீரத்தைச் சுட்டெரிக்கப்படுவதற்குக் கொடுத்தாலும், அன்பு எனக்கிராட்டால் எனக்குப் பிரயோஜனம் ஒன்றுமில்லை.]]></a:t>
+              <a:t><![CDATA[1. நான் மனுஷர் பாஷைகளையும் தூதர்பாஷைகளையும் பேசினாலும், அன்பு எனக்கிராவிட்டால், சத்தமிடுகிற வெண்கலம்போலவும், ஓசையிடுகிற கைத்தாளம்போலவும் இருப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2437,51 +2324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அன்பு நீடிய சாந்தமும் தயவுமுள்ளது; அன்புக்குப் பொறாமையில்லை; அன்பு தன்னைப் புகழாது, இறுமாப்பாயிராது,]]></a:t>
+              <a:t><![CDATA[1. நான் மனுஷர் பாஷைகளையும் தூதர்பாஷைகளையும் பேசினாலும், அன்பு எனக்கிராவிட்டால், சத்தமிடுகிற வெண்கலம்போலவும், ஓசையிடுகிற கைத்தாளம்போலவும் இருப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2546,51 +2433,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அன்பு நீடிய சாந்தமும் தயவுமுள்ளது; அன்புக்குப் பொறாமையில்லை; அன்பு தன்னைப் புகழாது, இறுமாப்பாயிராது,]]></a:t>
+              <a:t><![CDATA[2. நான் தீர்க்கதரிசன வரத்தை உடையவனாயிருந்து, சகல இரகசியங்களையும், சகல அறிவையும் அறிந்தாலும், மலைகளைப் பேர்க்கத்தக்கதாக சகல விசுவாசமுள்ளவனாயிருந்தாலும், அன்பு எனக்கிராவிட்டால் நான் ஒன்றுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2655,51 +2542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அயோக்கியமானதைச் செய்யாது, தற்பொழிவை நாடாது, சினமடையாது, தீங்கு நினையாது,]]></a:t>
+              <a:t><![CDATA[2. நான் தீர்க்கதரிசன வரத்தை உடையவனாயிருந்து, சகல இரகசியங்களையும், சகல அறிவையும் அறிந்தாலும், மலைகளைப் பேர்க்கத்தக்கதாக சகல விசுவாசமுள்ளவனாயிருந்தாலும், அன்பு எனக்கிராவிட்டால் நான் ஒன்றுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2764,51 +2651,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அயோக்கியமானதைச் செய்யாது, தற்பொழிவை நாடாது, சினமடையாது, தீங்கு நினையாது,]]></a:t>
+              <a:t><![CDATA[2. நான் தீர்க்கதரிசன வரத்தை உடையவனாயிருந்து, சகல இரகசியங்களையும், சகல அறிவையும் அறிந்தாலும், மலைகளைப் பேர்க்கத்தக்கதாக சகல விசுவாசமுள்ளவனாயிருந்தாலும், அன்பு எனக்கிராவிட்டால் நான் ஒன்றுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2873,51 +2760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அநியாயத்தில் சந்தோஷப்படாமல், சத்தியத்தில் சந்தோஷப்படும்.]]></a:t>
+              <a:t><![CDATA[3. எனக்கு உண்டான யாவற்றையும் நான் அன்னதானம்பண்ணினாலும், என் சரீரத்தைச் சுட்டெரிக்கப்படுவதற்குக் கொடுத்தாலும், அன்பு எனக்கிராட்டால் எனக்குப் பிரயோஜனம் ஒன்றுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2982,51 +2869,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. சகலத்தையும் தாங்கும், சகலத்தையும் விசுவாசிக்கும், சகலத்தையும் நம்பும், சகலத்தையும் சகிக்கும்.]]></a:t>
+              <a:t><![CDATA[3. எனக்கு உண்டான யாவற்றையும் நான் அன்னதானம்பண்ணினாலும், என் சரீரத்தைச் சுட்டெரிக்கப்படுவதற்குக் கொடுத்தாலும், அன்பு எனக்கிராட்டால் எனக்குப் பிரயோஜனம் ஒன்றுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3061,51 +2948,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469510115" r:id="rId1"/>
+    <p:sldLayoutId id="2473401625" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3241,58 +3128,50 @@
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -3449,51 +3328,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[હમેશા મદદરુંપ બને છે. હમેશા સહન કરે છે.]]></a:t>
+              <a:t><![CDATA[4. কিন্তু যদি আমার মধ্যে ভালবাসা না থাকে, তাহলে আমার কিছুই লাভ নেই৷ ভালবাসা ধৈর্য় ধরে, ভালবাসা দয়া]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3581,51 +3460,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. પ્રીતિ ક્યારેય નામશેષ થતી નથી. દેવ તરફથી ભવિષ્ય કથન કરવાનાં દાનો છે, પણ તે તો સમાપ્ત થઈ જશે.]]></a:t>
+              <a:t><![CDATA[করে, ভালবাসা ঈর্ষা করে না, অহঙ্কার বা গর্ব করে না৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3713,51 +3592,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[વિવિધ ભાષાઓમાં વકતવ્ય આપવાના દાનો છે, પણ તે દાનો પણ નામશેષ થઈ જશે. જ્ઞાનનું દાન છે, પણ તે અસ્ત]]></a:t>
+              <a:t><![CDATA[5. ভালবাসা কোন অভদ্র আচরণ করে না৷ ভালবাসা স্বার্থ-সিদ্ধির চেষ্টা করে না, কখনও রেগে ওঠে না, অপরের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3845,51 +3724,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પામશે.]]></a:t>
+              <a:t><![CDATA[অন্যায় আচরণ মনে রাখে না৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3977,51 +3856,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. આ વસ્તુઓનો અંત આવશે કારણ કે જે જ્ઞાન અને ભવિષ્ય કથન આપણી પાસે છે તે અપૂર્ણ છે.]]></a:t>
+              <a:t><![CDATA[6. ভালবাসা কোন মন্দ বিষয় নিয়ে আনন্দ করে না, কিন্তু সত্যে আনন্দ করে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4109,51 +3988,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. પરંતુ જ્યારે પૂર્ણતા પ્રાપ્ત થશે ત્યારે અપૂર્ણતાનો અંત આવશે.]]></a:t>
+              <a:t><![CDATA[7. ভালবাসা সব কিছুই সহ্য করে, সব কিছু বিশ্বাস করে, সব কিছুতেই প্রত্যাশা রাখে, সবই ধৈর্য়ের সঙ্গে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4241,51 +4120,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. જ્યારે હું બાળક હતો ત્યારે બાળક જેવી વાતચીત કરતો; બાળક જેવું વિચારતો; બાળક જેવી યોજનાઓ ઘડતો. પણ]]></a:t>
+              <a:t><![CDATA[গ্রহণ করে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4373,51 +4252,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[હું જ્યારે પુરુંષ બન્યો, ત્યારે મેં બાળકો જેવું વર્તન છોડી દીઘું છે.]]></a:t>
+              <a:t><![CDATA[8. ভালবাসার কোন শেষ নেই৷ কিন্তু ভাববাণী বলার ক্ষমতা যদি থাকে তো লোপ পাবে৷ যদি অপরের ভাষায় কথা বলার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4505,51 +4384,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. આપણી સાથે પણ આમ જ છે. અત્યારે તો આપણે દર્પણમાં ઝાખું ઝાંખું જોઈ રહ્યા છીએ. પરંતુ ભવિષ્યમાં આપણે]]></a:t>
+              <a:t><![CDATA[ক্ষমতা থাকে, তবে তাও একদিন শেষ হবে৷ যদি জ্ঞান থাকে, তবে তাও একদিন লোপ পাবে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4637,51 +4516,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ત્યારે સ્પષ્ટપણે જોઈ શકીશું. અત્યારે તો હું ફક્ત એક અંશને જ જાણું છું. પરંતુ ત્યારે કે જ્યારે હું]]></a:t>
+              <a:t><![CDATA[9. এসব কিছুর পরিসমাপ্তি ঘটবে কারণ আমাদের য়ে জ্ঞান ও ভাববাণী বলার ক্ষমতা তা অসম্পূর্ণ৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4769,51 +4648,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. મારી પાસે જે કઈ છે તે બધું જ હું લોકોને ખવડાવવા માટે આપી દઉં. અને હું મારું શરીર પણ અર્પણ તરીકે]]></a:t>
+              <a:t><![CDATA[1. আর এখন আমি তোমাদের এসবের থেকে আরো উত্‌কৃষ্ট একটা পথ দেখাব৷ আমি যদি বিভিন্ন মানুষের ভাষা এমনকি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4901,51 +4780,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સંપૂર્ણપણે જ્ઞાત હોઈશ. જેવી રીતે દેવ મને ઓળખે છે. તેવી રીતે હું પણ તેને સંપૂર્ણ જાણીશ.]]></a:t>
+              <a:t><![CDATA[10. কিন্তু যখন সম্পূর্ণ সিদ্ধ বিষয় আসবে, তখন যা অসম্পূর্ণ ও সীমিত সে সব লোপ পেয়ে যাবে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5033,51 +4912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. તેથી વિશ્વાસ, આશા, અને પ્રીતિ. આ બધામાં પ્રીતિ શ્રેષ્ઠ છે.]]></a:t>
+              <a:t><![CDATA[11. আমি যখন শিশু ছিলাম, তখন শিশুর মতো কথা বলতাম, শিশুর মতোই চিন্তা করতাম, ও শিশুর মতোই বিচার করতাম৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5165,51 +5044,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. જો હું માણસોની તથા દૂતોની વિવિધ ભાષા બોલી શકું, પરંતુ જો મારામાં પ્રીતિ ન હોય તો હું રણકારો કરનાર]]></a:t>
+              <a:t><![CDATA[এখন আমি পরিণত মানুষ হয়েছি, তাই শৈশবের বিষয়গুলি ত্যাগ করেছি৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5297,51 +5176,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ઘૂઘરી કે ઝમકાર કરતી એક ઝાઝ માત્ર છું.]]></a:t>
+              <a:t><![CDATA[12. এখন আমরা আয়নায় আবছা দেখছি; কিন্তু সেই সময় সরাসরি পরিষ্কার দেখব৷ এখন আমার জ্ঞান সীমিত, কিন্তু]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5429,51 +5308,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. જો કે મને પ્રબોધ કરવાનું દાન હોય તો, હું દેવની તમામ રહસ્યપૂર્ણ વાતો જાણતો હોઉં અને સર્વ બાબતમાં]]></a:t>
+              <a:t><![CDATA[তখন আমি সম্পূর্ণভাবে জানতে পারব, ঠিক য়েমন ঈশ্বর এখন আমাকে সম্পূর্ণভাবে জানেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5561,183 +5440,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[જ્ઞાની હોઉં, અને પર્વતોને હઠાવી દે એવો મારો વિશ્વાસ હોય. પરંતુ આ બધી બાબતો ઉપરાંત જો મારામાં પ્રીતિ]]></a:t>
-[...131 lines deleted...]
-              <a:t><![CDATA[ન હોય તો હું કશું જ નથી.]]></a:t>
+              <a:t><![CDATA[13. এখন এই তিনটি বিষয় আছে: বিশ্বাস, প্রত্যাশা ও ভালবাসা; আর এদের মধ্যে ভালবাসাই শ্রেষ্ঠ৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5825,51 +5572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અગ્રિને સોંપી દઉં. પરંતુ જો મારામાં પ્રીતિ ન હોય તો પછી મને કોઈ લાભ નથી.]]></a:t>
+              <a:t><![CDATA[স্বর্গদূতদের ভাষাও বলি কিন্তু আমার মধ্যে যদি ভালবাসা না থাকে, তবে আমি জোরে বাজানো ঘন্টা বা ঝনঝন করা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5957,51 +5704,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. પ્રીતિ સહનશીલ છે અને પ્રીતિ પરોપકારી છે. પ્રીતિમાં ઈર્ષ્યા નથી, તે બડાશ મારતી નથી અને તે ગર્વિષ્ઠ]]></a:t>
+              <a:t><![CDATA[করতালের আওয়াজের মতো৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6089,51 +5836,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પણ નથી.]]></a:t>
+              <a:t><![CDATA[2. আমি যদি ভাববাণী বলার ক্ষমতা পাই, ঈশ্বরের সব নিগূঢ়তত্ত্ব ভালভাবে বুঝি এবং সব ঐশ্বরিক জ্ঞান লাভ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6221,51 +5968,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. પ્રીતિ ઉદ્ધત નથી, પ્રીતિ સ્વાર્થી નથી અને પ્રીતિ આસાનીથી ક્રોધિત પણ થઈ જતી નથી. પ્રીતિ તેની સામે]]></a:t>
+              <a:t><![CDATA[করি, আমার যদি এমন বড় বিশ্বাস থাকে যার শক্তিতে আমি পাহাড় পর্যন্ত টলাতে পারি, অথচ আমার মধ্যে যদি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6353,51 +6100,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[થયેલા અનુચિત વ્યવહારને યાદ રાખથી નથી.]]></a:t>
+              <a:t><![CDATA[ভালবাসা না থাকে তবে এসব থাকা সত্ত্বেও আমি কিছুই নয়৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6485,51 +6232,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. પ્રીતિ દુષ્ટતા સાથે નહિ, પરંતુ પ્રીતિ સત્ય સાથે પ્રસન્ન હોય છે.]]></a:t>
+              <a:t><![CDATA[3. আমি যদি আমার যথা সর্বস্ব দিয়ে দরিদ্রদের মুখে অন্ন য়োগাই, যদি আমার দেহকে আহুতি দেবার জন্য আগুনে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6617,51 +6364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. પ્રીતિ ધૈર્ય સાથે આ બાબતોને સ્વીકાર્ય ગણે છે. પ્રીતિ હમેશા વિશ્વાસ કરે છે, હમેશા આશા રાખે છે, અને]]></a:t>
+              <a:t><![CDATA[সঁপে দিই,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6678,91 +6425,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 கொரிந்தியர் : 13]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme42">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme78">
   <a:themeElements>
-    <a:clrScheme name="Theme42">
+    <a:clrScheme name="Theme78">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme42">
+    <a:fontScheme name="Theme78">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -6788,51 +6535,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme42">
+    <a:fmtScheme name="Theme78">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -6963,51 +6710,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>26</Slides>
+  <Slides>25</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>