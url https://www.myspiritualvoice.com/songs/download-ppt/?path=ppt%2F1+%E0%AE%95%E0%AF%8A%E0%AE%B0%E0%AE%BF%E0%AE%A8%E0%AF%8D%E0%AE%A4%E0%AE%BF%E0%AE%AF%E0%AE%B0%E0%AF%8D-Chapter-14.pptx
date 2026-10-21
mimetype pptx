--- v1 (2026-07-18)
+++ v2 (2026-10-21)
@@ -135,50 +135,58 @@
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -231,50 +239,54 @@
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
+    <p:sldId id="328" r:id="rId75"/>
+    <p:sldId id="329" r:id="rId76"/>
+    <p:sldId id="330" r:id="rId77"/>
+    <p:sldId id="331" r:id="rId78"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -444,53 +456,57 @@
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
-  <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
+  <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
+  <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
+  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
+  <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -550,51 +566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. என்னத்தினாலெனில், நான் அந்நியபாஷையிலே விண்ணப்பம்பண்ணினால் என் ஆவி விண்ணப்பம்பண்ணுமேயன்றி, என் கருத்து பயனற்றதாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[5. I would that all of you all spoke with tongues but rather that all of you prophesied: for greater is he that prophesies than he that speaks with tongues, except he interpret, that the church may receive edifying.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -659,51 +675,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. என்னத்தினாலெனில், நான் அந்நியபாஷையிலே விண்ணப்பம்பண்ணினால் என் ஆவி விண்ணப்பம்பண்ணுமேயன்றி, என் கருத்து பயனற்றதாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[5. I would that all of you all spoke with tongues but rather that all of you prophesied: for greater is he that prophesies than he that speaks with tongues, except he interpret, that the church may receive edifying.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -768,51 +784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இப்படியிருக்க செய்யவேண்டுவதென்ன? நான் ஆவியோடும் விண்ணப்பம்பண்ணுவேன், கருத்தோடும் விண்ணப்பம்பண்ணுவேன்; நான் ஆவியோடும் பாடுவேன், கருத்தோடும் பாடுவேன்.]]></a:t>
+              <a:t><![CDATA[5. I would that all of you all spoke with tongues but rather that all of you prophesied: for greater is he that prophesies than he that speaks with tongues, except he interpret, that the church may receive edifying.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -877,51 +893,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இப்படியிருக்க செய்யவேண்டுவதென்ன? நான் ஆவியோடும் விண்ணப்பம்பண்ணுவேன், கருத்தோடும் விண்ணப்பம்பண்ணுவேன்; நான் ஆவியோடும் பாடுவேன், கருத்தோடும் பாடுவேன்.]]></a:t>
+              <a:t><![CDATA[6. Now, brethren, if I come unto you speaking with tongues, what shall I profit you, except I shall speak to you either by revelation, or by knowledge, or by prophesying, or by doctrine?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -986,51 +1002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. இல்லாவிட்டால், நீ ஆவியோடு ஸ்தோத்திரம்பண்ணும்போது, கல்லாதவன் உன் ஸ்தோத்திரத்திற்கு ஆமென் என்று எப்படிச் சொல்லுவான்? நீ பேசுகிறது இன்னதென்று அவன் அறியானே.]]></a:t>
+              <a:t><![CDATA[6. Now, brethren, if I come unto you speaking with tongues, what shall I profit you, except I shall speak to you either by revelation, or by knowledge, or by prophesying, or by doctrine?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1095,51 +1111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. இல்லாவிட்டால், நீ ஆவியோடு ஸ்தோத்திரம்பண்ணும்போது, கல்லாதவன் உன் ஸ்தோத்திரத்திற்கு ஆமென் என்று எப்படிச் சொல்லுவான்? நீ பேசுகிறது இன்னதென்று அவன் அறியானே.]]></a:t>
+              <a:t><![CDATA[6. Now, brethren, if I come unto you speaking with tongues, what shall I profit you, except I shall speak to you either by revelation, or by knowledge, or by prophesying, or by doctrine?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1204,51 +1220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நீ நன்றாய் ஸ்தோத்திரம் பண்ணுகிறாய், ஆகிலும் மற்றவன் பக்திவிருத்தியடையமாட்டானே.]]></a:t>
+              <a:t><![CDATA[7. And even things without life giving sound, whether pipe or harp, except they give a distinction in the sounds, how shall it be known what is piped or harped?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1313,51 +1329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நீ நன்றாய் ஸ்தோத்திரம் பண்ணுகிறாய், ஆகிலும் மற்றவன் பக்திவிருத்தியடையமாட்டானே.]]></a:t>
+              <a:t><![CDATA[7. And even things without life giving sound, whether pipe or harp, except they give a distinction in the sounds, how shall it be known what is piped or harped?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1422,51 +1438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. உங்களெல்லாரிலும் நான் அதிகமாய்ப் பாஷைகளைப் பேசுகிறேன், இதற்காக என் தேவனை ஸ்தோத்திரிக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[7. And even things without life giving sound, whether pipe or harp, except they give a distinction in the sounds, how shall it be known what is piped or harped?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1531,51 +1547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்படியிருந்தும், நான் சபையிலே அந்நியபாஷையில் பதினாயிரம் வார்த்தைகளைப் பேசுகிறதிலும், மற்றவர்களை உணர்த்தும்படி என் கருத்தோடே ஐந்து வார்த்தைகளைப் பேசுகிறதே எனக்கு அதிக விருப்பமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[8. For if the trumpet give an uncertain sound, who shall prepare himself to the battle?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1640,51 +1656,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதுபோல, நீங்களும் தெளிவான பேச்சை நாவினால் வசனியாவிட்டால் பேசப்பட்டது இன்னதென்று எப்படித்தெரியும்? ஆகாயத்தில் பேசுகிறவர்களாயிருப்பீர்களே.]]></a:t>
+              <a:t><![CDATA[1. Follow after love, and desire spiritual gifts, but rather that all of you may prophesy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1749,51 +1765,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்படியிருந்தும், நான் சபையிலே அந்நியபாஷையில் பதினாயிரம் வார்த்தைகளைப் பேசுகிறதிலும், மற்றவர்களை உணர்த்தும்படி என் கருத்தோடே ஐந்து வார்த்தைகளைப் பேசுகிறதே எனக்கு அதிக விருப்பமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[9. So likewise all of you, except all of you utter by the tongue words easy to be understood, how shall it be known what is spoken? for all of you shall speak into the air.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1858,51 +1874,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. சகோதரரே, நீங்கள் புத்தியிலே குழந்தைகளாயிராதேயுங்கள்; துர்க்குணத்திலே குழந்தைகளாயும், புத்தியிலோ தேறினவர்களாயுமிருங்கள்.]]></a:t>
+              <a:t><![CDATA[9. So likewise all of you, except all of you utter by the tongue words easy to be understood, how shall it be known what is spoken? for all of you shall speak into the air.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1967,51 +1983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. சகோதரரே, நீங்கள் புத்தியிலே குழந்தைகளாயிராதேயுங்கள்; துர்க்குணத்திலே குழந்தைகளாயும், புத்தியிலோ தேறினவர்களாயுமிருங்கள்.]]></a:t>
+              <a:t><![CDATA[10. There are, it may be, so many kinds of voices in the world, and none of them is without signification.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2076,51 +2092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. மறுபாஷைக்காரராலும், மறுஉதடுகளாலும் இந்த ஜனங்களிடத்தில் பேசுவேன்; ஆகிலும் அவர்கள் எனக்குச் செவிகொடுப்பதில்லையென்று கர்த்தர் சொல்லுகிறார் என்று வேதத்தில் எழுதியிருக்கிறதே.]]></a:t>
+              <a:t><![CDATA[11. Therefore if I know not the meaning of the voice, I shall be unto him that speaks a barbarian, and he that speaks shall be a barbarian unto me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2185,51 +2201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. மறுபாஷைக்காரராலும், மறுஉதடுகளாலும் இந்த ஜனங்களிடத்தில் பேசுவேன்; ஆகிலும் அவர்கள் எனக்குச் செவிகொடுப்பதில்லையென்று கர்த்தர் சொல்லுகிறார் என்று வேதத்தில் எழுதியிருக்கிறதே.]]></a:t>
+              <a:t><![CDATA[11. Therefore if I know not the meaning of the voice, I shall be unto him that speaks a barbarian, and he that speaks shall be a barbarian unto me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2294,51 +2310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்படியிருக்க, அந்நியபாஷைகள் விசுவாசிகளுக்கு அடையாளமாயிராமல், அவிசுவாசிகளுக்கு அடையாளமாயிருக்கிறது; தீர்க்கதரிசனமோ அவிசுவாசிகளுக்கு அடையாளமாயிராமல், விசுவாசிகளுக்கு அடையாளமாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[12. Even so all of you, forasmuch as all of you are zealous of spiritual gifts, seek that all of you may excel to the edifying of the church.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2403,51 +2419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்படியிருக்க, அந்நியபாஷைகள் விசுவாசிகளுக்கு அடையாளமாயிராமல், அவிசுவாசிகளுக்கு அடையாளமாயிருக்கிறது; தீர்க்கதரிசனமோ அவிசுவாசிகளுக்கு அடையாளமாயிராமல், விசுவாசிகளுக்கு அடையாளமாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[12. Even so all of you, forasmuch as all of you are zealous of spiritual gifts, seek that all of you may excel to the edifying of the church.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2512,51 +2528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஆகையால், சபையாரெல்லாரும் ஏகமாய்க் கூடிவந்து, எல்லாரும் அந்நியபாஷைகளிலே பேசிக்கொள்ளும்போது, கல்லாதவர்களாவது, அவிசுவாசிகளாவது உள்ளே பிரவேசித்தால், அவர்கள் உங்களைப் பைத்தியம் பிடித்தவர்களென்பார்களல்லவா?]]></a:t>
+              <a:t><![CDATA[13. Wherefore let him that speaks in an unknown tongue pray that he may interpret.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2621,51 +2637,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஆகையால், சபையாரெல்லாரும் ஏகமாய்க் கூடிவந்து, எல்லாரும் அந்நியபாஷைகளிலே பேசிக்கொள்ளும்போது, கல்லாதவர்களாவது, அவிசுவாசிகளாவது உள்ளே பிரவேசித்தால், அவர்கள் உங்களைப் பைத்தியம் பிடித்தவர்களென்பார்களல்லவா?]]></a:t>
+              <a:t><![CDATA[14. For if I pray in an unknown tongue, my spirit prays, but my understanding is unfruitful.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2730,51 +2746,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. எல்லாரும் தீர்க்கதரிசனஞ் சொல்லுகையில், அவிசுவாசியொருவன், அல்லது கல்லாதவனொருவன், உள்ளே பிரவேசித்தால், அவன் எல்லாராலும் உணர்த்துவிக்கப்பட்டும், எல்லாராலும் நிதானிக்கப்பட்டும் இருப்பான்.]]></a:t>
+              <a:t><![CDATA[14. For if I pray in an unknown tongue, my spirit prays, but my understanding is unfruitful.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2839,51 +2855,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதுபோல, நீங்களும் தெளிவான பேச்சை நாவினால் வசனியாவிட்டால் பேசப்பட்டது இன்னதென்று எப்படித்தெரியும்? ஆகாயத்தில் பேசுகிறவர்களாயிருப்பீர்களே.]]></a:t>
+              <a:t><![CDATA[2. For he that speaks in an unknown tongue speaks not unto men, but unto God: for no man understands him; nevertheless in the spirit he speaks mysteries.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2948,51 +2964,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. எல்லாரும் தீர்க்கதரிசனஞ் சொல்லுகையில், அவிசுவாசியொருவன், அல்லது கல்லாதவனொருவன், உள்ளே பிரவேசித்தால், அவன் எல்லாராலும் உணர்த்துவிக்கப்பட்டும், எல்லாராலும் நிதானிக்கப்பட்டும் இருப்பான்.]]></a:t>
+              <a:t><![CDATA[15. What is it then? I will pray with the spirit, and I will pray with the understanding also: I will sing with the spirit, and I will sing with the understanding also.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3057,51 +3073,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அவனுடைய இருதயத்தின் அந்தரங்கங்களும் வெளியரங்கமாகும், அவன்முகங்குப்புற விழுந்து, தேவனைப்பணிந்துகொண்டு, தேவன் மெய்யாய் உங்களுக்குள்ளே இருக்கிறாரென்று அறிக்கையிடுவான்.]]></a:t>
+              <a:t><![CDATA[15. What is it then? I will pray with the spirit, and I will pray with the understanding also: I will sing with the spirit, and I will sing with the understanding also.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3166,51 +3182,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அவனுடைய இருதயத்தின் அந்தரங்கங்களும் வெளியரங்கமாகும், அவன்முகங்குப்புற விழுந்து, தேவனைப்பணிந்துகொண்டு, தேவன் மெய்யாய் உங்களுக்குள்ளே இருக்கிறாரென்று அறிக்கையிடுவான்.]]></a:t>
+              <a:t><![CDATA[16. Else when you shall bless with the spirit, how shall he that occupies the room of the unlearned say Amen at your giving of thanks, seeing he understands not what you says?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3275,51 +3291,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. நீங்கள் கூடிவந்திருக்கிறபோது, ஒருவன் சங்கீதம் பாடுகிறான், ஒருவன் போதகம்பண்ணுகிறான், ஒருவன் அந்நியபாஷையைப் பேசுகிறான், ஒருவன் இரகசியத்தை வெளிப்படுத்துகிறான், ஒருவன் வியாக்கியானம் பண்ணுகிறான். சகோதரரே, இது என்ன? சகலமும் பக்திவிருத்திக்கேதுவாகச் செய்யப்படக்கடவது.]]></a:t>
+              <a:t><![CDATA[16. Else when you shall bless with the spirit, how shall he that occupies the room of the unlearned say Amen at your giving of thanks, seeing he understands not what you says?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3384,51 +3400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. நீங்கள் கூடிவந்திருக்கிறபோது, ஒருவன் சங்கீதம் பாடுகிறான், ஒருவன் போதகம்பண்ணுகிறான், ஒருவன் அந்நியபாஷையைப் பேசுகிறான், ஒருவன் இரகசியத்தை வெளிப்படுத்துகிறான், ஒருவன் வியாக்கியானம் பண்ணுகிறான். சகோதரரே, இது என்ன? சகலமும் பக்திவிருத்திக்கேதுவாகச் செய்யப்படக்கடவது.]]></a:t>
+              <a:t><![CDATA[17. For you verily give thanks well, but the other is not edified.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3493,51 +3509,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. நீங்கள் கூடிவந்திருக்கிறபோது, ஒருவன் சங்கீதம் பாடுகிறான், ஒருவன் போதகம்பண்ணுகிறான், ஒருவன் அந்நியபாஷையைப் பேசுகிறான், ஒருவன் இரகசியத்தை வெளிப்படுத்துகிறான், ஒருவன் வியாக்கியானம் பண்ணுகிறான். சகோதரரே, இது என்ன? சகலமும் பக்திவிருத்திக்கேதுவாகச் செய்யப்படக்கடவது.]]></a:t>
+              <a:t><![CDATA[18. I thank my God, I speak with tongues more than all of you all:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3602,51 +3618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. யாராவது அந்நியபாஷையிலே பேசுகிறதுண்டானால், அது இரண்டுபேர்மட்டில், அல்லது மிஞ்சினால் மூன்றுபேர்மட்டில அடங்கவும், அவர்கள் ஒவ்வொருவராய்ப் பேசவும், ஒருவன் அர்த்தத்தைச் சொல்லவும் வேண்டும்.]]></a:t>
+              <a:t><![CDATA[19. Yet in the church I had rather speak five words with my understanding, that by my voice I might teach others also, than ten thousand words in an unknown tongue.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3711,51 +3727,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. யாராவது அந்நியபாஷையிலே பேசுகிறதுண்டானால், அது இரண்டுபேர்மட்டில், அல்லது மிஞ்சினால் மூன்றுபேர்மட்டில அடங்கவும், அவர்கள் ஒவ்வொருவராய்ப் பேசவும், ஒருவன் அர்த்தத்தைச் சொல்லவும் வேண்டும்.]]></a:t>
+              <a:t><![CDATA[19. Yet in the church I had rather speak five words with my understanding, that by my voice I might teach others also, than ten thousand words in an unknown tongue.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3820,51 +3836,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அன்பை நாடுங்கள்; ஞானவரங்களையும் விரும்புங்கள்; விசேஷமாய்த் தீர்க்கதரிசன வரத்தை விரும்புங்கள்.]]></a:t>
+              <a:t><![CDATA[20. Brethren, be not children in understanding: nevertheless in malice be all of you children, but in understanding be men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3929,51 +3945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அன்பை நாடுங்கள்; ஞானவரங்களையும் விரும்புங்கள்; விசேஷமாய்த் தீர்க்கதரிசன வரத்தை விரும்புங்கள்.]]></a:t>
+              <a:t><![CDATA[20. Brethren, be not children in understanding: nevertheless in malice be all of you children, but in understanding be men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4038,51 +4054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. உலகத்திலே எத்தனையோ விதமானபாஷைகள் உண்டாயிருக்கிறது, அவைகளில் ஒன்றும் அர்த்தமில்லாததல்ல.]]></a:t>
+              <a:t><![CDATA[2. For he that speaks in an unknown tongue speaks not unto men, but unto God: for no man understands him; nevertheless in the spirit he speaks mysteries.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4147,51 +4163,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஏனெனில், அந்நியபாஷையில் பேசுகிறவன், ஆவியிலே இரகசியங்களைப்பேசினாலும், அவன் பேசுகிறதை ஒருவனும் அறியாதிருக்கிறபடியினாலே, அவன் மனுஷரிடத்தில் பேசாமல், தேவனிடத்தில் பேசுகிறான்.]]></a:t>
+              <a:t><![CDATA[21. In the law it is written, With men of other tongues and other lips will I speak unto this people; and yet for all that will they not hear me, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4256,51 +4272,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஏனெனில், அந்நியபாஷையில் பேசுகிறவன், ஆவியிலே இரகசியங்களைப்பேசினாலும், அவன் பேசுகிறதை ஒருவனும் அறியாதிருக்கிறபடியினாலே, அவன் மனுஷரிடத்தில் பேசாமல், தேவனிடத்தில் பேசுகிறான்.]]></a:t>
+              <a:t><![CDATA[21. In the law it is written, With men of other tongues and other lips will I speak unto this people; and yet for all that will they not hear me, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4365,51 +4381,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. தீர்க்கதரிசனஞ் சொல்லுகிறவனோ மனுஷருக்கு பக்திவிருத்தியும், புத்தியும், ஆறுதலும் உண்டாகத்தக்கதாகப் பேசுகிறான்.]]></a:t>
+              <a:t><![CDATA[22. Wherefore tongues are for a sign, not to them that believe, but to them that believe not: but prophesying serves not for them that believe not, but for them which believe.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4474,51 +4490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அந்நியபாஷையில் பேசுகிறவன் தனக்கே பக்திவிருத்தி உண்டாகப் பேசுகிறான்; தீர்க்கதரிசனஞ்சொல்லுகிறவனோ சபைக்கு பக்திவிருத்தி உண்டாகப் பேசுகிறான்.]]></a:t>
+              <a:t><![CDATA[22. Wherefore tongues are for a sign, not to them that believe, but to them that believe not: but prophesying serves not for them that believe not, but for them which believe.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4583,51 +4599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அந்நியபாஷையில் பேசுகிறவன் தனக்கே பக்திவிருத்தி உண்டாகப் பேசுகிறான்; தீர்க்கதரிசனஞ்சொல்லுகிறவனோ சபைக்கு பக்திவிருத்தி உண்டாகப் பேசுகிறான்.]]></a:t>
+              <a:t><![CDATA[22. Wherefore tongues are for a sign, not to them that believe, but to them that believe not: but prophesying serves not for them that believe not, but for them which believe.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4692,51 +4708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நீங்களெல்லாரும் அந்நியபாஷைகளைப் பேசும்படி விரும்புகிறேன்; ஆகிலும், அந்நியபாஷைகளில் பேசுகிறவன் சபைக்கு பக்திவிருத்தி உண்டாகும்படிக்கு அர்த்தத்தையும் சொல்லாவிட்டால், தீர்க்கதரிசனஞ் சொல்லுகிறவன் அவனிலும் மேன்மையுள்ளவன்; ஆதலால் நீங்கள் தீர்க்கதரிசனஞ்சொல்லுகிறவர்களாகவேண்டுமென்று அதிகமாய் விரும்புகிறேன்.]]></a:t>
+              <a:t><![CDATA[23. If therefore the whole church be come together into one place, and all speak with tongues, and there come in those that are unlearned, or unbelievers, will they not say that all of you are mad?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4801,51 +4817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நீங்களெல்லாரும் அந்நியபாஷைகளைப் பேசும்படி விரும்புகிறேன்; ஆகிலும், அந்நியபாஷைகளில் பேசுகிறவன் சபைக்கு பக்திவிருத்தி உண்டாகும்படிக்கு அர்த்தத்தையும் சொல்லாவிட்டால், தீர்க்கதரிசனஞ் சொல்லுகிறவன் அவனிலும் மேன்மையுள்ளவன்; ஆதலால் நீங்கள் தீர்க்கதரிசனஞ்சொல்லுகிறவர்களாகவேண்டுமென்று அதிகமாய் விரும்புகிறேன்.]]></a:t>
+              <a:t><![CDATA[23. If therefore the whole church be come together into one place, and all speak with tongues, and there come in those that are unlearned, or unbelievers, will they not say that all of you are mad?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4910,51 +4926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நீங்களெல்லாரும் அந்நியபாஷைகளைப் பேசும்படி விரும்புகிறேன்; ஆகிலும், அந்நியபாஷைகளில் பேசுகிறவன் சபைக்கு பக்திவிருத்தி உண்டாகும்படிக்கு அர்த்தத்தையும் சொல்லாவிட்டால், தீர்க்கதரிசனஞ் சொல்லுகிறவன் அவனிலும் மேன்மையுள்ளவன்; ஆதலால் நீங்கள் தீர்க்கதரிசனஞ்சொல்லுகிறவர்களாகவேண்டுமென்று அதிகமாய் விரும்புகிறேன்.]]></a:t>
+              <a:t><![CDATA[23. If therefore the whole church be come together into one place, and all speak with tongues, and there come in those that are unlearned, or unbelievers, will they not say that all of you are mad?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5019,51 +5035,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. மேலும், சகோதரரே, நான் உங்களிடத்தில் வந்து உங்களுக்கு இரகசியங்களை வெளிப்படுத்துவதற்காவது, அறிவுண்டாக்குவதற்காவது, தீர்க்கதரிசனத்தை அறிவிக்கிறதற்காவது, போதகத்தைப் போதிக்கிறதற்காவது ஏதுவானதைச் சொல்லாமல், அந்நியபாஷைகளில் பேசினால் என்னாலே உங்களுக்குப் பிரயோஜனம் என்ன?]]></a:t>
+              <a:t><![CDATA[24. But if all prophesy, and there come in one that believes not, or one unlearned, he is convinced of all, he is judged of all:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5128,51 +5144,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. மேலும், சகோதரரே, நான் உங்களிடத்தில் வந்து உங்களுக்கு இரகசியங்களை வெளிப்படுத்துவதற்காவது, அறிவுண்டாக்குவதற்காவது, தீர்க்கதரிசனத்தை அறிவிக்கிறதற்காவது, போதகத்தைப் போதிக்கிறதற்காவது ஏதுவானதைச் சொல்லாமல், அந்நியபாஷைகளில் பேசினால் என்னாலே உங்களுக்குப் பிரயோஜனம் என்ன?]]></a:t>
+              <a:t><![CDATA[24. But if all prophesy, and there come in one that believes not, or one unlearned, he is convinced of all, he is judged of all:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5237,51 +5253,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆயினும், பாஷையின் கருத்தை நான் அறியாமலிருந்தால், பேசுகிறவனுக்கு அந்நியனாயிருப்பேன், பேசுகிறவனும் எனக்கு அந்நியனாயிருப்பான்.]]></a:t>
+              <a:t><![CDATA[3. But he that prophesies speaks unto men to edification, and exhortation, and comfort.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5346,51 +5362,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்படியே புல்லாங்குழல், சுரமண்டலம் முதலாகிய சத்தமிடுகிற உயிரில்லாத வாத்தியங்கள் தொனிகளில் வித்தியாசம் காட்டாவிட்டால், குழலாலே ஊதப்படுகிறதும், சுரமண்டலத்தாலே வாசிக்கப்படுகிறதும் இன்னதென்று எப்படித் தெரியும்?]]></a:t>
+              <a:t><![CDATA[25. And thus are the secrets of his heart made manifest; and so falling down on his face he will worship God, and report that God is in you truthfully.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5455,51 +5471,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்படியே புல்லாங்குழல், சுரமண்டலம் முதலாகிய சத்தமிடுகிற உயிரில்லாத வாத்தியங்கள் தொனிகளில் வித்தியாசம் காட்டாவிட்டால், குழலாலே ஊதப்படுகிறதும், சுரமண்டலத்தாலே வாசிக்கப்படுகிறதும் இன்னதென்று எப்படித் தெரியும்?]]></a:t>
+              <a:t><![CDATA[25. And thus are the secrets of his heart made manifest; and so falling down on his face he will worship God, and report that God is in you truthfully.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5564,51 +5580,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அர்த்தஞ் சொல்லுகிறவனில்லாவிட்டால், சபையிலே பேசாமல், தனக்கும் தேவனுக்கும் தெரியப் பேசக்கடவன்.]]></a:t>
+              <a:t><![CDATA[26. How is it then, brethren? when all of you come together, every one of you has a psalm, has a doctrine, has a tongue, has a revelation, has an interpretation. Let all things be done unto edifying.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5673,51 +5689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அர்த்தஞ் சொல்லுகிறவனில்லாவிட்டால், சபையிலே பேசாமல், தனக்கும் தேவனுக்கும் தெரியப் பேசக்கடவன்.]]></a:t>
+              <a:t><![CDATA[26. How is it then, brethren? when all of you come together, every one of you has a psalm, has a doctrine, has a tongue, has a revelation, has an interpretation. Let all things be done unto edifying.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5782,51 +5798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அந்தப்படி எக்காளமும் விளங்காத சத்தமிட்டால் எவன் யுத்தத்திற்கு ஆயத்தம்பண்ணுவான்?]]></a:t>
+              <a:t><![CDATA[26. How is it then, brethren? when all of you come together, every one of you has a psalm, has a doctrine, has a tongue, has a revelation, has an interpretation. Let all things be done unto edifying.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5891,51 +5907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. தீர்க்கதரிசிகள் இரண்டுபேராவது மூன்றுபேராவது பேசலாம், மற்றவர்கள் நிதானிக்கக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[27. If any man speak in an unknown tongue, let it be by two, or at the most by three, and that by course; and let one interpret.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6000,51 +6016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அங்கே உட்கார்ந்திருக்கிற மற்றொருவனுக்கு ஏதாகிலும் வெளிப்படுத்தப்பட்டால், முந்திப் பேசினவன் பேசாமலிருக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[27. If any man speak in an unknown tongue, let it be by two, or at the most by three, and that by course; and let one interpret.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6109,51 +6125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அங்கே உட்கார்ந்திருக்கிற மற்றொருவனுக்கு ஏதாகிலும் வெளிப்படுத்தப்பட்டால், முந்திப் பேசினவன் பேசாமலிருக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[28. But if there be no interpreter, let him keep silence in the church; and let him speak to himself, and to God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6218,51 +6234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. எல்லாரும் கற்கிறதற்கும் எல்லாரும் தேறுகிறதற்கும், நீங்கள் அனைவரும் ஒவ்வொருவராகத் தீர்க்கதரிசனஞ்சொல்லலாம்.]]></a:t>
+              <a:t><![CDATA[29. Let the prophets speak two or three, and let the other judge.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6327,51 +6343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. தீர்க்கதரிசிகளுடைய ஆவிகள் தீர்க்கதரிசிகளுக்கு அடங்கியிருக்கிறதே.]]></a:t>
+              <a:t><![CDATA[30. If any thing be revealed to another that sits by, let the first hold his peace.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6436,51 +6452,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆயினும், பாஷையின் கருத்தை நான் அறியாமலிருந்தால், பேசுகிறவனுக்கு அந்நியனாயிருப்பேன், பேசுகிறவனும் எனக்கு அந்நியனாயிருப்பான்.]]></a:t>
+              <a:t><![CDATA[3. But he that prophesies speaks unto men to edification, and exhortation, and comfort.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6545,51 +6561,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. தேவன் கலகத்திற்கு தேவனாயிராமல், சமாதானத்திற்கு தேவனாயிருக்கிறார்; பரிசுத்தவான்களுடைய சபைகளெல்லாவற்றிலேயும் அப்படியே இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[30. If any thing be revealed to another that sits by, let the first hold his peace.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6654,51 +6670,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. தேவன் கலகத்திற்கு தேவனாயிராமல், சமாதானத்திற்கு தேவனாயிருக்கிறார்; பரிசுத்தவான்களுடைய சபைகளெல்லாவற்றிலேயும் அப்படியே இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[31. For all of you may all prophesy one by one, that all may learn, and all may be comforted.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6763,51 +6779,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. சபைகளில் உங்கள் ஸ்திரீகள் பேசாமலிருக்கக்கடவர்கள்; பேசும்படிக்கு அவர்களுக்கு உத்தரவில்லை; அவர்கள் அமர்ந்திருக்கவேண்டும்; வேதமும் அப்படியே சொல்லுகிறது.]]></a:t>
+              <a:t><![CDATA[31. For all of you may all prophesy one by one, that all may learn, and all may be comforted.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6872,51 +6888,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. சபைகளில் உங்கள் ஸ்திரீகள் பேசாமலிருக்கக்கடவர்கள்; பேசும்படிக்கு அவர்களுக்கு உத்தரவில்லை; அவர்கள் அமர்ந்திருக்கவேண்டும்; வேதமும் அப்படியே சொல்லுகிறது.]]></a:t>
+              <a:t><![CDATA[32. And the spirits of the prophets are subject to the prophets.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6981,51 +6997,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அவர்கள் ஒரு காரியத்தைக் கற்றுக்கொள்ள விரும்பினால், வீட்டிலே தங்கள் புருஷரிடத்தில் விசாரிக்கக்கடவர்கள்; ஸ்திரீகள் சபையிலே பேசுகிறது அயோக்கியமாயிருக்குமே.]]></a:t>
+              <a:t><![CDATA[33. For God is not the author of confusion, but of peace, as in all churches of the saints.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7090,51 +7106,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அவர்கள் ஒரு காரியத்தைக் கற்றுக்கொள்ள விரும்பினால், வீட்டிலே தங்கள் புருஷரிடத்தில் விசாரிக்கக்கடவர்கள்; ஸ்திரீகள் சபையிலே பேசுகிறது அயோக்கியமாயிருக்குமே.]]></a:t>
+              <a:t><![CDATA[33. For God is not the author of confusion, but of peace, as in all churches of the saints.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7199,51 +7215,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. தேவவசனம் உங்களிடத்திலிருந்தா புறப்பட்டது? அது உங்களிடத்துக்கு மாத்திரமா வந்தது?]]></a:t>
+              <a:t><![CDATA[34. Let your women keep silence in the churches: for it is not permitted unto them to speak; but they are commanded to be under obedience as also says the law.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7308,51 +7324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. ஒருவன் தன்னைத் தீர்க்தரிசியென்றாவது, ஆவியைப் பெற்றவனென்றாவது எண்ணினால், நான் உங்களுக்கு எழுதுகிறவைகள் கர்த்தருடைய கற்பனைகளென்று அவன் ஒத்துக்கொள்ளக்கடவன்.]]></a:t>
+              <a:t><![CDATA[34. Let your women keep silence in the churches: for it is not permitted unto them to speak; but they are commanded to be under obedience as also says the law.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7417,51 +7433,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. ஒருவன் தன்னைத் தீர்க்தரிசியென்றாவது, ஆவியைப் பெற்றவனென்றாவது எண்ணினால், நான் உங்களுக்கு எழுதுகிறவைகள் கர்த்தருடைய கற்பனைகளென்று அவன் ஒத்துக்கொள்ளக்கடவன்.]]></a:t>
+              <a:t><![CDATA[35. And if they will learn any thing, let them ask their husbands at home: for it is a shame for women to speak in the church.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7526,51 +7542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. ஒருவன் அறியாதவனாயிருந்தால், அவன் அறியாதவனாயிருக்கட்டும்.]]></a:t>
+              <a:t><![CDATA[35. And if they will learn any thing, let them ask their husbands at home: for it is a shame for women to speak in the church.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7635,51 +7651,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நீங்களும் ஆவிக்குரிய வரங்களை நாடுகிறவர்களானபடியால், சபைக்குப் பக்திவிருத்தி உண்டாகத்தக்கதாக அவைகளில் தேறும்படி நாடுங்கள்;]]></a:t>
+              <a:t><![CDATA[4. He that speaks in an unknown tongue edifies himself; but he that prophesies edifies the church.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7744,51 +7760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. இப்படியிருக்க, சகோதரரே, தீர்க்கதரிசனஞ்சொல்ல நாடுங்கள், அந்நிய பாஷைகளைப் பேசுகிறதற்கும் தடைபண்ணாதிருங்கள்.]]></a:t>
+              <a:t><![CDATA[36. What? came the word of God out from you? or came it unto you only?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7853,51 +7869,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. இப்படியிருக்க, சகோதரரே, தீர்க்கதரிசனஞ்சொல்ல நாடுங்கள், அந்நிய பாஷைகளைப் பேசுகிறதற்கும் தடைபண்ணாதிருங்கள்.]]></a:t>
+              <a:t><![CDATA[37. If any man think himself to be a prophet, or spiritual, let him acknowledge that the things that I write unto you are the commandments of the Lord.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7962,51 +7978,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. சகலமும் நல்லொழுக்கமாயும் கிரமமாயும் செய்யப்படக்கடவது.]]></a:t>
+              <a:t><![CDATA[37. If any man think himself to be a prophet, or spiritual, let him acknowledge that the things that I write unto you are the commandments of the Lord.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[38. But if any man be ignorant, let him be ignorant.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[39. Wherefore, brethren, covet to prophesy, and forbid not to speak with tongues.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[39. Wherefore, brethren, covet to prophesy, and forbid not to speak with tongues.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[40. Let all things be done decently and in order.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8071,51 +8523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நீங்களும் ஆவிக்குரிய வரங்களை நாடுகிறவர்களானபடியால், சபைக்குப் பக்திவிருத்தி உண்டாகத்தக்கதாக அவைகளில் தேறும்படி நாடுங்கள்;]]></a:t>
+              <a:t><![CDATA[4. He that speaks in an unknown tongue edifies himself; but he that prophesies edifies the church.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8180,51 +8632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அந்தப்படி, அந்நியபாஷையில் பேசுகிறவன் அதின் அர்த்தத்தையும் சொல்லத்தக்கதாக விண்ணப்பம்பண்ணக்கடவன்.]]></a:t>
+              <a:t><![CDATA[5. I would that all of you all spoke with tongues but rather that all of you prophesied: for greater is he that prophesies than he that speaks with tongues, except he interpret, that the church may receive edifying.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -8259,51 +8711,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473401925" r:id="rId1"/>
+    <p:sldLayoutId id="2481563563" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -8855,50 +9307,82 @@
 
 <file path=ppt/slides/_rels/slide70.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide70.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide71.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide71.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide72.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide72.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide73.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide73.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide74.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide74.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide75.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide75.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide76.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide76.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -9015,51 +9499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. কারণ আমি যদি কোন বিশেষ ভাষায় প্রার্থনা করি, তবে আমার আত্মা প্রার্থনা করছে, কিন্তু আমার বুদ্ধির]]></a:t>
+              <a:t><![CDATA[சபைக்கு பக்திவிருத்தி உண்டாகும்படிக்கு அர்த்தத்தையும் சொல்லாவிட்டால், தீர்க்கதரிசனஞ் சொல்லுகிறவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9147,51 +9631,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কোন উপকার হয় না৷]]></a:t>
+              <a:t><![CDATA[அவனிலும் மேன்மையுள்ளவன்; ஆதலால் நீங்கள் தீர்க்கதரிசனஞ்சொல்லுகிறவர்களாகவேண்டுமென்று அதிகமாய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9279,51 +9763,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. তাহলে আমার কি করা উচিত? আমি আত্মায় প্রার্থনা করব, আবার আমার মন দিয়েও প্রার্থনা করব৷ আমি]]></a:t>
+              <a:t><![CDATA[விரும்புகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9411,51 +9895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আত্মাতে স্তব গীত করব আবার মন দিয়েও স্তব গীত করব৷]]></a:t>
+              <a:t><![CDATA[6. மேலும், சகோதரரே, நான் உங்களிடத்தில் வந்து உங்களுக்கு இரகசியங்களை வெளிப்படுத்துவதற்காவது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9543,51 +10027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. কারণ তুমি হয়তো তোমার আত্মাতে ঈশ্বরের প্রশংসা করছ, কিন্তু য়ে লোক কেবল শ্রোতা হিসাবে সেখানে আছে]]></a:t>
+              <a:t><![CDATA[அறிவுண்டாக்குவதற்காவது, தீர்க்கதரிசனத்தை அறிவிக்கிறதற்காவது, போதகத்தைப் போதிக்கிறதற்காவது ஏதுவானதைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9675,51 +10159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সে না বুঝে কেমন করে তোমার ধন্যবাদে ‘আমেন’ বলবে? কারণ তুমি কি বলছ, তা তো সে বুঝতে পারছে না৷]]></a:t>
+              <a:t><![CDATA[சொல்லாமல், அந்நியபாஷைகளில் பேசினால் என்னாலே உங்களுக்குப் பிரயோஜனம் என்ன?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9807,51 +10291,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. তুমি হয়তো খুব সুন্দরভাবে ঈশ্বরকে ধন্যবাদ দিচ্ছ, কিন্তু এর দ্বারা অপরকে আত্মিকভাবে গড়ে তোলা]]></a:t>
+              <a:t><![CDATA[7. அப்படியே புல்லாங்குழல், சுரமண்டலம் முதலாகிய சத்தமிடுகிற உயிரில்லாத வாத்தியங்கள் தொனிகளில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9939,51 +10423,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হচ্ছে না৷]]></a:t>
+              <a:t><![CDATA[வித்தியாசம் காட்டாவிட்டால், குழலாலே ஊதப்படுகிறதும், சுரமண்டலத்தாலே வாசிக்கப்படுகிறதும் இன்னதென்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10071,51 +10555,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. আমি তোমাদের সকলের থেকে অনেক বেশী বিশেষ ভাষায় কথা বলতে পারি বলে ঈশ্বরকে ধন্যবাদ দিই৷]]></a:t>
+              <a:t><![CDATA[எப்படித் தெரியும்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10203,51 +10687,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. কিন্তু মণ্ডলীর মধ্যে, বিশেষ ভাষায় দশ হাজার শব্দ বলার থেকে, বরং আমি বুদ্ধিপূর্বক পাঁচটি কথা বলতে]]></a:t>
+              <a:t><![CDATA[8. அந்தப்படி எக்காளமும் விளங்காத சத்தமிட்டால் எவன் யுத்தத்திற்கு ஆயத்தம்பண்ணுவான்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10335,51 +10819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ঠিক তেমনি, তোমাদের জিভ যদি বোধগম্য কথা না বলে, তবে তোমরা কি বললে তা কে জানবে? কারণ এ ধরণের কথা]]></a:t>
+              <a:t><![CDATA[1. அன்பை நாடுங்கள்; ஞானவரங்களையும் விரும்புங்கள்; விசேஷமாய்த் தீர்க்கதரிசன வரத்தை விரும்புங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10467,51 +10951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[চাই, য়েন এর দ্বারা অপরে শিক্ষালাভ করে৷]]></a:t>
+              <a:t><![CDATA[9. அதுபோல, நீங்களும் தெளிவான பேச்சை நாவினால் வசனியாவிட்டால் பேசப்பட்டது இன்னதென்று எப்படித்தெரியும்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10599,51 +11083,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. আমার প্রিয় ভাই ও বোনেরা, তোমরা বালকদের মতো চিন্তা করো না, বরং মন্দ বিষয়ে শিশুদের মতো হও,]]></a:t>
+              <a:t><![CDATA[ஆகாயத்தில் பேசுகிறவர்களாயிருப்பீர்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10731,51 +11215,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কিন্তু তোমাদের চিন্তায় পরিণত বুদ্ধি হও৷]]></a:t>
+              <a:t><![CDATA[10. உலகத்திலே எத்தனையோ விதமானபாஷைகள் உண்டாயிருக்கிறது, அவைகளில் ஒன்றும் அர்த்தமில்லாததல்ல.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10863,51 +11347,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. বিধি-ব্যবস্থায় (শাস্ত্রে) বলে:‘অন্য ভাষার লোকদের দ্বারা ও অন্য দেশীয়দের মুখ দিয়ে আমি এই জাতির]]></a:t>
+              <a:t><![CDATA[11. ஆயினும், பாஷையின் கருத்தை நான் அறியாமலிருந்தால், பேசுகிறவனுக்கு அந்நியனாயிருப்பேன், பேசுகிறவனும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10995,51 +11479,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সঙ্গে কথা বলব; কিন্তু সেই লোকরা আমার কথা শুনবে না৷’যিশাইয় 28:11-12 প্রভু এই কথা বলেন৷]]></a:t>
+              <a:t><![CDATA[எனக்கு அந்நியனாயிருப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11127,51 +11611,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. তাই বিশেষ বিশেষ ভাষায় কথা বলার ক্ষমতা, এই চিহ্ন বিশ্বাসীদের জন্য নয় বরং তা অবিশ্বাসীদের জন্যই৷]]></a:t>
+              <a:t><![CDATA[12. நீங்களும் ஆவிக்குரிய வரங்களை நாடுகிறவர்களானபடியால், சபைக்குப் பக்திவிருத்தி உண்டாகத்தக்கதாக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11259,51 +11743,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কিন্তু ভাববাণী অবিশ্বাসীদের জন্য নয়, তা বিশ্বাসীদের জন্যই৷]]></a:t>
+              <a:t><![CDATA[அவைகளில் தேறும்படி நாடுங்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11391,51 +11875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. সেই জন্য যখন সমগ্র মণ্ডলী সমবেত হয়, তখন যদি প্রত্যেকে বিশেষ বিশেষ ভাষায় কথা বলতে থাকে; আর]]></a:t>
+              <a:t><![CDATA[13. அந்தப்படி, அந்நியபாஷையில் பேசுகிறவன் அதின் அர்த்தத்தையும் சொல்லத்தக்கதாக விண்ணப்பம்பண்ணக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11523,51 +12007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সেখানে যদি কোন অবিশ্বাসী বা অন্য কোন বাইরের লোক প্রবেশ করে, তবে তারা কি বলবে না য়ে তোমরা পাগল?]]></a:t>
+              <a:t><![CDATA[14. என்னத்தினாலெனில், நான் அந்நியபாஷையிலே விண்ணப்பம்பண்ணினால் என் ஆவி விண்ணப்பம்பண்ணுமேயன்றி, என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11655,51 +12139,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. কিন্তু যদি সকলে ভাববাণী বলে, সেই সময় যদি কোন অবিশ্বাসী লোক বা অন্য কোন সাধারণ লোক সেখানে আসে,]]></a:t>
+              <a:t><![CDATA[கருத்து பயனற்றதாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11787,51 +12271,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বলার অর্থ বাতাসের সঙ্গে কথা বলা৷]]></a:t>
+              <a:t><![CDATA[2. ஏனெனில், அந்நியபாஷையில் பேசுகிறவன், ஆவியிலே இரகசியங்களைப்பேசினாலும், அவன் பேசுகிறதை ஒருவனும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11919,51 +12403,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তবে সেই ভাববাণী শুনে সে তার পাপের বিষয়ে সচেতন এবং সেই ভাববাণীর দ্বারাই বিচারপ্রাপ্ত হয়৷]]></a:t>
+              <a:t><![CDATA[15. இப்படியிருக்க செய்யவேண்டுவதென்ன? நான் ஆவியோடும் விண்ணப்பம்பண்ணுவேன், கருத்தோடும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12051,51 +12535,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. এইভাবে তার অন্তরের গোপন চিন্তা সকল প্রকাশ পায়৷ সে তখন মাটিতে উপুড় হয়ে পড়ে ঈশ্বরের উপাসনা]]></a:t>
+              <a:t><![CDATA[விண்ணப்பம்பண்ணுவேன்; நான் ஆவியோடும் பாடுவேன், கருத்தோடும் பாடுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12183,51 +12667,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করবে আর বলবে, ‘বাস্তবিকই, তোমাদের মধ্যে ঈশ্বর আছেন৷]]></a:t>
+              <a:t><![CDATA[16. இல்லாவிட்டால், நீ ஆவியோடு ஸ்தோத்திரம்பண்ணும்போது, கல்லாதவன் உன் ஸ்தோத்திரத்திற்கு ஆமென் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12315,51 +12799,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. আমার প্রিয় ভাই ও বোনেরা, তাহলে তোমরা কি করবে? তোমরা যখন উপাসনার জন্য এক জায়গায় সমবেত হও, তখন]]></a:t>
+              <a:t><![CDATA[எப்படிச் சொல்லுவான்? நீ பேசுகிறது இன்னதென்று அவன் அறியானே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12447,51 +12931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কেউ স্তব গীত করবে, কেউ শিক্ষা দেবে, কেউ যদি কোন সত্য প্রকাশ করে, তবে সে তা বলবে, কেউ বিশেষ ভাষায়]]></a:t>
+              <a:t><![CDATA[17. நீ நன்றாய் ஸ்தோத்திரம் பண்ணுகிறாய், ஆகிலும் மற்றவன் பக்திவிருத்தியடையமாட்டானே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12579,51 +13063,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কথা বলবে, আবার কেউ বা তার ব্যাখ্যা করে দেবে; কিন্তু সব কিছুই য়েন মণ্ডলী গঠনের জন্য হয়৷]]></a:t>
+              <a:t><![CDATA[18. உங்களெல்லாரிலும் நான் அதிகமாய்ப் பாஷைகளைப் பேசுகிறேன், இதற்காக என் தேவனை ஸ்தோத்திரிக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12711,51 +13195,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. দুজন কিংবা তিনজনের বেশী য়েন কেউ অজানা ভাষায় কথা না বলে৷ প্রত্যেকে য়েন পালা করে বলে, আর একজন]]></a:t>
+              <a:t><![CDATA[19. அப்படியிருந்தும், நான் சபையிலே அந்நியபாஷையில் பதினாயிரம் வார்த்தைகளைப் பேசுகிறதிலும், மற்றவர்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12843,51 +13327,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[য়েন তার অর্থ বুঝিয়ে দেয়৷]]></a:t>
+              <a:t><![CDATA[உணர்த்தும்படி என் கருத்தோடே ஐந்து வார்த்தைகளைப் பேசுகிறதே எனக்கு அதிக விருப்பமாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12975,51 +13459,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. তোমরা ভালবাসার জন্য চেষ্টা কর এবং অন্য আত্মিক বরদানগুলি লাভ করার জন্য একান্তভাবে চেষ্টা কর৷ বিশেষ]]></a:t>
+              <a:t><![CDATA[20. சகோதரரே, நீங்கள் புத்தியிலே குழந்தைகளாயிராதேயுங்கள்; துர்க்குணத்திலே குழந்தைகளாயும், புத்தியிலோ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13107,51 +13591,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করে য়ে বরদান পাবার জন্য তোমাদের চেষ্টা করা উচিত, তো হল ভাববাণী বলতে পারা৷]]></a:t>
+              <a:t><![CDATA[தேறினவர்களாயுமிருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13239,51 +13723,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. নিঃসন্দেহে বলা যায় য়ে, জগতে অনেক রকম ভাষা আছে, আর সেগুলির প্রত্যেকটারই অর্থ আছে৷]]></a:t>
+              <a:t><![CDATA[அறியாதிருக்கிறபடியினாலே, அவன் மனுஷரிடத்தில் பேசாமல், தேவனிடத்தில் பேசுகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13371,51 +13855,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. য়ে ব্যক্তি বিশেষ ভাষায় কথা বলার ক্ষমতা পেয়েছে, সে কোন মানুষের সঙ্গে নয় ঈশ্বরের সঙ্গেই কথা]]></a:t>
+              <a:t><![CDATA[21. மறுபாஷைக்காரராலும், மறுஉதடுகளாலும் இந்த ஜனங்களிடத்தில் பேசுவேன்; ஆகிலும் அவர்கள் எனக்குச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13503,51 +13987,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বলে, কারণ সে কি বলে তা কেউ বুঝতে পারে না, বরং সে আত্মার মাধ্যমে নিগূঢ় তত্ত্বের বিষয় বলে৷]]></a:t>
+              <a:t><![CDATA[செவிகொடுப்பதில்லையென்று கர்த்தர் சொல்லுகிறார் என்று வேதத்தில் எழுதியிருக்கிறதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13635,51 +14119,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. কিন্তু য়ে ভাববাণী বলে, সে মানুষকে গড়ে তোলে, উত্‌সাহ ও সান্ত্বনা দেয়৷]]></a:t>
+              <a:t><![CDATA[22. அப்படியிருக்க, அந்நியபாஷைகள் விசுவாசிகளுக்கு அடையாளமாயிராமல், அவிசுவாசிகளுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13767,51 +14251,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. যার বিশেষ ভাষায় কথা বলার ক্ষমতা আছে সে নিজেকেই গড়ে তোলে; কিন্তু য়ে ভাববাণী বলার ক্ষমতা পেয়েছে]]></a:t>
+              <a:t><![CDATA[அடையாளமாயிருக்கிறது; தீர்க்கதரிசனமோ அவிசுவாசிகளுக்கு அடையாளமாயிராமல், விசுவாசிகளுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13899,51 +14383,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সে মণ্ডলীকে গড়ে তোলে৷]]></a:t>
+              <a:t><![CDATA[அடையாளமாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14031,51 +14515,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. আমার ইচ্ছা য়ে তোমরা সকলে বিশেষ বিশেষ ভাষায় কথা বলার ক্ষমতা পাও; কিন্তু আমার আরো বেশী ইচ্ছা এই]]></a:t>
+              <a:t><![CDATA[23. ஆகையால், சபையாரெல்லாரும் ஏகமாய்க் கூடிவந்து, எல்லாரும் அந்நியபாஷைகளிலே பேசிக்கொள்ளும்போது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14163,51 +14647,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তোমরা য়েন ভাববাণী বলতে পার৷ য়ে ব্যক্তি বিশেষ ভাষায় কথা বলে কিন্তু মণ্ডলীকে গড়ে তোলার জন্য তার]]></a:t>
+              <a:t><![CDATA[கல்லாதவர்களாவது, அவிசுவாசிகளாவது உள்ளே பிரவேசித்தால், அவர்கள் உங்களைப் பைத்தியம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14295,51 +14779,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[অর্থ বুঝিয়ে দেয় না, তার থেকে য়ে ভাববাণী বলে সেই বরং বড়৷]]></a:t>
+              <a:t><![CDATA[பிடித்தவர்களென்பார்களல்லவா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14427,51 +14911,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. আমার ভাই ও বোনেরা, আমি যদি তোমাদের কাছে এসে কোন প্রকাশিত সত্য জ্ঞান, ভাববাণী বা কোন শিক্ষার]]></a:t>
+              <a:t><![CDATA[24. எல்லாரும் தீர்க்கதரிசனஞ் சொல்லுகையில், அவிசுவாசியொருவன், அல்லது கல்லாதவனொருவன், உள்ளே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14559,51 +15043,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বিষয়ে না বলে নানা ভাষায় কথা বলি, তাতে তোমাদের কোন লাভ হবে না৷]]></a:t>
+              <a:t><![CDATA[பிரவேசித்தால், அவன் எல்லாராலும் உணர்த்துவிக்கப்பட்டும், எல்லாராலும் நிதானிக்கப்பட்டும் இருப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14691,51 +15175,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. তাই, সেই সব ভাষার অর্থ যদি আমি না বুঝতে পারি, তবে য়ে সেই ভাষায় কথা বলছে তার কাছে আমি একজন]]></a:t>
+              <a:t><![CDATA[3. தீர்க்கதரிசனஞ் சொல்லுகிறவனோ மனுஷருக்கு பக்திவிருத்தியும், புத்தியும், ஆறுதலும் உண்டாகத்தக்கதாகப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14823,51 +15307,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. বাঁশী বা বীণার মতো জড় বস্তু, যা সুন্দর সুর সৃষ্টি করে তা যদি স্পষ্ট ধ্বনিতে না বাজে তবে বাঁশীতে]]></a:t>
+              <a:t><![CDATA[25. அவனுடைய இருதயத்தின் அந்தரங்கங்களும் வெளியரங்கமாகும், அவன்முகங்குப்புற விழுந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14955,51 +15439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বা বীণাতে কি সুর বাজছে তা কিভাবে বোঝা যাবে?]]></a:t>
+              <a:t><![CDATA[தேவனைப்பணிந்துகொண்டு, தேவன் மெய்யாய் உங்களுக்குள்ளே இருக்கிறாரென்று அறிக்கையிடுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15087,51 +15571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. অর্থ বুঝিয়ে দেবার লোক যদি না থাকে, তাহলে সেই ধরণের বক্তা য়েন মণ্ডলীতে নীরব থাকে৷ সে য়েন কেবল]]></a:t>
+              <a:t><![CDATA[26. நீங்கள் கூடிவந்திருக்கிறபோது, ஒருவன் சங்கீதம் பாடுகிறான், ஒருவன் போதகம்பண்ணுகிறான், ஒருவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15219,51 +15703,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[নিজের সঙ্গে ও ঈশ্বরের সঙ্গে কথা বলে৷]]></a:t>
+              <a:t><![CDATA[அந்நியபாஷையைப் பேசுகிறான், ஒருவன் இரகசியத்தை வெளிப்படுத்துகிறான், ஒருவன் வியாக்கியானம் பண்ணுகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15351,51 +15835,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. আর তূরীর আওয়াজ যদি অস্পষ্ট হয়, তবে যুদ্ধে যাবার জন্য কে প্রস্তুত হবে?]]></a:t>
+              <a:t><![CDATA[சகோதரரே, இது என்ன? சகலமும் பக்திவிருத்திக்கேதுவாகச் செய்யப்படக்கடவது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15483,51 +15967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. কেবলমাত্র দুই বা তিনজন ভাববাদী কথা বলুক এবং অন্যেরা তা বিচার করুক৷]]></a:t>
+              <a:t><![CDATA[27. யாராவது அந்நியபாஷையிலே பேசுகிறதுண்டானால், அது இரண்டுபேர்மட்டில், அல்லது மிஞ்சினால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15615,51 +16099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. সেখানে বসে আছে এমন কারো কাছে যদি ঈশ্বরের কোন বার্তা আসে তবে প্রথমে য়ে ভাববাণী বলছিল সে চুপ]]></a:t>
+              <a:t><![CDATA[மூன்றுபேர்மட்டில அடங்கவும், அவர்கள் ஒவ்வொருவராய்ப் பேசவும், ஒருவன் அர்த்தத்தைச் சொல்லவும் வேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15747,51 +16231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করুক,]]></a:t>
+              <a:t><![CDATA[28. அர்த்தஞ் சொல்லுகிறவனில்லாவிட்டால், சபையிலே பேசாமல், தனக்கும் தேவனுக்கும் தெரியப் பேசக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15879,51 +16363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. যাতে একের পর এক সকলে ভাববাণী বলতে পারে ও সকলে শিক্ষালাভ করে ও উত্‌সাহিত হয় এবং]]></a:t>
+              <a:t><![CDATA[29. தீர்க்கதரிசிகள் இரண்டுபேராவது மூன்றுபேராவது பேசலாம், மற்றவர்கள் நிதானிக்கக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16011,51 +16495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ভাববাদীদের আত্মা ও ভাববাদীদের নিয়ন্ত্রণে থাকে৷]]></a:t>
+              <a:t><![CDATA[30. அங்கே உட்கார்ந்திருக்கிற மற்றொருவனுக்கு ஏதாகிலும் வெளிப்படுத்தப்பட்டால், முந்திப் பேசினவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16143,51 +16627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বিদেশীর মতো হব; আর সেও আমার কাছে বিদেশীর মতো হবে৷]]></a:t>
+              <a:t><![CDATA[பேசுகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16275,51 +16759,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. কারণ ঈশ্বর কখনও বিশৃঙ্খলা সৃষ্টি করেন না, তিনি শান্তির ঈশ্বর, যা ঈশ্বরের পবিত্র লোকদের]]></a:t>
+              <a:t><![CDATA[பேசாமலிருக்கக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16407,51 +16891,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মণ্ডলীগুলিতে সত্য৷]]></a:t>
+              <a:t><![CDATA[31. எல்லாரும் கற்கிறதற்கும் எல்லாரும் தேறுகிறதற்கும், நீங்கள் அனைவரும் ஒவ்வொருவராகத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16539,51 +17023,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. মণ্ডলীতে স্ত্রীলোকেরা নীরব থাকুক৷ ঈশ্বরের লোকদের সমস্ত মণ্ডলীতে এই রীতি প্রচলিত আছে৷]]></a:t>
+              <a:t><![CDATA[தீர்க்கதரிசனஞ்சொல்லலாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16671,51 +17155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[স্ত্রীলোকদের কথা বলার অনুমোদন নেই৷ মোশির বিধি-ব্যবস্থা য়েমন বলে সেইমত তারা বাধ্য হয়ে থাকুক৷]]></a:t>
+              <a:t><![CDATA[32. தீர்க்கதரிசிகளுடைய ஆவிகள் தீர்க்கதரிசிகளுக்கு அடங்கியிருக்கிறதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16803,51 +17287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. স্ত্রীলোকেরা যদি কিছু শিখতে চায় তবে তারা ঘরে নিজেদের স্বামীদের কাছে তা জিজ্ঞেস করুক, কারণ]]></a:t>
+              <a:t><![CDATA[33. தேவன் கலகத்திற்கு தேவனாயிராமல், சமாதானத்திற்கு தேவனாயிருக்கிறார்; பரிசுத்தவான்களுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16935,51 +17419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সমাবেশে কথা বলা স্ত্রীলোকের পক্ষে লজ্জার বিষয়৷]]></a:t>
+              <a:t><![CDATA[சபைகளெல்லாவற்றிலேயும் அப்படியே இருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17067,51 +17551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. তোমাদের মধ্য থেকেই কি ঈশ্বরের শিক্ষা প্রসারিত হয়েছিল? অথবা কেবল তোমাদের কাছেই কি তা এসেছিল?]]></a:t>
+              <a:t><![CDATA[34. சபைகளில் உங்கள் ஸ்திரீகள் பேசாமலிருக்கக்கடவர்கள்; பேசும்படிக்கு அவர்களுக்கு உத்தரவில்லை; அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17199,51 +17683,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. যদি কেউ নিজেকে ভাববাদী বলে বা আত্মিক বরদান লাভ করেছে বলে মনে করে, তবে সে স্বীকার করুক য়ে আমি]]></a:t>
+              <a:t><![CDATA[அமர்ந்திருக்கவேண்டும்; வேதமும் அப்படியே சொல்லுகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17331,51 +17815,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তোমাদের কাছে যা লিখছি সে সব প্রভুরই আদেশ;]]></a:t>
+              <a:t><![CDATA[35. அவர்கள் ஒரு காரியத்தைக் கற்றுக்கொள்ள விரும்பினால், வீட்டிலே தங்கள் புருஷரிடத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17463,51 +17947,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. আর যদি কেউ তা অবজ্ঞা করে তবে সে অবজ্ঞার শিকার হবে৷]]></a:t>
+              <a:t><![CDATA[விசாரிக்கக்கடவர்கள்; ஸ்திரீகள் சபையிலே பேசுகிறது அயோக்கியமாயிருக்குமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17595,51 +18079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. তোমাদের ক্ষেত্রেও ঠিক সেরকমই; যখন তোমরা আত্মিক বরদান লাভ করার জন্য উদগ্রীব, তখন যা মণ্ডলীকে গড়ে]]></a:t>
+              <a:t><![CDATA[4. அந்நியபாஷையில் பேசுகிறவன் தனக்கே பக்திவிருத்தி உண்டாகப் பேசுகிறான்; தீர்க்கதரிசனஞ்சொல்லுகிறவனோ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17727,51 +18211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. অতএব, আমার ভাই ও বোনেরা, তোমরা ভাববাণী বলার জন্য আগ্রহী হও এবং বিশেষ ভাষায় কথা বলতে লোকদের]]></a:t>
+              <a:t><![CDATA[36. தேவவசனம் உங்களிடத்திலிருந்தா புறப்பட்டது? அது உங்களிடத்துக்கு மாத்திரமா வந்தது?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17859,51 +18343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[নিষেধ করো না,]]></a:t>
+              <a:t><![CDATA[37. ஒருவன் தன்னைத் தீர்க்தரிசியென்றாவது, ஆவியைப் பெற்றவனென்றாவது எண்ணினால், நான் உங்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17991,51 +18475,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. কিন্তু সবকিছু য়েন যথাযথভাবে করা হয়৷]]></a:t>
+              <a:t><![CDATA[எழுதுகிறவைகள் கர்த்தருடைய கற்பனைகளென்று அவன் ஒத்துக்கொள்ளக்கடவன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 கொரிந்தியர் : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[38. ஒருவன் அறியாதவனாயிருந்தால், அவன் அறியாதவனாயிருக்கட்டும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 கொரிந்தியர் : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[39. இப்படியிருக்க, சகோதரரே, தீர்க்கதரிசனஞ்சொல்ல நாடுங்கள், அந்நிய பாஷைகளைப் பேசுகிறதற்கும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 கொரிந்தியர் : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide75.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[தடைபண்ணாதிருங்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 கொரிந்தியர் : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide76.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[40. சகலமும் நல்லொழுக்கமாயும் கிரமமாயும் செய்யப்படக்கடவது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18123,51 +19135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তোলে সে বিষয়ে উত্‌কৃষ্ট হবার চেষ্টা কর৷]]></a:t>
+              <a:t><![CDATA[சபைக்கு பக்திவிருத்தி உண்டாகப் பேசுகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18255,51 +19267,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. তাই, য়ে লোক বিশেষ ভাষায় কথা বলে, সে প্রার্থনা করুক য়েন তার অর্থ সে বুঝিয়ে দিতে পারে৷]]></a:t>
+              <a:t><![CDATA[5. நீங்களெல்லாரும் அந்நியபாஷைகளைப் பேசும்படி விரும்புகிறேன்; ஆகிலும், அந்நியபாஷைகளில் பேசுகிறவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18316,91 +19328,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 கொரிந்தியர் : 14]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme82">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme7">
   <a:themeElements>
-    <a:clrScheme name="Theme82">
+    <a:clrScheme name="Theme7">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme82">
+    <a:fontScheme name="Theme7">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -18426,51 +19438,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme82">
+    <a:fmtScheme name="Theme7">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -18601,51 +19613,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>72</Slides>
+  <Slides>76</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>