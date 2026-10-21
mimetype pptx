--- v1 (2026-07-18)
+++ v2 (2026-10-21)
@@ -185,50 +185,52 @@
   <Override PartName="/ppt/notesSlides/notesSlide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide93.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide93.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide94.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide94.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide95.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide95.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide96.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide96.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide97.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide97.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide98.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide98.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -306,50 +308,51 @@
     <p:sldId id="328" r:id="rId75"/>
     <p:sldId id="329" r:id="rId76"/>
     <p:sldId id="330" r:id="rId77"/>
     <p:sldId id="331" r:id="rId78"/>
     <p:sldId id="332" r:id="rId79"/>
     <p:sldId id="333" r:id="rId80"/>
     <p:sldId id="334" r:id="rId81"/>
     <p:sldId id="335" r:id="rId82"/>
     <p:sldId id="336" r:id="rId83"/>
     <p:sldId id="337" r:id="rId84"/>
     <p:sldId id="338" r:id="rId85"/>
     <p:sldId id="339" r:id="rId86"/>
     <p:sldId id="340" r:id="rId87"/>
     <p:sldId id="341" r:id="rId88"/>
     <p:sldId id="342" r:id="rId89"/>
     <p:sldId id="343" r:id="rId90"/>
     <p:sldId id="344" r:id="rId91"/>
     <p:sldId id="345" r:id="rId92"/>
     <p:sldId id="346" r:id="rId93"/>
     <p:sldId id="347" r:id="rId94"/>
     <p:sldId id="348" r:id="rId95"/>
     <p:sldId id="349" r:id="rId96"/>
     <p:sldId id="350" r:id="rId97"/>
     <p:sldId id="351" r:id="rId98"/>
     <p:sldId id="352" r:id="rId99"/>
+    <p:sldId id="353" r:id="rId100"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -544,53 +547,54 @@
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
   <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
   <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
   <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
   <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
   <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
   <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
   <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
   <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
   <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide82.xml"/>
   <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide83.xml"/>
   <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide84.xml"/>
   <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide85.xml"/>
   <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide86.xml"/>
   <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide87.xml"/>
   <Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide88.xml"/>
   <Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide89.xml"/>
   <Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide90.xml"/>
   <Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide91.xml"/>
   <Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide92.xml"/>
   <Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide93.xml"/>
   <Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide94.xml"/>
   <Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide95.xml"/>
   <Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide96.xml"/>
   <Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide97.xml"/>
-  <Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide98.xml"/>
+  <Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -650,51 +654,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. கிறிஸ்து எழுந்திருக்கவில்லையென்றால், எங்கள் பிரசங்கமும் விருதா, உங்கள் விசுவாசமும் விருதா.]]></a:t>
+              <a:t><![CDATA[6. After that, he was seen of above five hundred brethren at once; of whom the greater part remain unto this present, but some are fallen asleep.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -759,51 +763,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. கிறிஸ்து எழுந்திருக்கவில்லையென்றால், எங்கள் பிரசங்கமும் விருதா, உங்கள் விசுவாசமும் விருதா.]]></a:t>
+              <a:t><![CDATA[6. After that, he was seen of above five hundred brethren at once; of whom the greater part remain unto this present, but some are fallen asleep.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -868,51 +872,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. மரித்தோர் உயிர்த்தெழாவிட்டால், தேவன் எழுப்பாத கிறிஸ்துவை அவர் எழுப்பினாரென்று நாங்கள் தேவனைக்குறித்துச் சாட்சிசொன்னதினாலே, தேவனுக்காகப் பொய்ச்சாட்சி சொல்லுகிறவர்களாகவும் காணப்படுவோமே.]]></a:t>
+              <a:t><![CDATA[7. After that, he was seen of James; then of all the apostles.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -977,51 +981,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. மரித்தோர் உயிர்த்தெழாவிட்டால், தேவன் எழுப்பாத கிறிஸ்துவை அவர் எழுப்பினாரென்று நாங்கள் தேவனைக்குறித்துச் சாட்சிசொன்னதினாலே, தேவனுக்காகப் பொய்ச்சாட்சி சொல்லுகிறவர்களாகவும் காணப்படுவோமே.]]></a:t>
+              <a:t><![CDATA[8. And last of all he was seen of me also, as of one born out of due time.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1086,51 +1090,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. மரித்தோர் உயிர்த்தெழாவிட்டால், கிறிஸ்துவும் எழுந்திருக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[9. For I am the least of the apostles, that am not meet to be called an apostle, because I persecuted the church of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1195,51 +1199,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. கிறிஸ்து எழுந்திராவிட்டால், உங்கள் விசுவாசம் வீணாயிருக்கும்; நீங்கள் இன்னும் உங்கள் பாவங்களில் இருப்பீர்கள்.]]></a:t>
+              <a:t><![CDATA[9. For I am the least of the apostles, that am not meet to be called an apostle, because I persecuted the church of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1304,51 +1308,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. கிறிஸ்து எழுந்திராவிட்டால், உங்கள் விசுவாசம் வீணாயிருக்கும்; நீங்கள் இன்னும் உங்கள் பாவங்களில் இருப்பீர்கள்.]]></a:t>
+              <a:t><![CDATA[10. But by the grace of God I am what I am: and his grace which was bestowed upon me was not in vain; but I laboured more abundantly than they all: yet not I, but the grace of God which was with me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1413,51 +1417,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. கிறிஸ்துவுக்குள் நித்திரையடைந்தவர்களும் கெட்டிருப்பார்களே.]]></a:t>
+              <a:t><![CDATA[10. But by the grace of God I am what I am: and his grace which was bestowed upon me was not in vain; but I laboured more abundantly than they all: yet not I, but the grace of God which was with me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1522,51 +1526,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இம்மைக்காகமாத்திரம் நாம் கிறிஸ்துவின்மேல் நம்பிக்கையுள்ளவர்களாயிருந்தால், எல்லா மனுஷரைப்பார்க்கிலும் பரிதபிக்கப்படத்தக்கவர்களாயிருப்போம்.]]></a:t>
+              <a:t><![CDATA[10. But by the grace of God I am what I am: and his grace which was bestowed upon me was not in vain; but I laboured more abundantly than they all: yet not I, but the grace of God which was with me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1631,51 +1635,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இம்மைக்காகமாத்திரம் நாம் கிறிஸ்துவின்மேல் நம்பிக்கையுள்ளவர்களாயிருந்தால், எல்லா மனுஷரைப்பார்க்கிலும் பரிதபிக்கப்படத்தக்கவர்களாயிருப்போம்.]]></a:t>
+              <a:t><![CDATA[11. Therefore whether it were I or they, so we preach, and so all of you believed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1740,51 +1744,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆகிலும் நான் இருக்கிறது தேவகிருபையினாலே இருக்கிறேன்; அவர் எனக்கு அருளிய கிருபை விருதாவாயிருக்கவில்லை; அவர்களெல்லாரிலும் நான் அதிகமாய்ப் பிரயாசப்பட்டேன், ஆகிலும் நான் அல்ல, என்னுடனே இருக்கிற தேவகிருபையே அப்படிச் செய்தது.]]></a:t>
+              <a:t><![CDATA[1. Moreover, brethren, I declare unto you the gospel which I preached unto you, which also all of you have received, and wherein all of you stand;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1849,51 +1853,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. கிறிஸ்துவோ மரித்தோரிலிருந்து, நித்திரையடைந்தவர்களில் முதற்பலனானார்.]]></a:t>
+              <a:t><![CDATA[11. Therefore whether it were I or they, so we preach, and so all of you believed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1958,51 +1962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. கிறிஸ்துவோ மரித்தோரிலிருந்து, நித்திரையடைந்தவர்களில் முதற்பலனானார்.]]></a:t>
+              <a:t><![CDATA[12. Now if Christ be preached that he rose from the dead, how say some among you that there is no resurrection of the dead?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2067,51 +2071,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. மனுஷனால் மரணம் உண்டானபடியால், மனுஷனால் மரித்தோரின் உயிர்த்தெழுதலும் உண்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[12. Now if Christ be preached that he rose from the dead, how say some among you that there is no resurrection of the dead?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2176,51 +2180,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. மனுஷனால் மரணம் உண்டானபடியால், மனுஷனால் மரித்தோரின் உயிர்த்தெழுதலும் உண்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[13. But if there be no resurrection of the dead, then is Christ not risen:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2285,51 +2289,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ஆதாமுக்குள் எல்லாரும் மரிக்கிறதுபோல, கிறிஸ்துவுக்குள் எல்லாரும் உயிர்ப்பிக்கப்படுவார்கள்.]]></a:t>
+              <a:t><![CDATA[14. And if Christ be not risen, then is our preaching vain, and your faith is also vain.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2394,51 +2398,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவனவன் தன்தன் வரிசையிலே உயிர்ப்பிக்கப்படுவான், முதற்பலனானவர் கிறிஸ்து; பின்பு அவர் வருகையில் அவருடையவர்கள் உயிர்ப்பிக்கப்படுவார்கள்.]]></a:t>
+              <a:t><![CDATA[15. Yea, and we are found false witnesses of God; because we have testified of God that he raised up Christ: whom he raised not up, if so be that the dead rise not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2503,51 +2507,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவனவன் தன்தன் வரிசையிலே உயிர்ப்பிக்கப்படுவான், முதற்பலனானவர் கிறிஸ்து; பின்பு அவர் வருகையில் அவருடையவர்கள் உயிர்ப்பிக்கப்படுவார்கள்.]]></a:t>
+              <a:t><![CDATA[15. Yea, and we are found false witnesses of God; because we have testified of God that he raised up Christ: whom he raised not up, if so be that the dead rise not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2612,51 +2616,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அதன்பின்பு முடிவு உண்டாகும்; அப்பொழுது அவர் சகல துரைத்தனத்தையும் சகல அதிகாரத்தையும் வல்லமையையும் பரிகரித்து, தேவனும் பிதாவுமாயிருக்கிறவருக்கு ராஜ்யத்தை ஒப்புக்கொடுப்பார்.]]></a:t>
+              <a:t><![CDATA[16. For if the dead rise not, then is not Christ raised:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2721,51 +2725,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அதன்பின்பு முடிவு உண்டாகும்; அப்பொழுது அவர் சகல துரைத்தனத்தையும் சகல அதிகாரத்தையும் வல்லமையையும் பரிகரித்து, தேவனும் பிதாவுமாயிருக்கிறவருக்கு ராஜ்யத்தை ஒப்புக்கொடுப்பார்.]]></a:t>
+              <a:t><![CDATA[17. And if Christ be not raised, your faith is vain; all of you are yet in your sins.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2830,51 +2834,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. எல்லாச் சத்துருக்களையும் தமது பாதத்திற்குக் கீழாக்கிப்போடும்வரைக்கும், அவர் ஆளுகைசெய்யவேண்டியது.]]></a:t>
+              <a:t><![CDATA[17. And if Christ be not raised, your faith is vain; all of you are yet in your sins.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2939,51 +2943,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆகிலும் நான் இருக்கிறது தேவகிருபையினாலே இருக்கிறேன்; அவர் எனக்கு அருளிய கிருபை விருதாவாயிருக்கவில்லை; அவர்களெல்லாரிலும் நான் அதிகமாய்ப் பிரயாசப்பட்டேன், ஆகிலும் நான் அல்ல, என்னுடனே இருக்கிற தேவகிருபையே அப்படிச் செய்தது.]]></a:t>
+              <a:t><![CDATA[1. Moreover, brethren, I declare unto you the gospel which I preached unto you, which also all of you have received, and wherein all of you stand;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3048,51 +3052,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. பரிகரிக்கப்படுங் கடைசிச் சத்துரு மரணம்.]]></a:t>
+              <a:t><![CDATA[18. Then they also which are fallen asleep in Christ are perished.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3157,51 +3161,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. சகலத்தையும் அவருடைய பாதத்திற்குக் கீழ்ப்படுத்தினாரே; ஆகிலும் சகலமும் அவருக்குக் கீழ்ப்படுத்தப்பட்டதென்று சொல்லியிருக்கும் போது, சகலத்தையும் அவருக்குக் கீழ்ப்படுத்தினவர் கீழ்ப்படுத்தப்படவில்லையென்பது வெளியரங்கமாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[19. If in this life only we have hope in Christ, we are of all men most miserable.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3266,51 +3270,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. சகலத்தையும் அவருடைய பாதத்திற்குக் கீழ்ப்படுத்தினாரே; ஆகிலும் சகலமும் அவருக்குக் கீழ்ப்படுத்தப்பட்டதென்று சொல்லியிருக்கும் போது, சகலத்தையும் அவருக்குக் கீழ்ப்படுத்தினவர் கீழ்ப்படுத்தப்படவில்லையென்பது வெளியரங்கமாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[19. If in this life only we have hope in Christ, we are of all men most miserable.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3375,51 +3379,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. சகலமும் அவருக்குக் கீழ்ப்பட்டிருக்கும்போது, தேவனே சகலத்திலும் சகலமுமாயிருப்பதற்கு, குமாரன் தாமும் தமக்குச் சகலத்தையும் கீழ்ப்படுத்தினவருக்குக் கீழ்ப்பட்டிருப்பார்.]]></a:t>
+              <a:t><![CDATA[20. But now is Christ risen from the dead, and become the first-fruits of them that slept.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3484,51 +3488,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. சகலமும் அவருக்குக் கீழ்ப்பட்டிருக்கும்போது, தேவனே சகலத்திலும் சகலமுமாயிருப்பதற்கு, குமாரன் தாமும் தமக்குச் சகலத்தையும் கீழ்ப்படுத்தினவருக்குக் கீழ்ப்பட்டிருப்பார்.]]></a:t>
+              <a:t><![CDATA[21. For since by man came death, by man came also the resurrection of the dead.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3593,51 +3597,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. மேலும் மரித்தோர் உயிர்த்தெழாவிட்டால், மரித்தவர்களுக்காக ஞானஸ்நானம் பெறுகிறவர்கள் என்ன செய்வார்கள்? மரித்தவர்களுக்காக ஏன் ஞானஸ்நானம் பெறுகிறார்கள்?]]></a:t>
+              <a:t><![CDATA[22. For as in Adam all die, even so in Christ shall all be made alive.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3702,51 +3706,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. மேலும் மரித்தோர் உயிர்த்தெழாவிட்டால், மரித்தவர்களுக்காக ஞானஸ்நானம் பெறுகிறவர்கள் என்ன செய்வார்கள்? மரித்தவர்களுக்காக ஏன் ஞானஸ்நானம் பெறுகிறார்கள்?]]></a:t>
+              <a:t><![CDATA[23. But every man in his own order: Christ the first-fruits; afterward they that are Christ's at his coming.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3811,51 +3815,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. நாங்களும் ஏன் எந்நேரமும் நாசமோசத்திற்கு ஏதுவாயிருக்கிறோம்?]]></a:t>
+              <a:t><![CDATA[23. But every man in his own order: Christ the first-fruits; afterward they that are Christ's at his coming.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3920,51 +3924,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. நான் அநுதினமும் சாகிறேன்; அதை நம்முடைய கர்த்தராகிய கிறிஸ்து இயேசுவினால் உங்களைக்குறித்து நான் பாராட்டுகிற மேன்மையைக்கொண்டு சத்தியமாய்ச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[24. Then comes the end, when he shall have delivered up the kingdom to God, even the Father; when he shall have put down all rule and all authority and power.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4029,51 +4033,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. நான் அநுதினமும் சாகிறேன்; அதை நம்முடைய கர்த்தராகிய கிறிஸ்து இயேசுவினால் உங்களைக்குறித்து நான் பாராட்டுகிற மேன்மையைக்கொண்டு சத்தியமாய்ச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[24. Then comes the end, when he shall have delivered up the kingdom to God, even the Father; when he shall have put down all rule and all authority and power.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4138,51 +4142,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆகிலும் நான் இருக்கிறது தேவகிருபையினாலே இருக்கிறேன்; அவர் எனக்கு அருளிய கிருபை விருதாவாயிருக்கவில்லை; அவர்களெல்லாரிலும் நான் அதிகமாய்ப் பிரயாசப்பட்டேன், ஆகிலும் நான் அல்ல, என்னுடனே இருக்கிற தேவகிருபையே அப்படிச் செய்தது.]]></a:t>
+              <a:t><![CDATA[2. By which also all of you are saved, if all of you keep in memory what I preached unto you, unless all of you have believed in vain.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4247,51 +4251,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. நான் எபேசுவிலே துஷ்டமிருகங்களுடனே போராடினேனென்று மனுஷர்வழக்கமாய்ச் சொல்லுகிறேன்; அப்படிப் போராடினதினாலே எனக்குப் பிரயோஜனமென்ன? மரித்தோர் உயிர்த்தெழாவிட்டால், புசிப்போம் குடிப்போம், நாளைக்குச் சாவோம் என்று சொல்லலாமே?]]></a:t>
+              <a:t><![CDATA[25. For he must reign, till he has put all enemies under his feet.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4356,51 +4360,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. நான் எபேசுவிலே துஷ்டமிருகங்களுடனே போராடினேனென்று மனுஷர்வழக்கமாய்ச் சொல்லுகிறேன்; அப்படிப் போராடினதினாலே எனக்குப் பிரயோஜனமென்ன? மரித்தோர் உயிர்த்தெழாவிட்டால், புசிப்போம் குடிப்போம், நாளைக்குச் சாவோம் என்று சொல்லலாமே?]]></a:t>
+              <a:t><![CDATA[26. The last enemy that shall be destroyed is death.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4465,51 +4469,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. மோசம்போகாதிருங்கள்; ஆகாத சம்பாஷணைகள் நல்லொழுக்கங்களைக் கெடுக்கும்.]]></a:t>
+              <a:t><![CDATA[27. For he has put all things under his feet. But when he says all things are put under him, it is manifest that he is excepted, which did put all things under him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4574,51 +4578,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. நீங்கள் பாவஞ்செய்யாமல் நீதிக்கேற்க விழித்துக்கொண்டு, தெளிந்தவர்களாயிருங்கள்; சிலர் தேவனைப்பற்றி அறிவில்லாதிருக்கிறார்களே; உங்களுக்கு வெட்கமுண்டாக இதைச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[27. For he has put all things under his feet. But when he says all things are put under him, it is manifest that he is excepted, which did put all things under him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4683,51 +4687,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. நீங்கள் பாவஞ்செய்யாமல் நீதிக்கேற்க விழித்துக்கொண்டு, தெளிந்தவர்களாயிருங்கள்; சிலர் தேவனைப்பற்றி அறிவில்லாதிருக்கிறார்களே; உங்களுக்கு வெட்கமுண்டாக இதைச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[27. For he has put all things under his feet. But when he says all things are put under him, it is manifest that he is excepted, which did put all things under him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4792,51 +4796,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[54. அழிவுள்ளதாகிய இது அழியாமையையும், சாவுக்கேதுவாகிய இது சாவாமையையும் தரித்துக்கொள்ளும்போது, மரணம் ஜெயமாக விழுங்கப்பட்டது என்று எழுதியிருக்கிற வார்த்தை நிறைவேறும்.]]></a:t>
+              <a:t><![CDATA[28. And when all things shall be subdued unto him, then shall the Son also himself be subject unto him that put all things under him, that God may be all in all.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4901,51 +4905,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[54. அழிவுள்ளதாகிய இது அழியாமையையும், சாவுக்கேதுவாகிய இது சாவாமையையும் தரித்துக்கொள்ளும்போது, மரணம் ஜெயமாக விழுங்கப்பட்டது என்று எழுதியிருக்கிற வார்த்தை நிறைவேறும்.]]></a:t>
+              <a:t><![CDATA[28. And when all things shall be subdued unto him, then shall the Son also himself be subject unto him that put all things under him, that God may be all in all.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5010,51 +5014,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. ஆகிலும், மரித்தோர் எப்படி எழுந்திருப்பார்கள், எப்படிப்பட்ட சரீரத்தோடே வருவார்களென்று ஒருவன் சொல்வானாகில்,]]></a:t>
+              <a:t><![CDATA[29. Else what shall they do which are baptized for the dead, if the dead rise not at all? why are they then baptized for the dead?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5119,51 +5123,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[55. மரணமே! உன் கூர் எங்கே? பாதாளமே! உன் ஜெயம் எங்கே?]]></a:t>
+              <a:t><![CDATA[29. Else what shall they do which are baptized for the dead, if the dead rise not at all? why are they then baptized for the dead?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5228,51 +5232,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. புத்தியீனனே, நீ விதைக்கிற விதை செத்தாலொழிய உயிர்க்கமாட்டாதே.]]></a:t>
+              <a:t><![CDATA[30. And why stand we in jeopardy every hour?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5337,51 +5341,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆகையால் நானாகிலும் அவர்களாகிலும் இப்படியே பிரசங்கித்து வருகிறோம், நீங்களும் இப்படியே விசுவாசித்திருக்கிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[2. By which also all of you are saved, if all of you keep in memory what I preached unto you, unless all of you have believed in vain.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5446,51 +5450,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. நீ விதைக்கிறபோது, இனி உண்டாகும் மேனியை விதையாமல், கோதுமை, அல்லது மற்றொரு தானியத்தினுடைய வெறும் விதையையே விதைக்கிறாய்.]]></a:t>
+              <a:t><![CDATA[31. I protest by your rejoicing which I have in Christ Jesus our LORD, I die daily.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5555,51 +5559,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. நீ விதைக்கிறபோது, இனி உண்டாகும் மேனியை விதையாமல், கோதுமை, அல்லது மற்றொரு தானியத்தினுடைய வெறும் விதையையே விதைக்கிறாய்.]]></a:t>
+              <a:t><![CDATA[31. I protest by your rejoicing which I have in Christ Jesus our LORD, I die daily.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5664,51 +5668,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. அதற்கு தேவன் தமது சித்தத்தின்படியே மேனியைக் கொடுக்கிறார்; விதை வகைகள் ஒவ்வொன்றிற்கும் அததற்கேற்ற மேனியையே கொடுக்கிறார்.]]></a:t>
+              <a:t><![CDATA[32. If after the manner of men I have fought with beasts at Ephesus, what advantages it me, if the dead rise not? let us eat and drink; in order to morrow we die.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5773,51 +5777,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. அதற்கு தேவன் தமது சித்தத்தின்படியே மேனியைக் கொடுக்கிறார்; விதை வகைகள் ஒவ்வொன்றிற்கும் அததற்கேற்ற மேனியையே கொடுக்கிறார்.]]></a:t>
+              <a:t><![CDATA[32. If after the manner of men I have fought with beasts at Ephesus, what advantages it me, if the dead rise not? let us eat and drink; in order to morrow we die.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5882,51 +5886,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. எல்லா மாம்சமும் ஒரே விதமான மாம்சமல்ல; மனுஷருடைய மாம்சம் வேறே, மிருகங்களுடைய மாம்சம் வேறே, மச்சங்களுடைய மாம்சம் வேறே, பறவைகளுடைய மாம்சம் வேறே.]]></a:t>
+              <a:t><![CDATA[32. If after the manner of men I have fought with beasts at Ephesus, what advantages it me, if the dead rise not? let us eat and drink; in order to morrow we die.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5991,51 +5995,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. எல்லா மாம்சமும் ஒரே விதமான மாம்சமல்ல; மனுஷருடைய மாம்சம் வேறே, மிருகங்களுடைய மாம்சம் வேறே, மச்சங்களுடைய மாம்சம் வேறே, பறவைகளுடைய மாம்சம் வேறே.]]></a:t>
+              <a:t><![CDATA[33. Be not deceived: evil communications corrupt good manners.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6100,51 +6104,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. வானத்துக்குரிய மேனிகளுமுண்டு, பூமிக்குரிய மேனிகளுமுண்டு; வானத்துக்குரிய மேனிகளுடைய மகிமையும் வேறே, பூமிக்குரிய மேனிகளுடைய மகிமையும் வேறே;]]></a:t>
+              <a:t><![CDATA[34. Awake to righteousness, and sin not; for some have not the knowledge of God: I speak this to your shame.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6209,51 +6213,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. வானத்துக்குரிய மேனிகளுமுண்டு, பூமிக்குரிய மேனிகளுமுண்டு; வானத்துக்குரிய மேனிகளுடைய மகிமையும் வேறே, பூமிக்குரிய மேனிகளுடைய மகிமையும் வேறே;]]></a:t>
+              <a:t><![CDATA[34. Awake to righteousness, and sin not; for some have not the knowledge of God: I speak this to your shame.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6318,51 +6322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. சூரியனுடைய மகிமையும் வேறே, சந்திரனுடைய மகிமையும் வேறே, நட்சத்திரங்களுடைய மகிமையும் வேறே, மகிமையிலே நட்சத்திரத்துக்கு நட்சத்திரம் விசேஷித்திருக்கிறது.]]></a:t>
+              <a:t><![CDATA[35. But some man will say, How are the dead raised up? and with what body do they come?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6427,51 +6431,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. சூரியனுடைய மகிமையும் வேறே, சந்திரனுடைய மகிமையும் வேறே, நட்சத்திரங்களுடைய மகிமையும் வேறே, மகிமையிலே நட்சத்திரத்துக்கு நட்சத்திரம் விசேஷித்திருக்கிறது.]]></a:t>
+              <a:t><![CDATA[35. But some man will say, How are the dead raised up? and with what body do they come?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6536,51 +6540,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆகையால் நானாகிலும் அவர்களாகிலும் இப்படியே பிரசங்கித்து வருகிறோம், நீங்களும் இப்படியே விசுவாசித்திருக்கிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[3. For I delivered unto you first of all that which I also received, how that Christ died for our sins according to the scriptures;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6645,51 +6649,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. மரித்தோரின் உயிர்த்தெழுதலும் அப்படியே இருக்கும். அழிவுள்ளதாய் விதைக்கப்படும், அழிவில்லாததாய் எழுந்திருக்கும்;]]></a:t>
+              <a:t><![CDATA[36. You fool, that which you sow is not quickened, except it die:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6754,51 +6758,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. மரித்தோரின் உயிர்த்தெழுதலும் அப்படியே இருக்கும். அழிவுள்ளதாய் விதைக்கப்படும், அழிவில்லாததாய் எழுந்திருக்கும்;]]></a:t>
+              <a:t><![CDATA[37. And that which you sow, you sow not that body that shall be, but bare grain, it may chance of wheat, or of some other grain:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6863,51 +6867,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. கனவீனமுள்ளதாய் விதைக்கப்படும், மகிமையுள்ளதாய் எழுந்திருக்கும்; பலவீனமுள்ளதாய் விதைக்கப்படும், பலமுள்ளதாய் எழுந்திருக்கும்.]]></a:t>
+              <a:t><![CDATA[37. And that which you sow, you sow not that body that shall be, but bare grain, it may chance of wheat, or of some other grain:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6972,51 +6976,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. கனவீனமுள்ளதாய் விதைக்கப்படும், மகிமையுள்ளதாய் எழுந்திருக்கும்; பலவீனமுள்ளதாய் விதைக்கப்படும், பலமுள்ளதாய் எழுந்திருக்கும்.]]></a:t>
+              <a:t><![CDATA[38. But God gives it a body as it has pleased him, and to every seed his own body.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7081,51 +7085,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அன்றியும், சகோதரரே, நான் உங்களுக்குப் பிரசங்கித்த சுவிசேஷத்தை மறுபடியும் உங்களுக்குத் தெரியப்படுத்துகிறேன்; நீங்களும் அதை ஏற்றுக்கொண்டு, அதிலே நிலைத்திருக்கிறீர்கள்]]></a:t>
+              <a:t><![CDATA[38. But God gives it a body as it has pleased him, and to every seed his own body.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7190,51 +7194,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அன்றியும், சகோதரரே, நான் உங்களுக்குப் பிரசங்கித்த சுவிசேஷத்தை மறுபடியும் உங்களுக்குத் தெரியப்படுத்துகிறேன்; நீங்களும் அதை ஏற்றுக்கொண்டு, அதிலே நிலைத்திருக்கிறீர்கள்]]></a:t>
+              <a:t><![CDATA[39. All flesh is not the same flesh: but there is one kind of flesh of men, another flesh of beasts, another of fishes, and another of birds.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7299,51 +7303,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[56. மரணத்தின் கூர் பாவம், பாவத்தின் பெலன் நியாயப்பிரமாணம்.]]></a:t>
+              <a:t><![CDATA[39. All flesh is not the same flesh: but there is one kind of flesh of men, another flesh of beasts, another of fishes, and another of birds.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7408,51 +7412,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. ஜென்ம சரீரம் விதைக்கப்படும், ஆவிக்குரிய சரீரம் எழுந்திருக்கும்; ஜென்ம சரீரமுமுண்டு, ஆவிக்குரிய சரீரமுமுண்டு.]]></a:t>
+              <a:t><![CDATA[40. There are also celestial bodies, and bodies terrestrial: but the glory of the celestial is one, and the glory of the terrestrial is another.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7517,51 +7521,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. ஜென்ம சரீரம் விதைக்கப்படும், ஆவிக்குரிய சரீரம் எழுந்திருக்கும்; ஜென்ம சரீரமுமுண்டு, ஆவிக்குரிய சரீரமுமுண்டு.]]></a:t>
+              <a:t><![CDATA[40. There are also celestial bodies, and bodies terrestrial: but the glory of the celestial is one, and the glory of the terrestrial is another.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7626,51 +7630,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நான் உங்களுக்குப் பிரசங்கித்தபிரகாரமாய், நீங்கள் அதைக் கைக்கொண்டிருந்தால், அதினாலே நீங்கள் இரட்சிக்கப்படுவீர்கள்; மற்றப்படி உங்கள் விசுவாசம் விருதாவாயிருக்குமே.]]></a:t>
+              <a:t><![CDATA[41. There is one glory of the sun, and another glory of the moon, and another glory of the stars: for one star differs from another star in glory.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7735,51 +7739,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. கிறிஸ்து மரித்தோரிலிருந்து எழுந்தாரென்று பிரசங்கிக்கப்பட்டிருக்க, மரித்தோரின் உயிர்த்தெழுதலில்லையென்று உங்களில் சிலர் எப்படிச் சொல்லலாம்?]]></a:t>
+              <a:t><![CDATA[3. For I delivered unto you first of all that which I also received, how that Christ died for our sins according to the scriptures;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7844,51 +7848,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நான் உங்களுக்குப் பிரசங்கித்தபிரகாரமாய், நீங்கள் அதைக் கைக்கொண்டிருந்தால், அதினாலே நீங்கள் இரட்சிக்கப்படுவீர்கள்; மற்றப்படி உங்கள் விசுவாசம் விருதாவாயிருக்குமே.]]></a:t>
+              <a:t><![CDATA[41. There is one glory of the sun, and another glory of the moon, and another glory of the stars: for one star differs from another star in glory.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7953,51 +7957,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[57. நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவினாலே நமக்கு ஜெயங்கொடுக்கிற தேவனுக்கு ஸ்தோத்திரம்.]]></a:t>
+              <a:t><![CDATA[42. So also is the resurrection of the dead. It is sown in corruption; it is raised in incorruption:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8062,51 +8066,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. அந்தப்படியே முந்தின மனுஷனாகிய ஆதாம் ஜீவாத்துமாவானான் என்றெழுதியிருக்கிறது, பிந்தின ஆதாம் உயிர்ப்பிக்கிற ஆவியானார்.]]></a:t>
+              <a:t><![CDATA[42. So also is the resurrection of the dead. It is sown in corruption; it is raised in incorruption:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8171,51 +8175,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. அந்தப்படியே முந்தின மனுஷனாகிய ஆதாம் ஜீவாத்துமாவானான் என்றெழுதியிருக்கிறது, பிந்தின ஆதாம் உயிர்ப்பிக்கிற ஆவியானார்.]]></a:t>
+              <a:t><![CDATA[43. It is sown in dishonour; it is raised in glory: it is sown in weakness; it is raised in power:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8280,51 +8284,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நான் அடைந்ததும் உங்களுக்குப் பிரதானமாக ஒப்புவித்ததும் என்னவென்றால், கிறிஸ்துவானவர் வேதவாக்கியங்களின்படி நமது பாவங்களுக்காக மரித்து,]]></a:t>
+              <a:t><![CDATA[43. It is sown in dishonour; it is raised in glory: it is sown in weakness; it is raised in power:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8389,51 +8393,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நான் அடைந்ததும் உங்களுக்குப் பிரதானமாக ஒப்புவித்ததும் என்னவென்றால், கிறிஸ்துவானவர் வேதவாக்கியங்களின்படி நமது பாவங்களுக்காக மரித்து,]]></a:t>
+              <a:t><![CDATA[44. It is sown a natural body; it is raised a spiritual body. There is a natural body, and there is a spiritual body.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8498,51 +8502,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[58. ஆகையால், எனக்குப் பிரியமான சகோதரரே, கர்த்தருக்குள் நீங்கள் படுகிற பிரயாசம் விருதாவாயிராதென்று அறிந்து, நீங்கள் உறுதிப்பட்டவர்களாயும், அசையாதவர்களாயும், கர்த்தருடைய கிரியையிலே எப்பொழுதும் பெருகுகிறவர்களாயும் இருப்பீர்களாக.]]></a:t>
+              <a:t><![CDATA[44. It is sown a natural body; it is raised a spiritual body. There is a natural body, and there is a spiritual body.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8607,51 +8611,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[58. ஆகையால், எனக்குப் பிரியமான சகோதரரே, கர்த்தருக்குள் நீங்கள் படுகிற பிரயாசம் விருதாவாயிராதென்று அறிந்து, நீங்கள் உறுதிப்பட்டவர்களாயும், அசையாதவர்களாயும், கர்த்தருடைய கிரியையிலே எப்பொழுதும் பெருகுகிறவர்களாயும் இருப்பீர்களாக.]]></a:t>
+              <a:t><![CDATA[45. And so it is written, The first man Adam was made a living soul; the last Adam was made a life- giving spirit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8716,51 +8720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. ஆகிலும் ஆவிக்குரிய சரீரம் முந்தினதல்ல, ஜென்மசரீரமே முந்தினது; ஆவிக்குரிய சரீரம் பிந்தினது.]]></a:t>
+              <a:t><![CDATA[45. And so it is written, The first man Adam was made a living soul; the last Adam was made a life- giving spirit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8825,51 +8829,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அடக்கம்பண்ணப்பட்டு, வேதவாக்கியங்களின்படி மூன்றாம் நாளில் உயிர்த்தெழுந்து,]]></a:t>
+              <a:t><![CDATA[46. Nevertheless that was not first which is spiritual, but that which is natural; and afterward that which is spiritual.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8934,51 +8938,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. கிறிஸ்து மரித்தோரிலிருந்து எழுந்தாரென்று பிரசங்கிக்கப்பட்டிருக்க, மரித்தோரின் உயிர்த்தெழுதலில்லையென்று உங்களில் சிலர் எப்படிச் சொல்லலாம்?]]></a:t>
+              <a:t><![CDATA[4. And that he was buried, and that he rose again the third day according to the scriptures:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9043,51 +9047,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அடக்கம்பண்ணப்பட்டு, வேதவாக்கியங்களின்படி மூன்றாம் நாளில் உயிர்த்தெழுந்து,]]></a:t>
+              <a:t><![CDATA[47. The first man is of the earth, earthy; the second man is the Lord from heaven.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9152,51 +9156,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. முந்தின மனுஷன் பூமியிலிருந்துண்டான மண்ணானவன்; இரண்டாம் மனுஷன் வானத்திலிருந்து வந்த கர்த்தர்.]]></a:t>
+              <a:t><![CDATA[48. As is the earthy, such are they also that are earthy: and as is the heavenly, such are they also that are heavenly.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9261,51 +9265,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. கேபாவுக்கும், பின்பு பன்னிருவருக்கும் தரிசனமானார்.]]></a:t>
+              <a:t><![CDATA[48. As is the earthy, such are they also that are earthy: and as is the heavenly, such are they also that are heavenly.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9370,51 +9374,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. மண்ணானவன் எப்படிப்பட்டவனோ மண்ணானவர்களும் அப்படிப்பட்டவர்களே; வானத்துக்குரியவர் எப்படிப்பட்டவரோ, வானத்துக்குரியவர்களும் அப்படிப்பட்டவர்களே.]]></a:t>
+              <a:t><![CDATA[49. And as we have borne the image of the earthy, we shall also bear the image of the heavenly.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide84.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9479,51 +9483,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. மண்ணானவன் எப்படிப்பட்டவனோ மண்ணானவர்களும் அப்படிப்பட்டவர்களே; வானத்துக்குரியவர் எப்படிப்பட்டவரோ, வானத்துக்குரியவர்களும் அப்படிப்பட்டவர்களே.]]></a:t>
+              <a:t><![CDATA[50. Now this I say, brethren, that flesh and blood cannot inherit the kingdom of God; neither does corruption inherit incorruption.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide85.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9588,51 +9592,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அதன்பின்பு அவர் ஐந்நூறுபேருக்கு அதிகமான சகோதரருக்கும் ஒரேவேளையில் தரிசனமானார்; அவர்களில் அநேகர் இந்நாள்வரைக்கும் இருக்கிறார்கள், சிலர் மாத்திரம் நித்திரையடைந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[50. Now this I say, brethren, that flesh and blood cannot inherit the kingdom of God; neither does corruption inherit incorruption.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide86.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9697,51 +9701,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அதன்பின்பு அவர் ஐந்நூறுபேருக்கு அதிகமான சகோதரருக்கும் ஒரேவேளையில் தரிசனமானார்; அவர்களில் அநேகர் இந்நாள்வரைக்கும் இருக்கிறார்கள், சிலர் மாத்திரம் நித்திரையடைந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[51. Behold, I show you a mystery; We shall not all sleep, but we shall all be changed,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide87.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9806,51 +9810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. மேலும் மண்ணானவனுடைய சாயலை நாம் அணிந்திருக்கிறதுபோல, வானவருடைய சாயலையும் அணிந்துகொள்வோம்.]]></a:t>
+              <a:t><![CDATA[51. Behold, I show you a mystery; We shall not all sleep, but we shall all be changed,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide88.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9915,51 +9919,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. பின்பு யாக்கோபுக்கும், அதன்பின்பு அப்போஸ்தலரெல்லாருக்கும் தரிசனமானார்.]]></a:t>
+              <a:t><![CDATA[52. In a moment, in the twinkling of an eye, at the last trump: for the trumpet shall sound, and the dead shall be raised incorruptible, and we shall be changed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide89.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10024,51 +10028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. சகோதரரே, நான் சொல்லுகிறதென்னவெனில், மாம்சமும் இரத்தமும் தேவனுடைய ராஜ்யத்தைச் சுதந்தரிக்கமாட்டாது; அழிவுள்ளது அழியாமையைச் சுதந்தரிப்பதுமில்லை.]]></a:t>
+              <a:t><![CDATA[52. In a moment, in the twinkling of an eye, at the last trump: for the trumpet shall sound, and the dead shall be raised incorruptible, and we shall be changed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10133,51 +10137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. மரித்தோரின் உயிர்த்தெழுதல் இல்லாவிட்டால் கிறிஸ்துவும் எழுந்திருக்கவில்லையே.]]></a:t>
+              <a:t><![CDATA[5. And that he was seen of Cephas, then of the twelve:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide90.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10242,51 +10246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. சகோதரரே, நான் சொல்லுகிறதென்னவெனில், மாம்சமும் இரத்தமும் தேவனுடைய ராஜ்யத்தைச் சுதந்தரிக்கமாட்டாது; அழிவுள்ளது அழியாமையைச் சுதந்தரிப்பதுமில்லை.]]></a:t>
+              <a:t><![CDATA[53. For this corruptible must put on incorruption, and this mortal must put on immortality.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide91.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10351,51 +10355,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. எல்லாருக்கும் பின்பு, அகாலப்பிறவிபோன்ற எனக்கும் தரிசனமானார்.]]></a:t>
+              <a:t><![CDATA[54. So when this corruptible shall have put on incorruption, and this mortal shall have put on immortality, then shall be brought to pass the saying that is written, Death is swallowed up in victory.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide92.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10460,51 +10464,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. இதோ, ஒரு இரகசியத்தை உங்களுக்கு அறிவிக்கிறேன்; நாமெல்லாரும் நித்திரையடைவதில்லை; ஆகிலும் கடைசி எக்காளம் தொனிக்கும்போது, ஒரு நிமிஷத்திலே, ஒரு இமைப்பொழுதிலே, நாமெல்லாரும் மறுரூபமாக்கப்படுவோம்.]]></a:t>
+              <a:t><![CDATA[54. So when this corruptible shall have put on incorruption, and this mortal shall have put on immortality, then shall be brought to pass the saying that is written, Death is swallowed up in victory.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide93.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10569,51 +10573,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நான் அப்போஸ்தலரெல்லாரிலும் சிறியவனாயிருக்கிறேன்; தேவனுடைய சபையைத் துன்பப்படுத்தினதினாலே, நான் அப்போஸ்தலனென்று பேர்பெறுவதற்கும் பாத்திரன் அல்ல.]]></a:t>
+              <a:t><![CDATA[55. O death, where is your sting? O grave, where is your victory?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide94.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10678,51 +10682,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நான் அப்போஸ்தலரெல்லாரிலும் சிறியவனாயிருக்கிறேன்; தேவனுடைய சபையைத் துன்பப்படுத்தினதினாலே, நான் அப்போஸ்தலனென்று பேர்பெறுவதற்கும் பாத்திரன் அல்ல.]]></a:t>
+              <a:t><![CDATA[56. The sting of death is sin; and the strength of sin is the law.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide95.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10787,51 +10791,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. எக்காளம் தொனிக்கும், அப்பொழுது மரித்தோர் அழிவில்லாதவர்களாய் எழுந்திருப்பார்கள்; நாமும் மறுரூபமாக்கப்படுவோம்.]]></a:t>
+              <a:t><![CDATA[57. But thanks be to God, which gives us the victory through our Lord Jesus Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide96.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10896,51 +10900,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. எக்காளம் தொனிக்கும், அப்பொழுது மரித்தோர் அழிவில்லாதவர்களாய் எழுந்திருப்பார்கள்; நாமும் மறுரூபமாக்கப்படுவோம்.]]></a:t>
+              <a:t><![CDATA[58. Therefore, my beloved brethren, be all of you steadfast, immoveable, always abounding in the work of the Lord, forasmuch as all of you know that your labour is not in vain in the Lord.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide97.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11005,51 +11009,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[53. அழிவுள்ளதாகிய இது அழியாமையையும், சாவுக்கேதுவாகிய இது சாவாமையையும் தரித்துக்கொள்ளவேண்டும்.]]></a:t>
+              <a:t><![CDATA[58. Therefore, my beloved brethren, be all of you steadfast, immoveable, always abounding in the work of the Lord, forasmuch as all of you know that your labour is not in vain in the Lord.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide98.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[58. Therefore, my beloved brethren, be all of you steadfast, immoveable, always abounding in the work of the Lord, forasmuch as all of you know that your labour is not in vain in the Lord.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -11084,51 +11197,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473401953" r:id="rId1"/>
+    <p:sldLayoutId id="2481563586" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -11896,50 +12009,58 @@
 
 <file path=ppt/slides/_rels/slide95.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide95.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide96.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide96.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide97.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide97.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide98.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide98.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="9144000" cy="5143500"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
@@ -12040,51 +12161,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. আর খ্রীষ্ট যদি পুনরুত্থিত না হয়ে থাকেন তাহলে তো আমাদের সেই সুসমাচার ভিত্তিহীন, আর তোমাদের]]></a:t>
+              <a:t><![CDATA[6. அதன்பின்பு அவர் ஐந்நூறுபேருக்கு அதிகமான சகோதரருக்கும் ஒரேவேளையில் தரிசனமானார்; அவர்களில் அநேகர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12172,51 +12293,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বিশ্বাসও ভিত্তিহীন৷]]></a:t>
+              <a:t><![CDATA[இந்நாள்வரைக்கும் இருக்கிறார்கள், சிலர் மாத்திரம் நித்திரையடைந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12304,51 +12425,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. আবার আমরা য়ে ঈশ্বরের বিষয়ে মিথ্যা সাক্ষী দিচ্ছি, সেই দোষে আমরা দোষী সাব্যস্ত হব, কারণ আমরা]]></a:t>
+              <a:t><![CDATA[7. பின்பு யாக்கோபுக்கும், அதன்பின்பு அப்போஸ்தலரெல்லாருக்கும் தரிசனமானார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12436,51 +12557,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ঈশ্বরের বিষয়ে প্রচার করতে গিয়ে একথা বলেছি য়ে তিনি খ্রীষ্টকে মৃতদের মধ্য থেকে পুনরুত্থিত করেছেন৷]]></a:t>
+              <a:t><![CDATA[8. எல்லாருக்கும் பின்பு, அகாலப்பிறவிபோன்ற எனக்கும் தரிசனமானார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12568,51 +12689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. মৃতদের পুনরুত্থান যদি না হয়, তবে খ্রীষ্টও মৃত্যু থেকে পুনরুত্থিত হন নি;]]></a:t>
+              <a:t><![CDATA[9. நான் அப்போஸ்தலரெல்லாரிலும் சிறியவனாயிருக்கிறேன்; தேவனுடைய சபையைத் துன்பப்படுத்தினதினாலே, நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12700,51 +12821,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. আর খ্রীষ্ট যদি পুনরুত্থিত না হয়ে থাকেন, তাহলে তোমাদের বিশ্বাসের কোন মূল্য নেই, তোমরা এখনও]]></a:t>
+              <a:t><![CDATA[அப்போஸ்தலனென்று பேர்பெறுவதற்கும் பாத்திரன் அல்ல.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12832,51 +12953,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তোমাদের পাপের মধ্যেই আছ৷]]></a:t>
+              <a:t><![CDATA[10. ஆகிலும் நான் இருக்கிறது தேவகிருபையினாலே இருக்கிறேன்; அவர் எனக்கு அருளிய கிருபை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12964,51 +13085,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. হ্যাঁ, আর খ্রীষ্টানুসারী যারা মারা গেছে তারা সকলেই বিনষ্ট হয়েছে৷]]></a:t>
+              <a:t><![CDATA[விருதாவாயிருக்கவில்லை; அவர்களெல்லாரிலும் நான் அதிகமாய்ப் பிரயாசப்பட்டேன், ஆகிலும் நான் அல்ல,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13096,51 +13217,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. খ্রীষ্টের প্রতি প্রত্যাশা যদি শুধু এই জীবনের জন্যই হয়, তবে অন্য লোকদের চেয়ে আমাদের দশা শোচনীয়]]></a:t>
+              <a:t><![CDATA[என்னுடனே இருக்கிற தேவகிருபையே அப்படிச் செய்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13228,51 +13349,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হবে৷]]></a:t>
+              <a:t><![CDATA[11. ஆகையால் நானாகிலும் அவர்களாகிலும் இப்படியே பிரசங்கித்து வருகிறோம், நீங்களும் இப்படியே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13360,51 +13481,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. কিন্তু এখন আমি যা হয়েছি, তা ঈশ্বরের অনুগ্রহের গুনেই হয়েছে৷ আমার প্রতি তাঁর য়ে অনুগ্রহ তা]]></a:t>
+              <a:t><![CDATA[1. அன்றியும், சகோதரரே, நான் உங்களுக்குப் பிரசங்கித்த சுவிசேஷத்தை மறுபடியும் உங்களுக்குத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13492,51 +13613,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. কিন্তু সত্যিই খ্রীষ্ট মৃতদের মধ্য থেকে পুনরুত্থিত হয়েছেন, আর য়েসব ব্যক্তির মৃত্যু হয়েছে তিনি]]></a:t>
+              <a:t><![CDATA[விசுவாசித்திருக்கிறீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13624,51 +13745,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাদের মধ্যে প্রথম ফসল৷]]></a:t>
+              <a:t><![CDATA[12. கிறிஸ்து மரித்தோரிலிருந்து எழுந்தாரென்று பிரசங்கிக்கப்பட்டிருக்க, மரித்தோரின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13756,51 +13877,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. কারণ একজন মানুষের মধ্য দিয়ে য়েমন মৃত্যু এসেছে, মৃতদের মধ্য থেকে পুনরুত্থানও তেমনিভাবেই একজন]]></a:t>
+              <a:t><![CDATA[உயிர்த்தெழுதலில்லையென்று உங்களில் சிலர் எப்படிச் சொல்லலாம்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13888,51 +14009,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মানুষের দ্বারা এসেছে৷]]></a:t>
+              <a:t><![CDATA[13. மரித்தோரின் உயிர்த்தெழுதல் இல்லாவிட்டால் கிறிஸ்துவும் எழுந்திருக்கவில்லையே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14020,51 +14141,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. কারণ আদমে য়েমন সকলের মৃত্যু হয়, ঠিক সেভাবে খ্রীষ্টে সকলেই জীবন লাভ করবে৷]]></a:t>
+              <a:t><![CDATA[14. கிறிஸ்து எழுந்திருக்கவில்லையென்றால், எங்கள் பிரசங்கமும் விருதா, உங்கள் விசுவாசமும் விருதா.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14152,51 +14273,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. কিন্তু প্রত্যেকে তার পালাক্রমে জীবিত হবে; খ্রীষ্ট, যিনি অগ্রনী, তিনি প্রথমে মৃতদের মধ্য থেকে]]></a:t>
+              <a:t><![CDATA[15. மரித்தோர் உயிர்த்தெழாவிட்டால், தேவன் எழுப்பாத கிறிஸ்துவை அவர் எழுப்பினாரென்று நாங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14284,51 +14405,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জীবিত হলেন, আর এরপর যারা খ্রীষ্টের লোক তারা তাঁর পুনরুত্থানের সময়ে জীবিত হয়ে উঠবে৷]]></a:t>
+              <a:t><![CDATA[தேவனைக்குறித்துச் சாட்சிசொன்னதினாலே, தேவனுக்காகப் பொய்ச்சாட்சி சொல்லுகிறவர்களாகவும் காணப்படுவோமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14416,51 +14537,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. এরপর খ্রীষ্ট যখন প্রত্যেক শাসনকর্তার কর্ত্তৃত্ব ও পরাক্রমকে পরাস্ত করে পিতা ঈশ্বরের হাতে রাজ্য]]></a:t>
+              <a:t><![CDATA[16. மரித்தோர் உயிர்த்தெழாவிட்டால், கிறிஸ்துவும் எழுந்திருக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14548,51 +14669,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সঁপে দেবেন তখন সমাপ্তি আসবে৷]]></a:t>
+              <a:t><![CDATA[17. கிறிஸ்து எழுந்திராவிட்டால், உங்கள் விசுவாசம் வீணாயிருக்கும்; நீங்கள் இன்னும் உங்கள் பாவங்களில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14680,51 +14801,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. কারণ যতদিন না ঈশ্বর তাঁর সমস্ত শত্রুকে খ্রীষ্টের পদানত করছেন, ততদিন খ্রীষ্টকে রাজত্ব করতে হবে৷]]></a:t>
+              <a:t><![CDATA[இருப்பீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14812,51 +14933,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[নিষ্ফল হয় নি, বরং আমি তাদের সকলের থেকে অধিক পরিশ্রম করেছি৷ তবে আমি য়ে এই কাজ করেছিলাম তা নয়;]]></a:t>
+              <a:t><![CDATA[தெரியப்படுத்துகிறேன்; நீங்களும் அதை ஏற்றுக்கொண்டு, அதிலே நிலைத்திருக்கிறீர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14944,51 +15065,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. শেষ শত্রু হিসেবে মৃত্যুও ধ্বংস হবে৷]]></a:t>
+              <a:t><![CDATA[18. கிறிஸ்துவுக்குள் நித்திரையடைந்தவர்களும் கெட்டிருப்பார்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15076,51 +15197,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. কারণ, ‘ঈশ্বর সব কিছুই তাঁর অধীনস্থ করে তাঁর পায়ের তলায় রাখবেন৷’ যখন বলা হচ্ছে য়ে, ‘সব কিছু’]]></a:t>
+              <a:t><![CDATA[19. இம்மைக்காகமாத்திரம் நாம் கிறிஸ்துவின்மேல் நம்பிக்கையுள்ளவர்களாயிருந்தால், எல்லா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15208,51 +15329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাঁর অধীনস্থ করা হয়েছে, তখন এটি স্পষ্ট য়ে ঈশ্বর নিজেকে বাদ দিয়ে সব কিছু খ্রীষ্টের অধীনস্থ করেছেন৷]]></a:t>
+              <a:t><![CDATA[மனுஷரைப்பார்க்கிலும் பரிதபிக்கப்படத்தக்கவர்களாயிருப்போம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15340,51 +15461,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. সব কিছু খ্রীষ্টের অধীনস্থ হলে পুত্র ঈশ্বরের অধীনস্থ হবেন৷ য়েন ঈশ্বর, যিনি তাঁকে সব কিছুর ওপর]]></a:t>
+              <a:t><![CDATA[20. கிறிஸ்துவோ மரித்தோரிலிருந்து, நித்திரையடைந்தவர்களில் முதற்பலனானார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15472,51 +15593,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কর্ত্তৃত্ব করতে দিয়েছেন, তিনিই সর্বেসর্বা হন৷]]></a:t>
+              <a:t><![CDATA[21. மனுஷனால் மரணம் உண்டானபடியால், மனுஷனால் மரித்தோரின் உயிர்த்தெழுதலும் உண்டாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15604,51 +15725,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. কিন্তু যারা মৃত লোকদের উদ্দেশ্যে বাপ্তিস্ম গ্রহণ করে তাদের কি হবে? মৃতেরা যদি কখনও পুনরুত্থিত না]]></a:t>
+              <a:t><![CDATA[22. ஆதாமுக்குள் எல்லாரும் மரிக்கிறதுபோல, கிறிஸ்துவுக்குள் எல்லாரும் உயிர்ப்பிக்கப்படுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15736,51 +15857,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হয়, তাহলে তাদের জন্য এই লোকেরা কেন বাপ্তাইজ হয়?]]></a:t>
+              <a:t><![CDATA[23. அவனவன் தன்தன் வரிசையிலே உயிர்ப்பிக்கப்படுவான், முதற்பலனானவர் கிறிஸ்து; பின்பு அவர் வருகையில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15868,51 +15989,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. আমরাই বা কেন প্রতি মুহূর্তে বিপদের সম্মুখীন হই?]]></a:t>
+              <a:t><![CDATA[அவருடையவர்கள் உயிர்ப்பிக்கப்படுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16000,51 +16121,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. আমি প্রতিদিন মরছি৷ খ্রীষ্ট যীশুতে তোমাদের জন্য আমার য়ে গর্ব আছে তারই দোহাই দিয়ে আমি বলছি, একথা]]></a:t>
+              <a:t><![CDATA[24. அதன்பின்பு முடிவு உண்டாகும்; அப்பொழுது அவர் சகல துரைத்தனத்தையும் சகல அதிகாரத்தையும் வல்லமையையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16132,51 +16253,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সত্য৷]]></a:t>
+              <a:t><![CDATA[பரிகரித்து, தேவனும் பிதாவுமாயிருக்கிறவருக்கு ராஜ்யத்தை ஒப்புக்கொடுப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16264,51 +16385,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কিন্তু আমার মধ্যে ঈশ্বরের য়ে অনুগ্রহ ছিল তাতেই তা সন্ভব হয়েছে৷]]></a:t>
+              <a:t><![CDATA[2. நான் உங்களுக்குப் பிரசங்கித்தபிரகாரமாய், நீங்கள் அதைக் கைக்கொண்டிருந்தால், அதினாலே நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16396,51 +16517,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. যদি শুধু মানবিক স্তরে ইফিষের সেই হিংস্র পশুদের সঙ্গে যুদ্ধ করে থাকি তাহলে আমার কি লাভ হয়েছে?]]></a:t>
+              <a:t><![CDATA[25. எல்லாச் சத்துருக்களையும் தமது பாதத்திற்குக் கீழாக்கிப்போடும்வரைக்கும், அவர் ஆளுகைசெய்யவேண்டியது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16528,51 +16649,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কিছুই না৷ মৃতদের যদি পুনরুত্থান নেই তবে, ‘এস ভোজন পান করি কারণ কাল তো আমরা মরবই৷’]]></a:t>
+              <a:t><![CDATA[26. பரிகரிக்கப்படுங் கடைசிச் சத்துரு மரணம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16660,51 +16781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. ভ্রান্ত হযো না, ‘অসত্ সঙ্গ সচ্চরিত্র নষ্ট করে৷’]]></a:t>
+              <a:t><![CDATA[27. சகலத்தையும் அவருடைய பாதத்திற்குக் கீழ்ப்படுத்தினாரே; ஆகிலும் சகலமும் அவருக்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16792,51 +16913,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. চেতনায় ফিরে এস, পাপ কাজ বন্ধ কর, কারণ তোমাদের মধ্যে কিছু লোক আছে যারা ঈশ্বর সম্বন্ধে সম্পূর্ণ]]></a:t>
+              <a:t><![CDATA[கீழ்ப்படுத்தப்பட்டதென்று சொல்லியிருக்கும் போது, சகலத்தையும் அவருக்குக் கீழ்ப்படுத்தினவர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16924,51 +17045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[অজ্ঞ৷ তোমাদের লজ্জা দেবার জন্যই আমি একথা বলছি৷]]></a:t>
+              <a:t><![CDATA[கீழ்ப்படுத்தப்படவில்லையென்பது வெளியரங்கமாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17056,51 +17177,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[54. এই ক্ষয়শীল দেহ যখন অক্ষয়তার পোশাক পরবে আর এই পার্থিব দেহ যখন অবিনশ্বরতায় ভূষিত হবে তখন]]></a:t>
+              <a:t><![CDATA[28. சகலமும் அவருக்குக் கீழ்ப்பட்டிருக்கும்போது, தேவனே சகலத்திலும் சகலமுமாயிருப்பதற்கு, குமாரன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17188,51 +17309,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[শাস্ত্রে য়ে কথা লেখা আছে তা সত্য হবে:‘মৃত্যু জয়ে কবলিত হল৷’যিশাইয় 25:8]]></a:t>
+              <a:t><![CDATA[தாமும் தமக்குச் சகலத்தையும் கீழ்ப்படுத்தினவருக்குக் கீழ்ப்பட்டிருப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17320,51 +17441,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. কিন্তু কেউ কেউ জিজ্ঞাসা করবে, ‘মৃতেরা কি করে পুনরুত্থিত হয়? তাদের কি রকম দেহই বা হবে?’]]></a:t>
+              <a:t><![CDATA[29. மேலும் மரித்தோர் உயிர்த்தெழாவிட்டால், மரித்தவர்களுக்காக ஞானஸ்நானம் பெறுகிறவர்கள் என்ன]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17452,51 +17573,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[55. ‘মৃত্যু তোমার জয় কোথায়? মৃত্যু তোমার হুল কোথায়?’হোশেয় 13:14]]></a:t>
+              <a:t><![CDATA[செய்வார்கள்? மரித்தவர்களுக்காக ஏன் ஞானஸ்நானம் பெறுகிறார்கள்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17584,51 +17705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. কি নির্বোধের মত প্রশ্ন! তোমরা য়ে বীজ বোনো, তা না মরা পর্যন্ত জীবন পায় না৷]]></a:t>
+              <a:t><![CDATA[30. நாங்களும் ஏன் எந்நேரமும் நாசமோசத்திற்கு ஏதுவாயிருக்கிறோம்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17716,51 +17837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. সুতরাং আমি বা অন্যরা যারাই তোমাদের কাছে প্রচার করে থাকি না কেন, সকলে একই সুসমাচার প্রচার]]></a:t>
+              <a:t><![CDATA[இரட்சிக்கப்படுவீர்கள்; மற்றப்படி உங்கள் விசுவாசம் விருதாவாயிருக்குமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17848,51 +17969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. তুমি যা বোনো, য়ে ‘দেহ’ উত্‌পন্ন হবে তুমি তা বোনো না, তার বীজ মাত্র বোনো, সে গমের বা অন্য কিছুর]]></a:t>
+              <a:t><![CDATA[31. நான் அநுதினமும் சாகிறேன்; அதை நம்முடைய கர்த்தராகிய கிறிஸ்து இயேசுவினால் உங்களைக்குறித்து நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17980,51 +18101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হোক৷]]></a:t>
+              <a:t><![CDATA[பாராட்டுகிற மேன்மையைக்கொண்டு சத்தியமாய்ச் சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18112,51 +18233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. তারপর ঈশ্বরের ইচ্ছানুসারে তিনি তার জন্য একটা দেহ দেন৷ প্রতিটি বীজের জন্য তাদের নিজের নিজের দেহ]]></a:t>
+              <a:t><![CDATA[32. நான் எபேசுவிலே துஷ்டமிருகங்களுடனே போராடினேனென்று மனுஷர்வழக்கமாய்ச் சொல்லுகிறேன்; அப்படிப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18244,51 +18365,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দেন৷]]></a:t>
+              <a:t><![CDATA[போராடினதினாலே எனக்குப் பிரயோஜனமென்ன? மரித்தோர் உயிர்த்தெழாவிட்டால், புசிப்போம் குடிப்போம்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18376,51 +18497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. সকল প্রাণীর মাংস এক রকমের নয়; কিন্তু মানুষদের এক রকমের মাংস, পশুদের আর এক ধরণের মাংস, পক্ষীদের]]></a:t>
+              <a:t><![CDATA[நாளைக்குச் சாவோம் என்று சொல்லலாமே?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18508,51 +18629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আবার অন্য রকমের মাংস৷]]></a:t>
+              <a:t><![CDATA[33. மோசம்போகாதிருங்கள்; ஆகாத சம்பாஷணைகள் நல்லொழுக்கங்களைக் கெடுக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18640,51 +18761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. সেই রকম স্বর্গীয় দেহগুলি য়েমন আছে, তেমনি পার্থিব দেহগুলিও আছে৷ স্বর্গীয় দেহগুলির এক প্রকার]]></a:t>
+              <a:t><![CDATA[34. நீங்கள் பாவஞ்செய்யாமல் நீதிக்கேற்க விழித்துக்கொண்டு, தெளிந்தவர்களாயிருங்கள்; சிலர் தேவனைப்பற்றி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18772,51 +18893,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ঔজ্জ্বল্য, আবার পার্থিব দেহগুলির অন্যরকম৷]]></a:t>
+              <a:t><![CDATA[அறிவில்லாதிருக்கிறார்களே; உங்களுக்கு வெட்கமுண்டாக இதைச் சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18904,51 +19025,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. সূর্যের এক প্রকারের ঔজ্জ্বল্য, চাঁদের আর এক ধরণের, আবার নক্ষত্রদের অন্য ধরণের৷ একটা নক্ষত্র থেকে]]></a:t>
+              <a:t><![CDATA[35. ஆகிலும், மரித்தோர் எப்படி எழுந்திருப்பார்கள், எப்படிப்பட்ட சரீரத்தோடே வருவார்களென்று ஒருவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19036,51 +19157,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[অন্য নক্ষত্রের ঔজ্জ্বল্য ভিন্ন৷]]></a:t>
+              <a:t><![CDATA[சொல்வானாகில்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19168,51 +19289,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করেছিলাম, যা তোমরা বিশ্বাস করেছ৷]]></a:t>
+              <a:t><![CDATA[3. நான் அடைந்ததும் உங்களுக்குப் பிரதானமாக ஒப்புவித்ததும் என்னவென்றால், கிறிஸ்துவானவர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19300,51 +19421,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. মৃতদের পুনরুত্থানও সেই রকম৷ য়ে দেহ কবর দেওয়া হয় তা ক্ষয়প্রাপ্ত হয়, য়ে দেহ পুনরুত্থিত হয়]]></a:t>
+              <a:t><![CDATA[36. புத்தியீனனே, நீ விதைக்கிற விதை செத்தாலொழிய உயிர்க்கமாட்டாதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19432,51 +19553,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তা অক্ষয়৷]]></a:t>
+              <a:t><![CDATA[37. நீ விதைக்கிறபோது, இனி உண்டாகும் மேனியை விதையாமல், கோதுமை, அல்லது மற்றொரு தானியத்தினுடைய வெறும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19564,51 +19685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. য়ে দেহ মাটিতে কবর দেওয়া হয়, তার কোন কদর থাকে না, য়ে দেহ পুনরুত্থিত হয় তা গৌরবজনক৷ য়ে দেহ]]></a:t>
+              <a:t><![CDATA[விதையையே விதைக்கிறாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19696,51 +19817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মাটিতে কবরস্থ হয়, তা দুর্বল, য়ে দেহ পুনরুত্থিত হয় তা শক্তিশালী৷]]></a:t>
+              <a:t><![CDATA[38. அதற்கு தேவன் தமது சித்தத்தின்படியே மேனியைக் கொடுக்கிறார்; விதை வகைகள் ஒவ்வொன்றிற்கும் அததற்கேற்ற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19828,51 +19949,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. আমার ভাই ও বোনেরা, তোমাদের কাছে আমি য়ে সুসমাচার প্রচার করেছি, এখন আমি সে কথা তোমাদের স্মরণ]]></a:t>
+              <a:t><![CDATA[மேனியையே கொடுக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19960,51 +20081,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করিয়ে দিচ্ছি৷ তোমরা এই বার্তা গ্রহণ করেছ ও সবল আছ৷]]></a:t>
+              <a:t><![CDATA[39. எல்லா மாம்சமும் ஒரே விதமான மாம்சமல்ல; மனுஷருடைய மாம்சம் வேறே, மிருகங்களுடைய மாம்சம் வேறே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20092,51 +20213,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[56. মৃত্যুর হুল পাপ আর পাপের শক্তি আসে বিধি-ব্যবস্থা থেকে৷]]></a:t>
+              <a:t><![CDATA[மச்சங்களுடைய மாம்சம் வேறே, பறவைகளுடைய மாம்சம் வேறே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20224,51 +20345,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. য়ে দেহ মাটিতে কবরস্থ হয় তা জৈবিক দেহ; আর য়ে দেহ পুনরুত্থিত হয় তা আত্মিক দেহ৷যখন জৈবিক দেহ]]></a:t>
+              <a:t><![CDATA[40. வானத்துக்குரிய மேனிகளுமுண்டு, பூமிக்குரிய மேனிகளுமுண்டு; வானத்துக்குரிய மேனிகளுடைய மகிமையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20356,51 +20477,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আছে, তখন আত্মিক দেহও আছে৷]]></a:t>
+              <a:t><![CDATA[வேறே, பூமிக்குரிய மேனிகளுடைய மகிமையும் வேறே;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20488,51 +20609,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. এই বার্তার মাধ্যমে তোমরা উদ্ধার পেয়েছ, অবশ্য তোমরা যদি তা ধরে রাখ এবং তাতে পূর্ণরূপে বিশ্বাস]]></a:t>
+              <a:t><![CDATA[41. சூரியனுடைய மகிமையும் வேறே, சந்திரனுடைய மகிமையும் வேறே, நட்சத்திரங்களுடைய மகிமையும் வேறே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20620,51 +20741,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. কিন্তু আমরা যদি প্রচার করে থাকি য়ে খ্রীষ্ট মৃতদের মধ্য থেকে পুনরুত্থিত হয়েছেন, তখন তোমাদের]]></a:t>
+              <a:t><![CDATA[வேதவாக்கியங்களின்படி நமது பாவங்களுக்காக மரித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20752,51 +20873,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[রাখ৷ তা না করলে তোমাদের বিশ্বাস বৃথা হয়ে যাবে৷]]></a:t>
+              <a:t><![CDATA[மகிமையிலே நட்சத்திரத்துக்கு நட்சத்திரம் விசேஷித்திருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20884,51 +21005,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[57. কিন্তু ঈশ্বরকে ধন্যবাদ দিই৷ তিনিই আমাদের প্রভু যীশু খ্রীষ্টের মাধ্যমে আমাদের বিজযী করেন৷]]></a:t>
+              <a:t><![CDATA[42. மரித்தோரின் உயிர்த்தெழுதலும் அப்படியே இருக்கும். அழிவுள்ளதாய் விதைக்கப்படும், அழிவில்லாததாய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21016,51 +21137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. শাস্ত্রে এই কথাও বলছে: ‘প্রথম মানুষ (আদম) সজীব প্রাণী হল;আর শেষ আদম (খ্রীষ্ট) জীবনদায়ক আত্মা]]></a:t>
+              <a:t><![CDATA[எழுந்திருக்கும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21148,51 +21269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হলেন৷]]></a:t>
+              <a:t><![CDATA[43. கனவீனமுள்ளதாய் விதைக்கப்படும், மகிமையுள்ளதாய் எழுந்திருக்கும்; பலவீனமுள்ளதாய் விதைக்கப்படும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21280,51 +21401,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. আমি য়ে বার্তা পেয়েছি তা গুরুত্বপূর্ণ মনে করে তোমাদের কাছে পৌঁছে দিয়েছি৷ সেগুলি এইরকম:]]></a:t>
+              <a:t><![CDATA[பலமுள்ளதாய் எழுந்திருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21412,51 +21533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[শাস্ত্রের কথা মতো খ্রীষ্ট আমাদের পাপের জন্য মরলেন,]]></a:t>
+              <a:t><![CDATA[44. ஜென்ம சரீரம் விதைக்கப்படும், ஆவிக்குரிய சரீரம் எழுந்திருக்கும்; ஜென்ம சரீரமுமுண்டு, ஆவிக்குரிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21544,51 +21665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[58. তাই আমার প্রিয় ভাই ও বোনেরা, সুস্থির ও সুদৃঢ় হও৷ প্রভুর কাজে নিজেকে সব সময় সম্পূর্ণভাবে সঁপে]]></a:t>
+              <a:t><![CDATA[சரீரமுமுண்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21676,51 +21797,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দাও, কারণ তোমরা জান, প্রভুর জন্য তোমাদের পরিশ্রম নিষ্ফল হবে না৷]]></a:t>
+              <a:t><![CDATA[45. அந்தப்படியே முந்தின மனுஷனாகிய ஆதாம் ஜீவாத்துமாவானான் என்றெழுதியிருக்கிறது, பிந்தின ஆதாம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21808,51 +21929,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. যা আত্মিক তা প্রথম নয় বরং যা জৈবিক তাই প্রথম; যা আত্মিক তা এর পরে আসে৷]]></a:t>
+              <a:t><![CDATA[உயிர்ப்பிக்கிற ஆவியானார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21940,51 +22061,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. এবং তাঁকে কবর দেওয়া হয়েছিল৷ আবার শাস্ত্রের কথা মতো মৃত্যুর তিন দিন পর তাঁকে মৃতদের মধ্যে থেকে]]></a:t>
+              <a:t><![CDATA[46. ஆகிலும் ஆவிக்குரிய சரீரம் முந்தினதல்ல, ஜென்மசரீரமே முந்தினது; ஆவிக்குரிய சரீரம் பிந்தினது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22072,51 +22193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মধ্যে কেউ কেউ কি করে বলছে য়ে মৃতদের পুনরুত্থান নেই?]]></a:t>
+              <a:t><![CDATA[4. அடக்கம்பண்ணப்பட்டு, வேதவாக்கியங்களின்படி மூன்றாம் நாளில் உயிர்த்தெழுந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22204,51 +22325,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জীবিত করা হল৷]]></a:t>
+              <a:t><![CDATA[47. முந்தின மனுஷன் பூமியிலிருந்துண்டான மண்ணானவன்; இரண்டாம் மனுஷன் வானத்திலிருந்து வந்த கர்த்தர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22336,51 +22457,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. প্রথম মানুষ আদম এলেন পৃথিবীর ধূলো থেকে, দ্বিতীয় মানুষ (খ্রীষ্ট) এলেন স্বর্গ থেকে৷]]></a:t>
+              <a:t><![CDATA[48. மண்ணானவன் எப்படிப்பட்டவனோ மண்ணானவர்களும் அப்படிப்பட்டவர்களே; வானத்துக்குரியவர் எப்படிப்பட்டவரோ,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22468,51 +22589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. আর তিনি পিতরকে দেখা দিলেন এবং পরে সেই বারোজন প্রেরিতকে দেখা দিলেন৷]]></a:t>
+              <a:t><![CDATA[வானத்துக்குரியவர்களும் அப்படிப்பட்டவர்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22600,51 +22721,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. মৃত্তিকার মানুষটি য়েমন ছিল, পৃথিবীর অন্যান্য মানুষও তেমন; আর স্বর্গীয় মানুষরা সেই স্বর্গীয়]]></a:t>
+              <a:t><![CDATA[49. மேலும் மண்ணானவனுடைய சாயலை நாம் அணிந்திருக்கிறதுபோல, வானவருடைய சாயலையும் அணிந்துகொள்வோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22732,51 +22853,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মানুষ খ্রীষ্টের মত৷]]></a:t>
+              <a:t><![CDATA[50. சகோதரரே, நான் சொல்லுகிறதென்னவெனில், மாம்சமும் இரத்தமும் தேவனுடைய ராஜ்யத்தைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22864,51 +22985,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. এরপর তিনি একসঙ্গে সংখ্যায় পাঁচশোর বেশী বিশ্বাসী ভাইদের দেখা দিলেন৷ তাদের মধ্যে বেশীর ভাগ লোক]]></a:t>
+              <a:t><![CDATA[சுதந்தரிக்கமாட்டாது; அழிவுள்ளது அழியாமையைச் சுதந்தரிப்பதுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22996,51 +23117,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[এখনও জীবিত আছেন, কিছু লোক হয়তো এতদিনে মারা গেছেন৷]]></a:t>
+              <a:t><![CDATA[51. இதோ, ஒரு இரகசியத்தை உங்களுக்கு அறிவிக்கிறேன்; நாமெல்லாரும் நித்திரையடைவதில்லை; ஆகிலும் கடைசி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23128,51 +23249,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. আমরা য়েমন মৃত্তিকার সেই মানুষদের মতো গড়া, তেমন আবার আমরা সেই স্বর্গীয় মানুষ খ্রীষ্টের মত হব৷]]></a:t>
+              <a:t><![CDATA[எக்காளம் தொனிக்கும்போது, ஒரு நிமிஷத்திலே, ஒரு இமைப்பொழுதிலே, நாமெல்லாரும் மறுரூபமாக்கப்படுவோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23260,51 +23381,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. এরপর তিনি যাকোবকে দেখা দিলেন এবং পরে প্রেরিতদের সকলকে দেখা দিলেন৷]]></a:t>
+              <a:t><![CDATA[52. எக்காளம் தொனிக்கும், அப்பொழுது மரித்தோர் அழிவில்லாதவர்களாய் எழுந்திருப்பார்கள்; நாமும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23392,51 +23513,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. আমার ভাই ও বোনেরা, তোমাদের বলছি: আমাদের রক্ত মাংস ঈশ্বরের রাজ্যের অধিকারী হতে পারে না৷ যা কিছু]]></a:t>
+              <a:t><![CDATA[மறுரூபமாக்கப்படுவோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23524,51 +23645,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. মৃতদের যদি পুনরুত্থান না হয়, তাহলে খ্রীষ্টও তো উত্থাপিত হন নি,]]></a:t>
+              <a:t><![CDATA[5. கேபாவுக்கும், பின்பு பன்னிருவருக்கும் தரிசனமானார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23656,51 +23777,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ক্ষয়শীল তা অক্ষয়তার অধিকারী হতে পারে না৷]]></a:t>
+              <a:t><![CDATA[53. அழிவுள்ளதாகிய இது அழியாமையையும், சாவுக்கேதுவாகிய இது சாவாமையையும் தரித்துக்கொள்ளவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23788,51 +23909,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. সব শেষে অসময়ে জন্মেছি য়ে আমি সেই আমাকেও দেখা দিলেন৷]]></a:t>
+              <a:t><![CDATA[54. அழிவுள்ளதாகிய இது அழியாமையையும், சாவுக்கேதுவாகிய இது சாவாமையையும் தரித்துக்கொள்ளும்போது, மரணம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23920,51 +24041,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. শোন, আমি তোমাদের এক নিগূঢ়তত্ত্ব বলি৷ আমরা সকলে মরব এমন নয়, কিন্তু আমাদের সকলেরই রূপান্তর ঘটবে৷]]></a:t>
+              <a:t><![CDATA[ஜெயமாக விழுங்கப்பட்டது என்று எழுதியிருக்கிற வார்த்தை நிறைவேறும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24052,51 +24173,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. প্রেরিতরা আমার থেকে মহান, কারণ ঈশ্বরের মণ্ডলীকে আমি নির্য়াতন করতাম, প্রেরিত নামে পরিচিত হবার]]></a:t>
+              <a:t><![CDATA[55. மரணமே! உன் கூர் எங்கே? பாதாளமே! உன் ஜெயம் எங்கே?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24184,51 +24305,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[য়োগ্যও আমি নই৷]]></a:t>
+              <a:t><![CDATA[56. மரணத்தின் கூர் பாவம், பாவத்தின் பெலன் நியாயப்பிரமாணம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24316,51 +24437,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. এক মুহূর্তের মধ্যে যখন শেষ তূরী বাজবে তখন চোখের পলকে তা ঘটবে৷ হ্যাঁ, তূরী বাজবে, তাতে মৃতেরা]]></a:t>
+              <a:t><![CDATA[57. நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவினாலே நமக்கு ஜெயங்கொடுக்கிற தேவனுக்கு ஸ்தோத்திரம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24448,51 +24569,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সকলে অক্ষয় হয়ে উঠবে, আর আমরা সকলে রূপান্তরিত হব৷]]></a:t>
+              <a:t><![CDATA[58. ஆகையால், எனக்குப் பிரியமான சகோதரரே, கர்த்தருக்குள் நீங்கள் படுகிற பிரயாசம் விருதாவாயிராதென்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24580,51 +24701,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[53. কারণ এই ক্ষয়শীল দেহকে অক্ষয়তার পোশাক পরতে হবে; আর এই পার্থিব নশ্বর দেহ অবিনশ্বরতায় ভুষিত হবে৷]]></a:t>
+              <a:t><![CDATA[அறிந்து, நீங்கள் உறுதிப்பட்டவர்களாயும், அசையாதவர்களாயும், கர்த்தருடைய கிரியையிலே எப்பொழுதும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24640,92 +24761,224 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 கொரிந்தியர் : 15]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
+<file path=ppt/slides/slide98.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பெருகுகிறவர்களாயும் இருப்பீர்களாக.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 கொரிந்தியர் : 15]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme2">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme53">
   <a:themeElements>
-    <a:clrScheme name="Theme2">
+    <a:clrScheme name="Theme53">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme2">
+    <a:fontScheme name="Theme53">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -24751,51 +25004,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme2">
+    <a:fmtScheme name="Theme53">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -24926,51 +25179,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>97</Slides>
+  <Slides>98</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>