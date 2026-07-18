--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -185,68 +185,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide93.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide93.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide94.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide94.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide95.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide95.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide96.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide96.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide97.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide97.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide98.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...16 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide106.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -324,59 +306,50 @@
     <p:sldId id="328" r:id="rId75"/>
     <p:sldId id="329" r:id="rId76"/>
     <p:sldId id="330" r:id="rId77"/>
     <p:sldId id="331" r:id="rId78"/>
     <p:sldId id="332" r:id="rId79"/>
     <p:sldId id="333" r:id="rId80"/>
     <p:sldId id="334" r:id="rId81"/>
     <p:sldId id="335" r:id="rId82"/>
     <p:sldId id="336" r:id="rId83"/>
     <p:sldId id="337" r:id="rId84"/>
     <p:sldId id="338" r:id="rId85"/>
     <p:sldId id="339" r:id="rId86"/>
     <p:sldId id="340" r:id="rId87"/>
     <p:sldId id="341" r:id="rId88"/>
     <p:sldId id="342" r:id="rId89"/>
     <p:sldId id="343" r:id="rId90"/>
     <p:sldId id="344" r:id="rId91"/>
     <p:sldId id="345" r:id="rId92"/>
     <p:sldId id="346" r:id="rId93"/>
     <p:sldId id="347" r:id="rId94"/>
     <p:sldId id="348" r:id="rId95"/>
     <p:sldId id="349" r:id="rId96"/>
     <p:sldId id="350" r:id="rId97"/>
     <p:sldId id="351" r:id="rId98"/>
     <p:sldId id="352" r:id="rId99"/>
-    <p:sldId id="353" r:id="rId100"/>
-[...7 lines deleted...]
-    <p:sldId id="361" r:id="rId108"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -571,62 +544,53 @@
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
   <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
   <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
   <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
   <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
   <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
   <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
   <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
   <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
   <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide82.xml"/>
   <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide83.xml"/>
   <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide84.xml"/>
   <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide85.xml"/>
   <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide86.xml"/>
   <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide87.xml"/>
   <Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide88.xml"/>
   <Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide89.xml"/>
   <Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide90.xml"/>
   <Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide91.xml"/>
   <Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide92.xml"/>
   <Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide93.xml"/>
   <Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide94.xml"/>
   <Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide95.xml"/>
   <Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide96.xml"/>
   <Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide97.xml"/>
-  <Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide98.xml"/>
-[...10 lines deleted...]
-  <Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -686,814 +650,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. மேலும் மரித்தோர் உயிர்த்தெழாவிட்டால், மரித்தவர்களுக்காக ஞானஸ்நானம் பெறுகிறவர்கள் என்ன செய்வார்கள்? மரித்தவர்களுக்காக ஏன் ஞானஸ்நானம் பெறுகிறார்கள்?]]></a:t>
-[...762 lines deleted...]
-              <a:t><![CDATA[26. பரிகரிக்கப்படுங் கடைசிச் சத்துரு மரணம்.]]></a:t>
+              <a:t><![CDATA[14. கிறிஸ்து எழுந்திருக்கவில்லையென்றால், எங்கள் பிரசங்கமும் விருதா, உங்கள் விசுவாசமும் விருதா.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1558,51 +759,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. நாங்களும் ஏன் எந்நேரமும் நாசமோசத்திற்கு ஏதுவாயிருக்கிறோம்?]]></a:t>
+              <a:t><![CDATA[14. கிறிஸ்து எழுந்திருக்கவில்லையென்றால், எங்கள் பிரசங்கமும் விருதா, உங்கள் விசுவாசமும் விருதா.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1667,51 +868,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. நான் அநுதினமும் சாகிறேன்; அதை நம்முடைய கர்த்தராகிய கிறிஸ்து இயேசுவினால் உங்களைக்குறித்து நான் பாராட்டுகிற மேன்மையைக்கொண்டு சத்தியமாய்ச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[15. மரித்தோர் உயிர்த்தெழாவிட்டால், தேவன் எழுப்பாத கிறிஸ்துவை அவர் எழுப்பினாரென்று நாங்கள் தேவனைக்குறித்துச் சாட்சிசொன்னதினாலே, தேவனுக்காகப் பொய்ச்சாட்சி சொல்லுகிறவர்களாகவும் காணப்படுவோமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1776,51 +977,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. நான் அநுதினமும் சாகிறேன்; அதை நம்முடைய கர்த்தராகிய கிறிஸ்து இயேசுவினால் உங்களைக்குறித்து நான் பாராட்டுகிற மேன்மையைக்கொண்டு சத்தியமாய்ச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[15. மரித்தோர் உயிர்த்தெழாவிட்டால், தேவன் எழுப்பாத கிறிஸ்துவை அவர் எழுப்பினாரென்று நாங்கள் தேவனைக்குறித்துச் சாட்சிசொன்னதினாலே, தேவனுக்காகப் பொய்ச்சாட்சி சொல்லுகிறவர்களாகவும் காணப்படுவோமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1885,51 +1086,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. நான் எபேசுவிலே துஷ்டமிருகங்களுடனே போராடினேனென்று மனுஷர்வழக்கமாய்ச் சொல்லுகிறேன்; அப்படிப் போராடினதினாலே எனக்குப் பிரயோஜனமென்ன? மரித்தோர் உயிர்த்தெழாவிட்டால், புசிப்போம் குடிப்போம், நாளைக்குச் சாவோம் என்று சொல்லலாமே?]]></a:t>
+              <a:t><![CDATA[16. மரித்தோர் உயிர்த்தெழாவிட்டால், கிறிஸ்துவும் எழுந்திருக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1994,51 +1195,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. நான் எபேசுவிலே துஷ்டமிருகங்களுடனே போராடினேனென்று மனுஷர்வழக்கமாய்ச் சொல்லுகிறேன்; அப்படிப் போராடினதினாலே எனக்குப் பிரயோஜனமென்ன? மரித்தோர் உயிர்த்தெழாவிட்டால், புசிப்போம் குடிப்போம், நாளைக்குச் சாவோம் என்று சொல்லலாமே?]]></a:t>
+              <a:t><![CDATA[17. கிறிஸ்து எழுந்திராவிட்டால், உங்கள் விசுவாசம் வீணாயிருக்கும்; நீங்கள் இன்னும் உங்கள் பாவங்களில் இருப்பீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2103,51 +1304,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. நான் எபேசுவிலே துஷ்டமிருகங்களுடனே போராடினேனென்று மனுஷர்வழக்கமாய்ச் சொல்லுகிறேன்; அப்படிப் போராடினதினாலே எனக்குப் பிரயோஜனமென்ன? மரித்தோர் உயிர்த்தெழாவிட்டால், புசிப்போம் குடிப்போம், நாளைக்குச் சாவோம் என்று சொல்லலாமே?]]></a:t>
+              <a:t><![CDATA[17. கிறிஸ்து எழுந்திராவிட்டால், உங்கள் விசுவாசம் வீணாயிருக்கும்; நீங்கள் இன்னும் உங்கள் பாவங்களில் இருப்பீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2212,51 +1413,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. மோசம்போகாதிருங்கள்; ஆகாத சம்பாஷணைகள் நல்லொழுக்கங்களைக் கெடுக்கும்.]]></a:t>
+              <a:t><![CDATA[18. கிறிஸ்துவுக்குள் நித்திரையடைந்தவர்களும் கெட்டிருப்பார்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2321,51 +1522,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. நீங்கள் பாவஞ்செய்யாமல் நீதிக்கேற்க விழித்துக்கொண்டு, தெளிந்தவர்களாயிருங்கள்; சிலர் தேவனைப்பற்றி அறிவில்லாதிருக்கிறார்களே; உங்களுக்கு வெட்கமுண்டாக இதைச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[19. இம்மைக்காகமாத்திரம் நாம் கிறிஸ்துவின்மேல் நம்பிக்கையுள்ளவர்களாயிருந்தால், எல்லா மனுஷரைப்பார்க்கிலும் பரிதபிக்கப்படத்தக்கவர்களாயிருப்போம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2430,51 +1631,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. நீங்கள் பாவஞ்செய்யாமல் நீதிக்கேற்க விழித்துக்கொண்டு, தெளிந்தவர்களாயிருங்கள்; சிலர் தேவனைப்பற்றி அறிவில்லாதிருக்கிறார்களே; உங்களுக்கு வெட்கமுண்டாக இதைச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[19. இம்மைக்காகமாத்திரம் நாம் கிறிஸ்துவின்மேல் நம்பிக்கையுள்ளவர்களாயிருந்தால், எல்லா மனுஷரைப்பார்க்கிலும் பரிதபிக்கப்படத்தக்கவர்களாயிருப்போம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2539,51 +1740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. சகலத்தையும் அவருடைய பாதத்திற்குக் கீழ்ப்படுத்தினாரே; ஆகிலும் சகலமும் அவருக்குக் கீழ்ப்படுத்தப்பட்டதென்று சொல்லியிருக்கும் போது, சகலத்தையும் அவருக்குக் கீழ்ப்படுத்தினவர் கீழ்ப்படுத்தப்படவில்லையென்பது வெளியரங்கமாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[10. ஆகிலும் நான் இருக்கிறது தேவகிருபையினாலே இருக்கிறேன்; அவர் எனக்கு அருளிய கிருபை விருதாவாயிருக்கவில்லை; அவர்களெல்லாரிலும் நான் அதிகமாய்ப் பிரயாசப்பட்டேன், ஆகிலும் நான் அல்ல, என்னுடனே இருக்கிற தேவகிருபையே அப்படிச் செய்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2648,51 +1849,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. ஆகிலும், மரித்தோர் எப்படி எழுந்திருப்பார்கள், எப்படிப்பட்ட சரீரத்தோடே வருவார்களென்று ஒருவன் சொல்வானாகில்,]]></a:t>
+              <a:t><![CDATA[20. கிறிஸ்துவோ மரித்தோரிலிருந்து, நித்திரையடைந்தவர்களில் முதற்பலனானார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2757,51 +1958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. ஆகிலும், மரித்தோர் எப்படி எழுந்திருப்பார்கள், எப்படிப்பட்ட சரீரத்தோடே வருவார்களென்று ஒருவன் சொல்வானாகில்,]]></a:t>
+              <a:t><![CDATA[20. கிறிஸ்துவோ மரித்தோரிலிருந்து, நித்திரையடைந்தவர்களில் முதற்பலனானார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2866,51 +2067,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. புத்தியீனனே, நீ விதைக்கிற விதை செத்தாலொழிய உயிர்க்கமாட்டாதே.]]></a:t>
+              <a:t><![CDATA[21. மனுஷனால் மரணம் உண்டானபடியால், மனுஷனால் மரித்தோரின் உயிர்த்தெழுதலும் உண்டாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2975,51 +2176,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. புத்தியீனனே, நீ விதைக்கிற விதை செத்தாலொழிய உயிர்க்கமாட்டாதே.]]></a:t>
+              <a:t><![CDATA[21. மனுஷனால் மரணம் உண்டானபடியால், மனுஷனால் மரித்தோரின் உயிர்த்தெழுதலும் உண்டாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3084,51 +2285,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. நீ விதைக்கிறபோது, இனி உண்டாகும் மேனியை விதையாமல், கோதுமை, அல்லது மற்றொரு தானியத்தினுடைய வெறும் விதையையே விதைக்கிறாய்.]]></a:t>
+              <a:t><![CDATA[22. ஆதாமுக்குள் எல்லாரும் மரிக்கிறதுபோல, கிறிஸ்துவுக்குள் எல்லாரும் உயிர்ப்பிக்கப்படுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3193,51 +2394,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. நீ விதைக்கிறபோது, இனி உண்டாகும் மேனியை விதையாமல், கோதுமை, அல்லது மற்றொரு தானியத்தினுடைய வெறும் விதையையே விதைக்கிறாய்.]]></a:t>
+              <a:t><![CDATA[23. அவனவன் தன்தன் வரிசையிலே உயிர்ப்பிக்கப்படுவான், முதற்பலனானவர் கிறிஸ்து; பின்பு அவர் வருகையில் அவருடையவர்கள் உயிர்ப்பிக்கப்படுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3302,51 +2503,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அன்றியும், சகோதரரே, நான் உங்களுக்குப் பிரசங்கித்த சுவிசேஷத்தை மறுபடியும் உங்களுக்குத் தெரியப்படுத்துகிறேன்; நீங்களும் அதை ஏற்றுக்கொண்டு, அதிலே நிலைத்திருக்கிறீர்கள்]]></a:t>
+              <a:t><![CDATA[23. அவனவன் தன்தன் வரிசையிலே உயிர்ப்பிக்கப்படுவான், முதற்பலனானவர் கிறிஸ்து; பின்பு அவர் வருகையில் அவருடையவர்கள் உயிர்ப்பிக்கப்படுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3411,51 +2612,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நான் உங்களுக்குப் பிரசங்கித்தபிரகாரமாய், நீங்கள் அதைக் கைக்கொண்டிருந்தால், அதினாலே நீங்கள் இரட்சிக்கப்படுவீர்கள்; மற்றப்படி உங்கள் விசுவாசம் விருதாவாயிருக்குமே.]]></a:t>
+              <a:t><![CDATA[24. அதன்பின்பு முடிவு உண்டாகும்; அப்பொழுது அவர் சகல துரைத்தனத்தையும் சகல அதிகாரத்தையும் வல்லமையையும் பரிகரித்து, தேவனும் பிதாவுமாயிருக்கிறவருக்கு ராஜ்யத்தை ஒப்புக்கொடுப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3520,51 +2721,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நான் உங்களுக்குப் பிரசங்கித்தபிரகாரமாய், நீங்கள் அதைக் கைக்கொண்டிருந்தால், அதினாலே நீங்கள் இரட்சிக்கப்படுவீர்கள்; மற்றப்படி உங்கள் விசுவாசம் விருதாவாயிருக்குமே.]]></a:t>
+              <a:t><![CDATA[24. அதன்பின்பு முடிவு உண்டாகும்; அப்பொழுது அவர் சகல துரைத்தனத்தையும் சகல அதிகாரத்தையும் வல்லமையையும் பரிகரித்து, தேவனும் பிதாவுமாயிருக்கிறவருக்கு ராஜ்யத்தை ஒப்புக்கொடுப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3629,51 +2830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நான் உங்களுக்குப் பிரசங்கித்தபிரகாரமாய், நீங்கள் அதைக் கைக்கொண்டிருந்தால், அதினாலே நீங்கள் இரட்சிக்கப்படுவீர்கள்; மற்றப்படி உங்கள் விசுவாசம் விருதாவாயிருக்குமே.]]></a:t>
+              <a:t><![CDATA[25. எல்லாச் சத்துருக்களையும் தமது பாதத்திற்குக் கீழாக்கிப்போடும்வரைக்கும், அவர் ஆளுகைசெய்யவேண்டியது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3738,51 +2939,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. சகலத்தையும் அவருடைய பாதத்திற்குக் கீழ்ப்படுத்தினாரே; ஆகிலும் சகலமும் அவருக்குக் கீழ்ப்படுத்தப்பட்டதென்று சொல்லியிருக்கும் போது, சகலத்தையும் அவருக்குக் கீழ்ப்படுத்தினவர் கீழ்ப்படுத்தப்படவில்லையென்பது வெளியரங்கமாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[10. ஆகிலும் நான் இருக்கிறது தேவகிருபையினாலே இருக்கிறேன்; அவர் எனக்கு அருளிய கிருபை விருதாவாயிருக்கவில்லை; அவர்களெல்லாரிலும் நான் அதிகமாய்ப் பிரயாசப்பட்டேன், ஆகிலும் நான் அல்ல, என்னுடனே இருக்கிற தேவகிருபையே அப்படிச் செய்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3847,51 +3048,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நான் அடைந்ததும் உங்களுக்குப் பிரதானமாக ஒப்புவித்ததும் என்னவென்றால், கிறிஸ்துவானவர் வேதவாக்கியங்களின்படி நமது பாவங்களுக்காக மரித்து,]]></a:t>
+              <a:t><![CDATA[26. பரிகரிக்கப்படுங் கடைசிச் சத்துரு மரணம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3956,51 +3157,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நான் அடைந்ததும் உங்களுக்குப் பிரதானமாக ஒப்புவித்ததும் என்னவென்றால், கிறிஸ்துவானவர் வேதவாக்கியங்களின்படி நமது பாவங்களுக்காக மரித்து,]]></a:t>
+              <a:t><![CDATA[27. சகலத்தையும் அவருடைய பாதத்திற்குக் கீழ்ப்படுத்தினாரே; ஆகிலும் சகலமும் அவருக்குக் கீழ்ப்படுத்தப்பட்டதென்று சொல்லியிருக்கும் போது, சகலத்தையும் அவருக்குக் கீழ்ப்படுத்தினவர் கீழ்ப்படுத்தப்படவில்லையென்பது வெளியரங்கமாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4065,51 +3266,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அடக்கம்பண்ணப்பட்டு, வேதவாக்கியங்களின்படி மூன்றாம் நாளில் உயிர்த்தெழுந்து,]]></a:t>
+              <a:t><![CDATA[27. சகலத்தையும் அவருடைய பாதத்திற்குக் கீழ்ப்படுத்தினாரே; ஆகிலும் சகலமும் அவருக்குக் கீழ்ப்படுத்தப்பட்டதென்று சொல்லியிருக்கும் போது, சகலத்தையும் அவருக்குக் கீழ்ப்படுத்தினவர் கீழ்ப்படுத்தப்படவில்லையென்பது வெளியரங்கமாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4174,51 +3375,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. அதற்கு தேவன் தமது சித்தத்தின்படியே மேனியைக் கொடுக்கிறார்; விதை வகைகள் ஒவ்வொன்றிற்கும் அததற்கேற்ற மேனியையே கொடுக்கிறார்.]]></a:t>
+              <a:t><![CDATA[28. சகலமும் அவருக்குக் கீழ்ப்பட்டிருக்கும்போது, தேவனே சகலத்திலும் சகலமுமாயிருப்பதற்கு, குமாரன் தாமும் தமக்குச் சகலத்தையும் கீழ்ப்படுத்தினவருக்குக் கீழ்ப்பட்டிருப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4283,51 +3484,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. அதற்கு தேவன் தமது சித்தத்தின்படியே மேனியைக் கொடுக்கிறார்; விதை வகைகள் ஒவ்வொன்றிற்கும் அததற்கேற்ற மேனியையே கொடுக்கிறார்.]]></a:t>
+              <a:t><![CDATA[28. சகலமும் அவருக்குக் கீழ்ப்பட்டிருக்கும்போது, தேவனே சகலத்திலும் சகலமுமாயிருப்பதற்கு, குமாரன் தாமும் தமக்குச் சகலத்தையும் கீழ்ப்படுத்தினவருக்குக் கீழ்ப்பட்டிருப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4392,51 +3593,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. கேபாவுக்கும், பின்பு பன்னிருவருக்கும் தரிசனமானார்.]]></a:t>
+              <a:t><![CDATA[29. மேலும் மரித்தோர் உயிர்த்தெழாவிட்டால், மரித்தவர்களுக்காக ஞானஸ்நானம் பெறுகிறவர்கள் என்ன செய்வார்கள்? மரித்தவர்களுக்காக ஏன் ஞானஸ்நானம் பெறுகிறார்கள்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4501,51 +3702,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. எல்லா மாம்சமும் ஒரே விதமான மாம்சமல்ல; மனுஷருடைய மாம்சம் வேறே, மிருகங்களுடைய மாம்சம் வேறே, மச்சங்களுடைய மாம்சம் வேறே, பறவைகளுடைய மாம்சம் வேறே.]]></a:t>
+              <a:t><![CDATA[29. மேலும் மரித்தோர் உயிர்த்தெழாவிட்டால், மரித்தவர்களுக்காக ஞானஸ்நானம் பெறுகிறவர்கள் என்ன செய்வார்கள்? மரித்தவர்களுக்காக ஏன் ஞானஸ்நானம் பெறுகிறார்கள்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4610,51 +3811,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. எல்லா மாம்சமும் ஒரே விதமான மாம்சமல்ல; மனுஷருடைய மாம்சம் வேறே, மிருகங்களுடைய மாம்சம் வேறே, மச்சங்களுடைய மாம்சம் வேறே, பறவைகளுடைய மாம்சம் வேறே.]]></a:t>
+              <a:t><![CDATA[30. நாங்களும் ஏன் எந்நேரமும் நாசமோசத்திற்கு ஏதுவாயிருக்கிறோம்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4719,51 +3920,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. எல்லா மாம்சமும் ஒரே விதமான மாம்சமல்ல; மனுஷருடைய மாம்சம் வேறே, மிருகங்களுடைய மாம்சம் வேறே, மச்சங்களுடைய மாம்சம் வேறே, பறவைகளுடைய மாம்சம் வேறே.]]></a:t>
+              <a:t><![CDATA[31. நான் அநுதினமும் சாகிறேன்; அதை நம்முடைய கர்த்தராகிய கிறிஸ்து இயேசுவினால் உங்களைக்குறித்து நான் பாராட்டுகிற மேன்மையைக்கொண்டு சத்தியமாய்ச் சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4828,51 +4029,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அதன்பின்பு அவர் ஐந்நூறுபேருக்கு அதிகமான சகோதரருக்கும் ஒரேவேளையில் தரிசனமானார்; அவர்களில் அநேகர் இந்நாள்வரைக்கும் இருக்கிறார்கள், சிலர் மாத்திரம் நித்திரையடைந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[31. நான் அநுதினமும் சாகிறேன்; அதை நம்முடைய கர்த்தராகிய கிறிஸ்து இயேசுவினால் உங்களைக்குறித்து நான் பாராட்டுகிற மேன்மையைக்கொண்டு சத்தியமாய்ச் சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4937,51 +4138,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. சகலத்தையும் அவருடைய பாதத்திற்குக் கீழ்ப்படுத்தினாரே; ஆகிலும் சகலமும் அவருக்குக் கீழ்ப்படுத்தப்பட்டதென்று சொல்லியிருக்கும் போது, சகலத்தையும் அவருக்குக் கீழ்ப்படுத்தினவர் கீழ்ப்படுத்தப்படவில்லையென்பது வெளியரங்கமாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[10. ஆகிலும் நான் இருக்கிறது தேவகிருபையினாலே இருக்கிறேன்; அவர் எனக்கு அருளிய கிருபை விருதாவாயிருக்கவில்லை; அவர்களெல்லாரிலும் நான் அதிகமாய்ப் பிரயாசப்பட்டேன், ஆகிலும் நான் அல்ல, என்னுடனே இருக்கிற தேவகிருபையே அப்படிச் செய்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5046,51 +4247,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அதன்பின்பு அவர் ஐந்நூறுபேருக்கு அதிகமான சகோதரருக்கும் ஒரேவேளையில் தரிசனமானார்; அவர்களில் அநேகர் இந்நாள்வரைக்கும் இருக்கிறார்கள், சிலர் மாத்திரம் நித்திரையடைந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[32. நான் எபேசுவிலே துஷ்டமிருகங்களுடனே போராடினேனென்று மனுஷர்வழக்கமாய்ச் சொல்லுகிறேன்; அப்படிப் போராடினதினாலே எனக்குப் பிரயோஜனமென்ன? மரித்தோர் உயிர்த்தெழாவிட்டால், புசிப்போம் குடிப்போம், நாளைக்குச் சாவோம் என்று சொல்லலாமே?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5155,51 +4356,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. வானத்துக்குரிய மேனிகளுமுண்டு, பூமிக்குரிய மேனிகளுமுண்டு; வானத்துக்குரிய மேனிகளுடைய மகிமையும் வேறே, பூமிக்குரிய மேனிகளுடைய மகிமையும் வேறே;]]></a:t>
+              <a:t><![CDATA[32. நான் எபேசுவிலே துஷ்டமிருகங்களுடனே போராடினேனென்று மனுஷர்வழக்கமாய்ச் சொல்லுகிறேன்; அப்படிப் போராடினதினாலே எனக்குப் பிரயோஜனமென்ன? மரித்தோர் உயிர்த்தெழாவிட்டால், புசிப்போம் குடிப்போம், நாளைக்குச் சாவோம் என்று சொல்லலாமே?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5264,51 +4465,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. வானத்துக்குரிய மேனிகளுமுண்டு, பூமிக்குரிய மேனிகளுமுண்டு; வானத்துக்குரிய மேனிகளுடைய மகிமையும் வேறே, பூமிக்குரிய மேனிகளுடைய மகிமையும் வேறே;]]></a:t>
+              <a:t><![CDATA[33. மோசம்போகாதிருங்கள்; ஆகாத சம்பாஷணைகள் நல்லொழுக்கங்களைக் கெடுக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5373,51 +4574,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. பின்பு யாக்கோபுக்கும், அதன்பின்பு அப்போஸ்தலரெல்லாருக்கும் தரிசனமானார்.]]></a:t>
+              <a:t><![CDATA[34. நீங்கள் பாவஞ்செய்யாமல் நீதிக்கேற்க விழித்துக்கொண்டு, தெளிந்தவர்களாயிருங்கள்; சிலர் தேவனைப்பற்றி அறிவில்லாதிருக்கிறார்களே; உங்களுக்கு வெட்கமுண்டாக இதைச் சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5482,51 +4683,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. சூரியனுடைய மகிமையும் வேறே, சந்திரனுடைய மகிமையும் வேறே, நட்சத்திரங்களுடைய மகிமையும் வேறே, மகிமையிலே நட்சத்திரத்துக்கு நட்சத்திரம் விசேஷித்திருக்கிறது.]]></a:t>
+              <a:t><![CDATA[34. நீங்கள் பாவஞ்செய்யாமல் நீதிக்கேற்க விழித்துக்கொண்டு, தெளிந்தவர்களாயிருங்கள்; சிலர் தேவனைப்பற்றி அறிவில்லாதிருக்கிறார்களே; உங்களுக்கு வெட்கமுண்டாக இதைச் சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5591,51 +4792,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. சூரியனுடைய மகிமையும் வேறே, சந்திரனுடைய மகிமையும் வேறே, நட்சத்திரங்களுடைய மகிமையும் வேறே, மகிமையிலே நட்சத்திரத்துக்கு நட்சத்திரம் விசேஷித்திருக்கிறது.]]></a:t>
+              <a:t><![CDATA[54. அழிவுள்ளதாகிய இது அழியாமையையும், சாவுக்கேதுவாகிய இது சாவாமையையும் தரித்துக்கொள்ளும்போது, மரணம் ஜெயமாக விழுங்கப்பட்டது என்று எழுதியிருக்கிற வார்த்தை நிறைவேறும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5700,51 +4901,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. எல்லாருக்கும் பின்பு, அகாலப்பிறவிபோன்ற எனக்கும் தரிசனமானார்.]]></a:t>
+              <a:t><![CDATA[54. அழிவுள்ளதாகிய இது அழியாமையையும், சாவுக்கேதுவாகிய இது சாவாமையையும் தரித்துக்கொள்ளும்போது, மரணம் ஜெயமாக விழுங்கப்பட்டது என்று எழுதியிருக்கிற வார்த்தை நிறைவேறும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5809,51 +5010,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. மரித்தோரின் உயிர்த்தெழுதலும் அப்படியே இருக்கும். அழிவுள்ளதாய் விதைக்கப்படும், அழிவில்லாததாய் எழுந்திருக்கும்;]]></a:t>
+              <a:t><![CDATA[35. ஆகிலும், மரித்தோர் எப்படி எழுந்திருப்பார்கள், எப்படிப்பட்ட சரீரத்தோடே வருவார்களென்று ஒருவன் சொல்வானாகில்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5918,51 +5119,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. மரித்தோரின் உயிர்த்தெழுதலும் அப்படியே இருக்கும். அழிவுள்ளதாய் விதைக்கப்படும், அழிவில்லாததாய் எழுந்திருக்கும்;]]></a:t>
+              <a:t><![CDATA[55. மரணமே! உன் கூர் எங்கே? பாதாளமே! உன் ஜெயம் எங்கே?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6027,51 +5228,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நான் அப்போஸ்தலரெல்லாரிலும் சிறியவனாயிருக்கிறேன்; தேவனுடைய சபையைத் துன்பப்படுத்தினதினாலே, நான் அப்போஸ்தலனென்று பேர்பெறுவதற்கும் பாத்திரன் அல்ல.]]></a:t>
+              <a:t><![CDATA[36. புத்தியீனனே, நீ விதைக்கிற விதை செத்தாலொழிய உயிர்க்கமாட்டாதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6136,51 +5337,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. சகலமும் அவருக்குக் கீழ்ப்பட்டிருக்கும்போது, தேவனே சகலத்திலும் சகலமுமாயிருப்பதற்கு, குமாரன் தாமும் தமக்குச் சகலத்தையும் கீழ்ப்படுத்தினவருக்குக் கீழ்ப்பட்டிருப்பார்.]]></a:t>
+              <a:t><![CDATA[11. ஆகையால் நானாகிலும் அவர்களாகிலும் இப்படியே பிரசங்கித்து வருகிறோம், நீங்களும் இப்படியே விசுவாசித்திருக்கிறீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6245,51 +5446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நான் அப்போஸ்தலரெல்லாரிலும் சிறியவனாயிருக்கிறேன்; தேவனுடைய சபையைத் துன்பப்படுத்தினதினாலே, நான் அப்போஸ்தலனென்று பேர்பெறுவதற்கும் பாத்திரன் அல்ல.]]></a:t>
+              <a:t><![CDATA[37. நீ விதைக்கிறபோது, இனி உண்டாகும் மேனியை விதையாமல், கோதுமை, அல்லது மற்றொரு தானியத்தினுடைய வெறும் விதையையே விதைக்கிறாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6354,51 +5555,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. கனவீனமுள்ளதாய் விதைக்கப்படும், மகிமையுள்ளதாய் எழுந்திருக்கும்; பலவீனமுள்ளதாய் விதைக்கப்படும், பலமுள்ளதாய் எழுந்திருக்கும்.]]></a:t>
+              <a:t><![CDATA[37. நீ விதைக்கிறபோது, இனி உண்டாகும் மேனியை விதையாமல், கோதுமை, அல்லது மற்றொரு தானியத்தினுடைய வெறும் விதையையே விதைக்கிறாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6463,51 +5664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. கனவீனமுள்ளதாய் விதைக்கப்படும், மகிமையுள்ளதாய் எழுந்திருக்கும்; பலவீனமுள்ளதாய் விதைக்கப்படும், பலமுள்ளதாய் எழுந்திருக்கும்.]]></a:t>
+              <a:t><![CDATA[38. அதற்கு தேவன் தமது சித்தத்தின்படியே மேனியைக் கொடுக்கிறார்; விதை வகைகள் ஒவ்வொன்றிற்கும் அததற்கேற்ற மேனியையே கொடுக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6572,51 +5773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. கனவீனமுள்ளதாய் விதைக்கப்படும், மகிமையுள்ளதாய் எழுந்திருக்கும்; பலவீனமுள்ளதாய் விதைக்கப்படும், பலமுள்ளதாய் எழுந்திருக்கும்.]]></a:t>
+              <a:t><![CDATA[38. அதற்கு தேவன் தமது சித்தத்தின்படியே மேனியைக் கொடுக்கிறார்; விதை வகைகள் ஒவ்வொன்றிற்கும் அததற்கேற்ற மேனியையே கொடுக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6681,51 +5882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆகிலும் நான் இருக்கிறது தேவகிருபையினாலே இருக்கிறேன்; அவர் எனக்கு அருளிய கிருபை விருதாவாயிருக்கவில்லை; அவர்களெல்லாரிலும் நான் அதிகமாய்ப் பிரயாசப்பட்டேன், ஆகிலும் நான் அல்ல, என்னுடனே இருக்கிற தேவகிருபையே அப்படிச் செய்தது.]]></a:t>
+              <a:t><![CDATA[39. எல்லா மாம்சமும் ஒரே விதமான மாம்சமல்ல; மனுஷருடைய மாம்சம் வேறே, மிருகங்களுடைய மாம்சம் வேறே, மச்சங்களுடைய மாம்சம் வேறே, பறவைகளுடைய மாம்சம் வேறே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6790,51 +5991,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆகிலும் நான் இருக்கிறது தேவகிருபையினாலே இருக்கிறேன்; அவர் எனக்கு அருளிய கிருபை விருதாவாயிருக்கவில்லை; அவர்களெல்லாரிலும் நான் அதிகமாய்ப் பிரயாசப்பட்டேன், ஆகிலும் நான் அல்ல, என்னுடனே இருக்கிற தேவகிருபையே அப்படிச் செய்தது.]]></a:t>
+              <a:t><![CDATA[39. எல்லா மாம்சமும் ஒரே விதமான மாம்சமல்ல; மனுஷருடைய மாம்சம் வேறே, மிருகங்களுடைய மாம்சம் வேறே, மச்சங்களுடைய மாம்சம் வேறே, பறவைகளுடைய மாம்சம் வேறே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6899,51 +6100,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆகிலும் நான் இருக்கிறது தேவகிருபையினாலே இருக்கிறேன்; அவர் எனக்கு அருளிய கிருபை விருதாவாயிருக்கவில்லை; அவர்களெல்லாரிலும் நான் அதிகமாய்ப் பிரயாசப்பட்டேன், ஆகிலும் நான் அல்ல, என்னுடனே இருக்கிற தேவகிருபையே அப்படிச் செய்தது.]]></a:t>
+              <a:t><![CDATA[40. வானத்துக்குரிய மேனிகளுமுண்டு, பூமிக்குரிய மேனிகளுமுண்டு; வானத்துக்குரிய மேனிகளுடைய மகிமையும் வேறே, பூமிக்குரிய மேனிகளுடைய மகிமையும் வேறே;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7008,51 +6209,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. ஜென்ம சரீரம் விதைக்கப்படும், ஆவிக்குரிய சரீரம் எழுந்திருக்கும்; ஜென்ம சரீரமுமுண்டு, ஆவிக்குரிய சரீரமுமுண்டு.]]></a:t>
+              <a:t><![CDATA[40. வானத்துக்குரிய மேனிகளுமுண்டு, பூமிக்குரிய மேனிகளுமுண்டு; வானத்துக்குரிய மேனிகளுடைய மகிமையும் வேறே, பூமிக்குரிய மேனிகளுடைய மகிமையும் வேறே;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7117,51 +6318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆகையால் நானாகிலும் அவர்களாகிலும் இப்படியே பிரசங்கித்து வருகிறோம், நீங்களும் இப்படியே விசுவாசித்திருக்கிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[41. சூரியனுடைய மகிமையும் வேறே, சந்திரனுடைய மகிமையும் வேறே, நட்சத்திரங்களுடைய மகிமையும் வேறே, மகிமையிலே நட்சத்திரத்துக்கு நட்சத்திரம் விசேஷித்திருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7226,51 +6427,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆகையால் நானாகிலும் அவர்களாகிலும் இப்படியே பிரசங்கித்து வருகிறோம், நீங்களும் இப்படியே விசுவாசித்திருக்கிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[41. சூரியனுடைய மகிமையும் வேறே, சந்திரனுடைய மகிமையும் வேறே, நட்சத்திரங்களுடைய மகிமையும் வேறே, மகிமையிலே நட்சத்திரத்துக்கு நட்சத்திரம் விசேஷித்திருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7335,51 +6536,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. சகலமும் அவருக்குக் கீழ்ப்பட்டிருக்கும்போது, தேவனே சகலத்திலும் சகலமுமாயிருப்பதற்கு, குமாரன் தாமும் தமக்குச் சகலத்தையும் கீழ்ப்படுத்தினவருக்குக் கீழ்ப்பட்டிருப்பார்.]]></a:t>
+              <a:t><![CDATA[11. ஆகையால் நானாகிலும் அவர்களாகிலும் இப்படியே பிரசங்கித்து வருகிறோம், நீங்களும் இப்படியே விசுவாசித்திருக்கிறீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7444,51 +6645,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. அந்தப்படியே முந்தின மனுஷனாகிய ஆதாம் ஜீவாத்துமாவானான் என்றெழுதியிருக்கிறது, பிந்தின ஆதாம் உயிர்ப்பிக்கிற ஆவியானார்.]]></a:t>
+              <a:t><![CDATA[42. மரித்தோரின் உயிர்த்தெழுதலும் அப்படியே இருக்கும். அழிவுள்ளதாய் விதைக்கப்படும், அழிவில்லாததாய் எழுந்திருக்கும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7553,51 +6754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. அந்தப்படியே முந்தின மனுஷனாகிய ஆதாம் ஜீவாத்துமாவானான் என்றெழுதியிருக்கிறது, பிந்தின ஆதாம் உயிர்ப்பிக்கிற ஆவியானார்.]]></a:t>
+              <a:t><![CDATA[42. மரித்தோரின் உயிர்த்தெழுதலும் அப்படியே இருக்கும். அழிவுள்ளதாய் விதைக்கப்படும், அழிவில்லாததாய் எழுந்திருக்கும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7662,51 +6863,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. கிறிஸ்து மரித்தோரிலிருந்து எழுந்தாரென்று பிரசங்கிக்கப்பட்டிருக்க, மரித்தோரின் உயிர்த்தெழுதலில்லையென்று உங்களில் சிலர் எப்படிச் சொல்லலாம்?]]></a:t>
+              <a:t><![CDATA[43. கனவீனமுள்ளதாய் விதைக்கப்படும், மகிமையுள்ளதாய் எழுந்திருக்கும்; பலவீனமுள்ளதாய் விதைக்கப்படும், பலமுள்ளதாய் எழுந்திருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7771,51 +6972,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. கிறிஸ்து மரித்தோரிலிருந்து எழுந்தாரென்று பிரசங்கிக்கப்பட்டிருக்க, மரித்தோரின் உயிர்த்தெழுதலில்லையென்று உங்களில் சிலர் எப்படிச் சொல்லலாம்?]]></a:t>
+              <a:t><![CDATA[43. கனவீனமுள்ளதாய் விதைக்கப்படும், மகிமையுள்ளதாய் எழுந்திருக்கும்; பலவீனமுள்ளதாய் விதைக்கப்படும், பலமுள்ளதாய் எழுந்திருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7880,51 +7081,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. ஆகிலும் ஆவிக்குரிய சரீரம் முந்தினதல்ல, ஜென்மசரீரமே முந்தினது; ஆவிக்குரிய சரீரம் பிந்தினது.]]></a:t>
+              <a:t><![CDATA[1. அன்றியும், சகோதரரே, நான் உங்களுக்குப் பிரசங்கித்த சுவிசேஷத்தை மறுபடியும் உங்களுக்குத் தெரியப்படுத்துகிறேன்; நீங்களும் அதை ஏற்றுக்கொண்டு, அதிலே நிலைத்திருக்கிறீர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7989,51 +7190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. மரித்தோரின் உயிர்த்தெழுதல் இல்லாவிட்டால் கிறிஸ்துவும் எழுந்திருக்கவில்லையே.]]></a:t>
+              <a:t><![CDATA[1. அன்றியும், சகோதரரே, நான் உங்களுக்குப் பிரசங்கித்த சுவிசேஷத்தை மறுபடியும் உங்களுக்குத் தெரியப்படுத்துகிறேன்; நீங்களும் அதை ஏற்றுக்கொண்டு, அதிலே நிலைத்திருக்கிறீர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8098,51 +7299,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. கிறிஸ்து எழுந்திருக்கவில்லையென்றால், எங்கள் பிரசங்கமும் விருதா, உங்கள் விசுவாசமும் விருதா.]]></a:t>
+              <a:t><![CDATA[56. மரணத்தின் கூர் பாவம், பாவத்தின் பெலன் நியாயப்பிரமாணம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8207,51 +7408,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. முந்தின மனுஷன் பூமியிலிருந்துண்டான மண்ணானவன்; இரண்டாம் மனுஷன் வானத்திலிருந்து வந்த கர்த்தர்.]]></a:t>
+              <a:t><![CDATA[44. ஜென்ம சரீரம் விதைக்கப்படும், ஆவிக்குரிய சரீரம் எழுந்திருக்கும்; ஜென்ம சரீரமுமுண்டு, ஆவிக்குரிய சரீரமுமுண்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8316,51 +7517,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. மரித்தோர் உயிர்த்தெழாவிட்டால், தேவன் எழுப்பாத கிறிஸ்துவை அவர் எழுப்பினாரென்று நாங்கள் தேவனைக்குறித்துச் சாட்சிசொன்னதினாலே, தேவனுக்காகப் பொய்ச்சாட்சி சொல்லுகிறவர்களாகவும் காணப்படுவோமே.]]></a:t>
+              <a:t><![CDATA[44. ஜென்ம சரீரம் விதைக்கப்படும், ஆவிக்குரிய சரீரம் எழுந்திருக்கும்; ஜென்ம சரீரமுமுண்டு, ஆவிக்குரிய சரீரமுமுண்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8425,51 +7626,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. மரித்தோர் உயிர்த்தெழாவிட்டால், தேவன் எழுப்பாத கிறிஸ்துவை அவர் எழுப்பினாரென்று நாங்கள் தேவனைக்குறித்துச் சாட்சிசொன்னதினாலே, தேவனுக்காகப் பொய்ச்சாட்சி சொல்லுகிறவர்களாகவும் காணப்படுவோமே.]]></a:t>
+              <a:t><![CDATA[2. நான் உங்களுக்குப் பிரசங்கித்தபிரகாரமாய், நீங்கள் அதைக் கைக்கொண்டிருந்தால், அதினாலே நீங்கள் இரட்சிக்கப்படுவீர்கள்; மற்றப்படி உங்கள் விசுவாசம் விருதாவாயிருக்குமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8534,51 +7735,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. சகலமும் அவருக்குக் கீழ்ப்பட்டிருக்கும்போது, தேவனே சகலத்திலும் சகலமுமாயிருப்பதற்கு, குமாரன் தாமும் தமக்குச் சகலத்தையும் கீழ்ப்படுத்தினவருக்குக் கீழ்ப்பட்டிருப்பார்.]]></a:t>
+              <a:t><![CDATA[12. கிறிஸ்து மரித்தோரிலிருந்து எழுந்தாரென்று பிரசங்கிக்கப்பட்டிருக்க, மரித்தோரின் உயிர்த்தெழுதலில்லையென்று உங்களில் சிலர் எப்படிச் சொல்லலாம்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8643,51 +7844,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. மரித்தோர் உயிர்த்தெழாவிட்டால், தேவன் எழுப்பாத கிறிஸ்துவை அவர் எழுப்பினாரென்று நாங்கள் தேவனைக்குறித்துச் சாட்சிசொன்னதினாலே, தேவனுக்காகப் பொய்ச்சாட்சி சொல்லுகிறவர்களாகவும் காணப்படுவோமே.]]></a:t>
+              <a:t><![CDATA[2. நான் உங்களுக்குப் பிரசங்கித்தபிரகாரமாய், நீங்கள் அதைக் கைக்கொண்டிருந்தால், அதினாலே நீங்கள் இரட்சிக்கப்படுவீர்கள்; மற்றப்படி உங்கள் விசுவாசம் விருதாவாயிருக்குமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8752,51 +7953,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. மண்ணானவன் எப்படிப்பட்டவனோ மண்ணானவர்களும் அப்படிப்பட்டவர்களே; வானத்துக்குரியவர் எப்படிப்பட்டவரோ, வானத்துக்குரியவர்களும் அப்படிப்பட்டவர்களே.]]></a:t>
+              <a:t><![CDATA[57. நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவினாலே நமக்கு ஜெயங்கொடுக்கிற தேவனுக்கு ஸ்தோத்திரம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8861,51 +8062,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. மண்ணானவன் எப்படிப்பட்டவனோ மண்ணானவர்களும் அப்படிப்பட்டவர்களே; வானத்துக்குரியவர் எப்படிப்பட்டவரோ, வானத்துக்குரியவர்களும் அப்படிப்பட்டவர்களே.]]></a:t>
+              <a:t><![CDATA[45. அந்தப்படியே முந்தின மனுஷனாகிய ஆதாம் ஜீவாத்துமாவானான் என்றெழுதியிருக்கிறது, பிந்தின ஆதாம் உயிர்ப்பிக்கிற ஆவியானார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8970,51 +8171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. மரித்தோர் உயிர்த்தெழாவிட்டால், கிறிஸ்துவும் எழுந்திருக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[45. அந்தப்படியே முந்தின மனுஷனாகிய ஆதாம் ஜீவாத்துமாவானான் என்றெழுதியிருக்கிறது, பிந்தின ஆதாம் உயிர்ப்பிக்கிற ஆவியானார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9079,51 +8280,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. மேலும் மண்ணானவனுடைய சாயலை நாம் அணிந்திருக்கிறதுபோல, வானவருடைய சாயலையும் அணிந்துகொள்வோம்.]]></a:t>
+              <a:t><![CDATA[3. நான் அடைந்ததும் உங்களுக்குப் பிரதானமாக ஒப்புவித்ததும் என்னவென்றால், கிறிஸ்துவானவர் வேதவாக்கியங்களின்படி நமது பாவங்களுக்காக மரித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9188,51 +8389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. கிறிஸ்து எழுந்திராவிட்டால், உங்கள் விசுவாசம் வீணாயிருக்கும்; நீங்கள் இன்னும் உங்கள் பாவங்களில் இருப்பீர்கள்.]]></a:t>
+              <a:t><![CDATA[3. நான் அடைந்ததும் உங்களுக்குப் பிரதானமாக ஒப்புவித்ததும் என்னவென்றால், கிறிஸ்துவானவர் வேதவாக்கியங்களின்படி நமது பாவங்களுக்காக மரித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9297,51 +8498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. கிறிஸ்து எழுந்திராவிட்டால், உங்கள் விசுவாசம் வீணாயிருக்கும்; நீங்கள் இன்னும் உங்கள் பாவங்களில் இருப்பீர்கள்.]]></a:t>
+              <a:t><![CDATA[58. ஆகையால், எனக்குப் பிரியமான சகோதரரே, கர்த்தருக்குள் நீங்கள் படுகிற பிரயாசம் விருதாவாயிராதென்று அறிந்து, நீங்கள் உறுதிப்பட்டவர்களாயும், அசையாதவர்களாயும், கர்த்தருடைய கிரியையிலே எப்பொழுதும் பெருகுகிறவர்களாயும் இருப்பீர்களாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9406,51 +8607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. சகோதரரே, நான் சொல்லுகிறதென்னவெனில், மாம்சமும் இரத்தமும் தேவனுடைய ராஜ்யத்தைச் சுதந்தரிக்கமாட்டாது; அழிவுள்ளது அழியாமையைச் சுதந்தரிப்பதுமில்லை.]]></a:t>
+              <a:t><![CDATA[58. ஆகையால், எனக்குப் பிரியமான சகோதரரே, கர்த்தருக்குள் நீங்கள் படுகிற பிரயாசம் விருதாவாயிராதென்று அறிந்து, நீங்கள் உறுதிப்பட்டவர்களாயும், அசையாதவர்களாயும், கர்த்தருடைய கிரியையிலே எப்பொழுதும் பெருகுகிறவர்களாயும் இருப்பீர்களாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9515,51 +8716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. சகோதரரே, நான் சொல்லுகிறதென்னவெனில், மாம்சமும் இரத்தமும் தேவனுடைய ராஜ்யத்தைச் சுதந்தரிக்கமாட்டாது; அழிவுள்ளது அழியாமையைச் சுதந்தரிப்பதுமில்லை.]]></a:t>
+              <a:t><![CDATA[46. ஆகிலும் ஆவிக்குரிய சரீரம் முந்தினதல்ல, ஜென்மசரீரமே முந்தினது; ஆவிக்குரிய சரீரம் பிந்தினது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9624,51 +8825,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. கிறிஸ்துவுக்குள் நித்திரையடைந்தவர்களும் கெட்டிருப்பார்களே.]]></a:t>
+              <a:t><![CDATA[4. அடக்கம்பண்ணப்பட்டு, வேதவாக்கியங்களின்படி மூன்றாம் நாளில் உயிர்த்தெழுந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9733,51 +8934,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. மேலும் மரித்தோர் உயிர்த்தெழாவிட்டால், மரித்தவர்களுக்காக ஞானஸ்நானம் பெறுகிறவர்கள் என்ன செய்வார்கள்? மரித்தவர்களுக்காக ஏன் ஞானஸ்நானம் பெறுகிறார்கள்?]]></a:t>
+              <a:t><![CDATA[12. கிறிஸ்து மரித்தோரிலிருந்து எழுந்தாரென்று பிரசங்கிக்கப்பட்டிருக்க, மரித்தோரின் உயிர்த்தெழுதலில்லையென்று உங்களில் சிலர் எப்படிச் சொல்லலாம்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9842,51 +9043,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. இதோ, ஒரு இரகசியத்தை உங்களுக்கு அறிவிக்கிறேன்; நாமெல்லாரும் நித்திரையடைவதில்லை; ஆகிலும் கடைசி எக்காளம் தொனிக்கும்போது, ஒரு நிமிஷத்திலே, ஒரு இமைப்பொழுதிலே, நாமெல்லாரும் மறுரூபமாக்கப்படுவோம்.]]></a:t>
+              <a:t><![CDATA[4. அடக்கம்பண்ணப்பட்டு, வேதவாக்கியங்களின்படி மூன்றாம் நாளில் உயிர்த்தெழுந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9951,51 +9152,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இம்மைக்காகமாத்திரம் நாம் கிறிஸ்துவின்மேல் நம்பிக்கையுள்ளவர்களாயிருந்தால், எல்லா மனுஷரைப்பார்க்கிலும் பரிதபிக்கப்படத்தக்கவர்களாயிருப்போம்.]]></a:t>
+              <a:t><![CDATA[47. முந்தின மனுஷன் பூமியிலிருந்துண்டான மண்ணானவன்; இரண்டாம் மனுஷன் வானத்திலிருந்து வந்த கர்த்தர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10060,51 +9261,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இம்மைக்காகமாத்திரம் நாம் கிறிஸ்துவின்மேல் நம்பிக்கையுள்ளவர்களாயிருந்தால், எல்லா மனுஷரைப்பார்க்கிலும் பரிதபிக்கப்படத்தக்கவர்களாயிருப்போம்.]]></a:t>
+              <a:t><![CDATA[5. கேபாவுக்கும், பின்பு பன்னிருவருக்கும் தரிசனமானார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10169,51 +9370,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. கிறிஸ்துவோ மரித்தோரிலிருந்து, நித்திரையடைந்தவர்களில் முதற்பலனானார்.]]></a:t>
+              <a:t><![CDATA[48. மண்ணானவன் எப்படிப்பட்டவனோ மண்ணானவர்களும் அப்படிப்பட்டவர்களே; வானத்துக்குரியவர் எப்படிப்பட்டவரோ, வானத்துக்குரியவர்களும் அப்படிப்பட்டவர்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide84.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10278,51 +9479,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. கிறிஸ்துவோ மரித்தோரிலிருந்து, நித்திரையடைந்தவர்களில் முதற்பலனானார்.]]></a:t>
+              <a:t><![CDATA[48. மண்ணானவன் எப்படிப்பட்டவனோ மண்ணானவர்களும் அப்படிப்பட்டவர்களே; வானத்துக்குரியவர் எப்படிப்பட்டவரோ, வானத்துக்குரியவர்களும் அப்படிப்பட்டவர்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide85.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10387,51 +9588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. எக்காளம் தொனிக்கும், அப்பொழுது மரித்தோர் அழிவில்லாதவர்களாய் எழுந்திருப்பார்கள்; நாமும் மறுரூபமாக்கப்படுவோம்.]]></a:t>
+              <a:t><![CDATA[6. அதன்பின்பு அவர் ஐந்நூறுபேருக்கு அதிகமான சகோதரருக்கும் ஒரேவேளையில் தரிசனமானார்; அவர்களில் அநேகர் இந்நாள்வரைக்கும் இருக்கிறார்கள், சிலர் மாத்திரம் நித்திரையடைந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide86.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10496,51 +9697,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. எக்காளம் தொனிக்கும், அப்பொழுது மரித்தோர் அழிவில்லாதவர்களாய் எழுந்திருப்பார்கள்; நாமும் மறுரூபமாக்கப்படுவோம்.]]></a:t>
+              <a:t><![CDATA[6. அதன்பின்பு அவர் ஐந்நூறுபேருக்கு அதிகமான சகோதரருக்கும் ஒரேவேளையில் தரிசனமானார்; அவர்களில் அநேகர் இந்நாள்வரைக்கும் இருக்கிறார்கள், சிலர் மாத்திரம் நித்திரையடைந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide87.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10605,51 +9806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. எக்காளம் தொனிக்கும், அப்பொழுது மரித்தோர் அழிவில்லாதவர்களாய் எழுந்திருப்பார்கள்; நாமும் மறுரூபமாக்கப்படுவோம்.]]></a:t>
+              <a:t><![CDATA[49. மேலும் மண்ணானவனுடைய சாயலை நாம் அணிந்திருக்கிறதுபோல, வானவருடைய சாயலையும் அணிந்துகொள்வோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide88.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10714,51 +9915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. மனுஷனால் மரணம் உண்டானபடியால், மனுஷனால் மரித்தோரின் உயிர்த்தெழுதலும் உண்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[7. பின்பு யாக்கோபுக்கும், அதன்பின்பு அப்போஸ்தலரெல்லாருக்கும் தரிசனமானார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide89.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10823,51 +10024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. மனுஷனால் மரணம் உண்டானபடியால், மனுஷனால் மரித்தோரின் உயிர்த்தெழுதலும் உண்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[50. சகோதரரே, நான் சொல்லுகிறதென்னவெனில், மாம்சமும் இரத்தமும் தேவனுடைய ராஜ்யத்தைச் சுதந்தரிக்கமாட்டாது; அழிவுள்ளது அழியாமையைச் சுதந்தரிப்பதுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10932,51 +10133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. மேலும் மரித்தோர் உயிர்த்தெழாவிட்டால், மரித்தவர்களுக்காக ஞானஸ்நானம் பெறுகிறவர்கள் என்ன செய்வார்கள்? மரித்தவர்களுக்காக ஏன் ஞானஸ்நானம் பெறுகிறார்கள்?]]></a:t>
+              <a:t><![CDATA[13. மரித்தோரின் உயிர்த்தெழுதல் இல்லாவிட்டால் கிறிஸ்துவும் எழுந்திருக்கவில்லையே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide90.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11041,51 +10242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[53. அழிவுள்ளதாகிய இது அழியாமையையும், சாவுக்கேதுவாகிய இது சாவாமையையும் தரித்துக்கொள்ளவேண்டும்.]]></a:t>
+              <a:t><![CDATA[50. சகோதரரே, நான் சொல்லுகிறதென்னவெனில், மாம்சமும் இரத்தமும் தேவனுடைய ராஜ்யத்தைச் சுதந்தரிக்கமாட்டாது; அழிவுள்ளது அழியாமையைச் சுதந்தரிப்பதுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide91.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11150,51 +10351,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[53. அழிவுள்ளதாகிய இது அழியாமையையும், சாவுக்கேதுவாகிய இது சாவாமையையும் தரித்துக்கொள்ளவேண்டும்.]]></a:t>
+              <a:t><![CDATA[8. எல்லாருக்கும் பின்பு, அகாலப்பிறவிபோன்ற எனக்கும் தரிசனமானார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide92.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11259,51 +10460,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ஆதாமுக்குள் எல்லாரும் மரிக்கிறதுபோல, கிறிஸ்துவுக்குள் எல்லாரும் உயிர்ப்பிக்கப்படுவார்கள்.]]></a:t>
+              <a:t><![CDATA[51. இதோ, ஒரு இரகசியத்தை உங்களுக்கு அறிவிக்கிறேன்; நாமெல்லாரும் நித்திரையடைவதில்லை; ஆகிலும் கடைசி எக்காளம் தொனிக்கும்போது, ஒரு நிமிஷத்திலே, ஒரு இமைப்பொழுதிலே, நாமெல்லாரும் மறுரூபமாக்கப்படுவோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide93.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11368,51 +10569,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[54. அழிவுள்ளதாகிய இது அழியாமையையும், சாவுக்கேதுவாகிய இது சாவாமையையும் தரித்துக்கொள்ளும்போது, மரணம் ஜெயமாக விழுங்கப்பட்டது என்று எழுதியிருக்கிற வார்த்தை நிறைவேறும்.]]></a:t>
+              <a:t><![CDATA[9. நான் அப்போஸ்தலரெல்லாரிலும் சிறியவனாயிருக்கிறேன்; தேவனுடைய சபையைத் துன்பப்படுத்தினதினாலே, நான் அப்போஸ்தலனென்று பேர்பெறுவதற்கும் பாத்திரன் அல்ல.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide94.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11477,51 +10678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[54. அழிவுள்ளதாகிய இது அழியாமையையும், சாவுக்கேதுவாகிய இது சாவாமையையும் தரித்துக்கொள்ளும்போது, மரணம் ஜெயமாக விழுங்கப்பட்டது என்று எழுதியிருக்கிற வார்த்தை நிறைவேறும்.]]></a:t>
+              <a:t><![CDATA[9. நான் அப்போஸ்தலரெல்லாரிலும் சிறியவனாயிருக்கிறேன்; தேவனுடைய சபையைத் துன்பப்படுத்தினதினாலே, நான் அப்போஸ்தலனென்று பேர்பெறுவதற்கும் பாத்திரன் அல்ல.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide95.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11586,51 +10787,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[54. அழிவுள்ளதாகிய இது அழியாமையையும், சாவுக்கேதுவாகிய இது சாவாமையையும் தரித்துக்கொள்ளும்போது, மரணம் ஜெயமாக விழுங்கப்பட்டது என்று எழுதியிருக்கிற வார்த்தை நிறைவேறும்.]]></a:t>
+              <a:t><![CDATA[52. எக்காளம் தொனிக்கும், அப்பொழுது மரித்தோர் அழிவில்லாதவர்களாய் எழுந்திருப்பார்கள்; நாமும் மறுரூபமாக்கப்படுவோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide96.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11695,51 +10896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[55. மரணமே! உன் கூர் எங்கே? பாதாளமே! உன் ஜெயம் எங்கே?]]></a:t>
+              <a:t><![CDATA[52. எக்காளம் தொனிக்கும், அப்பொழுது மரித்தோர் அழிவில்லாதவர்களாய் எழுந்திருப்பார்கள்; நாமும் மறுரூபமாக்கப்படுவோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide97.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11804,269 +11005,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவனவன் தன்தன் வரிசையிலே உயிர்ப்பிக்கப்படுவான், முதற்பலனானவர் கிறிஸ்து; பின்பு அவர் வருகையில் அவருடையவர்கள் உயிர்ப்பிக்கப்படுவார்கள்.]]></a:t>
-[...217 lines deleted...]
-              <a:t><![CDATA[56. மரணத்தின் கூர் பாவம், பாவத்தின் பெலன் நியாயப்பிரமாணம்.]]></a:t>
+              <a:t><![CDATA[53. அழிவுள்ளதாகிய இது அழியாமையையும், சாவுக்கேதுவாகிய இது சாவாமையையும் தரித்துக்கொள்ளவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -12101,51 +11084,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469510301" r:id="rId1"/>
+    <p:sldLayoutId id="2473401953" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -12153,106 +11136,50 @@
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:defPPr>
       <a:extLst/>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide100.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...54 lines deleted...]
-
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -12965,66 +11892,50 @@
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide94.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide95.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide95.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide96.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide96.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide97.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide97.xml"/>
-</Relationships>
-[...14 lines deleted...]
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide99.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="9144000" cy="5143500"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name=""/>
           <p:cNvSpPr txBox="1"/>
@@ -13129,975 +12040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[છે?]]></a:t>
-[...923 lines deleted...]
-              <a:t><![CDATA[26. મૃત્યુ તે આખરી દુશ્મન હશે જેનો નાશ થશે.]]></a:t>
+              <a:t><![CDATA[14. আর খ্রীষ্ট যদি পুনরুত্থিত না হয়ে থাকেন তাহলে তো আমাদের সেই সুসমাচার ভিত্তিহীন, আর তোমাদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14185,51 +12172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. અને આપણું શું? શા માટે દરેક કલાકે આપણે આપણી જાતને ભયમાં મૂકીએ છીએ?]]></a:t>
+              <a:t><![CDATA[বিশ্বাসও ভিত্তিহীন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14317,51 +12304,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. હું તો દરરોજ મૃત્યુ પામું છું. ભાઈઓ તે એટલું જ સાચું છે, કે જેટલું આપણા પ્રભુ એવા ખ્રિસ્ત ઈસુમાં]]></a:t>
+              <a:t><![CDATA[15. আবার আমরা য়ে ঈশ্বরের বিষয়ে মিথ্যা সাক্ষী দিচ্ছি, সেই দোষে আমরা দোষী সাব্যস্ত হব, কারণ আমরা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14449,51 +12436,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તમારા વિષે હું અભિમાન લઉ છું. તે સાચું છે.]]></a:t>
+              <a:t><![CDATA[ঈশ্বরের বিষয়ে প্রচার করতে গিয়ে একথা বলেছি য়ে তিনি খ্রীষ্টকে মৃতদের মধ্য থেকে পুনরুত্থিত করেছেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14581,51 +12568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. જો હું એફેસસમાં માત્ર માનવીય કારણોને લઈને જંગલી પશુઓ સાથે લડયો હોઉં, માત્ર મારા અહંકારને પોષવા]]></a:t>
+              <a:t><![CDATA[16. মৃতদের পুনরুত্থান যদি না হয়, তবে খ্রীষ্টও মৃত্যু থেকে পুনরুত্থিত হন নি;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14713,51 +12700,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[માટે લડ્યો હોઉં, તો મેં કશું જ પ્રાપ્ત કર્યુ નથી. જો લોકો મૃત્યુમાંથી ઊઠતા ન હોય તો, “ચાલો આપણે]]></a:t>
+              <a:t><![CDATA[17. আর খ্রীষ্ট যদি পুনরুত্থিত না হয়ে থাকেন, তাহলে তোমাদের বিশ্বাসের কোন মূল্য নেই, তোমরা এখনও]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14845,51 +12832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ખાઈએ, પીએ અને મજા કરીએ કારણ કે કાલે તો આપણે મરવાના છીએ.”]]></a:t>
+              <a:t><![CDATA[তোমাদের পাপের মধ্যেই আছ৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14977,51 +12964,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. મૂર્ખ ન બનશો: “ખરાબ મિત્રો સારી આદતોનો નાશ કરે છે.”]]></a:t>
+              <a:t><![CDATA[18. হ্যাঁ, আর খ্রীষ্টানুসারী যারা মারা গেছে তারা সকলেই বিনষ্ট হয়েছে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15109,51 +13096,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. તમારા ન્યાયી વિચારો તરફ પાછા ફરો અને પાપ આચરવાનું બંધ કરો. હું તમને શરમાવવા માટે કહું છું કે]]></a:t>
+              <a:t><![CDATA[19. খ্রীষ্টের প্রতি প্রত্যাশা যদি শুধু এই জীবনের জন্যই হয়, তবে অন্য লোকদের চেয়ে আমাদের দশা শোচনীয়]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15241,51 +13228,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તમારામાંના કેટલાએક દેવને જાણતા નથી.ક્યા પ્રકારનું શરીર આપણું હશે?]]></a:t>
+              <a:t><![CDATA[হবে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15373,51 +13360,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. શાસ્ત્રલેખ કહે છે કે, “દેવ બધી જ વસ્તુઓને ખ્રિસ્તના નિયંત્રણમાં મૂકે છે.”જ્યારે શાસ્ત્રલેખ,]]></a:t>
+              <a:t><![CDATA[10. কিন্তু এখন আমি যা হয়েছি, তা ঈশ্বরের অনুগ্রহের গুনেই হয়েছে৷ আমার প্রতি তাঁর য়ে অনুগ্রহ তা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15505,51 +13492,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. પરંતુ કેટલાએક લોકો કદાચ પૂછશે કે, “મૃત્યુ પામેલા લોકો પુર્નજીવિત કેવી રીતે થાય? તેઓ કેવાં શરીર]]></a:t>
+              <a:t><![CDATA[20. কিন্তু সত্যিই খ্রীষ্ট মৃতদের মধ্য থেকে পুনরুত্থিত হয়েছেন, আর য়েসব ব্যক্তির মৃত্যু হয়েছে তিনি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15637,51 +13624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ધારણ કરીને આવે?”]]></a:t>
+              <a:t><![CDATA[তাদের মধ্যে প্রথম ফসল৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15769,51 +13756,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. આ બધા મૂર્ખતા ભરેલા પ્રશ્નો છે. જ્યારે તમે કઈક વાવો ત્યારે પ્રથમ જમીનની અંદર તે મૃત્યુ પામે છે]]></a:t>
+              <a:t><![CDATA[21. কারণ একজন মানুষের মধ্য দিয়ে য়েমন মৃত্যু এসেছে, মৃতদের মধ্য থেকে পুনরুত্থানও তেমনিভাবেই একজন]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15901,51 +13888,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અને પછી તે જીવનમાં નવપલ્લવિત થાય છે.]]></a:t>
+              <a:t><![CDATA[মানুষের দ্বারা এসেছে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16033,51 +14020,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. અને તમે જે વાવો છો તેનું સ્વરૂપ પછીથી આકાર લેનાર “શરીર” જેવું નહિ હોય. તમે જે વાવ્યું છે તે તો]]></a:t>
+              <a:t><![CDATA[22. কারণ আদমে য়েমন সকলের মৃত্যু হয়, ঠিক সেভাবে খ্রীষ্টে সকলেই জীবন লাভ করবে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16165,51 +14152,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[માત્ર ધઉં કે બીજી કોઈ વસ્તુનું બીજ માત્ર છે.]]></a:t>
+              <a:t><![CDATA[23. কিন্তু প্রত্যেকে তার পালাক্রমে জীবিত হবে; খ্রীষ্ট, যিনি অগ্রনী, তিনি প্রথমে মৃতদের মধ্য থেকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16297,51 +14284,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. હવે ભાઈઓ અને બહેનો, હું ઈચ્છું છું કે તમે સુવાર્તાને યાદ રાખો કે જે વિષે મેં તમને કહ્યું હતું.]]></a:t>
+              <a:t><![CDATA[জীবিত হলেন, আর এরপর যারা খ্রীষ্টের লোক তারা তাঁর পুনরুত্থানের সময়ে জীবিত হয়ে উঠবে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16429,51 +14416,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. તમે આ સંદેશાથી તારણ પામ્યા છો અને તે બાબતે તમે વધુ ને વધુ દઢ અને વફાદાર બનવાનું ચાલુ રાખો. આ]]></a:t>
+              <a:t><![CDATA[24. এরপর খ্রীষ্ট যখন প্রত্যেক শাসনকর্তার কর্ত্তৃত্ব ও পরাক্রমকে পরাস্ত করে পিতা ঈশ্বরের হাতে রাজ্য]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16561,51 +14548,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સંદેશ દ્વારા તમારું તારણ થયું પરંતુ મેં તમને જે કહ્યું છે તેમાં વિશ્વાસ રાખવાનું તમારે સતત ચાલુ]]></a:t>
+              <a:t><![CDATA[সঁপে দেবেন তখন সমাপ্তি আসবে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16693,51 +14680,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[રાખવું જ જોઈએ. જો તમે તેમ નહિ કરો તો તમારો વિશ્વાસ નકામો છે.]]></a:t>
+              <a:t><![CDATA[25. কারণ যতদিন না ঈশ্বর তাঁর সমস্ত শত্রুকে খ্রীষ্টের পদানত করছেন, ততদিন খ্রীষ্টকে রাজত্ব করতে হবে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16825,51 +14812,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[“બધીજ વસ્તુઓ” ને ખ્રિસ્તના નિયંત્રણ નીચે મૂકે છે ત્યાં એ સ્પષ્ટ છે કે દેવનો આમાં સમાવેશ થતો નથી.]]></a:t>
+              <a:t><![CDATA[নিষ্ফল হয় নি, বরং আমি তাদের সকলের থেকে অধিক পরিশ্রম করেছি৷ তবে আমি য়ে এই কাজ করেছিলাম তা নয়;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16957,51 +14944,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. મેં જે સંદેશ પ્રાપ્ત કર્યો તે મેં તમને પ્રદાન કર્યો. મેં તમને એક વિશેષ મહત્વની વાત કહી કે આપણા]]></a:t>
+              <a:t><![CDATA[26. শেষ শত্রু হিসেবে মৃত্যুও ধ্বংস হবে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17089,51 +15076,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પાપો માટે ખ્રિસ્ત મૃત્યુ પામ્યો, જેમ ધર્મશાસ્ત્ર કહે છે કે;]]></a:t>
+              <a:t><![CDATA[27. কারণ, ‘ঈশ্বর সব কিছুই তাঁর অধীনস্থ করে তাঁর পায়ের তলায় রাখবেন৷’ যখন বলা হচ্ছে য়ে, ‘সব কিছু’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17221,51 +15208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ખ્રિસ્તને દાટવામાં આવ્યો હતો અને ત્રીજે દિવસે તેનું ઉત્થાન થયું એમ ધર્મશાસ્ત્ર કહે છે;]]></a:t>
+              <a:t><![CDATA[তাঁর অধীনস্থ করা হয়েছে, তখন এটি স্পষ্ট য়ে ঈশ্বর নিজেকে বাদ দিয়ে সব কিছু খ্রীষ্টের অধীনস্থ করেছেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17353,51 +15340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. પરંતુ દેવ તેના આયોજન પ્રમાણે તેને શરીરનું સ્વરૂપ આપે છે. અને દેવ ભિન્ન-ભિન્ન બીજને તેમનું]]></a:t>
+              <a:t><![CDATA[28. সব কিছু খ্রীষ্টের অধীনস্থ হলে পুত্র ঈশ্বরের অধীনস্থ হবেন৷ য়েন ঈশ্বর, যিনি তাঁকে সব কিছুর ওপর]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17485,51 +15472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પોતાનું જુદુ અંગ આપે છે.]]></a:t>
+              <a:t><![CDATA[কর্ত্তৃত্ব করতে দিয়েছেন, তিনিই সর্বেসর্বা হন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17617,51 +15604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. પણ ખ્રિસ્તે પોતાની જાતે પિતરને દર્શન દીધું અને પછી બીજા બાર પ્રેરિતોને સમૂહમાં દર્શન આપ્યું.]]></a:t>
+              <a:t><![CDATA[29. কিন্তু যারা মৃত লোকদের উদ্দেশ্যে বাপ্তিস্ম গ্রহণ করে তাদের কি হবে? মৃতেরা যদি কখনও পুনরুত্থিত না]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17749,51 +15736,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. હાડ-માંસમાંથી બનેલી દરેક વસ્તુઓ તે એક જ હાડ-માંસની નથી: તેથી લોકોનું હાડ-માંસ (શરીર) એક]]></a:t>
+              <a:t><![CDATA[হয়, তাহলে তাদের জন্য এই লোকেরা কেন বাপ্তাইজ হয়?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17881,51 +15868,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પ્રકારનું હોય છે, જ્યારે પ્રાણીઓનું બીજા એક પ્રકારનું, પક્ષીઓનું શરીર બીજા એક પ્રકારનું અને]]></a:t>
+              <a:t><![CDATA[30. আমরাই বা কেন প্রতি মুহূর্তে বিপদের সম্মুখীন হই?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18013,51 +16000,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[માછલીઓનું શરીર બીજા એક પ્રકારનું હોય છે.]]></a:t>
+              <a:t><![CDATA[31. আমি প্রতিদিন মরছি৷ খ্রীষ্ট যীশুতে তোমাদের জন্য আমার য়ে গর্ব আছে তারই দোহাই দিয়ে আমি বলছি, একথা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18145,51 +16132,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ત્યારબાદ એક જ સમયેકરતાં પણ વધુ ભાઈઓને ખ્રિસ્તે પોતાનું દર્શન આપ્યું. આમાંના મોટા ભાગના ભાઈઓ હજુ]]></a:t>
+              <a:t><![CDATA[সত্য৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18277,51 +16264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કારણ કે દેવ તે એક છે કે જે બધી જ વસ્તુઓને ખ્રિસ્તના નિયંત્રણ નીચે મૂકે છે.]]></a:t>
+              <a:t><![CDATA[কিন্তু আমার মধ্যে ঈশ্বরের য়ে অনুগ্রহ ছিল তাতেই তা সন্ভব হয়েছে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18409,51 +16396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[જીવિત છે, જો કે કેટલાક મૃત્યુ પામ્યા છે.]]></a:t>
+              <a:t><![CDATA[32. যদি শুধু মানবিক স্তরে ইফিষের সেই হিংস্র পশুদের সঙ্গে যুদ্ধ করে থাকি তাহলে আমার কি লাভ হয়েছে?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18541,51 +16528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. દુન્યવી શરીરો તેમજ સ્વર્ગીય શરીરો પણ ભિન્ન પ્રકારનાં હોય છે. પરંતુ સ્વર્ગીય શરીરોની સુંદરતા એક]]></a:t>
+              <a:t><![CDATA[কিছুই না৷ মৃতদের যদি পুনরুত্থান নেই তবে, ‘এস ভোজন পান করি কারণ কাল তো আমরা মরবই৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18673,51 +16660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પ્રકારની છે, જ્યારે દુન્યવી શરીરોની સુદરતા બીજા પ્રકારની છે.]]></a:t>
+              <a:t><![CDATA[33. ভ্রান্ত হযো না, ‘অসত্ সঙ্গ সচ্চরিত্র নষ্ট করে৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18805,51 +16792,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. પછી ખ્રિસ્તે યાકૂબને દર્શન આપ્યું અને પાછળથી પ્રેરિતોને પુન:દર્શન આપ્યું.]]></a:t>
+              <a:t><![CDATA[34. চেতনায় ফিরে এস, পাপ কাজ বন্ধ কর, কারণ তোমাদের মধ্যে কিছু লোক আছে যারা ঈশ্বর সম্বন্ধে সম্পূর্ণ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18937,51 +16924,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. સૂર્યનું સૌંદર્ય એક પ્રકારનું છે, જ્યારે ચંદ્રનું બીજા પ્રકારનું. જ્યારે તારાઓની સુંદરતા કઈક]]></a:t>
+              <a:t><![CDATA[অজ্ঞ৷ তোমাদের লজ্জা দেবার জন্যই আমি একথা বলছি৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19069,51 +17056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[જુદી જ છે. તેમજ દરેક તારો પોતાની સુંદરતામાં બીજાથી વિશિષ્ટ છે.]]></a:t>
+              <a:t><![CDATA[54. এই ক্ষয়শীল দেহ যখন অক্ষয়তার পোশাক পরবে আর এই পার্থিব দেহ যখন অবিনশ্বরতায় ভূষিত হবে তখন]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19201,51 +17188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. અને અંતે જાણે હું સમય પહેલા જન્મેલો હોઉં તેમ સર્વથી છેલ્લે ખ્રિસ્તે મને પોતે દર્શન દીધું.]]></a:t>
+              <a:t><![CDATA[শাস্ত্রে য়ে কথা লেখা আছে তা সত্য হবে:‘মৃত্যু জয়ে কবলিত হল৷’যিশাইয় 25:8]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19333,51 +17320,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. જે લોકો મૃત્યુમાંથી ઊભા થશે તેમને માટે પણ આવું જ છે. જે શરીરનું “રોપણ” થયું છે તે તો સડી જશે.]]></a:t>
+              <a:t><![CDATA[35. কিন্তু কেউ কেউ জিজ্ঞাসা করবে, ‘মৃতেরা কি করে পুনরুত্থিত হয়? তাদের কি রকম দেহই বা হবে?’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19465,51 +17452,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પરંતુ જે શરીર મૃત્યુમાંથી ઊઠશે તેનો વિનાશ થશે નહિ.]]></a:t>
+              <a:t><![CDATA[55. ‘মৃত্যু তোমার জয় কোথায়? মৃত্যু তোমার হুল কোথায়?’হোশেয় 13:14]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19597,51 +17584,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ધા જ પ્રેરિતો મારા કરતાં મહાન છે, કારણ કે દેવની મંડળીની મેં સતાવણી કરી છે તેથી હું તો પ્રેરિત]]></a:t>
+              <a:t><![CDATA[36. কি নির্বোধের মত প্রশ্ন! তোমরা য়ে বীজ বোনো, তা না মরা পর্যন্ত জীবন পায় না৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19729,51 +17716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. જ્યારે ખ્રિસ્તના નિયંત્રણ નીચે બધી જ વસ્તુઓ આવશે. પછી પુત્ર પોતે જ જેવના નિયંત્રણને આધીન થશે.]]></a:t>
+              <a:t><![CDATA[11. সুতরাং আমি বা অন্যরা যারাই তোমাদের কাছে প্রচার করে থাকি না কেন, সকলে একই সুসমাচার প্রচার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19861,51 +17848,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કહેવાને પણ લાયક નથી.]]></a:t>
+              <a:t><![CDATA[37. তুমি যা বোনো, য়ে ‘দেহ’ উত্‌পন্ন হবে তুমি তা বোনো না, তার বীজ মাত্র বোনো, সে গমের বা অন্য কিছুর]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19993,51 +17980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. કોઈ પણ પ્રકારના સન્માન વગર શરીરનું “રોપણ” કરવામાં આવે છે, પરંતુ મહિમા સાથે તે પુર્નજીવિત થાય છે.]]></a:t>
+              <a:t><![CDATA[হোক৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20125,51 +18112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[‘રોપેલું’ શરીર નિર્બળ હોય છે, પરંતુ પુર્નજીવિત શરીર શક્તિશાળી હોય છે. શરીર જે ‘રોપેલું’ છે તે ભૌતિક]]></a:t>
+              <a:t><![CDATA[38. তারপর ঈশ্বরের ইচ্ছানুসারে তিনি তার জন্য একটা দেহ দেন৷ প্রতিটি বীজের জন্য তাদের নিজের নিজের দেহ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20257,51 +18244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[છે, પરંતુ જે પુર્નજીવિત થયું છે તે શરીર આત્મિક છે.]]></a:t>
+              <a:t><![CDATA[দেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20389,51 +18376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. પરંતુ દેવની કૃપાએ અત્યારે હું જે છું તે છું. અને દેવની કૃપા જે તેણે મને અર્પિત કરી તે નિરર્થક]]></a:t>
+              <a:t><![CDATA[39. সকল প্রাণীর মাংস এক রকমের নয়; কিন্তু মানুষদের এক রকমের মাংস, পশুদের আর এক ধরণের মাংস, পক্ষীদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20521,51 +18508,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[નથી ગઈ. બીજા બધા પ્રેરિતો કરતા મેં વધારે સખત કામ કર્યુ છે. (જો કે કામ કરનાર હું ન હતો, પરંતુ મારામાં]]></a:t>
+              <a:t><![CDATA[আবার অন্য রকমের মাংস৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20653,51 +18640,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સ્થિત દેવની કૃપા કાર્યરત હતી.)]]></a:t>
+              <a:t><![CDATA[40. সেই রকম স্বর্গীয় দেহগুলি য়েমন আছে, তেমনি পার্থিব দেহগুলিও আছে৷ স্বর্গীয় দেহগুলির এক প্রকার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20785,51 +18772,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. જેમ ભૌતિક શરીર છે તેમ આત્મિક શરીર પણ છે.]]></a:t>
+              <a:t><![CDATA[ঔজ্জ্বল্য, আবার পার্থিব দেহগুলির অন্যরকম৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20917,51 +18904,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. તેથી એ મહત્વનું નથી કે હું ઉપદેશ આપું કે અન્ય પ્રેરિતો તમને ઉપદેશ આપે-કારણ કે અમે એ જ વસ્તુનો]]></a:t>
+              <a:t><![CDATA[41. সূর্যের এক প্রকারের ঔজ্জ্বল্য, চাঁদের আর এক ধরণের, আবার নক্ষত্রদের অন্য ধরণের৷ একটা নক্ষত্র থেকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21049,51 +19036,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ઉપદેશ આપીએ છીએ કે જેમાં તમે વિશ્વાસ કરો.]]></a:t>
+              <a:t><![CDATA[অন্য নক্ষত্রের ঔজ্জ্বল্য ভিন্ন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21181,51 +19168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[દેવ તે એક છે કે જે બધી વસ્તુઓને ખ્રિસ્તના નિયંત્રણમાં મૂકે છે તેથી દેવ બધી જ વસ્તુઓના સંપૂર્ણ શાસક]]></a:t>
+              <a:t><![CDATA[করেছিলাম, যা তোমরা বিশ্বাস করেছ৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21313,51 +19300,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. પવિત્રશાસ્ત્માં લખ્યું છે કે: “પ્રથમ પુરુંષ (આદમ) સજીવ પ્રાણી થયો.”પરંતુ અંતિમ આદમ એ આત્મા થયો]]></a:t>
+              <a:t><![CDATA[42. মৃতদের পুনরুত্থানও সেই রকম৷ য়ে দেহ কবর দেওয়া হয় তা ক্ষয়প্রাপ্ত হয়, য়ে দেহ পুনরুত্থিত হয়]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21445,51 +19432,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કે જે જીવન પ્રદાન કરે છે.]]></a:t>
+              <a:t><![CDATA[তা অক্ষয়৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21577,51 +19564,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ખ્રિસ્ત મૃત્યુમાંથી ઊઠયો છે તેવો ઉપદેશ આપવામાં આવે છે તો તમારામાંના કેટલાએક એમ શા માટે કહે છે કે]]></a:t>
+              <a:t><![CDATA[43. য়ে দেহ মাটিতে কবর দেওয়া হয়, তার কোন কদর থাকে না, য়ে দেহ পুনরুত্থিত হয় তা গৌরবজনক৷ য়ে দেহ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21709,51 +19696,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[મૂએલાનું પુનરુંત્થાન નથી?]]></a:t>
+              <a:t><![CDATA[মাটিতে কবরস্থ হয়, তা দুর্বল, য়ে দেহ পুনরুত্থিত হয় তা শক্তিশালী৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21841,51 +19828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. આત્મિક માણસનું આગમન પ્રથમ નથી થતું. ભૌતિક માણસ પહેલા આવે છે, અને પછી આત્મિક માણસ આવે છે.]]></a:t>
+              <a:t><![CDATA[1. আমার ভাই ও বোনেরা, তোমাদের কাছে আমি য়ে সুসমাচার প্রচার করেছি, এখন আমি সে কথা তোমাদের স্মরণ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21973,51 +19960,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. જો મૂએલાનું પુનરુંત્થાન નથી તો એનો અર્થ એ કે ખ્રિસ્ત મૃત્યુમાંથી કદી પણ ઊઠયો નથી.]]></a:t>
+              <a:t><![CDATA[করিয়ে দিচ্ছি৷ তোমরা এই বার্তা গ্রহণ করেছ ও সবল আছ৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22105,51 +20092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. અને જો ખ્રિસ્ત કદી પણ ઊઠયો નથી તો અમારો ઉપદેશ નિરર્થક છે. અને તમારો વિશ્વાસ અર્થહીન છે.]]></a:t>
+              <a:t><![CDATA[56. মৃত্যুর হুল পাপ আর পাপের শক্তি আসে বিধি-ব্যবস্থা থেকে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22237,51 +20224,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. પ્રથમ માણસનું આગમન પૃથ્વીની રજકણમાંથી થયું. જ્યારે બીજા માણસનું આગમન આકાશમાંથી થયું.]]></a:t>
+              <a:t><![CDATA[44. য়ে দেহ মাটিতে কবরস্থ হয় তা জৈবিক দেহ; আর য়ে দেহ পুনরুত্থিত হয় তা আত্মিক দেহ৷যখন জৈবিক দেহ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22369,51 +20356,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. અને દેવ વિષે અસત્ય બોલવા માટે અમે ગુનેગાર ઠરીશું. શા માટે? કારણ કે અમે દેવ વિષે એવો ઉપદેશ આપ્યો]]></a:t>
+              <a:t><![CDATA[আছে, তখন আত্মিক দেহও আছে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22501,51 +20488,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કે દેવે ખ્રિસ્તને મૂએલામાંથી ઊઠાડયો છે. અને જો લોકો મૂએલામાંથી ઊઠયા ન હોય તો દેવે ખ્રિસ્તને]]></a:t>
+              <a:t><![CDATA[2. এই বার্তার মাধ্যমে তোমরা উদ্ধার পেয়েছ, অবশ্য তোমরা যদি তা ধরে রাখ এবং তাতে পূর্ণরূপে বিশ্বাস]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22633,51 +20620,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[બનશે.]]></a:t>
+              <a:t><![CDATA[12. কিন্তু আমরা যদি প্রচার করে থাকি য়ে খ্রীষ্ট মৃতদের মধ্য থেকে পুনরুত্থিত হয়েছেন, তখন তোমাদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22765,51 +20752,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[મૂએલામાંથી કદી પણ ઊઠાડયો નથી.]]></a:t>
+              <a:t><![CDATA[রাখ৷ তা না করলে তোমাদের বিশ্বাস বৃথা হয়ে যাবে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22897,51 +20884,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. લોકો પૃથ્વીને આધીન છે તેથી તેઓ પ્રથમ પેલા દુન્યવી માણસ જેવા છે. પરંતુ જે લોકો સ્વર્ગને આધિન છે]]></a:t>
+              <a:t><![CDATA[57. কিন্তু ঈশ্বরকে ধন্যবাদ দিই৷ তিনিই আমাদের প্রভু যীশু খ্রীষ্টের মাধ্যমে আমাদের বিজযী করেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23029,51 +21016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તે લોકો પેલા સ્વર્ગીય પુરુંષ જેવા છે.]]></a:t>
+              <a:t><![CDATA[45. শাস্ত্রে এই কথাও বলছে: ‘প্রথম মানুষ (আদম) সজীব প্রাণী হল;আর শেষ আদম (খ্রীষ্ট) জীবনদায়ক আত্মা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23161,51 +21148,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. જો મૃત લોકો મૂએલામાંથી ઊઠયા નથી તો ખ્રિસ્ત પણ કદી મૂએલામાંથી ઊઠયો નથી.]]></a:t>
+              <a:t><![CDATA[হলেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23293,51 +21280,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. આપણને પેલા દુન્યવી માણસ જેવા બનાવ્યા છે. તેથી આપણને પેલા સ્વર્ગીય પુરુંષ જેવા પણ બનાવવામાં આવશે.]]></a:t>
+              <a:t><![CDATA[3. আমি য়ে বার্তা পেয়েছি তা গুরুত্বপূর্ণ মনে করে তোমাদের কাছে পৌঁছে দিয়েছি৷ সেগুলি এইরকম:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23425,51 +21412,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. અને જો ખ્રિસ્ત મૂએલામાંથી ઊઠયો નથી તો તમારો વિશ્વાસ નિરર્થક છે, પરંતુ તમે તમારાં પાપો માટે હજુ]]></a:t>
+              <a:t><![CDATA[শাস্ত্রের কথা মতো খ্রীষ্ট আমাদের পাপের জন্য মরলেন,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23557,51 +21544,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પણ દોષિત છો.]]></a:t>
+              <a:t><![CDATA[58. তাই আমার প্রিয় ভাই ও বোনেরা, সুস্থির ও সুদৃঢ় হও৷ প্রভুর কাজে নিজেকে সব সময় সম্পূর্ণভাবে সঁপে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23689,51 +21676,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. ભાઈઓ અને બહેનો, હું તમને કહું છું કે હાડ-માંસ અને રક્તને દેવના રાજ્યમાં તેનો હિસ્સો હોઈ શકે નહિ.]]></a:t>
+              <a:t><![CDATA[দাও, কারণ তোমরা জান, প্রভুর জন্য তোমাদের পরিশ্রম নিষ্ফল হবে না৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23821,51 +21808,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[જે વસ્તુઓ નાશવંત છે તે અવિનાશી વસ્તુઓનો ભાગ મેળવી શકે નહિ.]]></a:t>
+              <a:t><![CDATA[46. যা আত্মিক তা প্রথম নয় বরং যা জৈবিক তাই প্রথম; যা আত্মিক তা এর পরে আসে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23953,51 +21940,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. અને ખ્રિસ્તમાં જેઓ મરી ગયેલાં છે, તેઓ હંમેશને માટે વિલિન થઈ ગયા છે.]]></a:t>
+              <a:t><![CDATA[4. এবং তাঁকে কবর দেওয়া হয়েছিল৷ আবার শাস্ত্রের কথা মতো মৃত্যুর তিন দিন পর তাঁকে মৃতদের মধ্যে থেকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24085,51 +22072,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. જો લોકોને મૂએલામાંથી કદી પણ ઊઠાડયા ન હોય તો મૃત્યુ પામેલા લોકોના વતી જે લોકો બાપ્તિસ્મા પામ્યા]]></a:t>
+              <a:t><![CDATA[মধ্যে কেউ কেউ কি করে বলছে য়ে মৃতদের পুনরুত্থান নেই?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24217,51 +22204,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. પરંતુ સાંભળો, હું તમને એક રહસ્ય કહું છું: આપણે બધા મૃત્યુ નહિ પામીએ પરંતુ એક પરિવર્તન પામીશું.]]></a:t>
+              <a:t><![CDATA[জীবিত করা হল৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24349,51 +22336,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. જો આપણી ખ્રિસ્તમાંની અભિલાષા માત્ર આ દુન્યવી જીવન પૂરતી મર્યાદિત હોય તો બીજા લોકો કરતાં પણ આપણે]]></a:t>
+              <a:t><![CDATA[47. প্রথম মানুষ আদম এলেন পৃথিবীর ধূলো থেকে, দ্বিতীয় মানুষ (খ্রীষ্ট) এলেন স্বর্গ থেকে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24481,51 +22468,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[વધુ દયાજનક છીએ.]]></a:t>
+              <a:t><![CDATA[5. আর তিনি পিতরকে দেখা দিলেন এবং পরে সেই বারোজন প্রেরিতকে দেখা দিলেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24613,51 +22600,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. પરંતુ હકીકતમાં ખ્રિસ્ત મૂએલામાંથી ઊઠયો છે. મૃત્યુની ઘેરી નિંદ્રામાં સૂતેલા તે બધા જ વિશ્વાસઓમાં]]></a:t>
+              <a:t><![CDATA[48. মৃত্তিকার মানুষটি য়েমন ছিল, পৃথিবীর অন্যান্য মানুষও তেমন; আর স্বর্গীয় মানুষরা সেই স্বর্গীয়]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24745,51 +22732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તે પ્રથમ હતો.]]></a:t>
+              <a:t><![CDATA[মানুষ খ্রীষ্টের মত৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24877,51 +22864,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. અને આ એકમાત્ર ક્ષણમાં થશે. એક આંખના પલકારાની ત્વરાથી આપણે બદલાઈ જઈશું. જ્યારે છેલ્લું રણશિંગડું]]></a:t>
+              <a:t><![CDATA[6. এরপর তিনি একসঙ্গে সংখ্যায় পাঁচশোর বেশী বিশ্বাসী ভাইদের দেখা দিলেন৷ তাদের মধ্যে বেশীর ভাগ লোক]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25009,51 +22996,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ફૂંકાશે ત્યારે આમ બનશે. રણશિંગડું ફૂંકાશે અને જે વિશ્વાસીઓ મૃત્યુ પામ્યા છે તે ચિરંતનકાળ પર્યંત]]></a:t>
+              <a:t><![CDATA[এখনও জীবিত আছেন, কিছু লোক হয়তো এতদিনে মারা গেছেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25141,51 +23128,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[જીવવા પુર્નજીવિત થશે. અને આપણે જે જીવંત છીએ તે પણ પરિવર્તન પામીશું.]]></a:t>
+              <a:t><![CDATA[49. আমরা য়েমন মৃত্তিকার সেই মানুষদের মতো গড়া, তেমন আবার আমরা সেই স্বর্গীয় মানুষ খ্রীষ্টের মত হব৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25273,51 +23260,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. કોઈ એક માણસના (આદમ) કૃત્યના કારણે લોકોનાં મૃત્યુ થયાં પરંતુ બીજા એક માણસના (ખ્રિસ્ત) કૃત્યના]]></a:t>
+              <a:t><![CDATA[7. এরপর তিনি যাকোবকে দেখা দিলেন এবং পরে প্রেরিতদের সকলকে দেখা দিলেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25405,51 +23392,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કારણે લોકો મએલામાંથી ઊઠશે.]]></a:t>
+              <a:t><![CDATA[50. আমার ভাই ও বোনেরা, তোমাদের বলছি: আমাদের রক্ত মাংস ঈশ্বরের রাজ্যের অধিকারী হতে পারে না৷ যা কিছু]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25537,51 +23524,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[છે તેઓ શું કરશે? જો મૃત્યુ પામેલા લોકો કદી પણ ઊઠયા ન હોય તો તેઓના માટે લોકો શા માટે બાપ્તિસ્મા લે]]></a:t>
+              <a:t><![CDATA[13. মৃতদের যদি পুনরুত্থান না হয়, তাহলে খ্রীষ্টও তো উত্থাপিত হন নি,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25669,51 +23656,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[53. આ શરીર કે જેનો નાશ થવાનો છે. તેણે જેનો નાશ ન કરી શકાય તેવાં વસ્ત્રો પરિધાન કરેલાં હોવા જોઈએ. અને]]></a:t>
+              <a:t><![CDATA[ক্ষয়শীল তা অক্ষয়তার অধিকারী হতে পারে না৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25801,51 +23788,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[આ શરીર જે મૃત્યુ પામે છે તેણે તેને અમરપણું પરિધાન કરેલું હોવું જોઈએ.]]></a:t>
+              <a:t><![CDATA[8. সব শেষে অসময়ে জন্মেছি য়ে আমি সেই আমাকেও দেখা দিলেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25933,51 +23920,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. આદમ થકી આપણે સર્વ મૃત્યુ પામીએ છીએ અને તે જ રીતે ખ્રિસ્ત થકી આપણે સર્વ સજીવન થઈશું.]]></a:t>
+              <a:t><![CDATA[51. শোন, আমি তোমাদের এক নিগূঢ়তত্ত্ব বলি৷ আমরা সকলে মরব এমন নয়, কিন্তু আমাদের সকলেরই রূপান্তর ঘটবে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26065,51 +24052,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[54. એટલે કે શરીર જે નાશવંત છે તેણે અમરપણું ધારણ કરવું જોઈએ અને આ શરીર જે મૃત્યુ પામે છે તેને અમરપણું]]></a:t>
+              <a:t><![CDATA[9. প্রেরিতরা আমার থেকে মহান, কারণ ঈশ্বরের মণ্ডলীকে আমি নির্য়াতন করতাম, প্রেরিত নামে পরিচিত হবার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26197,51 +24184,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ધારણ કરાવવું જોઈએ. જ્યારે આ બનશે ત્યારે ધર્મલેખ નીચેનું કથન સત્ય સાબિત થશે:“મૃત્યુનો વિનાશ થયો અને આ]]></a:t>
+              <a:t><![CDATA[য়োগ্যও আমি নই৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26329,51 +24316,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[મરણ જયમાં ગરક થઈ ગયું છે.”]]></a:t>
+              <a:t><![CDATA[52. এক মুহূর্তের মধ্যে যখন শেষ তূরী বাজবে তখন চোখের পলকে তা ঘটবে৷ হ্যাঁ, তূরী বাজবে, তাতে মৃতেরা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26461,51 +24448,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[55. “મરણ તારો વિજય ક્યાં છે? મરણ, તારી ઘાયલ કરવાની શક્તિ ક્યાં છે?”]]></a:t>
+              <a:t><![CDATA[সকলে অক্ষয় হয়ে উঠবে, আর আমরা সকলে রূপান্তরিত হব৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26593,51 +24580,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. પરંતુ દરેક વ્યક્તિ યોગ્ય ક્રમમાં સજીવન થશે. સજીવન થવામાં ખ્રિસ્ત સૌ પ્રથમ હતો. જ્યારે ખ્રિસ્તનું]]></a:t>
+              <a:t><![CDATA[53. কারণ এই ক্ষয়শীল দেহকে অক্ষয়তার পোশাক পরতে হবে; আর এই পার্থিব নশ্বর দেহ অবিনশ্বরতায় ভুষিত হবে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26653,356 +24640,92 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 கொரிந்தியர் : 15]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide98.xml><?xml version="1.0" encoding="utf-8"?>
-[...262 lines deleted...]
-
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme91">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme2">
   <a:themeElements>
-    <a:clrScheme name="Theme91">
+    <a:clrScheme name="Theme2">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme91">
+    <a:fontScheme name="Theme2">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -27028,51 +24751,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme91">
+    <a:fmtScheme name="Theme2">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -27203,51 +24926,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>106</Slides>
+  <Slides>97</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>