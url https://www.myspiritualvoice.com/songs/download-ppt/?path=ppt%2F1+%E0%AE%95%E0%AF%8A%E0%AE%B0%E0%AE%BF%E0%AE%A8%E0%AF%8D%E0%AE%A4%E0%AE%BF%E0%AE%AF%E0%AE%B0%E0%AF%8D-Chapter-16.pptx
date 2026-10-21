--- v1 (2026-07-18)
+++ v2 (2026-10-21)
@@ -69,50 +69,56 @@
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -132,50 +138,53 @@
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
+    <p:sldId id="295" r:id="rId42"/>
+    <p:sldId id="296" r:id="rId43"/>
+    <p:sldId id="297" r:id="rId44"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -312,53 +321,56 @@
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
-  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -418,51 +430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நான் எங்கே போனாலும் நீங்கள் என்னை வழிவிட்டனுப்பும்படிக்கு நான் உங்களிடத்தில் சிலகாலம் தங்கவேண்டியதாயிருக்கும்; ஒருவேளை மழைகாலம் முடியும்வரையும் இருப்பேன்.]]></a:t>
+              <a:t><![CDATA[5. Now I will come unto you, when I shall pass through Macedonia: for I do pass through Macedonia.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -527,51 +539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நான் எங்கே போனாலும் நீங்கள் என்னை வழிவிட்டனுப்பும்படிக்கு நான் உங்களிடத்தில் சிலகாலம் தங்கவேண்டியதாயிருக்கும்; ஒருவேளை மழைகாலம் முடியும்வரையும் இருப்பேன்.]]></a:t>
+              <a:t><![CDATA[6. And it may be that I will abide, yea, and winter with you, that all of you may bring me on my journey anywhere I go.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -636,51 +648,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இப்பொழுது வழிப்பிரயாணத்திலே உங்களைக் கண்டுகொள்ளமாட்டேன்; கர்த்தர் உத்தரவுகொடுத்தால் உங்களிடத்தில் வந்து சிலகாலம் தங்கியிருக்கலாமென்று நம்புகிறேன்.]]></a:t>
+              <a:t><![CDATA[6. And it may be that I will abide, yea, and winter with you, that all of you may bring me on my journey anywhere I go.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -745,51 +757,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இப்பொழுது வழிப்பிரயாணத்திலே உங்களைக் கண்டுகொள்ளமாட்டேன்; கர்த்தர் உத்தரவுகொடுத்தால் உங்களிடத்தில் வந்து சிலகாலம் தங்கியிருக்கலாமென்று நம்புகிறேன்.]]></a:t>
+              <a:t><![CDATA[7. For I will not see you now by the way; but I trust to tarry a while with you, if the Lord permit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -854,51 +866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஆனாலும் பெந்தெகொஸ்தே பண்டிகைவரைக்கும் எபேசு பட்டணத்தில் இருப்பேன்.]]></a:t>
+              <a:t><![CDATA[7. For I will not see you now by the way; but I trust to tarry a while with you, if the Lord permit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -963,51 +975,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஏனெனில் இங்கே பெரிதும் அநுகூலமுமான கதவு எனக்குத் திறக்கப்பட்டிருக்கிறது: விரோதஞ்செய்கிறவர்களும் அநேகர் இருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[8. But I will tarry at Ephesus until Pentecost.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1072,51 +1084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஏனெனில் இங்கே பெரிதும் அநுகூலமுமான கதவு எனக்குத் திறக்கப்பட்டிருக்கிறது: விரோதஞ்செய்கிறவர்களும் அநேகர் இருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[9. For a great door and effectual is opened unto me, and there are many adversaries.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1181,51 +1193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. தீமோத்தேயு உங்களிடத்திற்கு வந்தானேயாகில், அவன் உங்களிடத்தில் பயமில்லாமலிருக்கப் பாருங்கள்; என்னைப்போல அவனும் கர்த்தருடைய கிரியையை நடப்பிக்கிறானே.]]></a:t>
+              <a:t><![CDATA[9. For a great door and effectual is opened unto me, and there are many adversaries.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1290,51 +1302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. தீமோத்தேயு உங்களிடத்திற்கு வந்தானேயாகில், அவன் உங்களிடத்தில் பயமில்லாமலிருக்கப் பாருங்கள்; என்னைப்போல அவனும் கர்த்தருடைய கிரியையை நடப்பிக்கிறானே.]]></a:t>
+              <a:t><![CDATA[10. Now if Timotheus come, see that he may be with you without fear: for he works the work of the Lord, as I also do.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1399,51 +1411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆனபடியினால் ஒருவனும் அவனை அற்பமாய் எண்ணாதிருப்பானாக; சகோதரரோடேகூட அவன் வருகிறதற்கு நான் காத்திருக்கிறபடியால், என்னிடத்தில் வரும்படிக்கு அவனைச் சமாதானத்தோடே வழிவிட்டனுப்புங்கள்.]]></a:t>
+              <a:t><![CDATA[10. Now if Timotheus come, see that he may be with you without fear: for he works the work of the Lord, as I also do.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1508,51 +1520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பரிசுத்தவான்களுக்காகச் சேர்க்கப்படும் தர்மப்பணத்தைக்குறித்து நான் கலாத்தியா நாட்டுச் சபைகளுக்குப் பண்ணின திட்டத்தின்படியே நீங்களும் செய்யுங்கள்.]]></a:t>
+              <a:t><![CDATA[1. Now concerning the collection for the saints, as I have given order to the churches of Galatia, even so do all of you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1617,51 +1629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆனபடியினால் ஒருவனும் அவனை அற்பமாய் எண்ணாதிருப்பானாக; சகோதரரோடேகூட அவன் வருகிறதற்கு நான் காத்திருக்கிறபடியால், என்னிடத்தில் வரும்படிக்கு அவனைச் சமாதானத்தோடே வழிவிட்டனுப்புங்கள்.]]></a:t>
+              <a:t><![CDATA[11. Let no man therefore despise him: but conduct him forth in peace, that he may come unto me: for I look for him with the brethren.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1726,51 +1738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. சகோதரனாகிய அப்பொல்லோவைக்குறித்தோவெனில், சகோதரரோடேகூட உங்களிடத்தில் வரும்படிக்கு அவனை மிகவும் வேண்டிக்கொண்டேன்; ஆகிலும் இப்பொழுது வர அவனுக்கு மனதில்லை; அவனுக்கு நற்சமயம் உண்டாயிருக்கும்போது வருவான்.]]></a:t>
+              <a:t><![CDATA[11. Let no man therefore despise him: but conduct him forth in peace, that he may come unto me: for I look for him with the brethren.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1835,51 +1847,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. சகோதரனாகிய அப்பொல்லோவைக்குறித்தோவெனில், சகோதரரோடேகூட உங்களிடத்தில் வரும்படிக்கு அவனை மிகவும் வேண்டிக்கொண்டேன்; ஆகிலும் இப்பொழுது வர அவனுக்கு மனதில்லை; அவனுக்கு நற்சமயம் உண்டாயிருக்கும்போது வருவான்.]]></a:t>
+              <a:t><![CDATA[12. As concerning our brother Apollos, I greatly desired him to come unto you with the brethren: but his will was not at all to come at this time; but he will come when he shall have convenient time.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1944,51 +1956,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. சகோதரனாகிய அப்பொல்லோவைக்குறித்தோவெனில், சகோதரரோடேகூட உங்களிடத்தில் வரும்படிக்கு அவனை மிகவும் வேண்டிக்கொண்டேன்; ஆகிலும் இப்பொழுது வர அவனுக்கு மனதில்லை; அவனுக்கு நற்சமயம் உண்டாயிருக்கும்போது வருவான்.]]></a:t>
+              <a:t><![CDATA[12. As concerning our brother Apollos, I greatly desired him to come unto you with the brethren: but his will was not at all to come at this time; but he will come when he shall have convenient time.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2053,51 +2065,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. விழித்திருங்கள், விசுவாசத்திலே நிலைத்திருங்கள், புருஷராயிருங்கள், திடன்கொள்ளுங்கள்.]]></a:t>
+              <a:t><![CDATA[12. As concerning our brother Apollos, I greatly desired him to come unto you with the brethren: but his will was not at all to come at this time; but he will come when he shall have convenient time.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2162,51 +2174,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. உங்கள் காரியங்களெல்லாம் அன்போடே செய்யப்படக்கடவது.]]></a:t>
+              <a:t><![CDATA[13. Watch all of you, stand fast in the faith, quit you like men, be strong.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2271,51 +2283,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. சகோதரரே, ஸ்தேவானுடைய வீட்டார் அகாயாநாட்டிலே முதற்பலனானவர்களென்றும், பரிசுத்தவான்களுக்கு ஊழியஞ்செய்யும்படிக்குத் தங்களை ஒப்புவித்திருக்கிறார்களென்றும் அறிந்திருக்கிறீர்களே.]]></a:t>
+              <a:t><![CDATA[14. Let all your things be done with love.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2380,51 +2392,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. சகோதரரே, ஸ்தேவானுடைய வீட்டார் அகாயாநாட்டிலே முதற்பலனானவர்களென்றும், பரிசுத்தவான்களுக்கு ஊழியஞ்செய்யும்படிக்குத் தங்களை ஒப்புவித்திருக்கிறார்களென்றும் அறிந்திருக்கிறீர்களே.]]></a:t>
+              <a:t><![CDATA[15. I plead to (all of you know the house of Stephanas, that it is the first-fruits of Achaia, and that they have addicted themselves to the ministry of the saints,)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2489,51 +2501,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. சகோதரரே, ஸ்தேவானுடைய வீட்டார் அகாயாநாட்டிலே முதற்பலனானவர்களென்றும், பரிசுத்தவான்களுக்கு ஊழியஞ்செய்யும்படிக்குத் தங்களை ஒப்புவித்திருக்கிறார்களென்றும் அறிந்திருக்கிறீர்களே.]]></a:t>
+              <a:t><![CDATA[15. I plead to (all of you know the house of Stephanas, that it is the first-fruits of Achaia, and that they have addicted themselves to the ministry of the saints,)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2598,51 +2610,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. இப்படிப்பட்டவர்களுக்கும், உடன்வேலையாட்களாய்ப் பிரயாசப்படுகிற மற்ற யாவருக்கும் நீங்கள் கீழ்ப்படிந்திருக்கவேண்டுமென்று உங்களுக்குப் புத்திசொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[16. That all of you submit yourselves unto such, and to every one that helps with us, and labours.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2707,51 +2719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பரிசுத்தவான்களுக்காகச் சேர்க்கப்படும் தர்மப்பணத்தைக்குறித்து நான் கலாத்தியா நாட்டுச் சபைகளுக்குப் பண்ணின திட்டத்தின்படியே நீங்களும் செய்யுங்கள்.]]></a:t>
+              <a:t><![CDATA[1. Now concerning the collection for the saints, as I have given order to the churches of Galatia, even so do all of you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2816,51 +2828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஸ்தேவான், பொர்த்துனாத்து, அகாயுக்கு என்பவர்கள் வந்ததற்காகச் சந்தோஷமாயிருக்கிறேன், நீங்கள் எனக்குச் செய்யவேண்டியதாயிருந்ததை அவர்கள் செய்திருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[16. That all of you submit yourselves unto such, and to every one that helps with us, and labours.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2925,51 +2937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஸ்தேவான், பொர்த்துனாத்து, அகாயுக்கு என்பவர்கள் வந்ததற்காகச் சந்தோஷமாயிருக்கிறேன், நீங்கள் எனக்குச் செய்யவேண்டியதாயிருந்ததை அவர்கள் செய்திருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[17. I am glad of the coming of Stephanas and Fortunatus and Achaicus: for that which was lacking on your part they have supplied.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3034,51 +3046,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவர்கள் என் ஆவிக்கும் உங்கள் ஆவிக்கும் ஆறுதல் செய்தார்கள்; இப்படிப்பட்டவர்களை அங்கிகாரம்பண்ணுங்கள்.]]></a:t>
+              <a:t><![CDATA[17. I am glad of the coming of Stephanas and Fortunatus and Achaicus: for that which was lacking on your part they have supplied.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3143,51 +3155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஆசியா நாட்டிலுள்ள சபையார் உங்களை வாழ்த்துகிறார்கள். ஆக்கில்லாவும் பிரிஸ்கில்லாளும் தங்கள் வீட்டிலே கூடுகிற சபையோடுங்கூடக் கர்த்தருக்குள் உங்களை மிகவும் வாழ்த்துகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[18. For they have refreshed my spirit and your's: therefore acknowledge all of you them that are such.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3252,51 +3264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஆசியா நாட்டிலுள்ள சபையார் உங்களை வாழ்த்துகிறார்கள். ஆக்கில்லாவும் பிரிஸ்கில்லாளும் தங்கள் வீட்டிலே கூடுகிற சபையோடுங்கூடக் கர்த்தருக்குள் உங்களை மிகவும் வாழ்த்துகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[18. For they have refreshed my spirit and your's: therefore acknowledge all of you them that are such.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3361,51 +3373,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. சகோதரரெல்லாரும் உங்களை வாழ்த்துகிறார்கள். ஒருவரையொருவர் பரிசுத்த முத்தத்தோடே வாழ்த்துங்கள்.]]></a:t>
+              <a:t><![CDATA[19. The churches of Asia salute you. Aquila and Priscilla salute you much in the Lord, with the church that is in their house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3470,51 +3482,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பவுலாகிய நான் என் கையெழுத்தாலே உங்களை வாழ்த்துகிறேன்.]]></a:t>
+              <a:t><![CDATA[19. The churches of Asia salute you. Aquila and Priscilla salute you much in the Lord, with the church that is in their house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3579,51 +3591,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ஒருவன் கர்த்தராகிய இயேசுகிறிஸ்துவினிடத்தில் அன்புகூராமற்போனால், அவன் சபிக்கப்பட்டவனாயிருக்கக்கடவன், கர்த்தர் வருகிறார்.]]></a:t>
+              <a:t><![CDATA[20. All the brethren greet you. Greet all of you one another with an holy kiss.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3688,51 +3700,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. கர்த்தராகிய இயேசுகிறிஸ்துவினுடைய கிருபை உங்களுடனேகூட இருப்பதாக.]]></a:t>
+              <a:t><![CDATA[21. The salutation of me Paul with mine own hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3797,51 +3809,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. கிறிஸ்து இயேசுவுக்குள்ளான என்னுடைய அன்பு உங்களெல்லாரோடுங்கூட இருப்பதாக. ஆமென்.]]></a:t>
+              <a:t><![CDATA[22. If any man love not the Lord Jesus Christ, let him be Anathema Maranatha.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3906,51 +3918,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நான் வந்திருக்கும்போது பணஞ்சேர்க்குதல் இராதபடிக்கு, உங்களில் அவனவன் வாரத்தின் முதல்நாள்தோறும், தன்தன் வரவுக்குத் தக்கதாக எதையாகிலும் தன்னிடத்திலே சேர்த்துவைக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[2. Upon the first day of the week let every one of you lay by him in store, as God has prospered him, that there be no gatherings when I come.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. If any man love not the Lord Jesus Christ, let him be Anathema Maranatha.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. The grace of our Lord Jesus Christ be with you.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. My love be with you all in Christ Jesus. Amen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4015,51 +4354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நான் வந்திருக்கும்போது பணஞ்சேர்க்குதல் இராதபடிக்கு, உங்களில் அவனவன் வாரத்தின் முதல்நாள்தோறும், தன்தன் வரவுக்குத் தக்கதாக எதையாகிலும் தன்னிடத்திலே சேர்த்துவைக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[2. Upon the first day of the week let every one of you lay by him in store, as God has prospered him, that there be no gatherings when I come.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4124,51 +4463,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நான் வரும்போது உங்கள் உபகாரத்தை எருசலேமுக்குக் கொண்டுபோகும்படிக்கு, நீங்கள் தகுதியுள்ளவர்களாகக் குறிக்கிறவர்கள் எவர்களோ, அவர்களிடத்தில் நிருபங்களைக் கொடுத்து, அவர்களை அனுப்புவேன்.]]></a:t>
+              <a:t><![CDATA[3. And when I come, whomsoever all of you shall approve by your letters, them will I send to bring your liberality unto Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4233,51 +4572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நான் வரும்போது உங்கள் உபகாரத்தை எருசலேமுக்குக் கொண்டுபோகும்படிக்கு, நீங்கள் தகுதியுள்ளவர்களாகக் குறிக்கிறவர்கள் எவர்களோ, அவர்களிடத்தில் நிருபங்களைக் கொடுத்து, அவர்களை அனுப்புவேன்.]]></a:t>
+              <a:t><![CDATA[3. And when I come, whomsoever all of you shall approve by your letters, them will I send to bring your liberality unto Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4342,51 +4681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நானும் போகத்தக்கதானால், அவர்கள் என்னுடனேகூட வரலாம்.]]></a:t>
+              <a:t><![CDATA[4. And if it be meet that I go also, they shall go with me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4451,51 +4790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நான் மக்கெதோனியா நாட்டின் வழியாய்ப் போகிறபடியால், மக்கெதோனியா நாட்டைக் கடந்தபின்பு உங்களிடத்திற்கு வருவேன்.]]></a:t>
+              <a:t><![CDATA[5. Now I will come unto you, when I shall pass through Macedonia: for I do pass through Macedonia.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4530,51 +4869,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473401843" r:id="rId1"/>
+    <p:sldLayoutId id="2481563523" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4838,50 +5177,74 @@
 
 <file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5022,51 +5385,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. সন্ভব হলে হয়তো কিছুদিন তোমাদের ওখানে থেকে যাব৷ শীতকালটা হয়তো তোমাদের ওখানেই কাটাব৷ এরপর তোমাদের]]></a:t>
+              <a:t><![CDATA[உங்களிடத்திற்கு வருவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5154,51 +5517,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কাছ থেকে আমি য়েখানে যাব, আমার সেখানে যাবার ব্যবস্থায় তোমরা সাহায্য করতে পারবে৷]]></a:t>
+              <a:t><![CDATA[6. நான் எங்கே போனாலும் நீங்கள் என்னை வழிவிட்டனுப்பும்படிக்கு நான் உங்களிடத்தில் சிலகாலம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5286,51 +5649,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. এখন যাত্রাপথে তোমাদের সঙ্গে দেখা করতে চাই না৷ প্রভুর ইচ্ছা হলে তোমাদের সঙ্গে অনেকটা সময় কাটাবার]]></a:t>
+              <a:t><![CDATA[தங்கவேண்டியதாயிருக்கும்; ஒருவேளை மழைகாலம் முடியும்வரையும் இருப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5418,51 +5781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ইচ্ছা আছে৷]]></a:t>
+              <a:t><![CDATA[7. இப்பொழுது வழிப்பிரயாணத்திலே உங்களைக் கண்டுகொள்ளமாட்டேன்; கர்த்தர் உத்தரவுகொடுத்தால் உங்களிடத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5550,51 +5913,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. পঞ্চাশত্তমীর দিন পর্যন্ত আমি ইফিষে থাকব৷]]></a:t>
+              <a:t><![CDATA[வந்து சிலகாலம் தங்கியிருக்கலாமென்று நம்புகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5682,51 +6045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. কারণ এখানে য়ে কাজে ফল পাওয়া যায় সেই রকম কাজের জন্য একটা মস্ত বড় সুয়োগ আমার সামনে এসেছে, যদিও]]></a:t>
+              <a:t><![CDATA[8. ஆனாலும் பெந்தெகொஸ்தே பண்டிகைவரைக்கும் எபேசு பட்டணத்தில் இருப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5814,51 +6177,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[এখানে অনেকে বিরোধিতা করছে৷]]></a:t>
+              <a:t><![CDATA[9. ஏனெனில் இங்கே பெரிதும் அநுகூலமுமான கதவு எனக்குத் திறக்கப்பட்டிருக்கிறது: விரோதஞ்செய்கிறவர்களும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5946,51 +6309,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. তীমথিয় তোমাদের কাছে য়েতে পারেন, তাঁকে আদর যত্ন করো৷ তোমাদের সঙ্গে তিনি য়েন নির্ভয়ে থাকতে]]></a:t>
+              <a:t><![CDATA[அநேகர் இருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6078,51 +6441,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পারেন৷ তিনিও আমার মতো প্রভুর কাজ করছেন, কেউ য়েন তাঁকে তাচ্ছিল্য না করে৷]]></a:t>
+              <a:t><![CDATA[10. தீமோத்தேயு உங்களிடத்திற்கு வந்தானேயாகில், அவன் உங்களிடத்தில் பயமில்லாமலிருக்கப் பாருங்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6210,51 +6573,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. তাঁকে তোমরা তাঁর যাত্রা পথে শান্তিতে এগিয়ে দিও, য়েন তিনি আমার কাছে আসতে পারেন৷ ভাইদের সঙ্গে]]></a:t>
+              <a:t><![CDATA[என்னைப்போல அவனும் கர்த்தருடைய கிரியையை நடப்பிக்கிறானே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6342,51 +6705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. এখন ঈশ্বরের লোকদের দেবার জন্য অর্থ সংগ্রহের বিষয় বলছি: গালাতীয়ার মণ্ডলীকে আমি য়েমন বলেছিলাম]]></a:t>
+              <a:t><![CDATA[1. பரிசுத்தவான்களுக்காகச் சேர்க்கப்படும் தர்மப்பணத்தைக்குறித்து நான் கலாத்தியா நாட்டுச் சபைகளுக்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6474,51 +6837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[নিয়ে তিনি আমার কাছে আসবেন এই প্রত্যাশায় আছি৷]]></a:t>
+              <a:t><![CDATA[11. ஆனபடியினால் ஒருவனும் அவனை அற்பமாய் எண்ணாதிருப்பானாக; சகோதரரோடேகூட அவன் வருகிறதற்கு நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6606,51 +6969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. এখন আমি তোমাদের ভাই আপল্লোর বিষয়ে বলি: আমি তাঁকে অনেক ভাবে উত্‌সাহিত করেছি য়েন তিনি অন্যান্য]]></a:t>
+              <a:t><![CDATA[காத்திருக்கிறபடியால், என்னிடத்தில் வரும்படிக்கு அவனைச் சமாதானத்தோடே வழிவிட்டனுப்புங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6738,51 +7101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ভাইদের সঙ্গে তোমাদের কাছে যান৷ কিন্তু এটা পরিষ্কার য়ে তোমাদের কাছে যাবার ইচ্ছা তাঁর এখন নেই৷ তিনি]]></a:t>
+              <a:t><![CDATA[12. சகோதரனாகிய அப்பொல்லோவைக்குறித்தோவெனில், சகோதரரோடேகூட உங்களிடத்தில் வரும்படிக்கு அவனை மிகவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6870,51 +7233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সুয়োগ পেলেই তোমাদের কাছে যাবেন৷]]></a:t>
+              <a:t><![CDATA[வேண்டிக்கொண்டேன்; ஆகிலும் இப்பொழுது வர அவனுக்கு மனதில்லை; அவனுக்கு நற்சமயம் உண்டாயிருக்கும்போது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7002,51 +7365,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. তোমরা সতর্ক থেকো, বিশ্বাসে স্থির থেকো, সাহস য়োগাও, বলবান হও৷]]></a:t>
+              <a:t><![CDATA[வருவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7134,51 +7497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. তোমরা যা কিছু কর তা ভালবাসার সঙ্গে কর৷]]></a:t>
+              <a:t><![CDATA[13. விழித்திருங்கள், விசுவாசத்திலே நிலைத்திருங்கள், புருஷராயிருங்கள், திடன்கொள்ளுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7266,51 +7629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. আমার ভাইয়েরা, আমি তোমাদের কাছে একটা অনুরোধ করছি, তোমরা স্তিফান ও তাঁর পরিবারের বিষয়ে জান৷]]></a:t>
+              <a:t><![CDATA[14. உங்கள் காரியங்களெல்லாம் அன்போடே செய்யப்படக்கடவது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7398,51 +7761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আখায়াতে (গ্রীসে) তাঁরাই প্রথম খ্রীষ্টানুসারী হন৷ এখন তাঁরা খ্রীষ্টানুসারীদের সেবায় নিজেদের নিযোগ]]></a:t>
+              <a:t><![CDATA[15. சகோதரரே, ஸ்தேவானுடைய வீட்டார் அகாயாநாட்டிலே முதற்பலனானவர்களென்றும், பரிசுத்தவான்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7530,51 +7893,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করেছেন৷ ভাইয়েরা, তোমাদের কাছে আমার অনুরোধ,]]></a:t>
+              <a:t><![CDATA[ஊழியஞ்செய்யும்படிக்குத் தங்களை ஒப்புவித்திருக்கிறார்களென்றும் அறிந்திருக்கிறீர்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7662,51 +8025,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. তোমরা এইরকম লোকদের, যারা প্রভুর সেবায় নিযুক্ত আছেন, তাঁদের নেতৃত্ব মেনে নাও৷]]></a:t>
+              <a:t><![CDATA[16. இப்படிப்பட்டவர்களுக்கும், உடன்வேலையாட்களாய்ப் பிரயாசப்படுகிற மற்ற யாவருக்கும் நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7794,51 +8157,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তোমরাও তেমন করবে;]]></a:t>
+              <a:t><![CDATA[பண்ணின திட்டத்தின்படியே நீங்களும் செய்யுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7926,51 +8289,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. আমি খুব খুশী কারণ স্তিফান, ফর্তুনাত আর আখায়া এখানে এসে তোমাদের না থাকার অভাব পূর্ণ করে]]></a:t>
+              <a:t><![CDATA[கீழ்ப்படிந்திருக்கவேண்டுமென்று உங்களுக்குப் புத்திசொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8058,51 +8421,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দিয়েছেন৷]]></a:t>
+              <a:t><![CDATA[17. ஸ்தேவான், பொர்த்துனாத்து, அகாயுக்கு என்பவர்கள் வந்ததற்காகச் சந்தோஷமாயிருக்கிறேன், நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8190,51 +8553,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. তাঁরা তোমাদের মতো আমার আত্মাকে তৃপ্ত করেছেন৷ তাই তোমরা এরূপ লোকদের চিনতে ভুল করো না৷]]></a:t>
+              <a:t><![CDATA[எனக்குச் செய்யவேண்டியதாயிருந்ததை அவர்கள் செய்திருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8322,51 +8685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. এশিয়ার সমস্ত মণ্ডলী তোমাদের শুভেচ্ছা জানাচ্ছে৷ আক্কিলা ও প্রিষ্কা আর তাঁদের বাড়িতে যারা]]></a:t>
+              <a:t><![CDATA[18. அவர்கள் என் ஆவிக்கும் உங்கள் ஆவிக்கும் ஆறுதல் செய்தார்கள்; இப்படிப்பட்டவர்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8454,51 +8817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[উপাসনার জন্য সমবেত হন তাঁরা সকলে তোমাদের শুভেচ্ছা জানাচ্ছেন৷]]></a:t>
+              <a:t><![CDATA[அங்கிகாரம்பண்ணுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8586,51 +8949,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. তোমরা পরস্পর একে অপরকে পবিত্র চুম্বনে শুভেচ্ছা জানিও৷]]></a:t>
+              <a:t><![CDATA[19. ஆசியா நாட்டிலுள்ள சபையார் உங்களை வாழ்த்துகிறார்கள். ஆக்கில்லாவும் பிரிஸ்கில்லாளும் தங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8718,51 +9081,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. আমি পৌল, আমি নিজের হাতে এই শুভেচ্ছা বাণী লিখে পাঠালাম৷]]></a:t>
+              <a:t><![CDATA[வீட்டிலே கூடுகிற சபையோடுங்கூடக் கர்த்தருக்குள் உங்களை மிகவும் வாழ்த்துகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8850,51 +9213,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. প্রভুকে য়ে ভালবাসে না তার ওপর অভিশাপ নেমে আসুক৷ আমাদের প্রভু আসুন৷]]></a:t>
+              <a:t><![CDATA[20. சகோதரரெல்லாரும் உங்களை வாழ்த்துகிறார்கள். ஒருவரையொருவர் பரிசுத்த முத்தத்தோடே வாழ்த்துங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8982,51 +9345,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. প্রভু যীশু খ্রীষ্টের অনুগ্রহ তোমাদের সঙ্গে থাকুক৷]]></a:t>
+              <a:t><![CDATA[21. பவுலாகிய நான் என் கையெழுத்தாலே உங்களை வாழ்த்துகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9114,51 +9477,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. খ্রীষ্ট যীশুতে তোমাদের সকলের জন্য আমার ভালবাসা রইল৷]]></a:t>
+              <a:t><![CDATA[22. ஒருவன் கர்த்தராகிய இயேசுகிறிஸ்துவினிடத்தில் அன்புகூராமற்போனால், அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9246,51 +9609,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. সপ্তাহের প্রথম দিন রবিবার তোমরা তোমাদের উপার্জন থেকে সঙ্গতী অনুসারে যতটা সন্ভব বাঁচিয়ে সেই অর্থ]]></a:t>
+              <a:t><![CDATA[2. நான் வந்திருக்கும்போது பணஞ்சேர்க்குதல் இராதபடிக்கு, உங்களில் அவனவன் வாரத்தின் முதல்நாள்தோறும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 கொரிந்தியர் : 16]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சபிக்கப்பட்டவனாயிருக்கக்கடவன், கர்த்தர் வருகிறார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 கொரிந்தியர் : 16]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. கர்த்தராகிய இயேசுகிறிஸ்துவினுடைய கிருபை உங்களுடனேகூட இருப்பதாக.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 கொரிந்தியர் : 16]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. கிறிஸ்து இயேசுவுக்குள்ளான என்னுடைய அன்பு உங்களெல்லாரோடுங்கூட இருப்பதாக. ஆமென்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9378,51 +10137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[গৃহে বিশেষ কোন স্থানে আলাদা করে জমাবে৷ তাহলে আমি যখন আসব তখন অর্থ সংগ্রহ করার প্রযোজন হবে না৷]]></a:t>
+              <a:t><![CDATA[தன்தன் வரவுக்குத் தக்கதாக எதையாகிலும் தன்னிடத்திலே சேர்த்துவைக்கக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9510,51 +10269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. আমি যখন পৌঁছব, তখন তোমরা যাদের য়োগ্য বলে মনে কর তাদের হাত দিয়ে সেই অর্থ জেরুশালেমে পাঠাবে৷ আমার]]></a:t>
+              <a:t><![CDATA[3. நான் வரும்போது உங்கள் உபகாரத்தை எருசலேமுக்குக் கொண்டுபோகும்படிக்கு, நீங்கள் தகுதியுள்ளவர்களாகக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9642,51 +10401,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[লেখা চিঠি পরিচয়পত্র হিসাবে তারা নিয়ে যাবে;]]></a:t>
+              <a:t><![CDATA[குறிக்கிறவர்கள் எவர்களோ, அவர்களிடத்தில் நிருபங்களைக் கொடுத்து, அவர்களை அனுப்புவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9774,51 +10533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. আর আমার যাওয়া যদি ঠিক বলে মনে হয় তবে তারা আমার সঙ্গেই যাবে৷]]></a:t>
+              <a:t><![CDATA[4. நானும் போகத்தக்கதானால், அவர்கள் என்னுடனேகூட வரலாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9906,51 +10665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. আমি মাকিদনিয়া হয়ে যাবার পরিকল্পনা করছি৷ মাকিদনিয়ার মধ্য দিয়ে যাবার পথে তোমাদের ওখানে যাব৷]]></a:t>
+              <a:t><![CDATA[5. நான் மக்கெதோனியா நாட்டின் வழியாய்ப் போகிறபடியால், மக்கெதோனியா நாட்டைக் கடந்தபின்பு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9967,91 +10726,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 கொரிந்தியர் : 16]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme5">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme70">
   <a:themeElements>
-    <a:clrScheme name="Theme5">
+    <a:clrScheme name="Theme70">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme5">
+    <a:fontScheme name="Theme70">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -10077,51 +10836,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme5">
+    <a:fmtScheme name="Theme70">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -10252,51 +11011,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>39</Slides>
+  <Slides>42</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>