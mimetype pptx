--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -69,54 +69,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -136,52 +132,50 @@
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
-    <p:sldId id="295" r:id="rId42"/>
-    <p:sldId id="296" r:id="rId43"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -318,55 +312,53 @@
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
-  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
-[...3 lines deleted...]
-  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -426,51 +418,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. தீமோத்தேயு உங்களிடத்திற்கு வந்தானேயாகில், அவன் உங்களிடத்தில் பயமில்லாமலிருக்கப் பாருங்கள்; என்னைப்போல அவனும் கர்த்தருடைய கிரியையை நடப்பிக்கிறானே.]]></a:t>
+              <a:t><![CDATA[6. நான் எங்கே போனாலும் நீங்கள் என்னை வழிவிட்டனுப்பும்படிக்கு நான் உங்களிடத்தில் சிலகாலம் தங்கவேண்டியதாயிருக்கும்; ஒருவேளை மழைகாலம் முடியும்வரையும் இருப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -535,51 +527,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆனபடியினால் ஒருவனும் அவனை அற்பமாய் எண்ணாதிருப்பானாக; சகோதரரோடேகூட அவன் வருகிறதற்கு நான் காத்திருக்கிறபடியால், என்னிடத்தில் வரும்படிக்கு அவனைச் சமாதானத்தோடே வழிவிட்டனுப்புங்கள்.]]></a:t>
+              <a:t><![CDATA[6. நான் எங்கே போனாலும் நீங்கள் என்னை வழிவிட்டனுப்பும்படிக்கு நான் உங்களிடத்தில் சிலகாலம் தங்கவேண்டியதாயிருக்கும்; ஒருவேளை மழைகாலம் முடியும்வரையும் இருப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -644,51 +636,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆனபடியினால் ஒருவனும் அவனை அற்பமாய் எண்ணாதிருப்பானாக; சகோதரரோடேகூட அவன் வருகிறதற்கு நான் காத்திருக்கிறபடியால், என்னிடத்தில் வரும்படிக்கு அவனைச் சமாதானத்தோடே வழிவிட்டனுப்புங்கள்.]]></a:t>
+              <a:t><![CDATA[7. இப்பொழுது வழிப்பிரயாணத்திலே உங்களைக் கண்டுகொள்ளமாட்டேன்; கர்த்தர் உத்தரவுகொடுத்தால் உங்களிடத்தில் வந்து சிலகாலம் தங்கியிருக்கலாமென்று நம்புகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -753,51 +745,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. சகோதரனாகிய அப்பொல்லோவைக்குறித்தோவெனில், சகோதரரோடேகூட உங்களிடத்தில் வரும்படிக்கு அவனை மிகவும் வேண்டிக்கொண்டேன்; ஆகிலும் இப்பொழுது வர அவனுக்கு மனதில்லை; அவனுக்கு நற்சமயம் உண்டாயிருக்கும்போது வருவான்.]]></a:t>
+              <a:t><![CDATA[7. இப்பொழுது வழிப்பிரயாணத்திலே உங்களைக் கண்டுகொள்ளமாட்டேன்; கர்த்தர் உத்தரவுகொடுத்தால் உங்களிடத்தில் வந்து சிலகாலம் தங்கியிருக்கலாமென்று நம்புகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -862,51 +854,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. சகோதரனாகிய அப்பொல்லோவைக்குறித்தோவெனில், சகோதரரோடேகூட உங்களிடத்தில் வரும்படிக்கு அவனை மிகவும் வேண்டிக்கொண்டேன்; ஆகிலும் இப்பொழுது வர அவனுக்கு மனதில்லை; அவனுக்கு நற்சமயம் உண்டாயிருக்கும்போது வருவான்.]]></a:t>
+              <a:t><![CDATA[8. ஆனாலும் பெந்தெகொஸ்தே பண்டிகைவரைக்கும் எபேசு பட்டணத்தில் இருப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -971,51 +963,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. சகோதரனாகிய அப்பொல்லோவைக்குறித்தோவெனில், சகோதரரோடேகூட உங்களிடத்தில் வரும்படிக்கு அவனை மிகவும் வேண்டிக்கொண்டேன்; ஆகிலும் இப்பொழுது வர அவனுக்கு மனதில்லை; அவனுக்கு நற்சமயம் உண்டாயிருக்கும்போது வருவான்.]]></a:t>
+              <a:t><![CDATA[9. ஏனெனில் இங்கே பெரிதும் அநுகூலமுமான கதவு எனக்குத் திறக்கப்பட்டிருக்கிறது: விரோதஞ்செய்கிறவர்களும் அநேகர் இருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1080,51 +1072,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. விழித்திருங்கள், விசுவாசத்திலே நிலைத்திருங்கள், புருஷராயிருங்கள், திடன்கொள்ளுங்கள்.]]></a:t>
+              <a:t><![CDATA[9. ஏனெனில் இங்கே பெரிதும் அநுகூலமுமான கதவு எனக்குத் திறக்கப்பட்டிருக்கிறது: விரோதஞ்செய்கிறவர்களும் அநேகர் இருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1189,51 +1181,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. உங்கள் காரியங்களெல்லாம் அன்போடே செய்யப்படக்கடவது.]]></a:t>
+              <a:t><![CDATA[10. தீமோத்தேயு உங்களிடத்திற்கு வந்தானேயாகில், அவன் உங்களிடத்தில் பயமில்லாமலிருக்கப் பாருங்கள்; என்னைப்போல அவனும் கர்த்தருடைய கிரியையை நடப்பிக்கிறானே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1298,51 +1290,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. சகோதரரே, ஸ்தேவானுடைய வீட்டார் அகாயாநாட்டிலே முதற்பலனானவர்களென்றும், பரிசுத்தவான்களுக்கு ஊழியஞ்செய்யும்படிக்குத் தங்களை ஒப்புவித்திருக்கிறார்களென்றும் அறிந்திருக்கிறீர்களே.]]></a:t>
+              <a:t><![CDATA[10. தீமோத்தேயு உங்களிடத்திற்கு வந்தானேயாகில், அவன் உங்களிடத்தில் பயமில்லாமலிருக்கப் பாருங்கள்; என்னைப்போல அவனும் கர்த்தருடைய கிரியையை நடப்பிக்கிறானே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1407,51 +1399,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. சகோதரரே, ஸ்தேவானுடைய வீட்டார் அகாயாநாட்டிலே முதற்பலனானவர்களென்றும், பரிசுத்தவான்களுக்கு ஊழியஞ்செய்யும்படிக்குத் தங்களை ஒப்புவித்திருக்கிறார்களென்றும் அறிந்திருக்கிறீர்களே.]]></a:t>
+              <a:t><![CDATA[11. ஆனபடியினால் ஒருவனும் அவனை அற்பமாய் எண்ணாதிருப்பானாக; சகோதரரோடேகூட அவன் வருகிறதற்கு நான் காத்திருக்கிறபடியால், என்னிடத்தில் வரும்படிக்கு அவனைச் சமாதானத்தோடே வழிவிட்டனுப்புங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1516,51 +1508,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நான் எங்கே போனாலும் நீங்கள் என்னை வழிவிட்டனுப்பும்படிக்கு நான் உங்களிடத்தில் சிலகாலம் தங்கவேண்டியதாயிருக்கும்; ஒருவேளை மழைகாலம் முடியும்வரையும் இருப்பேன்.]]></a:t>
+              <a:t><![CDATA[1. பரிசுத்தவான்களுக்காகச் சேர்க்கப்படும் தர்மப்பணத்தைக்குறித்து நான் கலாத்தியா நாட்டுச் சபைகளுக்குப் பண்ணின திட்டத்தின்படியே நீங்களும் செய்யுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1625,51 +1617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. இப்படிப்பட்டவர்களுக்கும், உடன்வேலையாட்களாய்ப் பிரயாசப்படுகிற மற்ற யாவருக்கும் நீங்கள் கீழ்ப்படிந்திருக்கவேண்டுமென்று உங்களுக்குப் புத்திசொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[11. ஆனபடியினால் ஒருவனும் அவனை அற்பமாய் எண்ணாதிருப்பானாக; சகோதரரோடேகூட அவன் வருகிறதற்கு நான் காத்திருக்கிறபடியால், என்னிடத்தில் வரும்படிக்கு அவனைச் சமாதானத்தோடே வழிவிட்டனுப்புங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1734,51 +1726,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஸ்தேவான், பொர்த்துனாத்து, அகாயுக்கு என்பவர்கள் வந்ததற்காகச் சந்தோஷமாயிருக்கிறேன், நீங்கள் எனக்குச் செய்யவேண்டியதாயிருந்ததை அவர்கள் செய்திருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[12. சகோதரனாகிய அப்பொல்லோவைக்குறித்தோவெனில், சகோதரரோடேகூட உங்களிடத்தில் வரும்படிக்கு அவனை மிகவும் வேண்டிக்கொண்டேன்; ஆகிலும் இப்பொழுது வர அவனுக்கு மனதில்லை; அவனுக்கு நற்சமயம் உண்டாயிருக்கும்போது வருவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1843,51 +1835,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஸ்தேவான், பொர்த்துனாத்து, அகாயுக்கு என்பவர்கள் வந்ததற்காகச் சந்தோஷமாயிருக்கிறேன், நீங்கள் எனக்குச் செய்யவேண்டியதாயிருந்ததை அவர்கள் செய்திருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[12. சகோதரனாகிய அப்பொல்லோவைக்குறித்தோவெனில், சகோதரரோடேகூட உங்களிடத்தில் வரும்படிக்கு அவனை மிகவும் வேண்டிக்கொண்டேன்; ஆகிலும் இப்பொழுது வர அவனுக்கு மனதில்லை; அவனுக்கு நற்சமயம் உண்டாயிருக்கும்போது வருவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1952,51 +1944,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவர்கள் என் ஆவிக்கும் உங்கள் ஆவிக்கும் ஆறுதல் செய்தார்கள்; இப்படிப்பட்டவர்களை அங்கிகாரம்பண்ணுங்கள்.]]></a:t>
+              <a:t><![CDATA[12. சகோதரனாகிய அப்பொல்லோவைக்குறித்தோவெனில், சகோதரரோடேகூட உங்களிடத்தில் வரும்படிக்கு அவனை மிகவும் வேண்டிக்கொண்டேன்; ஆகிலும் இப்பொழுது வர அவனுக்கு மனதில்லை; அவனுக்கு நற்சமயம் உண்டாயிருக்கும்போது வருவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2061,51 +2053,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஆசியா நாட்டிலுள்ள சபையார் உங்களை வாழ்த்துகிறார்கள். ஆக்கில்லாவும் பிரிஸ்கில்லாளும் தங்கள் வீட்டிலே கூடுகிற சபையோடுங்கூடக் கர்த்தருக்குள் உங்களை மிகவும் வாழ்த்துகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[13. விழித்திருங்கள், விசுவாசத்திலே நிலைத்திருங்கள், புருஷராயிருங்கள், திடன்கொள்ளுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2170,51 +2162,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஆசியா நாட்டிலுள்ள சபையார் உங்களை வாழ்த்துகிறார்கள். ஆக்கில்லாவும் பிரிஸ்கில்லாளும் தங்கள் வீட்டிலே கூடுகிற சபையோடுங்கூடக் கர்த்தருக்குள் உங்களை மிகவும் வாழ்த்துகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[14. உங்கள் காரியங்களெல்லாம் அன்போடே செய்யப்படக்கடவது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2279,51 +2271,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. சகோதரரெல்லாரும் உங்களை வாழ்த்துகிறார்கள். ஒருவரையொருவர் பரிசுத்த முத்தத்தோடே வாழ்த்துங்கள்.]]></a:t>
+              <a:t><![CDATA[15. சகோதரரே, ஸ்தேவானுடைய வீட்டார் அகாயாநாட்டிலே முதற்பலனானவர்களென்றும், பரிசுத்தவான்களுக்கு ஊழியஞ்செய்யும்படிக்குத் தங்களை ஒப்புவித்திருக்கிறார்களென்றும் அறிந்திருக்கிறீர்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2388,51 +2380,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. சகோதரரெல்லாரும் உங்களை வாழ்த்துகிறார்கள். ஒருவரையொருவர் பரிசுத்த முத்தத்தோடே வாழ்த்துங்கள்.]]></a:t>
+              <a:t><![CDATA[15. சகோதரரே, ஸ்தேவானுடைய வீட்டார் அகாயாநாட்டிலே முதற்பலனானவர்களென்றும், பரிசுத்தவான்களுக்கு ஊழியஞ்செய்யும்படிக்குத் தங்களை ஒப்புவித்திருக்கிறார்களென்றும் அறிந்திருக்கிறீர்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2497,51 +2489,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பவுலாகிய நான் என் கையெழுத்தாலே உங்களை வாழ்த்துகிறேன்.]]></a:t>
+              <a:t><![CDATA[15. சகோதரரே, ஸ்தேவானுடைய வீட்டார் அகாயாநாட்டிலே முதற்பலனானவர்களென்றும், பரிசுத்தவான்களுக்கு ஊழியஞ்செய்யும்படிக்குத் தங்களை ஒப்புவித்திருக்கிறார்களென்றும் அறிந்திருக்கிறீர்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2606,51 +2598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ஒருவன் கர்த்தராகிய இயேசுகிறிஸ்துவினிடத்தில் அன்புகூராமற்போனால், அவன் சபிக்கப்பட்டவனாயிருக்கக்கடவன், கர்த்தர் வருகிறார்.]]></a:t>
+              <a:t><![CDATA[16. இப்படிப்பட்டவர்களுக்கும், உடன்வேலையாட்களாய்ப் பிரயாசப்படுகிற மற்ற யாவருக்கும் நீங்கள் கீழ்ப்படிந்திருக்கவேண்டுமென்று உங்களுக்குப் புத்திசொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2715,51 +2707,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நான் எங்கே போனாலும் நீங்கள் என்னை வழிவிட்டனுப்பும்படிக்கு நான் உங்களிடத்தில் சிலகாலம் தங்கவேண்டியதாயிருக்கும்; ஒருவேளை மழைகாலம் முடியும்வரையும் இருப்பேன்.]]></a:t>
+              <a:t><![CDATA[1. பரிசுத்தவான்களுக்காகச் சேர்க்கப்படும் தர்மப்பணத்தைக்குறித்து நான் கலாத்தியா நாட்டுச் சபைகளுக்குப் பண்ணின திட்டத்தின்படியே நீங்களும் செய்யுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2824,51 +2816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ஒருவன் கர்த்தராகிய இயேசுகிறிஸ்துவினிடத்தில் அன்புகூராமற்போனால், அவன் சபிக்கப்பட்டவனாயிருக்கக்கடவன், கர்த்தர் வருகிறார்.]]></a:t>
+              <a:t><![CDATA[17. ஸ்தேவான், பொர்த்துனாத்து, அகாயுக்கு என்பவர்கள் வந்ததற்காகச் சந்தோஷமாயிருக்கிறேன், நீங்கள் எனக்குச் செய்யவேண்டியதாயிருந்ததை அவர்கள் செய்திருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2933,51 +2925,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. கர்த்தராகிய இயேசுகிறிஸ்துவினுடைய கிருபை உங்களுடனேகூட இருப்பதாக.]]></a:t>
+              <a:t><![CDATA[17. ஸ்தேவான், பொர்த்துனாத்து, அகாயுக்கு என்பவர்கள் வந்ததற்காகச் சந்தோஷமாயிருக்கிறேன், நீங்கள் எனக்குச் செய்யவேண்டியதாயிருந்ததை அவர்கள் செய்திருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3042,51 +3034,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. கிறிஸ்து இயேசுவுக்குள்ளான என்னுடைய அன்பு உங்களெல்லாரோடுங்கூட இருப்பதாக. ஆமென்.]]></a:t>
+              <a:t><![CDATA[18. அவர்கள் என் ஆவிக்கும் உங்கள் ஆவிக்கும் ஆறுதல் செய்தார்கள்; இப்படிப்பட்டவர்களை அங்கிகாரம்பண்ணுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3151,51 +3143,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பரிசுத்தவான்களுக்காகச் சேர்க்கப்படும் தர்மப்பணத்தைக்குறித்து நான் கலாத்தியா நாட்டுச் சபைகளுக்குப் பண்ணின திட்டத்தின்படியே நீங்களும் செய்யுங்கள்.]]></a:t>
+              <a:t><![CDATA[19. ஆசியா நாட்டிலுள்ள சபையார் உங்களை வாழ்த்துகிறார்கள். ஆக்கில்லாவும் பிரிஸ்கில்லாளும் தங்கள் வீட்டிலே கூடுகிற சபையோடுங்கூடக் கர்த்தருக்குள் உங்களை மிகவும் வாழ்த்துகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3260,51 +3252,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பரிசுத்தவான்களுக்காகச் சேர்க்கப்படும் தர்மப்பணத்தைக்குறித்து நான் கலாத்தியா நாட்டுச் சபைகளுக்குப் பண்ணின திட்டத்தின்படியே நீங்களும் செய்யுங்கள்.]]></a:t>
+              <a:t><![CDATA[19. ஆசியா நாட்டிலுள்ள சபையார் உங்களை வாழ்த்துகிறார்கள். ஆக்கில்லாவும் பிரிஸ்கில்லாளும் தங்கள் வீட்டிலே கூடுகிற சபையோடுங்கூடக் கர்த்தருக்குள் உங்களை மிகவும் வாழ்த்துகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3369,51 +3361,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நான் வந்திருக்கும்போது பணஞ்சேர்க்குதல் இராதபடிக்கு, உங்களில் அவனவன் வாரத்தின் முதல்நாள்தோறும், தன்தன் வரவுக்குத் தக்கதாக எதையாகிலும் தன்னிடத்திலே சேர்த்துவைக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[20. சகோதரரெல்லாரும் உங்களை வாழ்த்துகிறார்கள். ஒருவரையொருவர் பரிசுத்த முத்தத்தோடே வாழ்த்துங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3478,51 +3470,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நான் வந்திருக்கும்போது பணஞ்சேர்க்குதல் இராதபடிக்கு, உங்களில் அவனவன் வாரத்தின் முதல்நாள்தோறும், தன்தன் வரவுக்குத் தக்கதாக எதையாகிலும் தன்னிடத்திலே சேர்த்துவைக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[21. பவுலாகிய நான் என் கையெழுத்தாலே உங்களை வாழ்த்துகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3587,51 +3579,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நான் வந்திருக்கும்போது பணஞ்சேர்க்குதல் இராதபடிக்கு, உங்களில் அவனவன் வாரத்தின் முதல்நாள்தோறும், தன்தன் வரவுக்குத் தக்கதாக எதையாகிலும் தன்னிடத்திலே சேர்த்துவைக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[22. ஒருவன் கர்த்தராகிய இயேசுகிறிஸ்துவினிடத்தில் அன்புகூராமற்போனால், அவன் சபிக்கப்பட்டவனாயிருக்கக்கடவன், கர்த்தர் வருகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3696,51 +3688,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நான் வரும்போது உங்கள் உபகாரத்தை எருசலேமுக்குக் கொண்டுபோகும்படிக்கு, நீங்கள் தகுதியுள்ளவர்களாகக் குறிக்கிறவர்கள் எவர்களோ, அவர்களிடத்தில் நிருபங்களைக் கொடுத்து, அவர்களை அனுப்புவேன்.]]></a:t>
+              <a:t><![CDATA[23. கர்த்தராகிய இயேசுகிறிஸ்துவினுடைய கிருபை உங்களுடனேகூட இருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3805,51 +3797,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நான் வரும்போது உங்கள் உபகாரத்தை எருசலேமுக்குக் கொண்டுபோகும்படிக்கு, நீங்கள் தகுதியுள்ளவர்களாகக் குறிக்கிறவர்கள் எவர்களோ, அவர்களிடத்தில் நிருபங்களைக் கொடுத்து, அவர்களை அனுப்புவேன்.]]></a:t>
+              <a:t><![CDATA[24. கிறிஸ்து இயேசுவுக்குள்ளான என்னுடைய அன்பு உங்களெல்லாரோடுங்கூட இருப்பதாக. ஆமென்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3914,269 +3906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இப்பொழுது வழிப்பிரயாணத்திலே உங்களைக் கண்டுகொள்ளமாட்டேன்; கர்த்தர் உத்தரவுகொடுத்தால் உங்களிடத்தில் வந்து சிலகாலம் தங்கியிருக்கலாமென்று நம்புகிறேன்.]]></a:t>
-[...217 lines deleted...]
-              <a:t><![CDATA[5. நான் மக்கெதோனியா நாட்டின் வழியாய்ப் போகிறபடியால், மக்கெதோனியா நாட்டைக் கடந்தபின்பு உங்களிடத்திற்கு வருவேன்.]]></a:t>
+              <a:t><![CDATA[2. நான் வந்திருக்கும்போது பணஞ்சேர்க்குதல் இராதபடிக்கு, உங்களில் அவனவன் வாரத்தின் முதல்நாள்தோறும், தன்தன் வரவுக்குத் தக்கதாக எதையாகிலும் தன்னிடத்திலே சேர்த்துவைக்கக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4241,51 +4015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இப்பொழுது வழிப்பிரயாணத்திலே உங்களைக் கண்டுகொள்ளமாட்டேன்; கர்த்தர் உத்தரவுகொடுத்தால் உங்களிடத்தில் வந்து சிலகாலம் தங்கியிருக்கலாமென்று நம்புகிறேன்.]]></a:t>
+              <a:t><![CDATA[2. நான் வந்திருக்கும்போது பணஞ்சேர்க்குதல் இராதபடிக்கு, உங்களில் அவனவன் வாரத்தின் முதல்நாள்தோறும், தன்தன் வரவுக்குத் தக்கதாக எதையாகிலும் தன்னிடத்திலே சேர்த்துவைக்கக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4350,51 +4124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஆனாலும் பெந்தெகொஸ்தே பண்டிகைவரைக்கும் எபேசு பட்டணத்தில் இருப்பேன்.]]></a:t>
+              <a:t><![CDATA[3. நான் வரும்போது உங்கள் உபகாரத்தை எருசலேமுக்குக் கொண்டுபோகும்படிக்கு, நீங்கள் தகுதியுள்ளவர்களாகக் குறிக்கிறவர்கள் எவர்களோ, அவர்களிடத்தில் நிருபங்களைக் கொடுத்து, அவர்களை அனுப்புவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4459,51 +4233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஏனெனில் இங்கே பெரிதும் அநுகூலமுமான கதவு எனக்குத் திறக்கப்பட்டிருக்கிறது: விரோதஞ்செய்கிறவர்களும் அநேகர் இருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[3. நான் வரும்போது உங்கள் உபகாரத்தை எருசலேமுக்குக் கொண்டுபோகும்படிக்கு, நீங்கள் தகுதியுள்ளவர்களாகக் குறிக்கிறவர்கள் எவர்களோ, அவர்களிடத்தில் நிருபங்களைக் கொடுத்து, அவர்களை அனுப்புவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4568,51 +4342,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஏனெனில் இங்கே பெரிதும் அநுகூலமுமான கதவு எனக்குத் திறக்கப்பட்டிருக்கிறது: விரோதஞ்செய்கிறவர்களும் அநேகர் இருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[4. நானும் போகத்தக்கதானால், அவர்கள் என்னுடனேகூட வரலாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4677,51 +4451,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. தீமோத்தேயு உங்களிடத்திற்கு வந்தானேயாகில், அவன் உங்களிடத்தில் பயமில்லாமலிருக்கப் பாருங்கள்; என்னைப்போல அவனும் கர்த்தருடைய கிரியையை நடப்பிக்கிறானே.]]></a:t>
+              <a:t><![CDATA[5. நான் மக்கெதோனியா நாட்டின் வழியாய்ப் போகிறபடியால், மக்கெதோனியா நாட்டைக் கடந்தபின்பு உங்களிடத்திற்கு வருவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4756,51 +4530,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469510289" r:id="rId1"/>
+    <p:sldLayoutId id="2473401843" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5064,66 +4838,50 @@
 
 <file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5264,51 +5022,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કાર્યમાં રોકાયેલો છે.]]></a:t>
+              <a:t><![CDATA[6. সন্ভব হলে হয়তো কিছুদিন তোমাদের ওখানে থেকে যাব৷ শীতকালটা হয়তো তোমাদের ওখানেই কাটাব৷ এরপর তোমাদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5396,51 +5154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. અને તેથી તેને અપનાવવાનો ઈન્કાર કોઈએ પણ ન કરવો. તેની યાત્રા શાંતિપૂર્ણ બને તે માટે તેને મદદરુંપ]]></a:t>
+              <a:t><![CDATA[কাছ থেকে আমি য়েখানে যাব, আমার সেখানে যাবার ব্যবস্থায় তোমরা সাহায্য করতে পারবে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5528,51 +5286,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[થજો કે જેથી તે પાછો મારી પાસે આવે. બીજા ભાઈઓ સાથે તે મારી પાસે આવશે તેમ હું ધારું છું.]]></a:t>
+              <a:t><![CDATA[7. এখন যাত্রাপথে তোমাদের সঙ্গে দেখা করতে চাই না৷ প্রভুর ইচ্ছা হলে তোমাদের সঙ্গে অনেকটা সময় কাটাবার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5660,51 +5418,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. હવે આપણા ભાઈ અપોલોસ વિષે: બીજા ભાઈઓ સાથે તમારી મુલાકાત લેવા મેં તેને ઘણો પ્રોત્સાહિત કર્યો.]]></a:t>
+              <a:t><![CDATA[ইচ্ছা আছে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5792,51 +5550,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પરંતુ અત્યારે નહિ આવવા માટે તે ઘણો જ મક્કમ હતો. પરંતુ જ્યારે તેને તક મળશે ત્યારે તે આવશે.પાઉલના]]></a:t>
+              <a:t><![CDATA[8. পঞ্চাশত্তমীর দিন পর্যন্ত আমি ইফিষে থাকব৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5924,51 +5682,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પત્રની પૂર્ણાહૂતિ]]></a:t>
+              <a:t><![CDATA[9. কারণ এখানে য়ে কাজে ফল পাওয়া যায় সেই রকম কাজের জন্য একটা মস্ত বড় সুয়োগ আমার সামনে এসেছে, যদিও]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6056,51 +5814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. સાવધાન રહો. વિશ્વાસમાં દઢ રહો. હિંમત રાખો અને વફાદાર રહો. અને શક્તિશાળી બનો.]]></a:t>
+              <a:t><![CDATA[এখানে অনেকে বিরোধিতা করছে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6188,51 +5946,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. બધી જ વસ્તુ પ્રેમપૂર્વક કરો.]]></a:t>
+              <a:t><![CDATA[10. তীমথিয় তোমাদের কাছে য়েতে পারেন, তাঁকে আদর যত্ন করো৷ তোমাদের সঙ্গে তিনি য়েন নির্ভয়ে থাকতে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6320,51 +6078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. તમે જાણો છો કે અખાયામાં સ્તેફનાસનું કુટુંબ વિશ્વાસ ધરાવવામાં પ્રથમ હતું. તેઓએ તેઓની જાતને દેવના]]></a:t>
+              <a:t><![CDATA[পারেন৷ তিনিও আমার মতো প্রভুর কাজ করছেন, কেউ য়েন তাঁকে তাচ্ছিল্য না করে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6452,51 +6210,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[લોકોના ચરણોમાં ધરી દીઘી હતી. ભાઈઓ અને બહેનો હું તમને વિનંતી કરું છું,]]></a:t>
+              <a:t><![CDATA[11. তাঁকে তোমরা তাঁর যাত্রা পথে শান্তিতে এগিয়ে দিও, য়েন তিনি আমার কাছে আসতে পারেন৷ ভাইদের সঙ্গে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6584,51 +6342,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. હું કદાચ તમારી સાથે થોડો સમય રોકાઈશ. હું કદાચ આખો શિયાળો પણ તમારી સાથે કાઢીશ. જેથી તમે મને જ્યાં]]></a:t>
+              <a:t><![CDATA[1. এখন ঈশ্বরের লোকদের দেবার জন্য অর্থ সংগ্রহের বিষয় বলছি: গালাতীয়ার মণ্ডলীকে আমি য়েমন বলেছিলাম]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6716,51 +6474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. લોકોને અને અન્ય વ્યક્તિઓ કે જેઓ તેઓની સાથે સેવા અને કામ કરે છે, તેમને દોરવામાં આ રીતે અનુસરો.]]></a:t>
+              <a:t><![CDATA[নিয়ে তিনি আমার কাছে আসবেন এই প্রত্যাশায় আছি৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6848,51 +6606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. મને આનંદ છે કે સ્તેફનાસ, ફોર્તુનાતુસ અને અર્ખેકસ આવ્યા છે. તમે અહી નથી, પરંતુ તમારી ખોટ તેઓએ]]></a:t>
+              <a:t><![CDATA[12. এখন আমি তোমাদের ভাই আপল্লোর বিষয়ে বলি: আমি তাঁকে অনেক ভাবে উত্‌সাহিত করেছি য়েন তিনি অন্যান্য]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6980,51 +6738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પૂરી કરી છે.]]></a:t>
+              <a:t><![CDATA[ভাইদের সঙ্গে তোমাদের কাছে যান৷ কিন্তু এটা পরিষ্কার য়ে তোমাদের কাছে যাবার ইচ্ছা তাঁর এখন নেই৷ তিনি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7112,51 +6870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. તેઓએ તમારા અને મારા આત્માને ઉત્તેજિત કર્યા છે અને તેથી આવા લોકોનું મહત્વ તમારે સમજવું જોઈએ.]]></a:t>
+              <a:t><![CDATA[সুয়োগ পেলেই তোমাদের কাছে যাবেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7244,51 +7002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. આસિયાની મંડળીઓ તમારું અભિવાદન કરે છે. પ્રભુ થકી અકુલાસ અને પ્રિસ્કા પણ તમને ઘણા અભિવાદન મોકલે]]></a:t>
+              <a:t><![CDATA[13. তোমরা সতর্ক থেকো, বিশ্বাসে স্থির থেকো, সাহস য়োগাও, বলবান হও৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7376,51 +7134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[છે. અને મંડળી કે જે તેઓના ઘરમાં એકત્રિત થાય છે તે પણ તમને અભિવાદન મોકલે છે.]]></a:t>
+              <a:t><![CDATA[14. তোমরা যা কিছু কর তা ভালবাসার সঙ্গে কর৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7508,51 +7266,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. બધા જ ભાઈઓ અને બહેનો તમને અભિવાદન મોકલે છે, અને જ્યારે તમે મળો ત્યારે એકબીજાને પવિત્ર ચુંબન આપો]]></a:t>
+              <a:t><![CDATA[15. আমার ভাইয়েরা, আমি তোমাদের কাছে একটা অনুরোধ করছি, তোমরা স্তিফান ও তাঁর পরিবারের বিষয়ে জান৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7640,51 +7398,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તેમ ઈચ્છે છે.]]></a:t>
+              <a:t><![CDATA[আখায়াতে (গ্রীসে) তাঁরাই প্রথম খ্রীষ্টানুসারী হন৷ এখন তাঁরা খ্রীষ্টানুসারীদের সেবায় নিজেদের নিযোগ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7772,51 +7530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. હું પાઉલ છું, અને આ અભિવાદન હું મારા સ્વહસ્તે લખી રહ્યો છું.]]></a:t>
+              <a:t><![CDATA[করেছেন৷ ভাইয়েরা, তোমাদের কাছে আমার অনুরোধ,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7904,51 +7662,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. જો કોઈ વ્યક્તિ પ્રભુને પ્રેમ કરતો ના હોય તો પછી ભલે તેને દેવથી વિમુખ થવા દો અને કાયમને માટે]]></a:t>
+              <a:t><![CDATA[16. তোমরা এইরকম লোকদের, যারা প্রভুর সেবায় নিযুক্ত আছেন, তাঁদের নেতৃত্ব মেনে নাও৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8036,51 +7794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કઈ પણ હું જાઉં ત્યાં મને મદદ કરી શકો.]]></a:t>
+              <a:t><![CDATA[তোমরাও তেমন করবে;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8168,51 +7926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ખોવાઈ જવા દો!ઓ પ્રભુ, આવ!]]></a:t>
+              <a:t><![CDATA[17. আমি খুব খুশী কারণ স্তিফান, ফর্তুনাত আর আখায়া এখানে এসে তোমাদের না থাকার অভাব পূর্ণ করে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8300,51 +8058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. પ્રભુ ઈસુ ખ્રિસ્તની કૃપા તમારા પર થાઓ.]]></a:t>
+              <a:t><![CDATA[দিয়েছেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8432,51 +8190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ખ્રિસ્ત ઈસુમાં મારી પ્રીતિ તમો સર્વની સાથે થાઓ. આમીન. ﻿]]></a:t>
+              <a:t><![CDATA[18. তাঁরা তোমাদের মতো আমার আত্মাকে তৃপ্ত করেছেন৷ তাই তোমরা এরূপ লোকদের চিনতে ভুল করো না৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8564,51 +8322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. હવે હું દેવના લોકો માટે પૈસા એકત્ર કરવા વિષે લખીશ. ગલાતિયાની મંડળીઓને મેં જે કરવા સૂચવ્યું છે તે]]></a:t>
+              <a:t><![CDATA[19. এশিয়ার সমস্ত মণ্ডলী তোমাদের শুভেচ্ছা জানাচ্ছে৷ আক্কিলা ও প্রিষ্কা আর তাঁদের বাড়িতে যারা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8696,51 +8454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[જ પ્રમાણે તમે કરો:]]></a:t>
+              <a:t><![CDATA[উপাসনার জন্য সমবেত হন তাঁরা সকলে তোমাদের শুভেচ্ছা জানাচ্ছেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8828,51 +8586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. પ્રત્યેક સપ્તાહના પ્રથમ દિવસે તમારામાંની પ્રત્યેક વ્યક્તિએ તમારી આવકમાંથી શક્ય હોય તેટલા પૈસા]]></a:t>
+              <a:t><![CDATA[20. তোমরা পরস্পর একে অপরকে পবিত্র চুম্বনে শুভেচ্ছা জানিও৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8960,51 +8718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[બચાવવા જોઈએ. તમારે આ પૈસા કોઈ વિશિષ્ટ જગ્યાએ રાખવા જોઈએ જેથી હું આવું પછી તમારે તમારા પૈસા એકત્ર]]></a:t>
+              <a:t><![CDATA[21. আমি পৌল, আমি নিজের হাতে এই শুভেচ্ছা বাণী লিখে পাঠালাম৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9092,51 +8850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કરવાના ન રહે.]]></a:t>
+              <a:t><![CDATA[22. প্রভুকে য়ে ভালবাসে না তার ওপর অভিশাপ নেমে আসুক৷ আমাদের প্রভু আসুন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9224,51 +8982,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. જ્યારે હું આવું ત્યારે હું કેટલાએક માણસોને મોકલીશ કે જે તમારા દાનને યરૂશાલેમ સુધી પહોંચાડે. આ એવા]]></a:t>
+              <a:t><![CDATA[23. প্রভু যীশু খ্রীষ্টের অনুগ্রহ তোমাদের সঙ্গে থাকুক৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9356,51 +9114,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[લોકો હશે કે તમે બધા સંમત થશો કે તેમણે જ જવું જોઈએ. હું તેઓને પરિચયપત્રો આપીને મોકલીશ.]]></a:t>
+              <a:t><![CDATA[24. খ্রীষ্ট যীশুতে তোমাদের সকলের জন্য আমার ভালবাসা রইল৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9488,315 +9246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. અત્યારે જતાં તમારી મુલાકાત લેવાની મારી ઈચ્છા નથી. જો પ્રભુ રજા આપશે તો તમારી સાથે થોડો સમય]]></a:t>
-[...263 lines deleted...]
-              <a:t><![CDATA[5. હું મકદોનિયા થઈને જવા માંગુ છું. તેથી મકદોનિયા ગયા પછી હું તમારી પાસે આવી શકીશ.]]></a:t>
+              <a:t><![CDATA[2. সপ্তাহের প্রথম দিন রবিবার তোমরা তোমাদের উপার্জন থেকে সঙ্গতী অনুসারে যতটা সন্ভব বাঁচিয়ে সেই অর্থ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9884,51 +9378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[રહેવાની મારી ઈચ્છા છે.]]></a:t>
+              <a:t><![CDATA[গৃহে বিশেষ কোন স্থানে আলাদা করে জমাবে৷ তাহলে আমি যখন আসব তখন অর্থ সংগ্রহ করার প্রযোজন হবে না৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10016,51 +9510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. પરંતુ પચાસમાના પર્વસુધી હું એફેસસમાં રહેવાનો છું.]]></a:t>
+              <a:t><![CDATA[3. আমি যখন পৌঁছব, তখন তোমরা যাদের য়োগ্য বলে মনে কর তাদের হাত দিয়ে সেই অর্থ জেরুশালেমে পাঠাবে৷ আমার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10148,51 +9642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. હું અહીં રોકાઈશ, કારણ કે મહાન અને વિકસતું કાર્ય કરવાની સુંદર તક મને આપવામાં આવી છે અને ઘણા લોકો આ]]></a:t>
+              <a:t><![CDATA[লেখা চিঠি পরিচয়পত্র হিসাবে তারা নিয়ে যাবে;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10280,51 +9774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કાર્યનો વિરોધ કરે છે.]]></a:t>
+              <a:t><![CDATA[4. আর আমার যাওয়া যদি ঠিক বলে মনে হয় তবে তারা আমার সঙ্গেই যাবে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10412,51 +9906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. કદાચ તિમોથી તમારી પાસે આવે તો તેને રાહત લાગણીનો તમારી સાથે અનુભવ કરાવજો. મારી જેમ જ તે પ્રભુના]]></a:t>
+              <a:t><![CDATA[5. আমি মাকিদনিয়া হয়ে যাবার পরিকল্পনা করছি৷ মাকিদনিয়ার মধ্য দিয়ে যাবার পথে তোমাদের ওখানে যাব৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10473,91 +9967,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 கொரிந்தியர் : 16]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme78">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme5">
   <a:themeElements>
-    <a:clrScheme name="Theme78">
+    <a:clrScheme name="Theme5">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme78">
+    <a:fontScheme name="Theme5">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -10583,51 +10077,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme78">
+    <a:fmtScheme name="Theme5">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -10758,51 +10252,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>41</Slides>
+  <Slides>39</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>