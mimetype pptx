--- v1 (2026-07-18)
+++ v2 (2026-10-21)
@@ -386,51 +386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஜென்மசுபாவமான மனுஷனோ தேவனுடைய ஆவிக்குரியவைகளை ஏற்றுக்கொள்ளான்; அவைகள் அவனுக்குப் பைத்தியமாகத் தோன்றும்; அவைகள் ஆவிக்கேற்றபிரகாரமாய் ஆராய்ந்து நிதானிக்கப்படுகிறவைகளானதால், அவைகளை அறியவுமாட்டான்.]]></a:t>
+              <a:t><![CDATA[6. Nevertheless we speak wisdom among them that are perfect: yet not the wisdom of this world, nor of the princes of this world, that come to nothing:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -495,51 +495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆவிக்குரியவன் எல்லாவற்றையும் ஆராய்ந்து நிதானிக்கிறான்; ஆனாலும் அவன் மற்றொருவனாலும் ஆராய்ந்து நிதானிக்கப்படான்.]]></a:t>
+              <a:t><![CDATA[6. Nevertheless we speak wisdom among them that are perfect: yet not the wisdom of this world, nor of the princes of this world, that come to nothing:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -604,51 +604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆவிக்குரியவன் எல்லாவற்றையும் ஆராய்ந்து நிதானிக்கிறான்; ஆனாலும் அவன் மற்றொருவனாலும் ஆராய்ந்து நிதானிக்கப்படான்.]]></a:t>
+              <a:t><![CDATA[7. But we speak the wisdom of God in a mystery, even the hidden wisdom, which God ordained before the world unto our glory:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -713,51 +713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கர்த்தருக்குப் போதிக்கத்தக்கதாக அவருடைய சிந்தையை அறிந்தவன் யார்? எங்களுக்கோ கிறிஸ்துவின் சிந்தை உண்டாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[7. But we speak the wisdom of God in a mystery, even the hidden wisdom, which God ordained before the world unto our glory:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -822,51 +822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கர்த்தருக்குப் போதிக்கத்தக்கதாக அவருடைய சிந்தையை அறிந்தவன் யார்? எங்களுக்கோ கிறிஸ்துவின் சிந்தை உண்டாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[8. Which none of the princes of this world knew: for had they known it, they would not have crucified the Lord of glory.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -931,51 +931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. சகோதரரே, நான் உங்களிடத்தில் வந்தபோது, தேவனைப்பற்றிய சாட்சியைச் சிறந்த வசனிப்போடாவது ஞானத்தோடாவது அறிவிக்கிறவனாக வரவில்லை.]]></a:t>
+              <a:t><![CDATA[8. Which none of the princes of this world knew: for had they known it, they would not have crucified the Lord of glory.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1040,51 +1040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. சகோதரரே, நான் உங்களிடத்தில் வந்தபோது, தேவனைப்பற்றிய சாட்சியைச் சிறந்த வசனிப்போடாவது ஞானத்தோடாவது அறிவிக்கிறவனாக வரவில்லை.]]></a:t>
+              <a:t><![CDATA[9. But as it is written, Eye has not seen, nor ear heard, neither have entered into the heart of man, the things which God has prepared for them that love him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1149,51 +1149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இயேசுகிறிஸ்துவை, சிலுவையில் அறையப்பட்ட அவரையேயன்றி, வேறொன்றையும் உங்களுக்குள்ளே அறியாதிருக்கத் தீர்மானித்திருந்தேன்.]]></a:t>
+              <a:t><![CDATA[9. But as it is written, Eye has not seen, nor ear heard, neither have entered into the heart of man, the things which God has prepared for them that love him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1258,51 +1258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அல்லாமலும் நான் பலவீனத்தோடும் பயத்தோடும் மிகுந்த நடுக்கத்தோடும் உங்களிடத்தில் இருந்தேன்.]]></a:t>
+              <a:t><![CDATA[10. But God has revealed them unto us by his Spirit: for the Spirit searches all things, yea, the deep things of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1367,51 +1367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. உங்கள் விசுவாசம் மனுஷருடைய ஞானத்திலல்ல, தேவனுடைய பெலத்தில் நிற்கும்படிக்கு,]]></a:t>
+              <a:t><![CDATA[10. But God has revealed them unto us by his Spirit: for the Spirit searches all things, yea, the deep things of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1476,51 +1476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. மனுஷனிலுள்ள ஆவியேயன்றி மனுஷரில் எவன் மனுஷனுக்குரியவைகளை அறிவான்? அப்படிப்போல, தேவனுடைய ஆவியேயன்றி, ஒருவனும் தேவனுக்குரியவைகளை அறியமாட்டான்.]]></a:t>
+              <a:t><![CDATA[1. And I, brethren, when I came to you, came not with excellency of speech or of wisdom, declaring unto you the testimony of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1585,51 +1585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. உங்கள் விசுவாசம் மனுஷருடைய ஞானத்திலல்ல, தேவனுடைய பெலத்தில் நிற்கும்படிக்கு,]]></a:t>
+              <a:t><![CDATA[11. For what man knows the things of a man, save the spirit of man which is in him? even so the things of God knows no man, but the Spirit of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1694,51 +1694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. என் பேச்சும் என் பிரசங்கமும் மனுஷ ஞானத்திற்குரிய நயவசனமுள்ளதாயிராமல், ஆவியினாலும் பெலத்தினாலும் உறுதிப்படுத்தப்பட்டதாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[11. For what man knows the things of a man, save the spirit of man which is in him? even so the things of God knows no man, but the Spirit of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1803,51 +1803,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்படியிருந்தும், தேறினவர்களுக்குள்ளே ஞானத்தைப் பேசுகிறோம்; இப்பிரபஞ்சத்தின் ஞானத்தையல்ல, அழிந்துபோகிறவர்களாகிய இப்பிரபஞ்சத்தின் பிரபுக்களுடைய ஞானத்தையுமல்ல,]]></a:t>
+              <a:t><![CDATA[12. Now we have received, not the spirit of the world, but the spirit which is of God; that we might know the things that are freely given to us of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1912,51 +1912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்படியிருந்தும், தேறினவர்களுக்குள்ளே ஞானத்தைப் பேசுகிறோம்; இப்பிரபஞ்சத்தின் ஞானத்தையல்ல, அழிந்துபோகிறவர்களாகிய இப்பிரபஞ்சத்தின் பிரபுக்களுடைய ஞானத்தையுமல்ல,]]></a:t>
+              <a:t><![CDATA[12. Now we have received, not the spirit of the world, but the spirit which is of God; that we might know the things that are freely given to us of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2021,51 +2021,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. உலகத்தோற்றத்திற்கு முன்னே தேவன் நம்முடைய மகிமைக்காக ஏற்படுத்தினதும், மறைக்கப்பட்டதுமாயிருந்த இரகசியமான தேவஞானத்தையே பேசுகிறோம்.]]></a:t>
+              <a:t><![CDATA[13. Which things also we speak, not in the words which man's wisdom teaches, but which the Holy Spirit teaches; comparing spiritual things with spiritual.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2130,51 +2130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. உலகத்தோற்றத்திற்கு முன்னே தேவன் நம்முடைய மகிமைக்காக ஏற்படுத்தினதும், மறைக்கப்பட்டதுமாயிருந்த இரகசியமான தேவஞானத்தையே பேசுகிறோம்.]]></a:t>
+              <a:t><![CDATA[13. Which things also we speak, not in the words which man's wisdom teaches, but which the Holy Spirit teaches; comparing spiritual things with spiritual.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2239,51 +2239,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அதை இப்பிரபஞ்சத்துப் பிரபுக்களில் ஒருவனும் அறியவில்லை; அறிந்தார்களானால், மகிமையின் கர்த்தரை அவர்கள் சிலுவையில் அறையமாட்டார்களே.]]></a:t>
+              <a:t><![CDATA[14. But the natural man receives not the things of the Spirit of God: for they are foolishness unto him: neither can he know them, because they are spiritually discerned.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2348,51 +2348,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அதை இப்பிரபஞ்சத்துப் பிரபுக்களில் ஒருவனும் அறியவில்லை; அறிந்தார்களானால், மகிமையின் கர்த்தரை அவர்கள் சிலுவையில் அறையமாட்டார்களே.]]></a:t>
+              <a:t><![CDATA[14. But the natural man receives not the things of the Spirit of God: for they are foolishness unto him: neither can he know them, because they are spiritually discerned.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2457,51 +2457,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. எழுதியிருக்கிறபடி: தேவன் தம்மில் அன்புகூருகிறவர்களுக்கு ஆயத்தம்பண்ணினவைகளைக் கண் காணவுமில்லை, காதுகேட்கவுமில்லை, அவைகள் மனுஷனுடைய இருதயத்தில் தோன்றவுமில்லை;]]></a:t>
+              <a:t><![CDATA[15. But he that is spiritual judges all things, yet he himself is judged of no man.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2566,51 +2566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. எழுதியிருக்கிறபடி: தேவன் தம்மில் அன்புகூருகிறவர்களுக்கு ஆயத்தம்பண்ணினவைகளைக் கண் காணவுமில்லை, காதுகேட்கவுமில்லை, அவைகள் மனுஷனுடைய இருதயத்தில் தோன்றவுமில்லை;]]></a:t>
+              <a:t><![CDATA[15. But he that is spiritual judges all things, yet he himself is judged of no man.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2675,51 +2675,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. மனுஷனிலுள்ள ஆவியேயன்றி மனுஷரில் எவன் மனுஷனுக்குரியவைகளை அறிவான்? அப்படிப்போல, தேவனுடைய ஆவியேயன்றி, ஒருவனும் தேவனுக்குரியவைகளை அறியமாட்டான்.]]></a:t>
+              <a:t><![CDATA[1. And I, brethren, when I came to you, came not with excellency of speech or of wisdom, declaring unto you the testimony of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2784,51 +2784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நமக்கோ தேவன் அவைகளைத் தமது ஆவியினாலே வெளிப்படுத்தினார்; அந்த ஆவியானவர் எல்லாவற்றையும், தேவனுடைய ஆழங்களையும், ஆராய்ந்திருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[16. For who has known the mind of the Lord, that he may instruct him? But we have the mind of Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2893,51 +2893,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நமக்கோ தேவன் அவைகளைத் தமது ஆவியினாலே வெளிப்படுத்தினார்; அந்த ஆவியானவர் எல்லாவற்றையும், தேவனுடைய ஆழங்களையும், ஆராய்ந்திருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[16. For who has known the mind of the Lord, that he may instruct him? But we have the mind of Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3002,51 +3002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நாங்களோ உலகத்தின் ஆவியைப்பெறாமல், தேவனால் எங்களுக்கு அருளப்பட்டவைகளை அறியும்படிக்கு தேவனிலிருந்து புறப்படுகிற ஆவியையே பெற்றோம்.]]></a:t>
+              <a:t><![CDATA[2. For I determined not to know any thing among you, save Jesus Christ, and him crucified.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3111,51 +3111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நாங்களோ உலகத்தின் ஆவியைப்பெறாமல், தேவனால் எங்களுக்கு அருளப்பட்டவைகளை அறியும்படிக்கு தேவனிலிருந்து புறப்படுகிற ஆவியையே பெற்றோம்.]]></a:t>
+              <a:t><![CDATA[2. For I determined not to know any thing among you, save Jesus Christ, and him crucified.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3220,51 +3220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவைகளை நாங்கள் மனுஷஞானம் போதிக்கிற வார்த்தைகளாலே பேசாமல், பரிசுத்த ஆவி போதிக்கிற வார்த்தைகளாலே பேசி, ஆவிக்குரியவைகளை ஆவிக்குரியவைகளோடே சம்பந்தப்படுத்திக்காண்பிக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[3. And I was with you in weakness, and in fear, and in much trembling.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3329,51 +3329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவைகளை நாங்கள் மனுஷஞானம் போதிக்கிற வார்த்தைகளாலே பேசாமல், பரிசுத்த ஆவி போதிக்கிற வார்த்தைகளாலே பேசி, ஆவிக்குரியவைகளை ஆவிக்குரியவைகளோடே சம்பந்தப்படுத்திக்காண்பிக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[4. And my speech and my preaching was not with enticing words of man's wisdom, but in demonstration of the Spirit and of power:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3438,51 +3438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஜென்மசுபாவமான மனுஷனோ தேவனுடைய ஆவிக்குரியவைகளை ஏற்றுக்கொள்ளான்; அவைகள் அவனுக்குப் பைத்தியமாகத் தோன்றும்; அவைகள் ஆவிக்கேற்றபிரகாரமாய் ஆராய்ந்து நிதானிக்கப்படுகிறவைகளானதால், அவைகளை அறியவுமாட்டான்.]]></a:t>
+              <a:t><![CDATA[5. That your faith should not stand in the wisdom of men, but in the power of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3547,51 +3547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஜென்மசுபாவமான மனுஷனோ தேவனுடைய ஆவிக்குரியவைகளை ஏற்றுக்கொள்ளான்; அவைகள் அவனுக்குப் பைத்தியமாகத் தோன்றும்; அவைகள் ஆவிக்கேற்றபிரகாரமாய் ஆராய்ந்து நிதானிக்கப்படுகிறவைகளானதால், அவைகளை அறியவுமாட்டான்.]]></a:t>
+              <a:t><![CDATA[5. That your faith should not stand in the wisdom of men, but in the power of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3626,51 +3626,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473401675" r:id="rId1"/>
+    <p:sldLayoutId id="2481563473" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4054,51 +4054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বিষয়গুলি কেবল, আত্মিকভাবেই বিচার করা যায়৷]]></a:t>
+              <a:t><![CDATA[6. அப்படியிருந்தும், தேறினவர்களுக்குள்ளே ஞானத்தைப் பேசுகிறோம்; இப்பிரபஞ்சத்தின் ஞானத்தையல்ல,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4186,51 +4186,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. কিন্তু আত্মিক ব্যক্তি সকল বিষয়ে বিচার করতে পারে৷ অন্য কেউ তার সম্বন্ধে বিচার করতে পারে না৷ কারণ]]></a:t>
+              <a:t><![CDATA[அழிந்துபோகிறவர்களாகிய இப்பிரபஞ்சத்தின் பிரபுக்களுடைய ஞானத்தையுமல்ல,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4318,51 +4318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[শাস্ত্র বলছে:]]></a:t>
+              <a:t><![CDATA[7. உலகத்தோற்றத்திற்கு முன்னே தேவன் நம்முடைய மகிமைக்காக ஏற்படுத்தினதும், மறைக்கப்பட்டதுமாயிருந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4450,51 +4450,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ‘কে প্রভুর মন জেনেছে য়ে, তাঁকে নির্দেশ দিতে পারে?’ যিশাইয় 40 : 13 কিন্তু খ্রীষ্টের মন আমাদের]]></a:t>
+              <a:t><![CDATA[இரகசியமான தேவஞானத்தையே பேசுகிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4582,51 +4582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আছে৷]]></a:t>
+              <a:t><![CDATA[8. அதை இப்பிரபஞ்சத்துப் பிரபுக்களில் ஒருவனும் அறியவில்லை; அறிந்தார்களானால், மகிமையின் கர்த்தரை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4714,51 +4714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. আমার ভাই ও বোনেরা, যখন আমি তোমাদের কাছে গিয়ে ঈশ্বরের সত্য প্রচার করেছিলাম, তখন আমি তা]]></a:t>
+              <a:t><![CDATA[அவர்கள் சிலுவையில் அறையமாட்டார்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4846,51 +4846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[অলঙ্কারযুক্ত ও বুদ্ধিদীপ্ত ভাষায় প্রচার করি নি৷]]></a:t>
+              <a:t><![CDATA[9. எழுதியிருக்கிறபடி: தேவன் தம்மில் அன்புகூருகிறவர்களுக்கு ஆயத்தம்பண்ணினவைகளைக் கண் காணவுமில்லை,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4978,51 +4978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. কারণ আমি স্থির করেছিলাম য়ে কেবল যীশু খ্রীষ্ট এবং ক্রুশের ওপর তাঁর মৃত্যুর কথাই তোমাদের জানাবো৷]]></a:t>
+              <a:t><![CDATA[காதுகேட்கவுமில்லை, அவைகள் மனுஷனுடைய இருதயத்தில் தோன்றவுமில்லை;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5110,51 +5110,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. আমি তোমাদের কাছে দুর্বলের মতো হয়ে কাঁপতে কাঁপতে গিয়েছিলাম৷]]></a:t>
+              <a:t><![CDATA[10. நமக்கோ தேவன் அவைகளைத் தமது ஆவியினாலே வெளிப்படுத்தினார்; அந்த ஆவியானவர் எல்லாவற்றையும், தேவனுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5242,51 +5242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. তাই আমার শিক্ষা ও আমার প্রচার প্ররোচনামূলক জ্ঞানের কথায় ভরা ছিল না, বরং আমার শিক্ষাগুলিতে আত্মার]]></a:t>
+              <a:t><![CDATA[ஆழங்களையும், ஆராய்ந்திருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5374,51 +5374,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. বিষয়টি এই রকম: কোন মানুষ অপরে কি চিন্তা করছে তা জানে না৷ কেবল সেই ব্যক্তির আত্মা, য়ে তার]]></a:t>
+              <a:t><![CDATA[1. சகோதரரே, நான் உங்களிடத்தில் வந்தபோது, தேவனைப்பற்றிய சாட்சியைச் சிறந்த வசனிப்போடாவது ஞானத்தோடாவது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5506,51 +5506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[শক্তির প্রমাণ ছিল,]]></a:t>
+              <a:t><![CDATA[11. மனுஷனிலுள்ள ஆவியேயன்றி மனுஷரில் எவன் மனுஷனுக்குரியவைகளை அறிவான்? அப்படிப்போல, தேவனுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5638,51 +5638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. যাতে তোমাদের বিশ্বাস য়েন মানুষের জ্ঞানের ওপর নির্ভর না করে ঈশ্বরের শক্তির উপর নির্ভর করে৷]]></a:t>
+              <a:t><![CDATA[ஆவியேயன்றி, ஒருவனும் தேவனுக்குரியவைகளை அறியமாட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5770,51 +5770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. কিন্তু তবু আমরা পরিপক্কদের কাছে জ্ঞানের কথা বলি, সেই জ্ঞান পার্থিব জ্ঞানের মতো নয়, তা এই যুগের]]></a:t>
+              <a:t><![CDATA[12. நாங்களோ உலகத்தின் ஆவியைப்பெறாமல், தேவனால் எங்களுக்கு அருளப்பட்டவைகளை அறியும்படிக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5902,51 +5902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[শাসকদের জ্ঞানের মতো নয়, সেই শাসকরা তো শক্তিহীন হয়ে পড়েছে৷]]></a:t>
+              <a:t><![CDATA[தேவனிலிருந்து புறப்படுகிற ஆவியையே பெற்றோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6034,51 +6034,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. কিন্তু আমরা নিগূঢ়তত্ত্বে ঈশ্বরের জ্ঞানের কথা বলি৷ সেই জ্ঞান গুপ্ত ছিল এবং ঈশ্বর আমাদের]]></a:t>
+              <a:t><![CDATA[13. அவைகளை நாங்கள் மனுஷஞானம் போதிக்கிற வார்த்தைகளாலே பேசாமல், பரிசுத்த ஆவி போதிக்கிற வார்த்தைகளாலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6166,51 +6166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মহিমান্বিত করবেন বলে এবিষয় সৃষ্টির পূর্বেই স্থির করে রেখেছিলেন৷]]></a:t>
+              <a:t><![CDATA[பேசி, ஆவிக்குரியவைகளை ஆவிக்குரியவைகளோடே சம்பந்தப்படுத்திக்காண்பிக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6298,51 +6298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. এই যুগের শাসকদের মধ্যে কেউ তো বোঝেনি, যদি বুঝত তবে তারা কখনও মহিমাপূর্ণ প্রভুকে ক্রুশে বিদ্ধ করত]]></a:t>
+              <a:t><![CDATA[14. ஜென்மசுபாவமான மனுஷனோ தேவனுடைய ஆவிக்குரியவைகளை ஏற்றுக்கொள்ளான்; அவைகள் அவனுக்குப் பைத்தியமாகத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6430,51 +6430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[না৷]]></a:t>
+              <a:t><![CDATA[தோன்றும்; அவைகள் ஆவிக்கேற்றபிரகாரமாய் ஆராய்ந்து நிதானிக்கப்படுகிறவைகளானதால், அவைகளை அறியவுமாட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6562,51 +6562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. কিন্তু শাস্ত্রে য়েমন লেখা আছে:‘ঈশ্বরকে যারা ভালবাসে, তাদের জন্য তিনি যা প্রস্তুত করেছেন, কোন]]></a:t>
+              <a:t><![CDATA[15. ஆவிக்குரியவன் எல்லாவற்றையும் ஆராய்ந்து நிதானிக்கிறான்; ஆனாலும் அவன் மற்றொருவனாலும் ஆராய்ந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6694,51 +6694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মানুষ তা কখনও চোখে দেখে নি, কানে শোনে নি, এমন কি কল্পনাও করে নি৷’যিশাইয় 64 :4]]></a:t>
+              <a:t><![CDATA[நிதானிக்கப்படான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6826,51 +6826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[অন্তরে থাকে সেই জানে৷ তেমনি ঈশ্বর কি চিন্তা করেন তা কেউ জানে না, কেবল ঈশ্বরের আত্মা জানেন৷]]></a:t>
+              <a:t><![CDATA[அறிவிக்கிறவனாக வரவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6958,51 +6958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. কিন্তু আমাদের কাছে ঈশ্বর তাঁর আত্মার দ্বারা তা প্রকাশ করেছেন৷ কারণ আত্মা সব কিছুর অনুসন্ধান]]></a:t>
+              <a:t><![CDATA[16. கர்த்தருக்குப் போதிக்கத்தக்கதாக அவருடைய சிந்தையை அறிந்தவன் யார்? எங்களுக்கோ கிறிஸ்துவின் சிந்தை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7090,51 +7090,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করেন, এমন কি ঈশ্বরের নিগূঢ় তত্ত্বের অনুসন্ধান করেন৷]]></a:t>
+              <a:t><![CDATA[உண்டாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7222,51 +7222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. আমরা জগতের আত্মাকে গ্রহণ করি নি কিন্তু ঈশ্বরের কাছ থেকে য়ে আত্মা এসেছেন তাঁকেই আমরা পেয়েছি,]]></a:t>
+              <a:t><![CDATA[2. இயேசுகிறிஸ்துவை, சிலுவையில் அறையப்பட்ட அவரையேயன்றி, வேறொன்றையும் உங்களுக்குள்ளே அறியாதிருக்கத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7354,51 +7354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[য়েন ঈশ্বর অনুগ্রহ করে আমাদের যা যা দান করেছেন তা জানতে পারি৷]]></a:t>
+              <a:t><![CDATA[தீர்மானித்திருந்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7486,51 +7486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. সেই সব বিষয়ে বলতে গিয়ে আমরা মানবিক জ্ঞানের শিক্ষানুরূপ কথায় নয়, কিন্তু পবিত্র আত্মার]]></a:t>
+              <a:t><![CDATA[3. அல்லாமலும் நான் பலவீனத்தோடும் பயத்தோடும் மிகுந்த நடுக்கத்தோடும் உங்களிடத்தில் இருந்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7618,51 +7618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[শিক্ষানুসারে বলেছি, আত্মিক বিষয় বোঝাতে আত্মিক কথাই ব্যবহার করছি৷]]></a:t>
+              <a:t><![CDATA[4. உங்கள் விசுவாசம் மனுஷருடைய ஞானத்திலல்ல, தேவனுடைய பெலத்தில் நிற்கும்படிக்கு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7750,51 +7750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. যার মধ্যে ঈশ্বরের আত্মা নেই সে, আত্মা থেকে য়ে বিষয়গুলি আসে তা গ্রহণ করতে পারে না, কারণ তার]]></a:t>
+              <a:t><![CDATA[5. என் பேச்சும் என் பிரசங்கமும் மனுஷ ஞானத்திற்குரிய நயவசனமுள்ளதாயிராமல், ஆவியினாலும் பெலத்தினாலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7882,51 +7882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কাছে সে সব মূর্খতা৷ য়ে ব্যক্তির মধ্যে পবিত্র আত্মা নেই সে আত্মিক কথা বুঝতে পারে না, কারণ সেই]]></a:t>
+              <a:t><![CDATA[உறுதிப்படுத்தப்பட்டதாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7943,91 +7943,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 கொரிந்தியர் : 2]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme36">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme32">
   <a:themeElements>
-    <a:clrScheme name="Theme36">
+    <a:clrScheme name="Theme32">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme36">
+    <a:fontScheme name="Theme32">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -8053,51 +8053,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme36">
+    <a:fmtScheme name="Theme32">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>