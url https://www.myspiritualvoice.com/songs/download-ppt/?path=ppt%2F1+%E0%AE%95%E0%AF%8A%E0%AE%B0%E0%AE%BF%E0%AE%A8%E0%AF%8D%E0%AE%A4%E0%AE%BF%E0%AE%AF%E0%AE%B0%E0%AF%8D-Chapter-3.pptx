--- v1 (2026-07-18)
+++ v2 (2026-10-21)
@@ -67,50 +67,58 @@
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -129,50 +137,54 @@
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
+    <p:sldId id="294" r:id="rId41"/>
+    <p:sldId id="295" r:id="rId42"/>
+    <p:sldId id="296" r:id="rId43"/>
+    <p:sldId id="297" r:id="rId44"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -308,53 +320,57 @@
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
-  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -414,51 +430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பவுல் யார்? அப்பொல்லோ யார்? கர்த்தர் அவனவனுக்கு அருள் அளித்தபடியே நீங்கள் விசுவாசிக்கிறதற்கு ஏதுவாயிருந்த ஊழியக்காரர்தானே.]]></a:t>
+              <a:t><![CDATA[5. Who then is Paul, and who is Apollos, but ministers by whom all of you believed, even as the Lord gave to every man?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -523,51 +539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பவுல் யார்? அப்பொல்லோ யார்? கர்த்தர் அவனவனுக்கு அருள் அளித்தபடியே நீங்கள் விசுவாசிக்கிறதற்கு ஏதுவாயிருந்த ஊழியக்காரர்தானே.]]></a:t>
+              <a:t><![CDATA[5. Who then is Paul, and who is Apollos, but ministers by whom all of you believed, even as the Lord gave to every man?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -632,51 +648,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நான் நட்டேன், அப்பொல்லோ நீர்ப்பாய்ச்சினான், தேவனே விளையச்செய்தார்.]]></a:t>
+              <a:t><![CDATA[6. I have planted, Apollos watered; but God gave the increase.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -741,51 +757,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்படியிருக்க, நடுகிறவனாலும் ஒன்றுமில்லை, நீர்ப்பாய்ச்சுகிறவனாலும் ஒன்றுமில்லை, விளையச்செய்கிற தேவனாலே எல்லாமாகும்.]]></a:t>
+              <a:t><![CDATA[7. So then neither is he that plants any thing, neither he that waters; but God that gives the increase.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -850,51 +866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. மேலும் நடுகிறவனும் நீர்ப்பாய்ச்சுகிறவனும் ஒன்றாயிருக்கிறார்கள்; அவனவன் தன்தன் வேலைக்குத் தக்கதாய்க் கூலியைப் பெறுவான்.]]></a:t>
+              <a:t><![CDATA[7. So then neither is he that plants any thing, neither he that waters; but God that gives the increase.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -959,51 +975,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நாங்கள் தேவனுக்கு உடன்வேலையாட்களாயிருக்கிறோம்; நீங்கள் தேவனுடைய பண்ணையும், தேவனுடைய மாளிகையுமாயிருக்கிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[8. Now he that plants and he that waters are one: and every man shall receive his own reward according to his own labour.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1068,51 +1084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நாங்கள் தேவனுக்கு உடன்வேலையாட்களாயிருக்கிறோம்; நீங்கள் தேவனுடைய பண்ணையும், தேவனுடைய மாளிகையுமாயிருக்கிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[8. Now he that plants and he that waters are one: and every man shall receive his own reward according to his own labour.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1177,51 +1193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. எனக்கு அளிக்கப்பட்ட தேவகிருபையின்படியே புத்தியுள்ள சிற்பாசாரியைப்போல அஸ்திபாரம்போட்டேன். வேறொருவன் அதின்மேல் கட்டுகிறான். அவனவன் தான் அதின்மேல் இன்னவிதமாய்க் கட்டுகிறானென்று பார்க்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[9. For we are labourers together with God: all of you are God's farming, all of you are God's building.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1286,51 +1302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. எனக்கு அளிக்கப்பட்ட தேவகிருபையின்படியே புத்தியுள்ள சிற்பாசாரியைப்போல அஸ்திபாரம்போட்டேன். வேறொருவன் அதின்மேல் கட்டுகிறான். அவனவன் தான் அதின்மேல் இன்னவிதமாய்க் கட்டுகிறானென்று பார்க்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[9. For we are labourers together with God: all of you are God's farming, all of you are God's building.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1395,51 +1411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. போடப்பட்டிருக்கிற அஸ்திபாரமாகிய இயேசுகிறிஸ்துவை அல்லாமல் வேறே அஸ்திபாரத்தைப் போட ஒருவனாலும் கூடாது.]]></a:t>
+              <a:t><![CDATA[10. According to the grace of God which is given unto me, as a wise architect, I have laid the foundation, and another builds thereon. But let every man take heed how he builds thereupon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1504,51 +1520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. மேலும், சகோதரரே, நான் உங்களை ஆவிக்குரியவர்களென்று எண்ணி உங்களுடனே பேசக்கூடாமல், மாம்சத்துக்குரியவர்களென்றும், கிறிஸ்துவுக்குள் குழந்தைகளென்றும் எண்ணிப் பேசவேண்டியதாயிற்று.]]></a:t>
+              <a:t><![CDATA[1. And I, brethren, could not speak unto you as unto spiritual, but as unto carnal, even as unto babes in Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1613,51 +1629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. போடப்பட்டிருக்கிற அஸ்திபாரமாகிய இயேசுகிறிஸ்துவை அல்லாமல் வேறே அஸ்திபாரத்தைப் போட ஒருவனாலும் கூடாது.]]></a:t>
+              <a:t><![CDATA[10. According to the grace of God which is given unto me, as a wise architect, I have laid the foundation, and another builds thereon. But let every man take heed how he builds thereupon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1722,51 +1738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஒருவன் அந்த அஸ்திபாரத்தின்மேல் பொன், வெள்ளி, விலையேறப்பெற்ற கல், மரம், புல், வைக்கோல் ஆகிய இவைகளைக் கட்டினால்,]]></a:t>
+              <a:t><![CDATA[11. For other foundation can no man lay than that is laid, which is Jesus Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1831,51 +1847,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவனவனுடைய வேலைப்பாடு வெளியாகும்; நாளானது அதை விளங்கப்பண்ணும். ஏனெனில் அது அக்கினியினாலே வெளிப்படுத்தப்படும்; அவனவனுடைய வேலைப்பாடு எத்தன்மையுள்ளதென்று அக்கினியானது பரிசோதிக்கும்.]]></a:t>
+              <a:t><![CDATA[11. For other foundation can no man lay than that is laid, which is Jesus Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1940,51 +1956,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவனவனுடைய வேலைப்பாடு வெளியாகும்; நாளானது அதை விளங்கப்பண்ணும். ஏனெனில் அது அக்கினியினாலே வெளிப்படுத்தப்படும்; அவனவனுடைய வேலைப்பாடு எத்தன்மையுள்ளதென்று அக்கினியானது பரிசோதிக்கும்.]]></a:t>
+              <a:t><![CDATA[12. Now if any man build upon this foundation gold, silver, precious stones, wood, hay, stubble;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2049,51 +2065,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அதின்மேல் ஒருவன் கட்டினது நிலைத்தால், அவன் கூலியைப் பெறுவான்.]]></a:t>
+              <a:t><![CDATA[12. Now if any man build upon this foundation gold, silver, precious stones, wood, hay, stubble;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2158,51 +2174,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஒருவன் கட்டினது வெந்துபோனால், அவன் நஷ்டமடைவான்; அவனோ இரட்சிக்கப்படுவான்; அதுவும் அக்கினியிலகப்பட்டுத் தப்பினதுபோலிருக்கும்.]]></a:t>
+              <a:t><![CDATA[13. Every man's work shall be made manifest: for the day shall declare it, because it shall be revealed by fire; and the fire shall try every man's work of what sort it is.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2267,51 +2283,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஒருவன் கட்டினது வெந்துபோனால், அவன் நஷ்டமடைவான்; அவனோ இரட்சிக்கப்படுவான்; அதுவும் அக்கினியிலகப்பட்டுத் தப்பினதுபோலிருக்கும்.]]></a:t>
+              <a:t><![CDATA[13. Every man's work shall be made manifest: for the day shall declare it, because it shall be revealed by fire; and the fire shall try every man's work of what sort it is.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2376,51 +2392,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நீங்கள் தேவனுடைய ஆலயமயிருக்கிறீர்களென்றும், தேவனுடைய ஆவி உங்களில் வாசமாயிருக்கிறாரென்றும் அறியாதிருக்கிறீர்களா?]]></a:t>
+              <a:t><![CDATA[14. If any man's work abide which he has built thereupon, he shall receive a reward.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2485,51 +2501,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஒருவன் தேவனுடைய ஆலயத்தைக்கெடுத்தால், அவனை தேவன் கெடுப்பார்; தேவனுடைய ஆலயம் பரிசுத்தமாயிருக்கிறது; நீங்களே அந்த ஆலயம்.]]></a:t>
+              <a:t><![CDATA[15. If any man's work shall be burned, he shall suffer loss: but he himself shall be saved; yet so as by fire.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2594,51 +2610,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஒருவன் தேவனுடைய ஆலயத்தைக்கெடுத்தால், அவனை தேவன் கெடுப்பார்; தேவனுடைய ஆலயம் பரிசுத்தமாயிருக்கிறது; நீங்களே அந்த ஆலயம்.]]></a:t>
+              <a:t><![CDATA[15. If any man's work shall be burned, he shall suffer loss: but he himself shall be saved; yet so as by fire.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2703,51 +2719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. மேலும், சகோதரரே, நான் உங்களை ஆவிக்குரியவர்களென்று எண்ணி உங்களுடனே பேசக்கூடாமல், மாம்சத்துக்குரியவர்களென்றும், கிறிஸ்துவுக்குள் குழந்தைகளென்றும் எண்ணிப் பேசவேண்டியதாயிற்று.]]></a:t>
+              <a:t><![CDATA[1. And I, brethren, could not speak unto you as unto spiritual, but as unto carnal, even as unto babes in Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2812,51 +2828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஒருவனும் தன்னைத்தானே வஞ்சியாதிருப்பானாக, இவ்வுலகத்திலே உங்களிலொருவன் தன்னை ஞானியென்று எண்ணினால் அவன் ஞானியாகும்படிக்குப் பைத்தியக்காரனாகக்கடவன்.]]></a:t>
+              <a:t><![CDATA[16. Know all of you not that all of you are the temple of God, and that the Spirit of God dwells in you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2921,51 +2937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஒருவனும் தன்னைத்தானே வஞ்சியாதிருப்பானாக, இவ்வுலகத்திலே உங்களிலொருவன் தன்னை ஞானியென்று எண்ணினால் அவன் ஞானியாகும்படிக்குப் பைத்தியக்காரனாகக்கடவன்.]]></a:t>
+              <a:t><![CDATA[16. Know all of you not that all of you are the temple of God, and that the Spirit of God dwells in you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3030,51 +3046,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இவ்வுலகத்தின் ஞானம் தேவனுக்கு முன்பாகப் பைத்தியமாயிருக்கிறது. அப்படியே, ஞானிகளை அவர்களுடைய தந்திரத்திலே பிடிக்கிறாரென்றும்,]]></a:t>
+              <a:t><![CDATA[17. If any man defile the temple of God, him shall God destroy; for the temple of God is holy, which temple all of you are.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3139,51 +3155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இவ்வுலகத்தின் ஞானம் தேவனுக்கு முன்பாகப் பைத்தியமாயிருக்கிறது. அப்படியே, ஞானிகளை அவர்களுடைய தந்திரத்திலே பிடிக்கிறாரென்றும்,]]></a:t>
+              <a:t><![CDATA[17. If any man defile the temple of God, him shall God destroy; for the temple of God is holy, which temple all of you are.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3248,51 +3264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஞானிகளுடைய சிந்தனைகள் வீணாயிருக்கிறதென்று கர்த்தர் அறிந்திருக்கிறாரென்றும் எழுதியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[18. Let no man deceive himself. If any man among you seems to be wise in this world, let him become a fool, that he may be wise.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3357,51 +3373,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இப்படியிருக்க, ஒருவனும் மனுஷரைக்குறித்து மேன்மைபாராட்டாதிருப்பானாக; எல்லாம் உங்களுடையதே;]]></a:t>
+              <a:t><![CDATA[18. Let no man deceive himself. If any man among you seems to be wise in this world, let him become a fool, that he may be wise.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3466,51 +3482,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. பவுலாகிலும், அப்பொல்லோவாகிலும், கேபாவாகிலும், உலகமாகிலும், ஜீவனாகிலும் மரணமாகிலும், நிகழ்காரியங்களாகிலும், வருங்காரியங்களாகிலும், எல்லாம் உங்களுடையது;]]></a:t>
+              <a:t><![CDATA[19. For the wisdom of this world is foolishness with God. For it is written, He takes the wise in their own craftiness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3575,51 +3591,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. பவுலாகிலும், அப்பொல்லோவாகிலும், கேபாவாகிலும், உலகமாகிலும், ஜீவனாகிலும் மரணமாகிலும், நிகழ்காரியங்களாகிலும், வருங்காரியங்களாகிலும், எல்லாம் உங்களுடையது;]]></a:t>
+              <a:t><![CDATA[19. For the wisdom of this world is foolishness with God. For it is written, He takes the wise in their own craftiness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3684,51 +3700,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. நீங்கள் கிறிஸ்துவினுடையவர்கள்; கிறிஸ்து தேவனுடையவர்.]]></a:t>
+              <a:t><![CDATA[20. And again, The Lord knows the thoughts of the wise, that they are vain.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. Therefore let no man glory in men. For all things are your's;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3793,51 +3918,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீங்கள் பெலனில்லாதவர்களானதால், உங்களுக்குப் போஜனங்கொடாமல், பாலைக் குடிக்கக்கொடுத்தேன்; இன்னமும் நீங்கள் மாம்சத்துக்குரியவர்களாயிருக்கிறபடியால், இப்பொழுதும் உங்களுக்குப் பெலனில்லை.]]></a:t>
+              <a:t><![CDATA[2. I have fed you with milk, and not with food: for until now all of you were not able to bear it, neither yet now are all of you able.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. Whether Paul, or Apollos, or Cephas, or the world, or life, or death, or things present, or things to come; all are your's;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. Whether Paul, or Apollos, or Cephas, or the world, or life, or death, or things present, or things to come; all are your's;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. And all of you are Christ's; and Christ is God's.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3902,51 +4354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீங்கள் பெலனில்லாதவர்களானதால், உங்களுக்குப் போஜனங்கொடாமல், பாலைக் குடிக்கக்கொடுத்தேன்; இன்னமும் நீங்கள் மாம்சத்துக்குரியவர்களாயிருக்கிறபடியால், இப்பொழுதும் உங்களுக்குப் பெலனில்லை.]]></a:t>
+              <a:t><![CDATA[2. I have fed you with milk, and not with food: for until now all of you were not able to bear it, neither yet now are all of you able.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4011,51 +4463,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. பொறாமையும் வாக்குவாதமும் பேதகங்களும் உங்களுக்குள் இருக்கிறபடியால், நீங்கள் மாம்சத்திற்குரியவர்களாயிருந்து மனுஷமார்க்கமாய் நடக்கிறீர்களல்லவா?]]></a:t>
+              <a:t><![CDATA[3. For all of you are yet carnal: for whereas there is among you envying, and strife, and divisions, are all of you not carnal, and walk as men?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4120,51 +4572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. பொறாமையும் வாக்குவாதமும் பேதகங்களும் உங்களுக்குள் இருக்கிறபடியால், நீங்கள் மாம்சத்திற்குரியவர்களாயிருந்து மனுஷமார்க்கமாய் நடக்கிறீர்களல்லவா?]]></a:t>
+              <a:t><![CDATA[3. For all of you are yet carnal: for whereas there is among you envying, and strife, and divisions, are all of you not carnal, and walk as men?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4229,51 +4681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஒருவன் நான் பவுலைச் சேர்ந்தவனென்றும், வேறொருவன் நான் அப்பொல்லோவைச் சேர்ந்தவனென்றும் சொல்லுகிறபடியால் நீங்கள் மாம்சத்திற்குரியவர்களல்லவா?]]></a:t>
+              <a:t><![CDATA[4. For while one says, I am of Paul; and another, I am of Apollos; are all of you not carnal?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4338,51 +4790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஒருவன் நான் பவுலைச் சேர்ந்தவனென்றும், வேறொருவன் நான் அப்பொல்லோவைச் சேர்ந்தவனென்றும் சொல்லுகிறபடியால் நீங்கள் மாம்சத்திற்குரியவர்களல்லவா?]]></a:t>
+              <a:t><![CDATA[4. For while one says, I am of Paul; and another, I am of Apollos; are all of you not carnal?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4417,51 +4869,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473401679" r:id="rId1"/>
+    <p:sldLayoutId id="2481563473" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4709,54 +5161,86 @@
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
@@ -4901,51 +5385,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. আপল্লো কে? আর পৌলই বা কে? আমরা ঈশ্বরের দাস মাত্র, যাদের দ্বারা তোমরা বিশ্বাসী হয়েছ৷ প্রভু আমাদের]]></a:t>
+              <a:t><![CDATA[5. பவுல் யார்? அப்பொல்லோ யார்? கர்த்தர் அவனவனுக்கு அருள் அளித்தபடியே நீங்கள் விசுவாசிக்கிறதற்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5033,51 +5517,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[এক এক জনকে য়েমন কাজ দিয়েছেন আমরা তেমন করেছি৷]]></a:t>
+              <a:t><![CDATA[ஏதுவாயிருந்த ஊழியக்காரர்தானே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5165,51 +5649,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. আমি বীজ বুনেছি, আপল্লো জল দিয়েছেন; কিন্তু ঈশ্বরই বৃদ্ধি দান করেছেন৷]]></a:t>
+              <a:t><![CDATA[6. நான் நட்டேன், அப்பொல்லோ நீர்ப்பாய்ச்சினான், தேவனே விளையச்செய்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5297,51 +5781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. তাই য়ে বীজ বোনে বা য়ে জল দেয় সে কিছু নয়, কিন্তু ঈশ্বর, যিনি বৃদ্ধি দান করেন তিনিই সব৷]]></a:t>
+              <a:t><![CDATA[7. அப்படியிருக்க, நடுகிறவனாலும் ஒன்றுமில்லை, நீர்ப்பாய்ச்சுகிறவனாலும் ஒன்றுமில்லை, விளையச்செய்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5429,51 +5913,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. য়ে বীজ বোনে ও য়ে জল দেয় তাদের উদ্দেশ্য এক; তারা প্রত্যেকে নিজের নিজের কর্ম অনুসারে ফল পাবে৷]]></a:t>
+              <a:t><![CDATA[தேவனாலே எல்லாமாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5561,51 +6045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. কারণ আমরা পরস্পর ঈশ্বরেরই সহকর্মী৷ তোমরা এক শস্যক্ষেত্রের মতো, যার মালিক স্বয়ং ঈশ্বর৷ তোমরা]]></a:t>
+              <a:t><![CDATA[8. மேலும் நடுகிறவனும் நீர்ப்பாய்ச்சுகிறவனும் ஒன்றாயிருக்கிறார்கள்; அவனவன் தன்தன் வேலைக்குத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5693,51 +6177,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ঈশ্বরের গৃহ৷]]></a:t>
+              <a:t><![CDATA[தக்கதாய்க் கூலியைப் பெறுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5825,51 +6309,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ঈশ্বর আমায় য়ে ক্ষমতা দিয়েছেন সেই অনুসারে আমি অভিজ্ঞ স্থপতির মতো ভীত গেঁথেছি৷ কিন্তু অন্যেরা]]></a:t>
+              <a:t><![CDATA[9. நாங்கள் தேவனுக்கு உடன்வேலையாட்களாயிருக்கிறோம்; நீங்கள் தேவனுடைய பண்ணையும், தேவனுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5957,51 +6441,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তার ওপর গাঁথছে, তবে প্রত্যেকে য়েন লক্ষ্য রাখে কিভাবে তারা তার ওপর গাঁথে৷]]></a:t>
+              <a:t><![CDATA[மாளிகையுமாயிருக்கிறீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6089,51 +6573,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. য়ে ভীত গাঁথা হয়েছে তা ছাড়া অন্য ভিত্তিমূল কেউ স্থাপন করতে পারে না, সেই ভীত হচ্ছেন যীশু]]></a:t>
+              <a:t><![CDATA[10. எனக்கு அளிக்கப்பட்ட தேவகிருபையின்படியே புத்தியுள்ள சிற்பாசாரியைப்போல அஸ்திபாரம்போட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6221,51 +6705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. আমার ভাই ও বোনেরা, আমি তোমাদের সঙ্গে আত্মিক লোকদের মতো কথা বলতে পারি নি৷ খ্রীষ্টীয় জীবনে তোমরা]]></a:t>
+              <a:t><![CDATA[1. மேலும், சகோதரரே, நான் உங்களை ஆவிக்குரியவர்களென்று எண்ணி உங்களுடனே பேசக்கூடாமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6353,51 +6837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[খ্রীষ্ট৷]]></a:t>
+              <a:t><![CDATA[வேறொருவன் அதின்மேல் கட்டுகிறான். அவனவன் தான் அதின்மேல் இன்னவிதமாய்க் கட்டுகிறானென்று பார்க்கக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6485,51 +6969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. এই ভীতের ওপরে কেউ যদি সোনা, রূপো, মূল্যবান পাথর, কাঠ, খড় বা বিছালি দিয়ে গাঁথে]]></a:t>
+              <a:t><![CDATA[11. போடப்பட்டிருக்கிற அஸ்திபாரமாகிய இயேசுகிறிஸ்துவை அல்லாமல் வேறே அஸ்திபாரத்தைப் போட ஒருவனாலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6617,51 +7101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. তবে প্রত্যেক লোকের নিজস্ব কাজ স্পষ্টরূপে প্রকাশ পাবেই৷ সেই বিচারের দিনতা প্রকাশ করে দেবে, কারণ]]></a:t>
+              <a:t><![CDATA[கூடாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6749,51 +7233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সেই দিনটি আসবে আগুন নিয়ে আর সেই আগুনই প্রত্যেকের কাজ কি রকম তা যাচাই করবে৷]]></a:t>
+              <a:t><![CDATA[12. ஒருவன் அந்த அஸ்திபாரத்தின்மேல் பொன், வெள்ளி, விலையேறப்பெற்ற கல், மரம், புல், வைக்கோல் ஆகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6881,51 +7365,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. য়ে যা গেঁথেছে তা যদি টিকে থাকে তবে সে পুরস্কার পাবে,]]></a:t>
+              <a:t><![CDATA[இவைகளைக் கட்டினால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7013,51 +7497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. আর যদি কারোর কাজ পুড়ে যায় তবে তাকে ক্ষতি স্বীকার করতে হবে৷ সে নিজে রক্ষা পাবে; কিন্তু তার]]></a:t>
+              <a:t><![CDATA[13. அவனவனுடைய வேலைப்பாடு வெளியாகும்; நாளானது அதை விளங்கப்பண்ணும். ஏனெனில் அது அக்கினியினாலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7145,51 +7629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[অবস্থা আগুনের মধ্য দিয়ে পার হয়ে আসা লোকের মতো হবে৷]]></a:t>
+              <a:t><![CDATA[வெளிப்படுத்தப்படும்; அவனவனுடைய வேலைப்பாடு எத்தன்மையுள்ளதென்று அக்கினியானது பரிசோதிக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7277,51 +7761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. তোমরা কি জান না য়ে তোমরা ঈশ্বরের মন্দির; আর ঈশ্বরের আত্মা তোমাদের মধ্যে বাস করেন?]]></a:t>
+              <a:t><![CDATA[14. அதின்மேல் ஒருவன் கட்டினது நிலைத்தால், அவன் கூலியைப் பெறுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7409,51 +7893,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. যদি কেউ ঈশ্বরের মন্দির ধ্বংস করে তবে ঈশ্বর তাকে ধ্বংস করবেন, কারণ ঈশ্বরের মন্দির পবিত্র আর সেই]]></a:t>
+              <a:t><![CDATA[15. ஒருவன் கட்டினது வெந்துபோனால், அவன் நஷ்டமடைவான்; அவனோ இரட்சிக்கப்படுவான்; அதுவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7541,51 +8025,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মন্দির তোমারই৷]]></a:t>
+              <a:t><![CDATA[அக்கினியிலகப்பட்டுத் தப்பினதுபோலிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7673,51 +8157,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[শিশু বলে তোমাদের কাছে জাগতিক ভাবাপন্ন লোকদের মতো কথা বলছি৷]]></a:t>
+              <a:t><![CDATA[மாம்சத்துக்குரியவர்களென்றும், கிறிஸ்துவுக்குள் குழந்தைகளென்றும் எண்ணிப் பேசவேண்டியதாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7805,51 +8289,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. তোমরা নিজেদের ফাঁকি দিও না৷ তোমাদের মধ্যে কেউ যদি নিজেকে এই জগতের দিক দিয়ে জ্ঞানী মনে করে, তবে]]></a:t>
+              <a:t><![CDATA[16. நீங்கள் தேவனுடைய ஆலயமயிருக்கிறீர்களென்றும், தேவனுடைய ஆவி உங்களில் வாசமாயிருக்கிறாரென்றும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7937,51 +8421,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সে মূর্খ হলেও য়েন প্রকৃত জ্ঞানী হতে পারে৷]]></a:t>
+              <a:t><![CDATA[அறியாதிருக்கிறீர்களா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8069,51 +8553,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. কারণ ঈশ্বরের দৃষ্টিতে এই জগতের জ্ঞান মূর্খতা স্বরূপ৷ শাস্ত্রে লেখা আছে: ‘তিনি (ঈশ্বর) জ্ঞানীদের]]></a:t>
+              <a:t><![CDATA[17. ஒருவன் தேவனுடைய ஆலயத்தைக்கெடுத்தால், அவனை தேவன் கெடுப்பார்; தேவனுடைய ஆலயம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8201,51 +8685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাদের ধূর্ততায় ধরে ফেলেন৷’]]></a:t>
+              <a:t><![CDATA[பரிசுத்தமாயிருக்கிறது; நீங்களே அந்த ஆலயம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8333,51 +8817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. আবার লেখা আছে, ‘জ্ঞানীদের সমস্ত চিন্তাই য়ে অসার তা প্রভু জানেন৷’]]></a:t>
+              <a:t><![CDATA[18. ஒருவனும் தன்னைத்தானே வஞ்சியாதிருப்பானாக, இவ்வுலகத்திலே உங்களிலொருவன் தன்னை ஞானியென்று எண்ணினால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8465,51 +8949,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. তাই কেউ য়েন মানুষকে নিয়ে গর্ব না করে, কারণ সবই তো তোমাদের;]]></a:t>
+              <a:t><![CDATA[அவன் ஞானியாகும்படிக்குப் பைத்தியக்காரனாகக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8597,51 +9081,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. তা সে পৌল, আপল্লো, কৈফা (পিতর) হোক বা এই জগত্ জীবন বা মৃত্যুই হোক৷ বর্তমান বা ভবিষ্যত যা কিছু বল]]></a:t>
+              <a:t><![CDATA[19. இவ்வுலகத்தின் ஞானம் தேவனுக்கு முன்பாகப் பைத்தியமாயிருக்கிறது. அப்படியே, ஞானிகளை அவர்களுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8729,51 +9213,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সব কিছু তোমাদের,]]></a:t>
+              <a:t><![CDATA[தந்திரத்திலே பிடிக்கிறாரென்றும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8861,51 +9345,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. আর তোমরা খ্রীষ্টের ও খ্রীষ্ট ঈশ্বরের৷]]></a:t>
+              <a:t><![CDATA[20. ஞானிகளுடைய சிந்தனைகள் வீணாயிருக்கிறதென்று கர்த்தர் அறிந்திருக்கிறாரென்றும் எழுதியிருக்கிறது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 கொரிந்தியர் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. இப்படியிருக்க, ஒருவனும் மனுஷரைக்குறித்து மேன்மைபாராட்டாதிருப்பானாக; எல்லாம் உங்களுடையதே;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8993,51 +9609,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. আমি তোমাদের শক্ত কোন খাদ্য না দিয়ে তোমাদের দুধ পান করিয়েছি, কারণ তখনও তোমরা শক্ত খাদ্য গ্রহণ]]></a:t>
+              <a:t><![CDATA[2. நீங்கள் பெலனில்லாதவர்களானதால், உங்களுக்குப் போஜனங்கொடாமல், பாலைக் குடிக்கக்கொடுத்தேன்; இன்னமும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 கொரிந்தியர் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. பவுலாகிலும், அப்பொல்லோவாகிலும், கேபாவாகிலும், உலகமாகிலும், ஜீவனாகிலும் மரணமாகிலும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 கொரிந்தியர் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நிகழ்காரியங்களாகிலும், வருங்காரியங்களாகிலும், எல்லாம் உங்களுடையது;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 கொரிந்தியர் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. நீங்கள் கிறிஸ்துவினுடையவர்கள்; கிறிஸ்து தேவனுடையவர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9125,51 +10137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করতে প্রস্তুত ছিলে না; আর এমন কি তোমরা এখনও প্রস্তুত হও নি৷]]></a:t>
+              <a:t><![CDATA[நீங்கள் மாம்சத்துக்குரியவர்களாயிருக்கிறபடியால், இப்பொழுதும் உங்களுக்குப் பெலனில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9257,51 +10269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. তোমরা এখনও আত্মিক লোক হয়ে ওঠো নি৷ তোমরা আজও জাগতিক ভাবাপন্ন, কারণ তোমাদের মধ্যে ঈর্ষা ও বিবাদ]]></a:t>
+              <a:t><![CDATA[3. பொறாமையும் வாக்குவாதமும் பேதகங்களும் உங்களுக்குள் இருக்கிறபடியால், நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9389,51 +10401,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[রয়েছে, আর তাতেই জানা যায় য়ে তোমরা আত্মিক লোক নও; তোমরা জাগতিক লোকদের মতোই চলছ৷]]></a:t>
+              <a:t><![CDATA[மாம்சத்திற்குரியவர்களாயிருந்து மனுஷமார்க்கமாய் நடக்கிறீர்களல்லவா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9521,51 +10533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. কারণ তোমাদের মধ্যে যখন কেউ বলে, ‘আমি পৌলের লোক,’ আবার কেউ বলে, ‘আমি আপল্লোর লোক’ তখন কি তোমরা]]></a:t>
+              <a:t><![CDATA[4. ஒருவன் நான் பவுலைச் சேர்ந்தவனென்றும், வேறொருவன் நான் அப்பொல்லோவைச் சேர்ந்தவனென்றும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9653,51 +10665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জাগতিক লোকদের মতোই ব্যবহার করছ না?]]></a:t>
+              <a:t><![CDATA[சொல்லுகிறபடியால் நீங்கள் மாம்சத்திற்குரியவர்களல்லவா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9714,91 +10726,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 கொரிந்தியர் : 3]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme7">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme63">
   <a:themeElements>
-    <a:clrScheme name="Theme7">
+    <a:clrScheme name="Theme63">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme7">
+    <a:fontScheme name="Theme63">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9824,51 +10836,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme7">
+    <a:fmtScheme name="Theme63">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -9999,51 +11011,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>38</Slides>
+  <Slides>42</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>