--- v1 (2026-07-18)
+++ v2 (2026-10-21)
@@ -75,50 +75,52 @@
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -141,50 +143,51 @@
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
+    <p:sldId id="298" r:id="rId45"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -324,53 +327,54 @@
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
-  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -430,51 +434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஆகையால், என்னைப் பின்பற்றுகிறவர்களாகுங்களென்று உங்களுக்குப் புத்திசொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[5. Therefore judge nothing before the time, until the Lord come, who both will bring to light the hidden things of darkness, and will make manifest the counsels of the hearts: and then shall every man have praise of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -539,51 +543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இதினிமித்தமாக, எனக்குப் பிரியமும், கர்த்தருக்குள் உண்மையுமுள்ள என் குமாரனாகிய தீமோத்தேயுவை உங்களிடத்தில் அனுப்பினேன்; நான் எங்கும் எந்தச் சபையிலும் போதித்துவருகிறபிரகாரம் கிறிஸ்துவுக்குள்ளான என் நடக்கைகளை அவன் உங்களுக்கு ஞாபகப்படுத்துவான்.]]></a:t>
+              <a:t><![CDATA[5. Therefore judge nothing before the time, until the Lord come, who both will bring to light the hidden things of darkness, and will make manifest the counsels of the hearts: and then shall every man have praise of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -648,51 +652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இதினிமித்தமாக, எனக்குப் பிரியமும், கர்த்தருக்குள் உண்மையுமுள்ள என் குமாரனாகிய தீமோத்தேயுவை உங்களிடத்தில் அனுப்பினேன்; நான் எங்கும் எந்தச் சபையிலும் போதித்துவருகிறபிரகாரம் கிறிஸ்துவுக்குள்ளான என் நடக்கைகளை அவன் உங்களுக்கு ஞாபகப்படுத்துவான்.]]></a:t>
+              <a:t><![CDATA[6. And these things, brethren, I have in a figure transferred to myself and to Apollos for your sakes; that all of you might learn in us not to think of men above that which is written, that no one of you be puffed up for one against another.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -757,51 +761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இதினிமித்தமாக, எனக்குப் பிரியமும், கர்த்தருக்குள் உண்மையுமுள்ள என் குமாரனாகிய தீமோத்தேயுவை உங்களிடத்தில் அனுப்பினேன்; நான் எங்கும் எந்தச் சபையிலும் போதித்துவருகிறபிரகாரம் கிறிஸ்துவுக்குள்ளான என் நடக்கைகளை அவன் உங்களுக்கு ஞாபகப்படுத்துவான்.]]></a:t>
+              <a:t><![CDATA[6. And these things, brethren, I have in a figure transferred to myself and to Apollos for your sakes; that all of you might learn in us not to think of men above that which is written, that no one of you be puffed up for one against another.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -866,51 +870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நான் உங்களிடத்திற்கு வருகிறதில்லை என்கிறதாகச் சிலர் இறுமாப்படைந்திருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[6. And these things, brethren, I have in a figure transferred to myself and to Apollos for your sakes; that all of you might learn in us not to think of men above that which is written, that no one of you be puffed up for one against another.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -975,51 +979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஆகிலும் கர்த்தருக்குச் சித்தமானால் நான் சீக்கிரமாய் உங்களிடத்திற்கு வந்து, இறுமாப்படைந்திருக்கிறவர்களுடைய பேச்சையல்ல, அவர்களுடைய பெலத்தையே அறிந்துகொள்வேன்.]]></a:t>
+              <a:t><![CDATA[7. For who makes you to differ from another? and what have you that you did not receive? now if you did receive it, why do you glory, as if you had not received it?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1084,51 +1088,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஆகிலும் கர்த்தருக்குச் சித்தமானால் நான் சீக்கிரமாய் உங்களிடத்திற்கு வந்து, இறுமாப்படைந்திருக்கிறவர்களுடைய பேச்சையல்ல, அவர்களுடைய பெலத்தையே அறிந்துகொள்வேன்.]]></a:t>
+              <a:t><![CDATA[7. For who makes you to differ from another? and what have you that you did not receive? now if you did receive it, why do you glory, as if you had not received it?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1193,51 +1197,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. தேவனுடைய ராஜ்யம் பேச்சிலே அல்ல, பெலத்திலே உண்டாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[8. Now all of you are full, now all of you are rich, all of you have reigned as kings without us: and I would to God all of you did reign, that we also might reign with you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1302,51 +1306,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. உங்களுக்கு என்னவேண்டும்? நான் பிரம்போடு உங்களிடத்தில் வரவேண்டுமோ? அல்லது அன்போடும் சாந்தமுள்ள ஆவியோடும் வரவேண்டுமோ?]]></a:t>
+              <a:t><![CDATA[8. Now all of you are full, now all of you are rich, all of you have reigned as kings without us: and I would to God all of you did reign, that we also might reign with you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1411,51 +1415,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. உங்களுக்கு என்னவேண்டும்? நான் பிரம்போடு உங்களிடத்தில் வரவேண்டுமோ? அல்லது அன்போடும் சாந்தமுள்ள ஆவியோடும் வரவேண்டுமோ?]]></a:t>
+              <a:t><![CDATA[9. For I think that God has set forth us the apostles last, as it were appointed to death: for we are made a spectacle unto the world, and to angels, and to men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1520,51 +1524,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. எங்கள் கைகளினாலே வேலைசெய்து, பாடுபடுகிறோம்; வையப்பட்டு, ஆசீர்வதிக்கிறோம்; துன்பப்பட்டு, சகிக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[1. Let a man so account of us, as of the ministers of Christ, and stewards of the mysteries of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1629,51 +1633,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இப்படியாக, எந்த மனுஷனும் எங்களைக் கிறிஸ்துவின் ஊழியக்காரரென்றும், தேவனுடைய இரகசியங்களின் உக்கிராணக்காரரென்றும் எண்ணிக்கொள்ளக்கடவன்.]]></a:t>
+              <a:t><![CDATA[9. For I think that God has set forth us the apostles last, as it were appointed to death: for we are made a spectacle unto the world, and to angels, and to men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1738,51 +1742,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இப்படியாக, எந்த மனுஷனும் எங்களைக் கிறிஸ்துவின் ஊழியக்காரரென்றும், தேவனுடைய இரகசியங்களின் உக்கிராணக்காரரென்றும் எண்ணிக்கொள்ளக்கடவன்.]]></a:t>
+              <a:t><![CDATA[9. For I think that God has set forth us the apostles last, as it were appointed to death: for we are made a spectacle unto the world, and to angels, and to men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1847,51 +1851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மேலும், உக்கிராணக்காரன் உண்மையுள்ளவனென்று காணப்படுவது அவனுக்கு அவசியமாம்.]]></a:t>
+              <a:t><![CDATA[10. We are fools for Christ's sake, but all of you are wise in Christ; we are weak, but all of you are strong; all of you are honourable, but we are despised.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1956,51 +1960,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆயினும் நான் உங்களாலேயாவது மனுஷருடைய நியாயநாளின் விசாரணையினாலேயாவது தீர்ப்பைப்பெறுவது எனக்கு மிகவும் அற்ப காரியமாயிருக்கிறது; நானும் என்னைக்குறித்துத் தீர்ப்புச்சொல்லுகிறதில்லை.]]></a:t>
+              <a:t><![CDATA[10. We are fools for Christ's sake, but all of you are wise in Christ; we are weak, but all of you are strong; all of you are honourable, but we are despised.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2065,51 +2069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆயினும் நான் உங்களாலேயாவது மனுஷருடைய நியாயநாளின் விசாரணையினாலேயாவது தீர்ப்பைப்பெறுவது எனக்கு மிகவும் அற்ப காரியமாயிருக்கிறது; நானும் என்னைக்குறித்துத் தீர்ப்புச்சொல்லுகிறதில்லை.]]></a:t>
+              <a:t><![CDATA[11. Even unto this present hour we both hunger, and thirst, and are naked, and are buffeted, and have no certain dwelling place;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2174,51 +2178,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. என்னிடத்தில் நான் யாதொரு குற்றத்தையும் அறியேன்; ஆகிலும் அதினாலே நான் நீதிமானாகிறதில்லை; என்னை நியாயம் விசாரிக்கிறவர் கர்த்தரே.]]></a:t>
+              <a:t><![CDATA[11. Even unto this present hour we both hunger, and thirst, and are naked, and are buffeted, and have no certain dwelling place;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2283,51 +2287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆனதால், கர்த்தர் வருமளவும் நீங்கள் காலத்துக்குமுன்னே யாதொன்றைக்குறித்தும் தீர்ப்புச்சொல்லாதிருங்கள், இருளில் மறைந்திருக்கிறவைகளை அவர் வெளியரங்கமாக்கி, இருதயங்களின் யோசனைகளையும் வெளிப்படுத்துவார்; அப்பொழுது அவனவனுக்குரிய புகழ்ச்சி தேவனால் உண்டாகும்.]]></a:t>
+              <a:t><![CDATA[12. And labour, working with our own hands: being reviled, we bless; being persecuted, we suffer it:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2392,51 +2396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆனதால், கர்த்தர் வருமளவும் நீங்கள் காலத்துக்குமுன்னே யாதொன்றைக்குறித்தும் தீர்ப்புச்சொல்லாதிருங்கள், இருளில் மறைந்திருக்கிறவைகளை அவர் வெளியரங்கமாக்கி, இருதயங்களின் யோசனைகளையும் வெளிப்படுத்துவார்; அப்பொழுது அவனவனுக்குரிய புகழ்ச்சி தேவனால் உண்டாகும்.]]></a:t>
+              <a:t><![CDATA[12. And labour, working with our own hands: being reviled, we bless; being persecuted, we suffer it:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2501,51 +2505,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. சகோதரரே, எழுதப்பட்டதற்கு மிஞ்சி எண்ணவேண்டாமென்று நீங்கள் எங்களாலே கற்றுக்கொள்ளவும், ஒருவனும் ஒருவனிமித்தம் மற்றொருவனுக்கு விரோதமாய் இறுமாப்படையாதிருக்கவும், நான் உங்கள்நிமித்தம் என்னையும் அப்பொல்லோவையும் திருஷ்டாந்தமாக வைத்து, இவைகளை எழுதினேன்.]]></a:t>
+              <a:t><![CDATA[13. Being defamed, we implore: we are made as the filth of the world, and are the waste of all things unto this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2610,51 +2614,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. சகோதரரே, எழுதப்பட்டதற்கு மிஞ்சி எண்ணவேண்டாமென்று நீங்கள் எங்களாலே கற்றுக்கொள்ளவும், ஒருவனும் ஒருவனிமித்தம் மற்றொருவனுக்கு விரோதமாய் இறுமாப்படையாதிருக்கவும், நான் உங்கள்நிமித்தம் என்னையும் அப்பொல்லோவையும் திருஷ்டாந்தமாக வைத்து, இவைகளை எழுதினேன்.]]></a:t>
+              <a:t><![CDATA[13. Being defamed, we implore: we are made as the filth of the world, and are the waste of all things unto this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2719,51 +2723,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. எங்கள் கைகளினாலே வேலைசெய்து, பாடுபடுகிறோம்; வையப்பட்டு, ஆசீர்வதிக்கிறோம்; துன்பப்பட்டு, சகிக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[1. Let a man so account of us, as of the ministers of Christ, and stewards of the mysteries of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2828,51 +2832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. சகோதரரே, எழுதப்பட்டதற்கு மிஞ்சி எண்ணவேண்டாமென்று நீங்கள் எங்களாலே கற்றுக்கொள்ளவும், ஒருவனும் ஒருவனிமித்தம் மற்றொருவனுக்கு விரோதமாய் இறுமாப்படையாதிருக்கவும், நான் உங்கள்நிமித்தம் என்னையும் அப்பொல்லோவையும் திருஷ்டாந்தமாக வைத்து, இவைகளை எழுதினேன்.]]></a:t>
+              <a:t><![CDATA[14. I write not these things to shame you, but as my beloved sons I warn you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2937,51 +2941,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அன்றியும் உன்னை விசேஷித்தவனாகும்படி செய்கிறவர் யார்? உனக்கு உண்டாயிருக்கிறவைகளில் நீ பெற்றுக்கொள்ளாதது யாது? நீ பெற்றுக்கொண்டவனானால் பெற்றுக்கொள்ளாதவன்போல் ஏன் மேன்மைபாராட்டுகிறாய்?]]></a:t>
+              <a:t><![CDATA[14. I write not these things to shame you, but as my beloved sons I warn you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3046,51 +3050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அன்றியும் உன்னை விசேஷித்தவனாகும்படி செய்கிறவர் யார்? உனக்கு உண்டாயிருக்கிறவைகளில் நீ பெற்றுக்கொள்ளாதது யாது? நீ பெற்றுக்கொண்டவனானால் பெற்றுக்கொள்ளாதவன்போல் ஏன் மேன்மைபாராட்டுகிறாய்?]]></a:t>
+              <a:t><![CDATA[15. For though all of you have ten thousand instructors in Christ, yet have all of you not many fathers: for in Christ Jesus I have begotten you through the gospel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3155,51 +3159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இப்பொழுது திருப்தியடைந்திருக்கிறீர்களே, இப்பொழுது ஐசுவரியவான்களாயிருக்கிறீர்களே, எங்களையல்லாமல் ஆளுகிறீர்களே; நீங்கள் ஆளுகிறவர்களானால் நலமாயிருக்கும்; அப்பொழுது உங்களுடனேகூட நாங்களும் ஆளுவோமே.]]></a:t>
+              <a:t><![CDATA[15. For though all of you have ten thousand instructors in Christ, yet have all of you not many fathers: for in Christ Jesus I have begotten you through the gospel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3264,51 +3268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இப்பொழுது திருப்தியடைந்திருக்கிறீர்களே, இப்பொழுது ஐசுவரியவான்களாயிருக்கிறீர்களே, எங்களையல்லாமல் ஆளுகிறீர்களே; நீங்கள் ஆளுகிறவர்களானால் நலமாயிருக்கும்; அப்பொழுது உங்களுடனேகூட நாங்களும் ஆளுவோமே.]]></a:t>
+              <a:t><![CDATA[16. Wherefore I plead to you, be all of you followers of me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3373,51 +3377,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இப்பொழுது திருப்தியடைந்திருக்கிறீர்களே, இப்பொழுது ஐசுவரியவான்களாயிருக்கிறீர்களே, எங்களையல்லாமல் ஆளுகிறீர்களே; நீங்கள் ஆளுகிறவர்களானால் நலமாயிருக்கும்; அப்பொழுது உங்களுடனேகூட நாங்களும் ஆளுவோமே.]]></a:t>
+              <a:t><![CDATA[17. For this cause have I sent unto you Timotheus, who is my beloved son, and faithful in the Lord, who shall bring you into remembrance of my ways which be in Christ, as I teach every where in every church.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3482,51 +3486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. எங்களுக்குத் தோன்றுகிறபடி தேவன் அப்போஸ்தலர்களாகிய எங்களை மரணத்துக்குக் குறிக்கப்பட்டவர்கள்போலக் கடைசியானவர்களாய்க் காணப்படப்பண்ணினார்; நாங்கள் உலகத்துக்கும் தூதருக்கும் மனுஷருக்கும் வேடிக்கையானோம்.]]></a:t>
+              <a:t><![CDATA[17. For this cause have I sent unto you Timotheus, who is my beloved son, and faithful in the Lord, who shall bring you into remembrance of my ways which be in Christ, as I teach every where in every church.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3591,51 +3595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. எங்களுக்குத் தோன்றுகிறபடி தேவன் அப்போஸ்தலர்களாகிய எங்களை மரணத்துக்குக் குறிக்கப்பட்டவர்கள்போலக் கடைசியானவர்களாய்க் காணப்படப்பண்ணினார்; நாங்கள் உலகத்துக்கும் தூதருக்கும் மனுஷருக்கும் வேடிக்கையானோம்.]]></a:t>
+              <a:t><![CDATA[17. For this cause have I sent unto you Timotheus, who is my beloved son, and faithful in the Lord, who shall bring you into remembrance of my ways which be in Christ, as I teach every where in every church.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3700,51 +3704,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. எங்களுக்குத் தோன்றுகிறபடி தேவன் அப்போஸ்தலர்களாகிய எங்களை மரணத்துக்குக் குறிக்கப்பட்டவர்கள்போலக் கடைசியானவர்களாய்க் காணப்படப்பண்ணினார்; நாங்கள் உலகத்துக்கும் தூதருக்கும் மனுஷருக்கும் வேடிக்கையானோம்.]]></a:t>
+              <a:t><![CDATA[18. Now some are puffed up, as though I would not come to you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3809,51 +3813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நாங்கள் கிறிஸ்துவினிமித்தம் பைத்தியக்காரர், நீங்கள் கிறிஸ்துவில் புத்திசாலிகள்; நாங்கள் பலவீனர், நீங்கள் பலவான்கள்; நீங்கள் கனவான்கள், நாங்கள் கனவீனர்.]]></a:t>
+              <a:t><![CDATA[19. But I will come to you shortly, if the Lord will, and will know, not the speech of them which are puffed up, but the power.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3918,51 +3922,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. தூஷிக்கப்பட்டு, வேண்டிக்கொள்ளுகிறோம்; இந்நாள்வரைக்கும் உலகத்தின் குப்பையைப்போலவும், எல்லாரும் துடைத்துப்போடுகிற அழுக்கைப்போலவுமானோம்.]]></a:t>
+              <a:t><![CDATA[2. Moreover it is required in stewards, that a man be found faithful.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4027,51 +4031,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நாங்கள் கிறிஸ்துவினிமித்தம் பைத்தியக்காரர், நீங்கள் கிறிஸ்துவில் புத்திசாலிகள்; நாங்கள் பலவீனர், நீங்கள் பலவான்கள்; நீங்கள் கனவான்கள், நாங்கள் கனவீனர்.]]></a:t>
+              <a:t><![CDATA[19. But I will come to you shortly, if the Lord will, and will know, not the speech of them which are puffed up, but the power.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4136,51 +4140,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இந்நேரம்வரைக்கும் பசியுள்ளவர்களும், தாகமுள்ளவர்களும், நிர்வாணிகளும், குட்டுண்டவர்களும், தங்க இடமில்லாதவர்களுமாயிருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[20. For the kingdom of God is not in word, but in power.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4245,51 +4249,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இந்நேரம்வரைக்கும் பசியுள்ளவர்களும், தாகமுள்ளவர்களும், நிர்வாணிகளும், குட்டுண்டவர்களும், தங்க இடமில்லாதவர்களுமாயிருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[21. What will all of you? shall I come unto you with a rod, or in love, and in the spirit of meekness?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. What will all of you? shall I come unto you with a rod, or in love, and in the spirit of meekness?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4354,51 +4467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. தூஷிக்கப்பட்டு, வேண்டிக்கொள்ளுகிறோம்; இந்நாள்வரைக்கும் உலகத்தின் குப்பையைப்போலவும், எல்லாரும் துடைத்துப்போடுகிற அழுக்கைப்போலவுமானோம்.]]></a:t>
+              <a:t><![CDATA[3. But with me it is a very small thing that I should be judged of you, or of man's judgment: yea, I judge not mine own self.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4463,51 +4576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. உங்களை வெட்கப்படுத்தும்படிக்கு நான் இவைகளை எழுதவில்லை, நீங்கள் எனக்குப் பிரியமான பிள்ளைகளென்று உங்களுக்குப் புத்திசொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[3. But with me it is a very small thing that I should be judged of you, or of man's judgment: yea, I judge not mine own self.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4572,51 +4685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. உங்களை வெட்கப்படுத்தும்படிக்கு நான் இவைகளை எழுதவில்லை, நீங்கள் எனக்குப் பிரியமான பிள்ளைகளென்று உங்களுக்குப் புத்திசொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[4. For I know nothing by myself; yet am I not hereby justified: but he that judges me is the Lord.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4681,51 +4794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. கிறிஸ்துவுக்குள் பதினாயிரம் உபாத்தியாயர்கள் உங்களுக்கு இருந்தாலும், தகப்பன்மார் அநேகர் உங்களுக்கு இல்லையே; கிறிஸ்து இயேசுவுக்குள் சுவிசேஷத்தில் நான் உங்களைப் பெற்றேன்.]]></a:t>
+              <a:t><![CDATA[4. For I know nothing by myself; yet am I not hereby justified: but he that judges me is the Lord.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4790,51 +4903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. கிறிஸ்துவுக்குள் பதினாயிரம் உபாத்தியாயர்கள் உங்களுக்கு இருந்தாலும், தகப்பன்மார் அநேகர் உங்களுக்கு இல்லையே; கிறிஸ்து இயேசுவுக்குள் சுவிசேஷத்தில் நான் உங்களைப் பெற்றேன்.]]></a:t>
+              <a:t><![CDATA[5. Therefore judge nothing before the time, until the Lord come, who both will bring to light the hidden things of darkness, and will make manifest the counsels of the hearts: and then shall every man have praise of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4869,51 +4982,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473401703" r:id="rId1"/>
+    <p:sldLayoutId id="2481563480" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5201,50 +5314,58 @@
 
 <file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5385,51 +5506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. তাই আমি তোমাদের বিনতি করছি, তোমরা আমার অনুগামী হও৷]]></a:t>
+              <a:t><![CDATA[தீர்ப்புச்சொல்லாதிருங்கள், இருளில் மறைந்திருக்கிறவைகளை அவர் வெளியரங்கமாக்கி, இருதயங்களின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5517,51 +5638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. এই জন্যই আমি প্রভুতে আমার প্রিয় ও বিশ্বস্ত সন্তান হিসাবে তীমথিয়কে তোমাদের কাছে পাঠিয়েছি৷]]></a:t>
+              <a:t><![CDATA[யோசனைகளையும் வெளிப்படுத்துவார்; அப்பொழுது அவனவனுக்குரிய புகழ்ச்சி தேவனால் உண்டாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5649,51 +5770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[খ্রীষ্ট যীশুতে আমি য়ে সব পথে চলি তা সে তোমাদের মনে করিয়ে দেবে৷ প্রত্যেক জায়গায় প্রত্যেক মণ্ডলীতে]]></a:t>
+              <a:t><![CDATA[6. சகோதரரே, எழுதப்பட்டதற்கு மிஞ்சி எண்ணவேண்டாமென்று நீங்கள் எங்களாலே கற்றுக்கொள்ளவும், ஒருவனும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5781,51 +5902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আমি সেই পথের বিষয় শিক্ষা দিয়েছি৷]]></a:t>
+              <a:t><![CDATA[ஒருவனிமித்தம் மற்றொருவனுக்கு விரோதமாய் இறுமாப்படையாதிருக்கவும், நான் உங்கள்நிமித்தம் என்னையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5913,51 +6034,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. তোমাদের মধ্যে কেউ কেউ এই মনে করে খুব গর্ব করে বেড়াচ্ছে য়ে আমি তোমাদের কাছে আসছি না৷]]></a:t>
+              <a:t><![CDATA[அப்பொல்லோவையும் திருஷ்டாந்தமாக வைத்து, இவைகளை எழுதினேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6045,51 +6166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. যাই হোক যদি প্রভুর ইচ্ছা হয় তবে খুব শিগ্গিরই আমি তোমাদের কাছে আসব এবং এই দান্ভিক লোকদের কথা]]></a:t>
+              <a:t><![CDATA[7. அன்றியும் உன்னை விசேஷித்தவனாகும்படி செய்கிறவர் யார்? உனக்கு உண்டாயிருக்கிறவைகளில் நீ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6177,51 +6298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[শুনতে নয়, তাদের ক্ষমতা কি তা জানব৷]]></a:t>
+              <a:t><![CDATA[பெற்றுக்கொள்ளாதது யாது? நீ பெற்றுக்கொண்டவனானால் பெற்றுக்கொள்ளாதவன்போல் ஏன் மேன்மைபாராட்டுகிறாய்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6309,51 +6430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. কারণ ঈশ্বরের রাজ্য কেবল কথার ব্যাপার নয়, তা পরাক্রমেরও৷]]></a:t>
+              <a:t><![CDATA[8. இப்பொழுது திருப்தியடைந்திருக்கிறீர்களே, இப்பொழுது ஐசுவரியவான்களாயிருக்கிறீர்களே, எங்களையல்லாமல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6441,51 +6562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. তোমরা কি চাও?তোমরা কি চাও য়ে শাস্তি দিতে আমি তোমাদের কাছে বেত নিয়ে আসি, অথবা ভালবাসা ও শান্ত]]></a:t>
+              <a:t><![CDATA[ஆளுகிறீர்களே; நீங்கள் ஆளுகிறவர்களானால் நலமாயிருக்கும்; அப்பொழுது உங்களுடனேகூட நாங்களும் ஆளுவோமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6573,51 +6694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মনোভাবে আসি?]]></a:t>
+              <a:t><![CDATA[9. எங்களுக்குத் தோன்றுகிறபடி தேவன் அப்போஸ்தலர்களாகிய எங்களை மரணத்துக்குக் குறிக்கப்பட்டவர்கள்போலக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6705,51 +6826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. জীবিকার জন্য আমরা নিজের হাতে কঠিন পরিশ্রম করছি৷ লোকে আমাদের নিন্দা করলে আমরা তাদের আশীর্বাদ করি,]]></a:t>
+              <a:t><![CDATA[1. இப்படியாக, எந்த மனுஷனும் எங்களைக் கிறிஸ்துவின் ஊழியக்காரரென்றும், தேவனுடைய இரகசியங்களின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6837,51 +6958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. লোকদের কাছে আমাদের পরিচয় এই হোক য়ে, আমরা খ্রীষ্টের সেবক এবং আমরা ঈশ্বরের নিগূঢ়তত্ত্বরূপ]]></a:t>
+              <a:t><![CDATA[கடைசியானவர்களாய்க் காணப்படப்பண்ணினார்; நாங்கள் உலகத்துக்கும் தூதருக்கும் மனுஷருக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6969,51 +7090,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সম্পদের ভারপ্রাপ্ত মানুষ৷]]></a:t>
+              <a:t><![CDATA[வேடிக்கையானோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7101,51 +7222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. যারা এই সম্পদের ভারপ্রাপ্ত মানুষ তারা এই কাজে বিশ্বস্ত কিনা তা দেখতে হবে৷]]></a:t>
+              <a:t><![CDATA[10. நாங்கள் கிறிஸ்துவினிமித்தம் பைத்தியக்காரர், நீங்கள் கிறிஸ்துவில் புத்திசாலிகள்; நாங்கள் பலவீனர்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7233,51 +7354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. তোমরা বা কোন মানুষের বিচার সভা আমার বিচার করুক তাতে আমার কিছু যায় আসে না, এমন কি আমি আমার নিজেরও]]></a:t>
+              <a:t><![CDATA[நீங்கள் பலவான்கள்; நீங்கள் கனவான்கள், நாங்கள் கனவீனர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7365,51 +7486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বিচার করি না৷]]></a:t>
+              <a:t><![CDATA[11. இந்நேரம்வரைக்கும் பசியுள்ளவர்களும், தாகமுள்ளவர்களும், நிர்வாணிகளும், குட்டுண்டவர்களும், தங்க]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7497,51 +7618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. আমার বিবেক পরিষ্কার, তবুও এতে আমি নির্দোষ প্রতিপন্ন হই না৷ প্রভুই আমার বিচার করেন৷]]></a:t>
+              <a:t><![CDATA[இடமில்லாதவர்களுமாயிருக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7629,51 +7750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. তাই যথার্থ সময়ের আগে অর্থাত্ প্রভু আসার আগে, তোমরা কোন কিছুর বিচার করো না৷ আজ যা কিছু অন্ধকারে]]></a:t>
+              <a:t><![CDATA[12. எங்கள் கைகளினாலே வேலைசெய்து, பாடுபடுகிறோம்; வையப்பட்டு, ஆசீர்வதிக்கிறோம்; துன்பப்பட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7761,51 +7882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[লুকানো আছে তিনি তা আলোতে প্রকাশ করবেন; আর তিনি মানুষের মনের গুপ্ত বিষয় জানিয়ে দেবেন৷]]></a:t>
+              <a:t><![CDATA[சகிக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7893,51 +8014,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ভাই ও বোনেরা, তোমরা য়েন বুঝতে পার তাই আপল্লো ও আমার উদাহরণ দিয়ে এইসব কথা বললাম, ‘য়েন তোমরা]]></a:t>
+              <a:t><![CDATA[13. தூஷிக்கப்பட்டு, வேண்டிக்கொள்ளுகிறோம்; இந்நாள்வரைக்கும் உலகத்தின் குப்பையைப்போலவும், எல்லாரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8025,51 +8146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[শেখা য়ে শাস্ত্রে যা লেখা আছে তার বাইরে য়েতে নেই৷’ তাহলে তোমরা একজনের বিরুদ্ধে অন্য জনকে নিয়ে গর্ব]]></a:t>
+              <a:t><![CDATA[துடைத்துப்போடுகிற அழுக்கைப்போலவுமானோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8157,51 +8278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[যখন নির্য়াতন করে তখন আমরা তা সহ্য করি৷]]></a:t>
+              <a:t><![CDATA[உக்கிராணக்காரரென்றும் எண்ணிக்கொள்ளக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8289,51 +8410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করবে না৷]]></a:t>
+              <a:t><![CDATA[14. உங்களை வெட்கப்படுத்தும்படிக்கு நான் இவைகளை எழுதவில்லை, நீங்கள் எனக்குப் பிரியமான பிள்ளைகளென்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8421,51 +8542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. তুমি য়ে অন্যদের থেকে ভাল তা কে বলেছে? আর তুমি যা ঈশ্বরের কাছ থেকে দান হিসাবে পাও নি, এমনই বা কি]]></a:t>
+              <a:t><![CDATA[உங்களுக்குப் புத்திசொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8553,51 +8674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তোমার আছে? আর যখন তুমি সব কিছু দান হিসেবে পেয়েছ, তখন দান হিসেবে পাও নি, কেন এমন গর্ব করছ?]]></a:t>
+              <a:t><![CDATA[15. கிறிஸ்துவுக்குள் பதினாயிரம் உபாத்தியாயர்கள் உங்களுக்கு இருந்தாலும், தகப்பன்மார் அநேகர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8685,51 +8806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. তোমরা মনে করছ, তোমাদের যা কিছু প্রযোজন তোমরা এখনই সে সব পেয়ে গিয়েছ৷ তোমরা মনে কর তোমরা এখন ধনী]]></a:t>
+              <a:t><![CDATA[உங்களுக்கு இல்லையே; கிறிஸ்து இயேசுவுக்குள் சுவிசேஷத்தில் நான் உங்களைப் பெற்றேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8817,51 +8938,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হয়ে গিয়েছ; আর আমাদের ছাড়াই তোমরা রাজা হয়ে গিয়েছ৷ অবশ্য সত্যি সত্যিই তোমরা রাজা হয়ে গেলে ভালোই]]></a:t>
+              <a:t><![CDATA[16. ஆகையால், என்னைப் பின்பற்றுகிறவர்களாகுங்களென்று உங்களுக்குப் புத்திசொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8949,51 +9070,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হত! তাহলে আমরাও তোমাদের সঙ্গে রাজা হতে পারতাম৷]]></a:t>
+              <a:t><![CDATA[17. இதினிமித்தமாக, எனக்குப் பிரியமும், கர்த்தருக்குள் உண்மையுமுள்ள என் குமாரனாகிய தீமோத்தேயுவை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9081,51 +9202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. হত্যা করা হবে বলে যাদের মিছিলের শেষে প্রদর্শনীর জন্য রাখা হয়, আমার মনে হয় ঈশ্বর আমাদের অর্থাত্]]></a:t>
+              <a:t><![CDATA[உங்களிடத்தில் அனுப்பினேன்; நான் எங்கும் எந்தச் சபையிலும் போதித்துவருகிறபிரகாரம் கிறிஸ்துவுக்குள்ளான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9213,51 +9334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রেরিতদের ঠিক তেমনি সকলের শেষে রেখেছেন৷ আমরা সারা জগতের কাছে অর্থাত্ স্বর্গদূতদের ও মানুষের কাছে]]></a:t>
+              <a:t><![CDATA[என் நடக்கைகளை அவன் உங்களுக்கு ஞாபகப்படுத்துவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9345,51 +9466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[য়েন দেখার সামগ্রী হয়েছি৷]]></a:t>
+              <a:t><![CDATA[18. நான் உங்களிடத்திற்கு வருகிறதில்லை என்கிறதாகச் சிலர் இறுமாப்படைந்திருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9477,51 +9598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. আমরা খ্রীষ্টের জন্য মূর্খ হয়েছি, আর তোমরা খ্রীষ্টেতে বুদ্ধিমান হয়েছ৷ আমরা দুর্বল, কিন্তু তোমরা]]></a:t>
+              <a:t><![CDATA[19. ஆகிலும் கர்த்தருக்குச் சித்தமானால் நான் சீக்கிரமாய் உங்களிடத்திற்கு வந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9609,51 +9730,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. কেউ অপবাদ দিলে তার সঙ্গে ভাল কথা বলি৷ আজ পর্যন্ত আমরা য়েন জগতের আবর্জনা ও দুনিয়ার জঞ্জাল হয়ে]]></a:t>
+              <a:t><![CDATA[2. மேலும், உக்கிராணக்காரன் உண்மையுள்ளவனென்று காணப்படுவது அவனுக்கு அவசியமாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9741,51 +9862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বলবান৷ তোমরা সম্মান লাভ করেছ, কিন্তু আমরা অসম্মানিত৷]]></a:t>
+              <a:t><![CDATA[இறுமாப்படைந்திருக்கிறவர்களுடைய பேச்சையல்ல, அவர்களுடைய பெலத்தையே அறிந்துகொள்வேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9873,51 +9994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. এই মুহূর্ত পর্যন্ত আমরা ক্ষুধা ও তৃষ্ণায় কষ্ট পাচ্ছি৷ আমাদের পরণে জীর্ণ বস্ত্র, আমাদের চপেটাঘাত]]></a:t>
+              <a:t><![CDATA[20. தேவனுடைய ராஜ்யம் பேச்சிலே அல்ல, பெலத்திலே உண்டாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10005,51 +10126,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করা হচ্ছে, আমাদের বাসস্থান বলতে কোন কিছু নেই৷]]></a:t>
+              <a:t><![CDATA[21. உங்களுக்கு என்னவேண்டும்? நான் பிரம்போடு உங்களிடத்தில் வரவேண்டுமோ? அல்லது அன்போடும் சாந்தமுள்ள]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 கொரிந்தியர் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆவியோடும் வரவேண்டுமோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10137,51 +10390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[রয়েছি৷]]></a:t>
+              <a:t><![CDATA[3. ஆயினும் நான் உங்களாலேயாவது மனுஷருடைய நியாயநாளின் விசாரணையினாலேயாவது தீர்ப்பைப்பெறுவது எனக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10269,51 +10522,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. তোমাদের লজ্জা দেবার জন্য আমি এসব কথা লিখছি না বরং আমার প্রিয় সন্তান হিসাবে সাবধান করার জন্যই]]></a:t>
+              <a:t><![CDATA[மிகவும் அற்ப காரியமாயிருக்கிறது; நானும் என்னைக்குறித்துத் தீர்ப்புச்சொல்லுகிறதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10401,51 +10654,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[লিখছি৷]]></a:t>
+              <a:t><![CDATA[4. என்னிடத்தில் நான் யாதொரு குற்றத்தையும் அறியேன்; ஆகிலும் அதினாலே நான் நீதிமானாகிறதில்லை; என்னை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10533,51 +10786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. কারণ তোমাদের খ্রীষ্টে দশ হাজার গুরু থাকতে পারে, কিন্তু তোমাদের পিতা অনেক নেই৷ আমি খ্রীষ্ট যীশুতে]]></a:t>
+              <a:t><![CDATA[நியாயம் விசாரிக்கிறவர் கர்த்தரே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10665,51 +10918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সুসমাচার প্রচারের মাধ্যমে তোমাদের আত্মিক পিতা হয়েছি৷]]></a:t>
+              <a:t><![CDATA[5. ஆனதால், கர்த்தர் வருமளவும் நீங்கள் காலத்துக்குமுன்னே யாதொன்றைக்குறித்தும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10726,91 +10979,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 கொரிந்தியர் : 4]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme38">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme92">
   <a:themeElements>
-    <a:clrScheme name="Theme38">
+    <a:clrScheme name="Theme92">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme38">
+    <a:fontScheme name="Theme92">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -10836,51 +11089,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme38">
+    <a:fmtScheme name="Theme92">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -11011,51 +11264,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>42</Slides>
+  <Slides>43</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>