--- v1 (2026-07-18)
+++ v2 (2026-10-21)
@@ -378,51 +378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்படிப்பட்டவனுடைய ஆவி கர்த்தராகிய இயேசுகிறிஸ்துவின் நாளிலே இரட்சிக்கப்படும்படி, மாம்சத்தின் அழிவுக்காக, நம்முடைய கர்த்தராகிய இயேசு கிறிஸ்துவின் நாமத்தினாலே அவனைச் சாத்தானுக்கு ஒப்புக்கொடுக்கவேண்டுமென்று தீர்ப்புச்செய்கிறேன்.]]></a:t>
+              <a:t><![CDATA[5. To deliver such an one unto Satan for the destruction of the flesh, that the spirit may be saved in the day of the Lord Jesus.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -487,51 +487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்படிப்பட்டவனுடைய ஆவி கர்த்தராகிய இயேசுகிறிஸ்துவின் நாளிலே இரட்சிக்கப்படும்படி, மாம்சத்தின் அழிவுக்காக, நம்முடைய கர்த்தராகிய இயேசு கிறிஸ்துவின் நாமத்தினாலே அவனைச் சாத்தானுக்கு ஒப்புக்கொடுக்கவேண்டுமென்று தீர்ப்புச்செய்கிறேன்.]]></a:t>
+              <a:t><![CDATA[5. To deliver such an one unto Satan for the destruction of the flesh, that the spirit may be saved in the day of the Lord Jesus.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -596,51 +596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நீங்கள் மேன்மை பாராட்டுகிறது நல்லதல்ல; கொஞ்சம் புளித்தமா பிசைந்தமா முழுவதையும் புளிப்பாக்குமென்று அறியீர்களா?]]></a:t>
+              <a:t><![CDATA[6. Your glorying is not good. Know all of you not that a little leaven leavens the whole lump?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -705,51 +705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நீங்கள் மேன்மை பாராட்டுகிறது நல்லதல்ல; கொஞ்சம் புளித்தமா பிசைந்தமா முழுவதையும் புளிப்பாக்குமென்று அறியீர்களா?]]></a:t>
+              <a:t><![CDATA[6. Your glorying is not good. Know all of you not that a little leaven leavens the whole lump?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -814,51 +814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆகையால், நீங்கள் புளிப்பில்லாதவர்களாயிருக்கிறபடியே, புதிதாய்ப் பிசைந்த மாவாயிருக்கும்படிக்கு, பழைய புளித்தமாவைப் புறம்பே கழித்துப்போடுங்கள். ஏனெனில் நம்முடைய பஸ்காவாகிய கிறிஸ்து நமக்காக பலியிடப்பட்டிருக்கிறாரே.]]></a:t>
+              <a:t><![CDATA[7. Purge out therefore the old leaven, that all of you may be a new lump, as all of you are unleavened. For even Christ our passover is sacrificed for us:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -923,51 +923,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆகையால், நீங்கள் புளிப்பில்லாதவர்களாயிருக்கிறபடியே, புதிதாய்ப் பிசைந்த மாவாயிருக்கும்படிக்கு, பழைய புளித்தமாவைப் புறம்பே கழித்துப்போடுங்கள். ஏனெனில் நம்முடைய பஸ்காவாகிய கிறிஸ்து நமக்காக பலியிடப்பட்டிருக்கிறாரே.]]></a:t>
+              <a:t><![CDATA[7. Purge out therefore the old leaven, that all of you may be a new lump, as all of you are unleavened. For even Christ our passover is sacrificed for us:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1032,51 +1032,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆகையால், நீங்கள் புளிப்பில்லாதவர்களாயிருக்கிறபடியே, புதிதாய்ப் பிசைந்த மாவாயிருக்கும்படிக்கு, பழைய புளித்தமாவைப் புறம்பே கழித்துப்போடுங்கள். ஏனெனில் நம்முடைய பஸ்காவாகிய கிறிஸ்து நமக்காக பலியிடப்பட்டிருக்கிறாரே.]]></a:t>
+              <a:t><![CDATA[7. Purge out therefore the old leaven, that all of you may be a new lump, as all of you are unleavened. For even Christ our passover is sacrificed for us:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1141,51 +1141,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஆதலால் பழைய புளித்தமாவோடே அல்ல, துர்க்குணம் பொல்லாப்பு என்னும் புளித்தமாவோடும் அல்ல, துப்புரவு உண்மை என்னும் புளிப்பில்லாத அப்பத்தோடே பண்டிகையை ஆசரிக்கக்கடவோம்.]]></a:t>
+              <a:t><![CDATA[8. Therefore let us keep the feast, not with old leaven, neither with the leaven of malice and wickedness; but with the unleavened bread of sincerity and truth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1250,51 +1250,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஆதலால் பழைய புளித்தமாவோடே அல்ல, துர்க்குணம் பொல்லாப்பு என்னும் புளித்தமாவோடும் அல்ல, துப்புரவு உண்மை என்னும் புளிப்பில்லாத அப்பத்தோடே பண்டிகையை ஆசரிக்கக்கடவோம்.]]></a:t>
+              <a:t><![CDATA[8. Therefore let us keep the feast, not with old leaven, neither with the leaven of malice and wickedness; but with the unleavened bread of sincerity and truth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1359,51 +1359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஆதலால் பழைய புளித்தமாவோடே அல்ல, துர்க்குணம் பொல்லாப்பு என்னும் புளித்தமாவோடும் அல்ல, துப்புரவு உண்மை என்னும் புளிப்பில்லாத அப்பத்தோடே பண்டிகையை ஆசரிக்கக்கடவோம்.]]></a:t>
+              <a:t><![CDATA[9. I wrote unto you in an epistle not to company with fornicators:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1468,51 +1468,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. உங்களுக்குள்ளே விபசாரம் உண்டென்று பிரசித்தமாய்ச் சொல்லப்படுகிறதே, ஒருவன் தன் தகப்பனுடைய மனைவியை வைத்துக்கொண்டிருக்கிறானே; அது அஞ்ஞானிகளுக்குள்ளும் சொல்லப்படாத விபசாரமாயிருக்கிறதே.]]></a:t>
+              <a:t><![CDATA[1. It is reported commonly that there is fornication among you, and such fornication as is not so much as named among the Gentiles, that one should have his father's wife.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1577,51 +1577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. விபசாரக்காரரோடே கலந்திருக்கக்கூடாதென்று நிருபத்தில் உங்களுக்கு எழுதினேன்.]]></a:t>
+              <a:t><![CDATA[10. Yet not altogether with the fornicators of this world, or with the covetous, or extortionists, or with idolaters; for then must all of you essentially go out of the world.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1686,51 +1686,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆனாலும், இவ்வுலகத்திலுள்ள விபசாரக்காரர், பொருளாசைக்காரர், கொள்ளைக்காரர், விக்கிரகாராதனைக்காரர் இவர்களோடு எவ்வளவும் கலந்திருக்கக்கூடாதென்று நான் எழுதவில்லை; அப்படியானால் நீங்கள் உலகத்தைவிட்டு நீங்கிப்போகவேண்டியதாயிருக்குமே.]]></a:t>
+              <a:t><![CDATA[10. Yet not altogether with the fornicators of this world, or with the covetous, or extortionists, or with idolaters; for then must all of you essentially go out of the world.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1795,51 +1795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆனாலும், இவ்வுலகத்திலுள்ள விபசாரக்காரர், பொருளாசைக்காரர், கொள்ளைக்காரர், விக்கிரகாராதனைக்காரர் இவர்களோடு எவ்வளவும் கலந்திருக்கக்கூடாதென்று நான் எழுதவில்லை; அப்படியானால் நீங்கள் உலகத்தைவிட்டு நீங்கிப்போகவேண்டியதாயிருக்குமே.]]></a:t>
+              <a:t><![CDATA[10. Yet not altogether with the fornicators of this world, or with the covetous, or extortionists, or with idolaters; for then must all of you essentially go out of the world.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1904,51 +1904,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நான் உங்களுக்கு எழுதினதென்னவென்றால், சகோதரனென்னப்பட்ட ஒருவன் விபசாரக்காரனாயாவது, பொருளாசைக்காரனாயாவது, விக்கிரகாராதனைக்காரனாயாவது, உதாசினனாயாவது, வெறியனாயாவது, கொள்ளைக்காரனாயாவது இருந்தால், அவனோடே கலந்திருக்கக்கூடாது; அப்படிப்பட்டவனுடனேகூடப் புசிக்கவுங்கூடாது.]]></a:t>
+              <a:t><![CDATA[11. But now I have written unto you not to keep company, if any man that is called a brother be a fornicator, or covetous, or an idolater, or a reviler, or a drunkard, or an extortionist; with such an one no not to eat.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2013,51 +2013,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நான் உங்களுக்கு எழுதினதென்னவென்றால், சகோதரனென்னப்பட்ட ஒருவன் விபசாரக்காரனாயாவது, பொருளாசைக்காரனாயாவது, விக்கிரகாராதனைக்காரனாயாவது, உதாசினனாயாவது, வெறியனாயாவது, கொள்ளைக்காரனாயாவது இருந்தால், அவனோடே கலந்திருக்கக்கூடாது; அப்படிப்பட்டவனுடனேகூடப் புசிக்கவுங்கூடாது.]]></a:t>
+              <a:t><![CDATA[11. But now I have written unto you not to keep company, if any man that is called a brother be a fornicator, or covetous, or an idolater, or a reviler, or a drunkard, or an extortionist; with such an one no not to eat.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2122,51 +2122,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நான் உங்களுக்கு எழுதினதென்னவென்றால், சகோதரனென்னப்பட்ட ஒருவன் விபசாரக்காரனாயாவது, பொருளாசைக்காரனாயாவது, விக்கிரகாராதனைக்காரனாயாவது, உதாசினனாயாவது, வெறியனாயாவது, கொள்ளைக்காரனாயாவது இருந்தால், அவனோடே கலந்திருக்கக்கூடாது; அப்படிப்பட்டவனுடனேகூடப் புசிக்கவுங்கூடாது.]]></a:t>
+              <a:t><![CDATA[11. But now I have written unto you not to keep company, if any man that is called a brother be a fornicator, or covetous, or an idolater, or a reviler, or a drunkard, or an extortionist; with such an one no not to eat.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2231,51 +2231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. புறம்பே இருக்கிறவர்களைக்குறித்துத் தீர்ப்புச்செய்கிறது என் காரியமா? உள்ளே இருக்கிறவர்களைக்குறித்தல்லவோ நீங்கள் தீர்ப்புச்செய்கிறீர்கள்?]]></a:t>
+              <a:t><![CDATA[12. For what have I to do to judge them also that are without? do not all of you judge them that are within?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2340,51 +2340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. புறம்பே இருக்கிறவர்களைக்குறித்துத் தீர்ப்புச்செய்கிறது என் காரியமா? உள்ளே இருக்கிறவர்களைக்குறித்தல்லவோ நீங்கள் தீர்ப்புச்செய்கிறீர்கள்?]]></a:t>
+              <a:t><![CDATA[12. For what have I to do to judge them also that are without? do not all of you judge them that are within?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2449,51 +2449,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. புறம்பே இருக்கிறவர்களைக்குறித்து தேவனே தீர்ப்புச்செய்வார். ஆகையால் அந்தப் பொல்லாதவனை உங்களைவிட்டுத் தள்ளிப்போடுங்கள்.]]></a:t>
+              <a:t><![CDATA[13. But them that are without God judges. Therefore put away from among yourselves that wicked person.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2558,51 +2558,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. புறம்பே இருக்கிறவர்களைக்குறித்து தேவனே தீர்ப்புச்செய்வார். ஆகையால் அந்தப் பொல்லாதவனை உங்களைவிட்டுத் தள்ளிப்போடுங்கள்.]]></a:t>
+              <a:t><![CDATA[13. But them that are without God judges. Therefore put away from among yourselves that wicked person.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2667,51 +2667,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. உங்களுக்குள்ளே விபசாரம் உண்டென்று பிரசித்தமாய்ச் சொல்லப்படுகிறதே, ஒருவன் தன் தகப்பனுடைய மனைவியை வைத்துக்கொண்டிருக்கிறானே; அது அஞ்ஞானிகளுக்குள்ளும் சொல்லப்படாத விபசாரமாயிருக்கிறதே.]]></a:t>
+              <a:t><![CDATA[1. It is reported commonly that there is fornication among you, and such fornication as is not so much as named among the Gentiles, that one should have his father's wife.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2776,51 +2776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இப்படிப்பட்ட காரியஞ்செய்தவனை நீங்கள் உங்களைவிட்டு நீக்காமலும் துக்கப்படாமலும், இறுமாப்படைந்திருக்கிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[2. And all of you are puffed up, and have not rather mourned, that he that has done this deed might be taken away from among you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2885,51 +2885,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இப்படிப்பட்ட காரியஞ்செய்தவனை நீங்கள் உங்களைவிட்டு நீக்காமலும் துக்கப்படாமலும், இறுமாப்படைந்திருக்கிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[2. And all of you are puffed up, and have not rather mourned, that he that has done this deed might be taken away from among you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2994,51 +2994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நான் சரீரத்தினாலே உங்களுக்குத் தூரமாயிருந்தும், ஆவியினாலே உங்களோடேகூட இருக்கிறவனாய், இப்படிச் செய்தவனைக்குறித்து நான் கூட இருக்கிறதுபோல,]]></a:t>
+              <a:t><![CDATA[3. For I verily, as absent in body, but present in spirit, have judged already, as though I were present, concerning him that has so done this deed,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3103,51 +3103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நான் சரீரத்தினாலே உங்களுக்குத் தூரமாயிருந்தும், ஆவியினாலே உங்களோடேகூட இருக்கிறவனாய், இப்படிச் செய்தவனைக்குறித்து நான் கூட இருக்கிறதுபோல,]]></a:t>
+              <a:t><![CDATA[3. For I verily, as absent in body, but present in spirit, have judged already, as though I were present, concerning him that has so done this deed,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3212,51 +3212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நீங்களும், என்னுடைய ஆவியும், நமது கர்த்தராகிய இயேசுகிறிஸ்துவின் அதிகாரத்தோடே கூடிவந்திருக்கையில்,]]></a:t>
+              <a:t><![CDATA[4. In the name of our Lord Jesus Christ, when all of you are gathered together, and my spirit, with the power of our Lord Jesus Christ,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3321,51 +3321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நீங்களும், என்னுடைய ஆவியும், நமது கர்த்தராகிய இயேசுகிறிஸ்துவின் அதிகாரத்தோடே கூடிவந்திருக்கையில்,]]></a:t>
+              <a:t><![CDATA[5. To deliver such an one unto Satan for the destruction of the flesh, that the spirit may be saved in the day of the Lord Jesus.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3400,51 +3400,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473401788" r:id="rId1"/>
+    <p:sldLayoutId id="2481563513" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3812,51 +3812,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. তখন সেই লোককে শাস্তির জন্য শয়তানের হাতে সঁপে দিও য়েন তার পাপময় দেহ ধ্বংস হয়; কিন্তু য়েন]]></a:t>
+              <a:t><![CDATA[அழிவுக்காக, நம்முடைய கர்த்தராகிய இயேசு கிறிஸ்துவின் நாமத்தினாலே அவனைச் சாத்தானுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3944,51 +3944,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রভু যীশুর দিনে তার আত্মা উদ্ধার লাভ করে৷]]></a:t>
+              <a:t><![CDATA[ஒப்புக்கொடுக்கவேண்டுமென்று தீர்ப்புச்செய்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4076,51 +4076,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. তোমাদের গর্ব করা শোভা পায় না, তোমরা তো এ কথা জান য়ে, ‘একটুখানি খামির ময়দার সমস্ত তালটাকে]]></a:t>
+              <a:t><![CDATA[6. நீங்கள் மேன்மை பாராட்டுகிறது நல்லதல்ல; கொஞ்சம் புளித்தமா பிசைந்தமா முழுவதையும் புளிப்பாக்குமென்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4208,51 +4208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ফাঁপিয়ে তোলে৷’]]></a:t>
+              <a:t><![CDATA[அறியீர்களா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4340,51 +4340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. তোমাদের মধ্য থেকে পুরানো খামির বের করে ফেল, য়েন তোমরা এক নতুন তাল হতে পার৷ খ্রীষ্টীয়ান হিসাবে]]></a:t>
+              <a:t><![CDATA[7. ஆகையால், நீங்கள் புளிப்பில்லாதவர்களாயிருக்கிறபடியே, புதிதாய்ப் பிசைந்த மாவாயிருக்கும்படிக்கு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4472,51 +4472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তোমরা তো খামিরবিহীন রুটির মতোই, কারণ খ্রীষ্ট, যিনি আমাদের নিস্তারপর্বীয় মেষশাবক, তিনি আমাদের জন্য]]></a:t>
+              <a:t><![CDATA[பழைய புளித்தமாவைப் புறம்பே கழித்துப்போடுங்கள். ஏனெனில் நம்முடைய பஸ்காவாகிய கிறிஸ்து நமக்காக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4604,51 +4604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বলি হয়েছেন৷]]></a:t>
+              <a:t><![CDATA[பலியிடப்பட்டிருக்கிறாரே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4736,51 +4736,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. তাই এস, আমরা নিস্তারপর্বের ভোজ সেই রুটি দিয়ে পালন করি যার মধ্যে সেই পুরানো খামির নেই৷ সেই পুরানো]]></a:t>
+              <a:t><![CDATA[8. ஆதலால் பழைய புளித்தமாவோடே அல்ல, துர்க்குணம் பொல்லாப்பு என்னும் புளித்தமாவோடும் அல்ல, துப்புரவு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4868,51 +4868,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[খামির হল পাপ ও দুষ্টতা; কিন্তু এস আমরা সেই রুটি গ্রহণ করি যার মধ্যে খামির নেই, এ হল আন্তরিকতা ও]]></a:t>
+              <a:t><![CDATA[உண்மை என்னும் புளிப்பில்லாத அப்பத்தோடே பண்டிகையை ஆசரிக்கக்கடவோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5000,51 +5000,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সত্যের রুটি৷]]></a:t>
+              <a:t><![CDATA[9. விபசாரக்காரரோடே கலந்திருக்கக்கூடாதென்று நிருபத்தில் உங்களுக்கு எழுதினேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5132,51 +5132,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. একথা সত্যি শোনা যাচ্ছে য়ে তোমাদের মধ্যে য়ৌন পাপ রয়েছে৷ এমন য়ৌন পাপ যা বিধর্মীদের মধ্যেও দেখা]]></a:t>
+              <a:t><![CDATA[1. உங்களுக்குள்ளே விபசாரம் உண்டென்று பிரசித்தமாய்ச் சொல்லப்படுகிறதே, ஒருவன் தன் தகப்பனுடைய மனைவியை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5264,51 +5264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. আমার আগের চিঠিতে আমি তোমাদের লিখেছিলাম, য়েন তোমরা য়ৌন পাপে লিপ্ত লোকেদের সঙ্গে মেলামেশা না কর৷]]></a:t>
+              <a:t><![CDATA[10. ஆனாலும், இவ்வுலகத்திலுள்ள விபசாரக்காரர், பொருளாசைக்காரர், கொள்ளைக்காரர், விக்கிரகாராதனைக்காரர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5396,51 +5396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. তবে হ্যাঁ, এই জগতের যারা নষ্ট চরিত্রের লোক, লোভী, ঠগবাজ বা প্রতিমাপূজক তাদের কথা অবশ্য বলিনি,]]></a:t>
+              <a:t><![CDATA[இவர்களோடு எவ்வளவும் கலந்திருக்கக்கூடாதென்று நான் எழுதவில்லை; அப்படியானால் நீங்கள் உலகத்தைவிட்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5528,51 +5528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কারণ তাহলে তো তোমাদের জগতের বাইরে চলে য়েতে হবে৷]]></a:t>
+              <a:t><![CDATA[நீங்கிப்போகவேண்டியதாயிருக்குமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5660,51 +5660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. তবে আমি এখন লিখছি য়ে, য়ে কেউ নিজেকে বিশ্বাসী বলে পরিচয় দেয়, অথচ নষ্ট চরিত্রের লোক, লোভী,]]></a:t>
+              <a:t><![CDATA[11. நான் உங்களுக்கு எழுதினதென்னவென்றால், சகோதரனென்னப்பட்ட ஒருவன் விபசாரக்காரனாயாவது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5792,51 +5792,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রতিমাপূজক, নিন্দুক, মাতাল বা ঠগবাজ এরকম লোকের সঙ্গে মেলামেশা করো না৷ এমন কি তার সঙ্গে খাওয়া]]></a:t>
+              <a:t><![CDATA[பொருளாசைக்காரனாயாவது, விக்கிரகாராதனைக்காரனாயாவது, உதாசினனாயாவது, வெறியனாயாவது, கொள்ளைக்காரனாயாவது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5924,51 +5924,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দাওয়া করো না৷]]></a:t>
+              <a:t><![CDATA[இருந்தால், அவனோடே கலந்திருக்கக்கூடாது; அப்படிப்பட்டவனுடனேகூடப் புசிக்கவுங்கூடாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6056,51 +6056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. বাইরের লোকদের বিচার করার আমার কি দরকার? কিন্তু মণ্ডলীর ভেতরের লোকদের বিচার করা কি তোমাদের উচিত]]></a:t>
+              <a:t><![CDATA[12. புறம்பே இருக்கிறவர்களைக்குறித்துத் தீர்ப்புச்செய்கிறது என் காரியமா? உள்ளே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6188,51 +6188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[নয়?]]></a:t>
+              <a:t><![CDATA[இருக்கிறவர்களைக்குறித்தல்லவோ நீங்கள் தீர்ப்புச்செய்கிறீர்கள்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6320,51 +6320,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. যারা মণ্ডলীর বাইরের লোক তাদের বিচার ঈশ্বর করবেন৷ শাস্ত্র বলছে, ‘তোমাদের মধ্য থেকে দুষ্ট লোককে]]></a:t>
+              <a:t><![CDATA[13. புறம்பே இருக்கிறவர்களைக்குறித்து தேவனே தீர்ப்புச்செய்வார். ஆகையால் அந்தப் பொல்லாதவனை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6452,51 +6452,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বের করে দাও৷’]]></a:t>
+              <a:t><![CDATA[உங்களைவிட்டுத் தள்ளிப்போடுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6584,51 +6584,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[যায় না; একজন নাকি তার সত্‌মার সঙ্গে অবৈধ জীবনযাপন করছে৷]]></a:t>
+              <a:t><![CDATA[வைத்துக்கொண்டிருக்கிறானே; அது அஞ்ஞானிகளுக்குள்ளும் சொல்லப்படாத விபசாரமாயிருக்கிறதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6716,51 +6716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. তোমরা তবুও নিজেদের বিষয়ে গর্ব করছ৷ এর পরিবর্তে তোমাদের কি মর্মাহত হওয়া উচিত ছিল না? এমন পাপ কাজ]]></a:t>
+              <a:t><![CDATA[2. இப்படிப்பட்ட காரியஞ்செய்தவனை நீங்கள் உங்களைவிட்டு நீக்காமலும் துக்கப்படாமலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6848,51 +6848,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[য়ে করেছে তাকে তোমাদের সহভাগীতা থেকে বের করে দেওয়া উচিত ছিল৷]]></a:t>
+              <a:t><![CDATA[இறுமாப்படைந்திருக்கிறீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6980,51 +6980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. দৈহিকভাবে আমি উপস্থিত না থাকলেও আত্মাতে আমি তোমাদের সঙ্গেই আছি৷ য়ে এই রকম অন্যায় কাজ করেছে,]]></a:t>
+              <a:t><![CDATA[3. நான் சரீரத்தினாலே உங்களுக்குத் தூரமாயிருந்தும், ஆவியினாலே உங்களோடேகூட இருக்கிறவனாய், இப்படிச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7112,51 +7112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তোমাদের মধ্যে উপস্থিত থেকেই আমি তার বিচার করেছি৷]]></a:t>
+              <a:t><![CDATA[செய்தவனைக்குறித்து நான் கூட இருக்கிறதுபோல,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7244,51 +7244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. প্রভু যীশুর নামে তোমরা একত্রিত হও৷ সে সভায় আমি আত্মাতে উপস্থিত থাকব, আর প্রভু যীশুর পরাক্রম]]></a:t>
+              <a:t><![CDATA[4. நீங்களும், என்னுடைய ஆவியும், நமது கர்த்தராகிய இயேசுகிறிஸ்துவின் அதிகாரத்தோடே கூடிவந்திருக்கையில்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7376,51 +7376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তোমাদের মধ্যে বিরাজ করবে৷]]></a:t>
+              <a:t><![CDATA[5. அப்படிப்பட்டவனுடைய ஆவி கர்த்தராகிய இயேசுகிறிஸ்துவின் நாளிலே இரட்சிக்கப்படும்படி, மாம்சத்தின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7437,91 +7437,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 கொரிந்தியர் : 5]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme76">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme22">
   <a:themeElements>
-    <a:clrScheme name="Theme76">
+    <a:clrScheme name="Theme22">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme76">
+    <a:fontScheme name="Theme22">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -7547,51 +7547,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme76">
+    <a:fmtScheme name="Theme22">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>