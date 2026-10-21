--- v1 (2026-07-18)
+++ v2 (2026-10-21)
@@ -65,50 +65,52 @@
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -126,50 +128,51 @@
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
+    <p:sldId id="293" r:id="rId40"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -304,53 +307,54 @@
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
-  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -410,51 +414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. பரிசுத்தவான்கள் உலகத்தை நியாயந்தீர்ப்பார்களென்று அறியீர்களா? உலகம் உங்களால் நியாயந்தீர்க்கப்படுவதாயிருக்க, அற்ப வழக்குகளைத் தீர்க்க நீங்கள் அபாத்திரரா?]]></a:t>
+              <a:t><![CDATA[5. I speak to your shame. Is it so, that there is not a wise man among you? no, not one that shall be able to judge between his brethren?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -519,51 +523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. பரிசுத்தவான்கள் உலகத்தை நியாயந்தீர்ப்பார்களென்று அறியீர்களா? உலகம் உங்களால் நியாயந்தீர்க்கப்படுவதாயிருக்க, அற்ப வழக்குகளைத் தீர்க்க நீங்கள் அபாத்திரரா?]]></a:t>
+              <a:t><![CDATA[5. I speak to your shame. Is it so, that there is not a wise man among you? no, not one that shall be able to judge between his brethren?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -628,51 +632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. தேவ தூதர்களையும் நியாயந்தீர்ப்போமென்று அறியீர்களா? அப்படியிருக்க, இந்த ஜீவனுக்கேற்றவைகளை நீங்கள் தீர்த்துக்கொள்ளக்கூடாதிருக்கிறது எப்படி?]]></a:t>
+              <a:t><![CDATA[6. But brother goes to law with brother, and that before the unbelievers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -737,51 +741,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. தேவ தூதர்களையும் நியாயந்தீர்ப்போமென்று அறியீர்களா? அப்படியிருக்க, இந்த ஜீவனுக்கேற்றவைகளை நீங்கள் தீர்த்துக்கொள்ளக்கூடாதிருக்கிறது எப்படி?]]></a:t>
+              <a:t><![CDATA[7. Now therefore there is utterly a fault among you, because all of you go to law one with another. Why do all of you not rather endure wrong? why do all of you not rather suffer yourselves to be defrauded?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -846,51 +850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இந்த ஜீவனுக்கேற்ற வழக்குகள் உங்களுக்கு இருந்தால், தீர்ப்புச்செய்கிறதற்கு, சபையில் அற்பமாய் எண்ணப்பட்டவர்களை நியமித்துக்கொள்ளுங்கள்.]]></a:t>
+              <a:t><![CDATA[7. Now therefore there is utterly a fault among you, because all of you go to law one with another. Why do all of you not rather endure wrong? why do all of you not rather suffer yourselves to be defrauded?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -955,51 +959,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இந்த ஜீவனுக்கேற்ற வழக்குகள் உங்களுக்கு இருந்தால், தீர்ப்புச்செய்கிறதற்கு, சபையில் அற்பமாய் எண்ணப்பட்டவர்களை நியமித்துக்கொள்ளுங்கள்.]]></a:t>
+              <a:t><![CDATA[8. Nay, all of you do wrong, and defraud, and that your brethren.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1064,51 +1068,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. உங்களுக்கு வெட்கம் உண்டாகும்படி இதைச் சொல்லுகிறேன். சகோதரனுக்கும் சகோதரனுக்கும் உண்டான வழக்கைத் தீர்க்கத்தக்க விவேகி ஒருவனாகிலும் உங்களுக்குள் இல்லையா?]]></a:t>
+              <a:t><![CDATA[9. Know all of you not that the unrighteous shall not inherit the kingdom of God? Be not deceived: neither fornicators, nor idolaters, nor adulterers, nor effeminate, nor abusers of themselves with mankind,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1173,51 +1177,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. உங்களுக்கு வெட்கம் உண்டாகும்படி இதைச் சொல்லுகிறேன். சகோதரனுக்கும் சகோதரனுக்கும் உண்டான வழக்கைத் தீர்க்கத்தக்க விவேகி ஒருவனாகிலும் உங்களுக்குள் இல்லையா?]]></a:t>
+              <a:t><![CDATA[9. Know all of you not that the unrighteous shall not inherit the kingdom of God? Be not deceived: neither fornicators, nor idolaters, nor adulterers, nor effeminate, nor abusers of themselves with mankind,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1282,51 +1286,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. சகோதரனோடே சகோதரன் வழக்காடுகிறான், அவிசுவாசிகளுக்கு முன்பாகவும் அப்படிச் செய்கிறான்.]]></a:t>
+              <a:t><![CDATA[9. Know all of you not that the unrighteous shall not inherit the kingdom of God? Be not deceived: neither fornicators, nor idolaters, nor adulterers, nor effeminate, nor abusers of themselves with mankind,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1391,51 +1395,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நீங்கள் ஒருவரோடொருவர் வழக்காடுகிறது எவ்விதத்திலும் குற்றமாயிருக்கிறது. அப்படிச் செய்கிறதைவிட நீங்கள் ஏன் அநியாயத்தைச் சகித்துக்கொள்ளுகிறதில்லை, ஏன் நஷ்டத்தைப் பொறுத்துக்கொள்ளுகிறதில்லை?]]></a:t>
+              <a:t><![CDATA[10. Nor thieves, nor covetous, nor drunkards, nor revilers, nor extortionists, shall inherit the kingdom of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1500,51 +1504,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்படியே கர்த்தரோடிசைந்திருக்கிறவனும், அவருடனே ஒரே ஆவியாயிருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[1. Dare any of you, having a matter against another, go to law before the unjust, and not before the saints?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1609,51 +1613,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நீங்கள் ஒருவரோடொருவர் வழக்காடுகிறது எவ்விதத்திலும் குற்றமாயிருக்கிறது. அப்படிச் செய்கிறதைவிட நீங்கள் ஏன் அநியாயத்தைச் சகித்துக்கொள்ளுகிறதில்லை, ஏன் நஷ்டத்தைப் பொறுத்துக்கொள்ளுகிறதில்லை?]]></a:t>
+              <a:t><![CDATA[10. Nor thieves, nor covetous, nor drunkards, nor revilers, nor extortionists, shall inherit the kingdom of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1718,51 +1722,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நீங்களே அநியாயஞ்செய்கிறீர்கள், நஷ்டப்படுத்துகிறீர்கள்; சகோதரருக்கும் அப்படிச் செய்கிறீர்களே.]]></a:t>
+              <a:t><![CDATA[11. And such were some of you: but all of you are washed, but all of you are sanctified, but all of you are justified in the name of the Lord Jesus, and by the Spirit of our God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1827,51 +1831,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நீங்களே அநியாயஞ்செய்கிறீர்கள், நஷ்டப்படுத்துகிறீர்கள்; சகோதரருக்கும் அப்படிச் செய்கிறீர்களே.]]></a:t>
+              <a:t><![CDATA[11. And such were some of you: but all of you are washed, but all of you are sanctified, but all of you are justified in the name of the Lord Jesus, and by the Spirit of our God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1936,51 +1940,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அநியாயக்காரர் தேவனுடைய ராஜ்யத்தைச் சுதந்தரிப்பதில்லையென்று அறியீர்களா? வஞ்சிக்கப்படாதிருங்கள்; வேசிமார்க்கத்தாரும், விக்கிரகாராதனைக்காரரும், விபசாரக்காரரும், சுயபுணர்ச்சிக்காரரும், ஆண்புணர்ச்சிக்காரரும்,]]></a:t>
+              <a:t><![CDATA[12. All things are lawful unto me, but all things are not expedient: all things are lawful for me, but I will not be brought under the power of any.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2045,51 +2049,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அநியாயக்காரர் தேவனுடைய ராஜ்யத்தைச் சுதந்தரிப்பதில்லையென்று அறியீர்களா? வஞ்சிக்கப்படாதிருங்கள்; வேசிமார்க்கத்தாரும், விக்கிரகாராதனைக்காரரும், விபசாரக்காரரும், சுயபுணர்ச்சிக்காரரும், ஆண்புணர்ச்சிக்காரரும்,]]></a:t>
+              <a:t><![CDATA[12. All things are lawful unto me, but all things are not expedient: all things are lawful for me, but I will not be brought under the power of any.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2154,51 +2158,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. திருடரும், பொருளாசைக்காரரும், வெறியரும், உதாசினரும், கொள்ளைக்கராரும் தேவனுடைய ராஜ்யத்தைச் சுதந்தரிப்பதில்லை.]]></a:t>
+              <a:t><![CDATA[13. Meats for the belly, and the belly for meats: but God shall destroy both it and them. Now the body is not for fornication, but for the Lord; and the Lord for the body.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2263,51 +2267,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. திருடரும், பொருளாசைக்காரரும், வெறியரும், உதாசினரும், கொள்ளைக்கராரும் தேவனுடைய ராஜ்யத்தைச் சுதந்தரிப்பதில்லை.]]></a:t>
+              <a:t><![CDATA[13. Meats for the belly, and the belly for meats: but God shall destroy both it and them. Now the body is not for fornication, but for the Lord; and the Lord for the body.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2372,51 +2376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. உங்களில் சிலர் இப்படிப்பட்டவர்களாயிருந்தீர்கள்; ஆயினும் கர்த்தராகிய இயேசுவின் நாமத்தினாலும், நமது தேவனுடைய ஆவியினாலும் கழுவப்பட்டீர்கள், பரிசுத்தமாக்கப்பட்டீர்கள், நீதிமான்களாக்கப்பட்டீர்கள்.]]></a:t>
+              <a:t><![CDATA[14. And God has both raised up the Lord, and will also raise up us by his own power.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2481,51 +2485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. உங்களில் சிலர் இப்படிப்பட்டவர்களாயிருந்தீர்கள்; ஆயினும் கர்த்தராகிய இயேசுவின் நாமத்தினாலும், நமது தேவனுடைய ஆவியினாலும் கழுவப்பட்டீர்கள், பரிசுத்தமாக்கப்பட்டீர்கள், நீதிமான்களாக்கப்பட்டீர்கள்.]]></a:t>
+              <a:t><![CDATA[15. Know all of you not that your bodies are the members of Christ? shall I then take the members of Christ, and make them the members of an harlot? God forbid.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2590,51 +2594,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. எல்லாவற்றையும் அநுபவிக்க எனக்கு அதிகாரமுண்டு, ஆகிலும் எல்லாம் தகுதியாயிராது; எல்லாவற்றையும் அநுபவிக்க எனக்கு அதிகாரமுண்டு, ஆகிலும் நான் ஒன்றிற்கும் அடிமைப்படமாட்டேன்.]]></a:t>
+              <a:t><![CDATA[15. Know all of you not that your bodies are the members of Christ? shall I then take the members of Christ, and make them the members of an harlot? God forbid.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2699,51 +2703,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. வேசித்தனத்திற்கு விலகியோடுங்கள். மனுஷன் செய்கிற எந்தப் பாவமும் சரீரத்திற்குப் புறம்பாயிருக்கும்; வேசித்தனஞ் செய்கிறவனோ தன் சுயசரீரத்திற்கு விரோதமாய்ப் பாவஞ்செய்கிறான்.]]></a:t>
+              <a:t><![CDATA[1. Dare any of you, having a matter against another, go to law before the unjust, and not before the saints?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2808,51 +2812,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. எல்லாவற்றையும் அநுபவிக்க எனக்கு அதிகாரமுண்டு, ஆகிலும் எல்லாம் தகுதியாயிராது; எல்லாவற்றையும் அநுபவிக்க எனக்கு அதிகாரமுண்டு, ஆகிலும் நான் ஒன்றிற்கும் அடிமைப்படமாட்டேன்.]]></a:t>
+              <a:t><![CDATA[16. What? know all of you not that he which is joined to an harlot is one body? for two, says he, shall be one flesh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2917,51 +2921,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. வயிற்றுக்குப் போஜனமும் போஜனத்துக்கு வயிறும் ஏற்கும்; ஆனாலும் தேவன் இதையும் அதையும் அழியப்பண்ணுவார். சரீரமோ வேசித்தனத்திற்கல்ல, கர்த்தருக்கே உரியது; கர்த்தரும் சரீரத்திற்கு உரியவர்.]]></a:t>
+              <a:t><![CDATA[16. What? know all of you not that he which is joined to an harlot is one body? for two, says he, shall be one flesh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3026,51 +3030,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. வயிற்றுக்குப் போஜனமும் போஜனத்துக்கு வயிறும் ஏற்கும்; ஆனாலும் தேவன் இதையும் அதையும் அழியப்பண்ணுவார். சரீரமோ வேசித்தனத்திற்கல்ல, கர்த்தருக்கே உரியது; கர்த்தரும் சரீரத்திற்கு உரியவர்.]]></a:t>
+              <a:t><![CDATA[17. But he that is joined unto the Lord is one spirit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3135,51 +3139,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. தேவன் கர்த்தரை எழுப்பினாரே, நம்மையும் தமது வல்லமையினாலே எழுப்புவார்.]]></a:t>
+              <a:t><![CDATA[18. Flee fornication. Every sin that a man does is without the body; but he that commits fornication sins against his own body.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3244,51 +3248,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. உங்கள் சரீரங்கள் கிறிஸ்துவின் அவயவங்களென்று அறியீர்களா? அப்படியிருக்க, நான் கிறிஸ்துவின் அவயவங்களை வேசியின் அவயவங்களாக்கலாமா? அப்படிச் செய்யலாகாதே.]]></a:t>
+              <a:t><![CDATA[18. Flee fornication. Every sin that a man does is without the body; but he that commits fornication sins against his own body.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3353,51 +3357,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. உங்கள் சரீரங்கள் கிறிஸ்துவின் அவயவங்களென்று அறியீர்களா? அப்படியிருக்க, நான் கிறிஸ்துவின் அவயவங்களை வேசியின் அவயவங்களாக்கலாமா? அப்படிச் செய்யலாகாதே.]]></a:t>
+              <a:t><![CDATA[19. What? know all of you not that your body is the temple of the Holy Spirit which is in you, which all of you have of God, and all of you are not your own?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3462,51 +3466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. வேசியோடு இசைந்திருக்கிறவன் அவளுடனே ஒரே சரீரமாயிருக்கிறானென்று அறியீர்களா? இருவரும் ஒரே மாம்சமாயிருப்பார்கள் என்று சொல்லியிருக்கிறதே.]]></a:t>
+              <a:t><![CDATA[19. What? know all of you not that your body is the temple of the Holy Spirit which is in you, which all of you have of God, and all of you are not your own?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3571,51 +3575,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. வேசியோடு இசைந்திருக்கிறவன் அவளுடனே ஒரே சரீரமாயிருக்கிறானென்று அறியீர்களா? இருவரும் ஒரே மாம்சமாயிருப்பார்கள் என்று சொல்லியிருக்கிறதே.]]></a:t>
+              <a:t><![CDATA[20. For all of you are bought with a price: therefore glorify God in your body, and in your spirit, which are God's.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. For all of you are bought with a price: therefore glorify God in your body, and in your spirit, which are God's.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3680,51 +3793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. வேசித்தனத்திற்கு விலகியோடுங்கள். மனுஷன் செய்கிற எந்தப் பாவமும் சரீரத்திற்குப் புறம்பாயிருக்கும்; வேசித்தனஞ் செய்கிறவனோ தன் சுயசரீரத்திற்கு விரோதமாய்ப் பாவஞ்செய்கிறான்.]]></a:t>
+              <a:t><![CDATA[2. Do all of you not know that the saints shall judge the world? and if the world shall be judged by you, are all of you unworthy to judge the smallest matters?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3789,51 +3902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. உங்கள் சரீரமானது நீங்கள் தேவனாலே பெற்றும் உங்களில் தங்கியும் இருக்கிற பரிசுத்த ஆவியினுடைய ஆலயமாயிருக்கிறதென்றும், நீங்கள் உங்களுடையவர்களல்லவென்றும் அறியீர்களா?]]></a:t>
+              <a:t><![CDATA[2. Do all of you not know that the saints shall judge the world? and if the world shall be judged by you, are all of you unworthy to judge the smallest matters?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3898,51 +4011,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. உங்கள் சரீரமானது நீங்கள் தேவனாலே பெற்றும் உங்களில் தங்கியும் இருக்கிற பரிசுத்த ஆவியினுடைய ஆலயமாயிருக்கிறதென்றும், நீங்கள் உங்களுடையவர்களல்லவென்றும் அறியீர்களா?]]></a:t>
+              <a:t><![CDATA[3. Know all of you not that we shall judge angels? how much more things that pertain to this life?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4007,51 +4120,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. கிரயத்துக்குக் கொள்ளப்பட்டீர்களே; ஆகையால் தேவனுக்கு உடையவைகளாகிய உங்கள் சரீரத்தினாலும் உங்கள் ஆவியினாலும் தேவனை மகிமைப்படுத்துங்கள்.]]></a:t>
+              <a:t><![CDATA[3. Know all of you not that we shall judge angels? how much more things that pertain to this life?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4116,51 +4229,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. உங்களில் ஒருவனுக்கு வேறொருவனோடே வழக்குண்டானால், வழக்காடும்படி அவன் பரிசுத்தவான்களிடத்தில் போகாமல், அநீதக்காரரிடத்தில் போகத் துணிகிறதென்ன?]]></a:t>
+              <a:t><![CDATA[4. If then all of you have judgments of things pertaining to this life, set them to judge who are least esteemed in the church.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4225,51 +4338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. உங்களில் ஒருவனுக்கு வேறொருவனோடே வழக்குண்டானால், வழக்காடும்படி அவன் பரிசுத்தவான்களிடத்தில் போகாமல், அநீதக்காரரிடத்தில் போகத் துணிகிறதென்ன?]]></a:t>
+              <a:t><![CDATA[4. If then all of you have judgments of things pertaining to this life, set them to judge who are least esteemed in the church.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4304,51 +4417,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473401762" r:id="rId1"/>
+    <p:sldLayoutId id="2481563495" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4588,50 +4701,58 @@
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4780,51 +4901,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. তোমরা নিশ্চয় জান য়ে ঈশ্বরের লোকরা জগতের বিচার করবে৷ তোমাদের দ্বারাই যখন জগতের বিচার হবে, তখন]]></a:t>
+              <a:t><![CDATA[5. உங்களுக்கு வெட்கம் உண்டாகும்படி இதைச் சொல்லுகிறேன். சகோதரனுக்கும் சகோதரனுக்கும் உண்டான வழக்கைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4912,51 +5033,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তোমরা কি এই সামান্য বিষয়ের বিচার করার অযোগ্য?]]></a:t>
+              <a:t><![CDATA[தீர்க்கத்தக்க விவேகி ஒருவனாகிலும் உங்களுக்குள் இல்லையா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5044,51 +5165,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. তোমরা কি জান না য়ে আমরা স্বর্গদূতদেরও বিচার করব? তাই যদি হয় তবে তো এই জীবনের বিষয়গুলি]]></a:t>
+              <a:t><![CDATA[6. சகோதரனோடே சகோதரன் வழக்காடுகிறான், அவிசுவாசிகளுக்கு முன்பாகவும் அப்படிச் செய்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5176,51 +5297,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সম্পর্কেও আমরা নিশ্চিতভাবে বিচার করতে পারি৷]]></a:t>
+              <a:t><![CDATA[7. நீங்கள் ஒருவரோடொருவர் வழக்காடுகிறது எவ்விதத்திலும் குற்றமாயிருக்கிறது. அப்படிச் செய்கிறதைவிட]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5308,51 +5429,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. তাই তোমাদের নিজেদের মধ্যে যদি কোন নালিশ থাকে, তবে যারা মণ্ডলীর লোক নয় তাদেরই কি তোমরা বিচার করার]]></a:t>
+              <a:t><![CDATA[நீங்கள் ஏன் அநியாயத்தைச் சகித்துக்கொள்ளுகிறதில்லை, ஏன் நஷ்டத்தைப் பொறுத்துக்கொள்ளுகிறதில்லை?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5440,51 +5561,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জন্য ঠিক করবে?]]></a:t>
+              <a:t><![CDATA[8. நீங்களே அநியாயஞ்செய்கிறீர்கள், நஷ்டப்படுத்துகிறீர்கள்; சகோதரருக்கும் அப்படிச் செய்கிறீர்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5572,51 +5693,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. তোমাদের লজ্জা দেবার জন্য আমি এই কথা বলছি: এটা খুব খারাপ, তোমাদের মধ্যে সত্যিই কি এমন কোন জ্ঞানী]]></a:t>
+              <a:t><![CDATA[9. அநியாயக்காரர் தேவனுடைய ராஜ்யத்தைச் சுதந்தரிப்பதில்லையென்று அறியீர்களா? வஞ்சிக்கப்படாதிருங்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5704,51 +5825,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[লোক নেই য়ে ভাইদের মধ্যে বিবাদ বাধলে তার মীমাংসা করে দিতে পাবে?]]></a:t>
+              <a:t><![CDATA[வேசிமார்க்கத்தாரும், விக்கிரகாராதனைக்காரரும், விபசாரக்காரரும், சுயபுணர்ச்சிக்காரரும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5836,51 +5957,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. কিন্তু এক ভাই অন্য ভাইয়ের বিরুদ্ধে আদালতে যাচ্ছে, তাও আবার অবিশ্বাসীদের সামনে!]]></a:t>
+              <a:t><![CDATA[ஆண்புணர்ச்சிக்காரரும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5968,51 +6089,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. তোমরা য়ে একে অপরের বিরুদ্ধে মামলা করছ এতে প্রমাণ হচ্ছে য়ে তোমরা পরাস্ত হয়েছ৷ তার চেয়ে ভাল হয়]]></a:t>
+              <a:t><![CDATA[10. திருடரும், பொருளாசைக்காரரும், வெறியரும், உதாசினரும், கொள்ளைக்கராரும் தேவனுடைய ராஜ்யத்தைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6100,51 +6221,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. কিন্তু য়ে প্রভুর সঙ্গে নিজেকে যুক্ত করে, সে তাঁর সঙ্গে আত্মায় এক হয়৷]]></a:t>
+              <a:t><![CDATA[1. உங்களில் ஒருவனுக்கு வேறொருவனோடே வழக்குண்டானால், வழக்காடும்படி அவன் பரிசுத்தவான்களிடத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6232,51 +6353,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[যদি তুমি কাউকে তোমার বিরুদ্ধে অন্যায় করতে দাও৷]]></a:t>
+              <a:t><![CDATA[சுதந்தரிப்பதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6364,51 +6485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. কিন্তু তোমরা নিজেরাই অন্যায় করছ, তোমরাই বঞ্চনা করছ! আর তা তোমাদের বিশ্বাসী খ্রীষ্টীয়ান ভাইদের]]></a:t>
+              <a:t><![CDATA[11. உங்களில் சிலர் இப்படிப்பட்டவர்களாயிருந்தீர்கள்; ஆயினும் கர்த்தராகிய இயேசுவின் நாமத்தினாலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6496,51 +6617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রতিই করছ!]]></a:t>
+              <a:t><![CDATA[நமது தேவனுடைய ஆவியினாலும் கழுவப்பட்டீர்கள், பரிசுத்தமாக்கப்பட்டீர்கள், நீதிமான்களாக்கப்பட்டீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6628,51 +6749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. তোমরা নিশ্চয় জান য়ে ঈশ্বরের রাজ্যে অধার্মিক লোকদের কোন স্থান নেই? নিজেদের ঠকিও না! যারা]]></a:t>
+              <a:t><![CDATA[12. எல்லாவற்றையும் அநுபவிக்க எனக்கு அதிகாரமுண்டு, ஆகிலும் எல்லாம் தகுதியாயிராது; எல்லாவற்றையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6760,51 +6881,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ব্যভিচারী, অনৈতিক য়ৌনচারী, যারা প্রতিমার পূজা করে, যারা পুংশ্চলী ও পুংসমকারী,]]></a:t>
+              <a:t><![CDATA[அநுபவிக்க எனக்கு அதிகாரமுண்டு, ஆகிலும் நான் ஒன்றிற்கும் அடிமைப்படமாட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6892,51 +7013,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ঈশ্বরের রাজ্যে এদের কোন অধিকার নেই৷ সেই রকম যারা চোর, লোভী, মাতাল, যারা পরনিন্দা করে ও যারা]]></a:t>
+              <a:t><![CDATA[13. வயிற்றுக்குப் போஜனமும் போஜனத்துக்கு வயிறும் ஏற்கும்; ஆனாலும் தேவன் இதையும் அதையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7024,51 +7145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রতারক তারা ঈশ্বরের রাজ্যের অধিকারী হবে না৷]]></a:t>
+              <a:t><![CDATA[அழியப்பண்ணுவார். சரீரமோ வேசித்தனத்திற்கல்ல, கர்த்தருக்கே உரியது; கர்த்தரும் சரீரத்திற்கு உரியவர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7156,51 +7277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. তোমাদের মধ্যে কেউ কেউ এই ধরণের লোক ছিলে, কিন্তু তোমরা প্রভু যীশু খ্রীষ্টের নামে ও ঈশ্বরের]]></a:t>
+              <a:t><![CDATA[14. தேவன் கர்த்தரை எழுப்பினாரே, நம்மையும் தமது வல்லமையினாலே எழுப்புவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7288,51 +7409,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আত্মায় নিজেদের ধৌত করেছ, পবিত্র হয়েছ, তোমরা ঈশ্বরের কাছে ধার্মিক প্রতিপন্ন হয়েছ৷]]></a:t>
+              <a:t><![CDATA[15. உங்கள் சரீரங்கள் கிறிஸ்துவின் அவயவங்களென்று அறியீர்களா? அப்படியிருக்க, நான் கிறிஸ்துவின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7420,51 +7541,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ‘সব কিছু করার অধিকার আমার আছে,’ কিন্তু সব কিছু করা য়ে হিতকর তা নয়৷ হ্যাঁ, ‘সব কিছু করার অধিকার]]></a:t>
+              <a:t><![CDATA[அவயவங்களை வேசியின் அவயவங்களாக்கலாமா? அப்படிச் செய்யலாகாதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7552,51 +7673,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. য়ৌন পাপ থেকে দূরে থাক৷ য়ে ব্যক্তি পাপকার্য় করে তা তার দেহের বাইরে করে, কিন্তু য়ে য়ৌন পাপ]]></a:t>
+              <a:t><![CDATA[போகாமல், அநீதக்காரரிடத்தில் போகத் துணிகிறதென்ன?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7684,51 +7805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আমার আছে,’ কিন্তু আমি কোন কিছুর দাস হব না৷]]></a:t>
+              <a:t><![CDATA[16. வேசியோடு இசைந்திருக்கிறவன் அவளுடனே ஒரே சரீரமாயிருக்கிறானென்று அறியீர்களா? இருவரும் ஒரே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7816,51 +7937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. খাবার তো পেটের জন্য, আর পেট তো খাবারের জন্য, কিন্তু ঈশ্বর এদের উভয়েরই লোপ করবেন৷’ আমাদের দেহ]]></a:t>
+              <a:t><![CDATA[மாம்சமாயிருப்பார்கள் என்று சொல்லியிருக்கிறதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7948,51 +8069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[য়ৌন পাপ কার্য়ের জন্য নয়, প্রভুরই জন্য আর প্রভুও এই দেহের জন্য৷]]></a:t>
+              <a:t><![CDATA[17. அப்படியே கர்த்தரோடிசைந்திருக்கிறவனும், அவருடனே ஒரே ஆவியாயிருக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8080,51 +8201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ঈশ্বর আপন পরাক্রমের দ্বারা প্রভু যীশুকে মৃতদের মধ্য থেকে উঠিয়েছেন, তিনি আমাদেরও ওঠাবেন৷]]></a:t>
+              <a:t><![CDATA[18. வேசித்தனத்திற்கு விலகியோடுங்கள். மனுஷன் செய்கிற எந்தப் பாவமும் சரீரத்திற்குப் புறம்பாயிருக்கும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8212,51 +8333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. তোমরা কি জান না য়ে তোমাদের দেহ খ্রীষ্টের অঙ্গ প্রত্যঙ্গ স্বরূপ? তাহলে কি তোমরা খ্রীষ্টের অঙ্গ]]></a:t>
+              <a:t><![CDATA[வேசித்தனஞ் செய்கிறவனோ தன் சுயசரீரத்திற்கு விரோதமாய்ப் பாவஞ்செய்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8344,51 +8465,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রত্যঙ্গ নিয়ে বেশ্যার দেহের সঙ্গে যুক্ত করবে?]]></a:t>
+              <a:t><![CDATA[19. உங்கள் சரீரமானது நீங்கள் தேவனாலே பெற்றும் உங்களில் தங்கியும் இருக்கிற பரிசுத்த ஆவியினுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8476,51 +8597,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. না, কখনই না৷ তোমরা কি জান না, য়ে বেশ্য়ার সঙ্গে যুক্ত হয় সে তার সঙ্গে এক দেহ হয়? কারণ শাস্ত্র]]></a:t>
+              <a:t><![CDATA[ஆலயமாயிருக்கிறதென்றும், நீங்கள் உங்களுடையவர்களல்லவென்றும் அறியீர்களா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8608,51 +8729,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বলছে, ‘তারা দুজন এক দেহ হবে৷’]]></a:t>
+              <a:t><![CDATA[20. கிரயத்துக்குக் கொள்ளப்பட்டீர்களே; ஆகையால் தேவனுக்கு உடையவைகளாகிய உங்கள் சரீரத்தினாலும் உங்கள்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 கொரிந்தியர் : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆவியினாலும் தேவனை மகிமைப்படுத்துங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8740,51 +8993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করে সে তার দেহের বিরুদ্ধেই পাপ করে৷]]></a:t>
+              <a:t><![CDATA[2. பரிசுத்தவான்கள் உலகத்தை நியாயந்தீர்ப்பார்களென்று அறியீர்களா? உலகம் உங்களால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8872,51 +9125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. তোমরা কি জান না, তোমাদের দেহ পবিত্র আত্মার মন্দির, তিনি তোমাদের মধ্যে বাস করেন, য়াঁকে তোমরা]]></a:t>
+              <a:t><![CDATA[நியாயந்தீர்க்கப்படுவதாயிருக்க, அற்ப வழக்குகளைத் தீர்க்க நீங்கள் அபாத்திரரா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9004,51 +9257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ঈশ্বরের কাছ থেকে পেয়েছ? তোমরা তো আর নিজেদের নও৷]]></a:t>
+              <a:t><![CDATA[3. தேவ தூதர்களையும் நியாயந்தீர்ப்போமென்று அறியீர்களா? அப்படியிருக்க, இந்த ஜீவனுக்கேற்றவைகளை நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9136,51 +9389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. কারণ তোমাদের মূল্য দিয়ে কেনা হয়েছে; তাই তোমাদের দেহের দ্বারা ঈশ্বরের গৌরব কর৷]]></a:t>
+              <a:t><![CDATA[தீர்த்துக்கொள்ளக்கூடாதிருக்கிறது எப்படி?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9268,51 +9521,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. তোমাদের মধ্যে কারো যদি অপরের বিরুদ্ধে কোন অভিযোগ থাকে তবে সে কোন সাহসে ঈশ্বরের পবিত্র লোকদের কাছে]]></a:t>
+              <a:t><![CDATA[4. இந்த ஜீவனுக்கேற்ற வழக்குகள் உங்களுக்கு இருந்தால், தீர்ப்புச்செய்கிறதற்கு, சபையில் அற்பமாய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9400,51 +9653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[না গিয়ে আদালতে বিচারকদের অর্থাত্ অধার্মিকদের কাছে যায়?]]></a:t>
+              <a:t><![CDATA[எண்ணப்பட்டவர்களை நியமித்துக்கொள்ளுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9461,91 +9714,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 கொரிந்தியர் : 6]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme14">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme91">
   <a:themeElements>
-    <a:clrScheme name="Theme14">
+    <a:clrScheme name="Theme91">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme14">
+    <a:fontScheme name="Theme91">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9571,51 +9824,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme14">
+    <a:fmtScheme name="Theme91">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -9746,51 +9999,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>37</Slides>
+  <Slides>38</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>