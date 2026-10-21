--- v1 (2026-07-18)
+++ v2 (2026-10-21)
@@ -151,50 +151,60 @@
   <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -255,50 +265,55 @@
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
     <p:sldId id="328" r:id="rId75"/>
     <p:sldId id="329" r:id="rId76"/>
     <p:sldId id="330" r:id="rId77"/>
     <p:sldId id="331" r:id="rId78"/>
     <p:sldId id="332" r:id="rId79"/>
     <p:sldId id="333" r:id="rId80"/>
     <p:sldId id="334" r:id="rId81"/>
     <p:sldId id="335" r:id="rId82"/>
+    <p:sldId id="336" r:id="rId83"/>
+    <p:sldId id="337" r:id="rId84"/>
+    <p:sldId id="338" r:id="rId85"/>
+    <p:sldId id="339" r:id="rId86"/>
+    <p:sldId id="340" r:id="rId87"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -476,53 +491,58 @@
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
   <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
   <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
   <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
   <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
   <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
   <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
   <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
-  <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
+  <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide82.xml"/>
+  <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide83.xml"/>
+  <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide84.xml"/>
+  <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide85.xml"/>
+  <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -582,51 +602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அதுபோல, மனைவியானவளுக்கும் கன்னிகைக்கும் வித்தியாசமுண்டு. விவாகமில்லாதவள் சரீரத்திலும் ஆத்துமாவிலும் பரிசுத்தமாயிருக்கும்படி கர்த்தருக்குரியவைகளுக்காகக் கவலைப்படுகிறாள்; விவாகம்பண்ணினவள் தன் புருஷனுக்கு எப்படிப் பிரியமாயிருக்கலாமென்று, உலகத்திற்குரியவைளுக்காகக் கவலைப்படுகிறாள்.]]></a:t>
+              <a:t><![CDATA[5. Defraud all of you not one the other, except it be with consent for a time, that all of you may give yourselves to fasting and prayer; and come together again, that Satan tempt you not for your incontinency.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -691,51 +711,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அதுபோல, மனைவியானவளுக்கும் கன்னிகைக்கும் வித்தியாசமுண்டு. விவாகமில்லாதவள் சரீரத்திலும் ஆத்துமாவிலும் பரிசுத்தமாயிருக்கும்படி கர்த்தருக்குரியவைகளுக்காகக் கவலைப்படுகிறாள்; விவாகம்பண்ணினவள் தன் புருஷனுக்கு எப்படிப் பிரியமாயிருக்கலாமென்று, உலகத்திற்குரியவைளுக்காகக் கவலைப்படுகிறாள்.]]></a:t>
+              <a:t><![CDATA[5. Defraud all of you not one the other, except it be with consent for a time, that all of you may give yourselves to fasting and prayer; and come together again, that Satan tempt you not for your incontinency.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -800,51 +820,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அதுபோல, மனைவியானவளுக்கும் கன்னிகைக்கும் வித்தியாசமுண்டு. விவாகமில்லாதவள் சரீரத்திலும் ஆத்துமாவிலும் பரிசுத்தமாயிருக்கும்படி கர்த்தருக்குரியவைகளுக்காகக் கவலைப்படுகிறாள்; விவாகம்பண்ணினவள் தன் புருஷனுக்கு எப்படிப் பிரியமாயிருக்கலாமென்று, உலகத்திற்குரியவைளுக்காகக் கவலைப்படுகிறாள்.]]></a:t>
+              <a:t><![CDATA[5. Defraud all of you not one the other, except it be with consent for a time, that all of you may give yourselves to fasting and prayer; and come together again, that Satan tempt you not for your incontinency.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -909,51 +929,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. உபவாசத்திற்கும் ஜெபத்திற்கும் தடையிராதபடிக்கு இருவரும் சிலகாலம் பிரிந்திருக்கவேண்டுமென்று சம்மதித்தாலன்றி, ஒருவரைவிட்டு ஒருவர் பிரியாதிருங்கள்; உங்களுக்கு விரதத்துவம் இல்லாமையால் சாத்தான் உங்களைத் தூண்டிவிடாதபடிக்கு, மறுபடியும் கூடி வாழுங்கள்.]]></a:t>
+              <a:t><![CDATA[6. But I speak this by permission, and not of commandment.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1018,51 +1038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. உபவாசத்திற்கும் ஜெபத்திற்கும் தடையிராதபடிக்கு இருவரும் சிலகாலம் பிரிந்திருக்கவேண்டுமென்று சம்மதித்தாலன்றி, ஒருவரைவிட்டு ஒருவர் பிரியாதிருங்கள்; உங்களுக்கு விரதத்துவம் இல்லாமையால் சாத்தான் உங்களைத் தூண்டிவிடாதபடிக்கு, மறுபடியும் கூடி வாழுங்கள்.]]></a:t>
+              <a:t><![CDATA[7. For I would that all men were even as I myself. But every man has his proper gift of God, one after this manner, and another after that.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1127,51 +1147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. உபவாசத்திற்கும் ஜெபத்திற்கும் தடையிராதபடிக்கு இருவரும் சிலகாலம் பிரிந்திருக்கவேண்டுமென்று சம்மதித்தாலன்றி, ஒருவரைவிட்டு ஒருவர் பிரியாதிருங்கள்; உங்களுக்கு விரதத்துவம் இல்லாமையால் சாத்தான் உங்களைத் தூண்டிவிடாதபடிக்கு, மறுபடியும் கூடி வாழுங்கள்.]]></a:t>
+              <a:t><![CDATA[7. For I would that all men were even as I myself. But every man has his proper gift of God, one after this manner, and another after that.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1236,51 +1256,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. இதை நான் உங்களைக் கண்ணியில் அகப்படுத்தவேண்டுமென்று சொல்லாமல், உங்களுக்குத் தகுதியாயிருக்குமென்றும், நீங்கள் கவலையில்லாமல் கர்த்தரைப் பற்றிக்கொண்டிருக்கவேண்டுமென்றும், உங்கள் சுயபிரயோஜனத்துக்காகவே சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[8. I say therefore to the unmarried and widows, It is good for them if they abide even as I.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1345,51 +1365,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. இதை நான் உங்களைக் கண்ணியில் அகப்படுத்தவேண்டுமென்று சொல்லாமல், உங்களுக்குத் தகுதியாயிருக்குமென்றும், நீங்கள் கவலையில்லாமல் கர்த்தரைப் பற்றிக்கொண்டிருக்கவேண்டுமென்றும், உங்கள் சுயபிரயோஜனத்துக்காகவே சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[8. I say therefore to the unmarried and widows, It is good for them if they abide even as I.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1454,51 +1474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. இதை நான் உங்களைக் கண்ணியில் அகப்படுத்தவேண்டுமென்று சொல்லாமல், உங்களுக்குத் தகுதியாயிருக்குமென்றும், நீங்கள் கவலையில்லாமல் கர்த்தரைப் பற்றிக்கொண்டிருக்கவேண்டுமென்றும், உங்கள் சுயபிரயோஜனத்துக்காகவே சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[9. But if they cannot contain, let them marry: for it is better to marry than to burn.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1563,51 +1583,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இதை நான் கட்டளையாகச் சொல்லாமல், யோசனையாகச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[9. But if they cannot contain, let them marry: for it is better to marry than to burn.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1672,51 +1692,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. நீங்கள் எனக்கு எழுதின காரியங்களைக்குறித்து நான் எழுதுகிறதென்னவென்றால், ஸ்திரீயைத் தொடாமலிருக்கிறது மனுஷனுக்கு நல்லது.]]></a:t>
+              <a:t><![CDATA[1. Now concerning the things whereof all of you wrote unto me: It is good for a man not to touch a woman.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1781,51 +1801,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. எல்லா மனுஷரும் என்னைப்போலவே இருக்க விரும்புகிறேன். ஆகிலும் அவனவனுக்கு தேவனால் அருளப்பட்ட அவனவனுக்குரிய வரமுண்டு; அது ஒருவனுக்கு ஒருவிதமாயும், மற்றொருவனுக்கு வேறுவிதமாயும் இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[10. And unto the married I command, yet not I, but the Lord, Let not the wife depart from her husband:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1890,51 +1910,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. எல்லா மனுஷரும் என்னைப்போலவே இருக்க விரும்புகிறேன். ஆகிலும் அவனவனுக்கு தேவனால் அருளப்பட்ட அவனவனுக்குரிய வரமுண்டு; அது ஒருவனுக்கு ஒருவிதமாயும், மற்றொருவனுக்கு வேறுவிதமாயும் இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[10. And unto the married I command, yet not I, but the Lord, Let not the wife depart from her husband:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1999,51 +2019,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. ஆகிலும் ஒருவன் தன் புத்திரியின் கன்னிகைப்பருவம் கடந்துபோனதினாலே, அவள் விவாகம் பண்ணாமலிருப்பது அவளுக்குத் தகுதியல்லவென்றும், அவள் விவாகம்பண்ணுவது அவசியமென்றும் நினைத்தால், அவன் தன் மனதின்படி செய்யக்கடவன்; அது பாவமல்ல, விவாகம்பண்ணட்டும்.]]></a:t>
+              <a:t><![CDATA[11. But and if she depart, let her remain unmarried or be reconciled to her husband: and let not the husband put away his wife.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2108,51 +2128,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. ஆகிலும் ஒருவன் தன் புத்திரியின் கன்னிகைப்பருவம் கடந்துபோனதினாலே, அவள் விவாகம் பண்ணாமலிருப்பது அவளுக்குத் தகுதியல்லவென்றும், அவள் விவாகம்பண்ணுவது அவசியமென்றும் நினைத்தால், அவன் தன் மனதின்படி செய்யக்கடவன்; அது பாவமல்ல, விவாகம்பண்ணட்டும்.]]></a:t>
+              <a:t><![CDATA[11. But and if she depart, let her remain unmarried or be reconciled to her husband: and let not the husband put away his wife.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2217,51 +2237,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. ஆகிலும் ஒருவன் தன் புத்திரியின் கன்னிகைப்பருவம் கடந்துபோனதினாலே, அவள் விவாகம் பண்ணாமலிருப்பது அவளுக்குத் தகுதியல்லவென்றும், அவள் விவாகம்பண்ணுவது அவசியமென்றும் நினைத்தால், அவன் தன் மனதின்படி செய்யக்கடவன்; அது பாவமல்ல, விவாகம்பண்ணட்டும்.]]></a:t>
+              <a:t><![CDATA[12. But to the rest speak I, not the Lord: If any brother has a wife that believes not, and she be pleased to dwell with him, let him not put her away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2326,51 +2346,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. ஆயினும் அதற்கு அவசியத்தைக்காணாமல், தன் இருதயத்திலே உறுதியுள்ளவனாயும், சுயசித்தத்தின்படி செய்ய அதிகாரமுள்ளவனாயுமிருந்து, தன் புத்திரியின் கன்னிப்பருவத்தைக் காக்கவேண்டுமென்று தன் இருதயத்தில் தீர்மானிக்கிறவன் நன்மைசெய்கிறான்.]]></a:t>
+              <a:t><![CDATA[12. But to the rest speak I, not the Lord: If any brother has a wife that believes not, and she be pleased to dwell with him, let him not put her away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2435,51 +2455,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. ஆயினும் அதற்கு அவசியத்தைக்காணாமல், தன் இருதயத்திலே உறுதியுள்ளவனாயும், சுயசித்தத்தின்படி செய்ய அதிகாரமுள்ளவனாயுமிருந்து, தன் புத்திரியின் கன்னிப்பருவத்தைக் காக்கவேண்டுமென்று தன் இருதயத்தில் தீர்மானிக்கிறவன் நன்மைசெய்கிறான்.]]></a:t>
+              <a:t><![CDATA[12. But to the rest speak I, not the Lord: If any brother has a wife that believes not, and she be pleased to dwell with him, let him not put her away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2544,51 +2564,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. இப்படியிருக்க, அவளை விவாகம்பணணிக் கொடுக்கிறவனும் நன்மைசெய்கிறான்; கொடாமலிருக்கிறவனும் அதிக நன்மைசெய்கிறான்.]]></a:t>
+              <a:t><![CDATA[13. And the woman which has an husband that believes not, and if he be pleased to dwell with her, let her not leave him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2653,51 +2673,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. மனைவியானவள் தன் புருஷன் உயிரோடிருக்குங்காலமளவும் பிரமாணத்தினால் கட்டப்பட்டிருக்கிறாள்; தன் புருஷன் மரித்தபின்பு தனக்கு இஷ்டமானவனாயும் கர்த்தருக்குட்பட்டவனாயுமிருக்கிற எவனையாகிலும் விவாகம்பண்ணிக்கொள்ள விடுதலையாயிருக்கிறாள்.]]></a:t>
+              <a:t><![CDATA[13. And the woman which has an husband that believes not, and if he be pleased to dwell with her, let her not leave him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2762,51 +2782,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. மனைவியானவள் தன் புருஷன் உயிரோடிருக்குங்காலமளவும் பிரமாணத்தினால் கட்டப்பட்டிருக்கிறாள்; தன் புருஷன் மரித்தபின்பு தனக்கு இஷ்டமானவனாயும் கர்த்தருக்குட்பட்டவனாயுமிருக்கிற எவனையாகிலும் விவாகம்பண்ணிக்கொள்ள விடுதலையாயிருக்கிறாள்.]]></a:t>
+              <a:t><![CDATA[14. For the unbelieving husband is sanctified by the wife, and the unbelieving wife is sanctified by the husband: else were your children unclean; but now are they holy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2871,51 +2891,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஆகிலும் வேசித்தனம் இராதபடிக்கு அவனவன் தன் சொந்த மனைவியையும், அவனவன் தன் சொந்தப் புருஷனையும் உடையவர்களாயிருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[1. Now concerning the things whereof all of you wrote unto me: It is good for a man not to touch a woman.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2980,51 +3000,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. ஆகிலும் என்னுடைய அபிப்பிராயத்தின்படி அவள் அப்படியே இருந்துவிட்டால் பாக்கியவதியாயிருப்பாள். என்னிடத்திலும் தேவனுடைய ஆவி உண்டென்று எண்ணுகிறேன்.]]></a:t>
+              <a:t><![CDATA[14. For the unbelieving husband is sanctified by the wife, and the unbelieving wife is sanctified by the husband: else were your children unclean; but now are they holy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3089,51 +3109,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. ஆகிலும் என்னுடைய அபிப்பிராயத்தின்படி அவள் அப்படியே இருந்துவிட்டால் பாக்கியவதியாயிருப்பாள். என்னிடத்திலும் தேவனுடைய ஆவி உண்டென்று எண்ணுகிறேன்.]]></a:t>
+              <a:t><![CDATA[14. For the unbelieving husband is sanctified by the wife, and the unbelieving wife is sanctified by the husband: else were your children unclean; but now are they holy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3198,51 +3218,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. வரமில்லாதவர்களையும், கைம்பெண்களையும்குறித்து நான் சொல்லுகிறது என்னவென்றால், அவர்கள் என்னைப்போல இருந்துவிட்டால் அவர்களுக்கு நலமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[15. But if the unbelieving depart, let him depart. A brother or a sister is not under bondage in such cases: but God has called us to peace.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3307,51 +3327,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. வரமில்லாதவர்களையும், கைம்பெண்களையும்குறித்து நான் சொல்லுகிறது என்னவென்றால், அவர்கள் என்னைப்போல இருந்துவிட்டால் அவர்களுக்கு நலமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[15. But if the unbelieving depart, let him depart. A brother or a sister is not under bondage in such cases: but God has called us to peace.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3416,51 +3436,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆகிலும் அவர்கள் விரத்தராயிருக்கக்கூடாதிருந்தால் விவாகம்பண்ணக்கடவர்கள்; வேகிறதைப்பார்க்கிலும் விவாகம்பண்ணுகிறது நலம்.]]></a:t>
+              <a:t><![CDATA[16. For what know you, O wife, whether you shall save your husband? or how know you, O man, whether you shall save your wife?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3525,51 +3545,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆகிலும் அவர்கள் விரத்தராயிருக்கக்கூடாதிருந்தால் விவாகம்பண்ணக்கடவர்கள்; வேகிறதைப்பார்க்கிலும் விவாகம்பண்ணுகிறது நலம்.]]></a:t>
+              <a:t><![CDATA[16. For what know you, O wife, whether you shall save your husband? or how know you, O man, whether you shall save your wife?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3634,51 +3654,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. விவாகம்பண்ணிக்கொண்டவர்களுக்கு நானல்ல, கர்த்தரே கட்டளையிடுகிறதாவது: மனைவியானவள் தன் புருஷனை விட்டுப் பிரிந்துபோகக்கூடாது.]]></a:t>
+              <a:t><![CDATA[17. But as God has distributed to every man, as the Lord has called every one, so let him walk. And so ordain I in all churches.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3743,51 +3763,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. விவாகம்பண்ணிக்கொண்டவர்களுக்கு நானல்ல, கர்த்தரே கட்டளையிடுகிறதாவது: மனைவியானவள் தன் புருஷனை விட்டுப் பிரிந்துபோகக்கூடாது.]]></a:t>
+              <a:t><![CDATA[17. But as God has distributed to every man, as the Lord has called every one, so let him walk. And so ordain I in all churches.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3852,51 +3872,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பிரிந்துபோனால் அவள் விவாகமில்லாதிருக்கக்கடவள், அல்லது புருஷனோடே ஒப்புரவாகக்கடவள்; புருஷனும் தன் மனைவியைத் தள்ளிவிடக்கூடாது.]]></a:t>
+              <a:t><![CDATA[18. Is any man called being circumcised? let him not become uncircumcised. Is any called in uncircumcision? let him not be circumcised.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3961,51 +3981,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பிரிந்துபோனால் அவள் விவாகமில்லாதிருக்கக்கடவள், அல்லது புருஷனோடே ஒப்புரவாகக்கடவள்; புருஷனும் தன் மனைவியைத் தள்ளிவிடக்கூடாது.]]></a:t>
+              <a:t><![CDATA[18. Is any man called being circumcised? let him not become uncircumcised. Is any called in uncircumcision? let him not be circumcised.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4070,51 +4090,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஆகிலும் வேசித்தனம் இராதபடிக்கு அவனவன் தன் சொந்த மனைவியையும், அவனவன் தன் சொந்தப் புருஷனையும் உடையவர்களாயிருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[2. Nevertheless, to avoid fornication, let every man have his own wife, and let every woman have her own husband.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4179,51 +4199,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மற்றவர்களைக்குறித்துக் கர்த்தர் அல்ல, நானே சொல்லுகிறதாவது: சகோதரனொருவனுடைய மனைவி அவிசுவாசியாயிருந்தும், அவனுடனே வாசமாயிருக்க அவளுக்குச் சம்மதமிருந்தால், அவன் அவளைத் தள்ளிவிடாதிருக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[19. Circumcision is nothing, and uncircumcision is nothing, but the keeping of the commandments of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4288,51 +4308,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மற்றவர்களைக்குறித்துக் கர்த்தர் அல்ல, நானே சொல்லுகிறதாவது: சகோதரனொருவனுடைய மனைவி அவிசுவாசியாயிருந்தும், அவனுடனே வாசமாயிருக்க அவளுக்குச் சம்மதமிருந்தால், அவன் அவளைத் தள்ளிவிடாதிருக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[19. Circumcision is nothing, and uncircumcision is nothing, but the keeping of the commandments of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4397,51 +4417,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்படியே ஒரு ஸ்திரீயினுடைய புருஷன் அவிசுவாசியாயிருந்தும், அவளுடனே வாசமாயிருக்க அவனுக்குச் சம்மதமிருந்தால், அவள் அவனைத் தள்ளிவிடாதிருக்கக்கடவள்.]]></a:t>
+              <a:t><![CDATA[20. Let every man abide in the same calling wherein he was called.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4506,51 +4526,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்படியே ஒரு ஸ்திரீயினுடைய புருஷன் அவிசுவாசியாயிருந்தும், அவளுடனே வாசமாயிருக்க அவனுக்குச் சம்மதமிருந்தால், அவள் அவனைத் தள்ளிவிடாதிருக்கக்கடவள்.]]></a:t>
+              <a:t><![CDATA[21. Are you called being a servant? care not for it: but if you may be made free, use it rather.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4615,51 +4635,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. என்னத்தினாலெனில், அவிசுவாசியான புருஷன் தன் மனைவியால் பரிசுத்தமாக்கப்படுகிறான்; அவிசுவாசியான மனைவியும் தன் புருஷனால் பரிசுத்தமாக்கப்படுகிறாள். இல்லாவிட்டால் உங்கள் பிள்ளைகள் அசுத்தமாயிருக்குமே; இப்பொழுதோ அவைகள் பரிசுத்தமாயிருக்கின்றன.]]></a:t>
+              <a:t><![CDATA[21. Are you called being a servant? care not for it: but if you may be made free, use it rather.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4724,51 +4744,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. என்னத்தினாலெனில், அவிசுவாசியான புருஷன் தன் மனைவியால் பரிசுத்தமாக்கப்படுகிறான்; அவிசுவாசியான மனைவியும் தன் புருஷனால் பரிசுத்தமாக்கப்படுகிறாள். இல்லாவிட்டால் உங்கள் பிள்ளைகள் அசுத்தமாயிருக்குமே; இப்பொழுதோ அவைகள் பரிசுத்தமாயிருக்கின்றன.]]></a:t>
+              <a:t><![CDATA[22. For he that is called in the Lord, being a servant, is the Lord's freeman: likewise also he that is called, being free, is Christ's servant.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4833,51 +4853,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆகிலும், அவிசுவாசி பிரிந்துபோனால் பிரிந்துபோகட்டும், இப்படிப்பட்ட விஷயத்தில், சகோதரனாவது சகோதரியாவது அடிமைப்பட்டவர்களல்ல. சமாதானமாயிருக்கும்படிக்கே தேவன் நம்மை அழைத்திருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[22. For he that is called in the Lord, being a servant, is the Lord's freeman: likewise also he that is called, being free, is Christ's servant.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4942,51 +4962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆகிலும், அவிசுவாசி பிரிந்துபோனால் பிரிந்துபோகட்டும், இப்படிப்பட்ட விஷயத்தில், சகோதரனாவது சகோதரியாவது அடிமைப்பட்டவர்களல்ல. சமாதானமாயிருக்கும்படிக்கே தேவன் நம்மை அழைத்திருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[23. All of you are bought with a price; be not all of you the servants of men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5051,51 +5071,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. மனைவியானவளே, நீ உன் புருஷனை இரட்சிப்பாயோ அல்லவோ உனக்கு எப்படித் தெரியும்? புருஷனே, நீ உன் மனைவியை இரட்சிப்பாயோ அல்லவோ உனக்கு எப்படித் தெரியும்?]]></a:t>
+              <a:t><![CDATA[24. Brethren, let every man, wherein he is called, therein abide with God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5160,51 +5180,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. மனைவியானவளே, நீ உன் புருஷனை இரட்சிப்பாயோ அல்லவோ உனக்கு எப்படித் தெரியும்? புருஷனே, நீ உன் மனைவியை இரட்சிப்பாயோ அல்லவோ உனக்கு எப்படித் தெரியும்?]]></a:t>
+              <a:t><![CDATA[25. Now concerning virgins I have no commandment of the Lord: yet I give my judgment, as one that has obtained mercy of the Lord to be faithful.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5269,51 +5289,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. புருஷன் தன் மனைவிக்குச் செய்யவேண்டிய கடமையைச் செய்யக்கடவன்; அப்படியே மனைவியும் தன் புருஷனுக்குச் செய்யக்கடவள்.]]></a:t>
+              <a:t><![CDATA[2. Nevertheless, to avoid fornication, let every man have his own wife, and let every woman have her own husband.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5378,51 +5398,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. தேவன் அவனவனுக்குப் பகிர்ந்ததெப்படியோ, கர்த்தர் அவனவனை அழைத்ததெப்படியோ, அப்படியே அவனவன் நடக்கக்கடவன். எல்லாச் சபைகளிலேயும் இப்படியே திட்டம்பண்ணுகிறேன்.]]></a:t>
+              <a:t><![CDATA[25. Now concerning virgins I have no commandment of the Lord: yet I give my judgment, as one that has obtained mercy of the Lord to be faithful.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5487,51 +5507,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. தேவன் அவனவனுக்குப் பகிர்ந்ததெப்படியோ, கர்த்தர் அவனவனை அழைத்ததெப்படியோ, அப்படியே அவனவன் நடக்கக்கடவன். எல்லாச் சபைகளிலேயும் இப்படியே திட்டம்பண்ணுகிறேன்.]]></a:t>
+              <a:t><![CDATA[26. I suppose therefore that this is good for the present distress, I say, that it is good for a man so to be.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5596,51 +5616,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஒருவன் விருத்தசேதனம் பெற்றவனாய் அழைக்கப்பட்டிருந்தால், விருத்தசேதனமில்லாதவனாயிருக்க வகைதேடானாக; ஒருவன் விருத்தசேதனமில்லாதவனாய் அழைக்கப்பட்டிருந்தால், விருத்தசேதனம்பெறாதிருப்பானாக.]]></a:t>
+              <a:t><![CDATA[26. I suppose therefore that this is good for the present distress, I say, that it is good for a man so to be.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5705,51 +5725,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஒருவன் விருத்தசேதனம் பெற்றவனாய் அழைக்கப்பட்டிருந்தால், விருத்தசேதனமில்லாதவனாயிருக்க வகைதேடானாக; ஒருவன் விருத்தசேதனமில்லாதவனாய் அழைக்கப்பட்டிருந்தால், விருத்தசேதனம்பெறாதிருப்பானாக.]]></a:t>
+              <a:t><![CDATA[27. Are you bound unto a wife? seek not to be loosed. Are you loosed from a wife? seek not a wife.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5814,51 +5834,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. விருத்தசேதனமும் ஒன்றுமில்லை, விருத்தசேதனமில்லாமையும் ஒன்றுமில்லை; தேவனுடைய கற்பனைகளைக் கைக்கொள்ளுகிறதே காரியம்.]]></a:t>
+              <a:t><![CDATA[27. Are you bound unto a wife? seek not to be loosed. Are you loosed from a wife? seek not a wife.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5923,51 +5943,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவனவன் தான் அழைக்கப்பட்ட நிலைமையிலே நிலைத்திருக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[28. But and if you marry, you have not sinned; and if a virgin marry, she has not sinned. Nevertheless such shall have trouble in the flesh: but I spare you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6032,51 +6052,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அடிமையாய் நீ அழைக்கப்பட்டிருந்தால், கவலைப்படாதே; நீ சுயாதீனனாகக்கூடுமானால் அதை நலமென்று அநுசரித்துக்கொள்.]]></a:t>
+              <a:t><![CDATA[28. But and if you marry, you have not sinned; and if a virgin marry, she has not sinned. Nevertheless such shall have trouble in the flesh: but I spare you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6141,51 +6161,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அடிமையாய் நீ அழைக்கப்பட்டிருந்தால், கவலைப்படாதே; நீ சுயாதீனனாகக்கூடுமானால் அதை நலமென்று அநுசரித்துக்கொள்.]]></a:t>
+              <a:t><![CDATA[29. But this I say, brethren, the time is short: it remains, that both they that have wives be as though they had none;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6250,51 +6270,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. கர்த்தருக்குள் அழைக்கப்பட்ட அடிமையானவன் கர்த்தருடைய சுயாதீனனாயிருக்கிறான்; அப்படியே அழைக்கப்பட்ட சுயாதீனன் கிறிஸ்துவினுடைய அடிமையாயிருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[29. But this I say, brethren, the time is short: it remains, that both they that have wives be as though they had none;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6359,51 +6379,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. கர்த்தருக்குள் அழைக்கப்பட்ட அடிமையானவன் கர்த்தருடைய சுயாதீனனாயிருக்கிறான்; அப்படியே அழைக்கப்பட்ட சுயாதீனன் கிறிஸ்துவினுடைய அடிமையாயிருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[30. And they that weep, as though they wept not; and they that rejoice, as though they rejoiced not; and they that buy, as though they possessed not;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6468,51 +6488,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. புருஷன் தன் மனைவிக்குச் செய்யவேண்டிய கடமையைச் செய்யக்கடவன்; அப்படியே மனைவியும் தன் புருஷனுக்குச் செய்யக்கடவள்.]]></a:t>
+              <a:t><![CDATA[3. Let the husband render unto the wife due benevolence: and likewise also the wife unto the husband.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6577,51 +6597,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. நீங்கள் கிரயத்துக்குக் கொள்ளப்பட்டீர்கள்; மனுஷருக்கு அடிமைகளாகாதிருங்கள்.]]></a:t>
+              <a:t><![CDATA[30. And they that weep, as though they wept not; and they that rejoice, as though they rejoiced not; and they that buy, as though they possessed not;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6686,51 +6706,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. சகோதரரே, அவனவன் தான் அழைக்கப்பட்ட நிலைமையிலே தேவனுக்கு முன்பாக நிலைத்திருக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[31. And they that use this world, as not abusing it: for the fashion of this world passes away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6795,51 +6815,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. சகோதரரே, அவனவன் தான் அழைக்கப்பட்ட நிலைமையிலே தேவனுக்கு முன்பாக நிலைத்திருக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[31. And they that use this world, as not abusing it: for the fashion of this world passes away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6904,51 +6924,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அன்றியும் கன்னிகைகளைக்குறித்து, கர்த்தரால் எனக்குக் கட்டளை இல்லை. ஆகிலும் நான் உண்மையுள்ளவனாயிருக்கிறதற்குக் கர்த்தரால் இரக்கம்பெற்று என் அபிப்பிராயத்தைத் தெரியப்படுத்துகிறேன்.]]></a:t>
+              <a:t><![CDATA[32. But I would have you without carefulness. He that is unmarried cares for the things that belong to the Lord, how he may please the Lord:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7013,51 +7033,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அன்றியும் கன்னிகைகளைக்குறித்து, கர்த்தரால் எனக்குக் கட்டளை இல்லை. ஆகிலும் நான் உண்மையுள்ளவனாயிருக்கிறதற்குக் கர்த்தரால் இரக்கம்பெற்று என் அபிப்பிராயத்தைத் தெரியப்படுத்துகிறேன்.]]></a:t>
+              <a:t><![CDATA[32. But I would have you without carefulness. He that is unmarried cares for the things that belong to the Lord, how he may please the Lord:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7122,51 +7142,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அன்றியும் கன்னிகைகளைக்குறித்து, கர்த்தரால் எனக்குக் கட்டளை இல்லை. ஆகிலும் நான் உண்மையுள்ளவனாயிருக்கிறதற்குக் கர்த்தரால் இரக்கம்பெற்று என் அபிப்பிராயத்தைத் தெரியப்படுத்துகிறேன்.]]></a:t>
+              <a:t><![CDATA[33. But he that is married cares for the things that are of the world, how he may please his wife.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7231,51 +7251,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அதென்னவெனில் இப்பொழுது உண்டாயிருக்கிற துன்பத்தினிமித்தம் விவாகமில்லாமலிருக்கிறது மனுஷனுக்கு நலமாயிருக்குமென்று எண்ணுகிறேன்.]]></a:t>
+              <a:t><![CDATA[33. But he that is married cares for the things that are of the world, how he may please his wife.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7340,51 +7360,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. நீ மனைவியோடே கட்டப்பட்டிருந்தால், அவிழ்க்கப்பட வகைதேடாதே; நீ மனைவி இல்லாதவனாயிருந்தால் மனைவியைத் தேடாதே.]]></a:t>
+              <a:t><![CDATA[34. There is difference also between a wife and a virgin. The unmarried woman cares for the things of the Lord, that she may be holy both in body and in spirit: but she that is married cares for the things of the world, how she may please her husband.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7449,51 +7469,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. நீ மனைவியோடே கட்டப்பட்டிருந்தால், அவிழ்க்கப்பட வகைதேடாதே; நீ மனைவி இல்லாதவனாயிருந்தால் மனைவியைத் தேடாதே.]]></a:t>
+              <a:t><![CDATA[34. There is difference also between a wife and a virgin. The unmarried woman cares for the things of the Lord, that she may be holy both in body and in spirit: but she that is married cares for the things of the world, how she may please her husband.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7558,51 +7578,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. நீ விவாகம்பண்ணினாலும் பாவமல்ல, கன்னிகை விவாகம்பண்ணினாலும் பாவமல்ல. ஆகிலும் அப்படிப்பட்டவர்கள் சரீரத்திலே உபத்திரவப்படுவார்கள்; அதற்கு நீங்கள் தப்பவேண்டுமென்றிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[34. There is difference also between a wife and a virgin. The unmarried woman cares for the things of the Lord, that she may be holy both in body and in spirit: but she that is married cares for the things of the world, how she may please her husband.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7667,51 +7687,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. மனைவியானவள் தன் சுயசரீரத்திற்கு அதிகாரியல்ல, புருஷனே அதற்கு அதிகாரி; அப்படியே புருஷனும் தன் சுயசரீரத்திற்கு அதிகாரியல்ல, மனைவியே அதற்கு அதிகாரி.]]></a:t>
+              <a:t><![CDATA[3. Let the husband render unto the wife due benevolence: and likewise also the wife unto the husband.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7776,51 +7796,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. நீ விவாகம்பண்ணினாலும் பாவமல்ல, கன்னிகை விவாகம்பண்ணினாலும் பாவமல்ல. ஆகிலும் அப்படிப்பட்டவர்கள் சரீரத்திலே உபத்திரவப்படுவார்கள்; அதற்கு நீங்கள் தப்பவேண்டுமென்றிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[35. And this I speak for your own profit; not that I may cast a snare upon you, but for that which is comely, and that all of you may attend upon the Lord without distraction.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7885,51 +7905,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. மேலும், சகோதரரே, நான் சொல்லுகிறதென்னவெனில், இனிவரும் காலம் குறுகினதானபடியால், மனைவிகளுள்ளவர்கள் மனைவிகளில்லாதவர்கள்போலவும்,]]></a:t>
+              <a:t><![CDATA[35. And this I speak for your own profit; not that I may cast a snare upon you, but for that which is comely, and that all of you may attend upon the Lord without distraction.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7994,51 +8014,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. மேலும், சகோதரரே, நான் சொல்லுகிறதென்னவெனில், இனிவரும் காலம் குறுகினதானபடியால், மனைவிகளுள்ளவர்கள் மனைவிகளில்லாதவர்கள்போலவும்,]]></a:t>
+              <a:t><![CDATA[35. And this I speak for your own profit; not that I may cast a snare upon you, but for that which is comely, and that all of you may attend upon the Lord without distraction.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8103,51 +8123,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அழுகிறவர்கள் அழாதவர்கள்போலவும், சந்தோஷப்படுகிறவர்கள் சந்தோஷப்படாதவர்கள்போலவும், கொள்ளுகிறவர்கள் கொள்ளாதவர்கள்போலவும்,]]></a:t>
+              <a:t><![CDATA[36. But if any man think that he behaves himself indecent toward his virgin, if she pass the flower of her age, and need so require, let him do what he will, he sins not: let them marry.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8212,51 +8232,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அழுகிறவர்கள் அழாதவர்கள்போலவும், சந்தோஷப்படுகிறவர்கள் சந்தோஷப்படாதவர்கள்போலவும், கொள்ளுகிறவர்கள் கொள்ளாதவர்கள்போலவும்,]]></a:t>
+              <a:t><![CDATA[36. But if any man think that he behaves himself indecent toward his virgin, if she pass the flower of her age, and need so require, let him do what he will, he sins not: let them marry.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8321,51 +8341,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. இவ்வுலகத்தை அனுபவிக்கிறவர்கள் அதைத் தகாதவிதமாய் அனுபவியாதவர்கள்போலவும் இருக்கவேண்டும்; இவ்வுலத்தின் வேஷம் கடந்துபோகிறதே.]]></a:t>
+              <a:t><![CDATA[36. But if any man think that he behaves himself indecent toward his virgin, if she pass the flower of her age, and need so require, let him do what he will, he sins not: let them marry.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8430,51 +8450,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. இவ்வுலகத்தை அனுபவிக்கிறவர்கள் அதைத் தகாதவிதமாய் அனுபவியாதவர்கள்போலவும் இருக்கவேண்டும்; இவ்வுலத்தின் வேஷம் கடந்துபோகிறதே.]]></a:t>
+              <a:t><![CDATA[37. Nevertheless he that stands steadfast in his heart, having no necessity, but has power over his own will, and has so decreed in his heart that he will keep his virgin, does well.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8539,51 +8559,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. நீங்கள் கவலையற்றவர்களாயிருக்க விரும்புகிறேன். விவாகமில்லாதவன் கர்த்தருக்கு எப்படிப் பிரியமாயிருக்கலாமென்று, கர்த்தருக்குரியவைகளுக்காகக் கவலைப்படுகிறான்.]]></a:t>
+              <a:t><![CDATA[37. Nevertheless he that stands steadfast in his heart, having no necessity, but has power over his own will, and has so decreed in his heart that he will keep his virgin, does well.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8648,51 +8668,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. நீங்கள் கவலையற்றவர்களாயிருக்க விரும்புகிறேன். விவாகமில்லாதவன் கர்த்தருக்கு எப்படிப் பிரியமாயிருக்கலாமென்று, கர்த்தருக்குரியவைகளுக்காகக் கவலைப்படுகிறான்.]]></a:t>
+              <a:t><![CDATA[37. Nevertheless he that stands steadfast in his heart, having no necessity, but has power over his own will, and has so decreed in his heart that he will keep his virgin, does well.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8757,51 +8777,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. விவாகம்பண்ணினவன் தன் மனைவிக்கு எப்படிப் பிரியமாயிருக்கலாமென்று, உலகத்திற்குரியவைகளுக்காகக் கவலைப்படுகிறான்.]]></a:t>
+              <a:t><![CDATA[38. So then he that gives her in marriage does well; but he that gives her not in marriage does better.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8866,51 +8886,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. மனைவியானவள் தன் சுயசரீரத்திற்கு அதிகாரியல்ல, புருஷனே அதற்கு அதிகாரி; அப்படியே புருஷனும் தன் சுயசரீரத்திற்கு அதிகாரியல்ல, மனைவியே அதற்கு அதிகாரி.]]></a:t>
+              <a:t><![CDATA[4. The wife has not power of her own body, but the husband: and likewise also the husband has not power of his own body, but the wife.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8975,51 +8995,596 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. விவாகம்பண்ணினவன் தன் மனைவிக்கு எப்படிப் பிரியமாயிருக்கலாமென்று, உலகத்திற்குரியவைகளுக்காகக் கவலைப்படுகிறான்.]]></a:t>
+              <a:t><![CDATA[38. So then he that gives her in marriage does well; but he that gives her not in marriage does better.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[39. The wife is bound by the law as long as her husband lives; but if her husband be dead, she is at liberty to be married to whom she will; only in the Lord.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[39. The wife is bound by the law as long as her husband lives; but if her husband be dead, she is at liberty to be married to whom she will; only in the Lord.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[39. The wife is bound by the law as long as her husband lives; but if her husband be dead, she is at liberty to be married to whom she will; only in the Lord.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide84.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[40. But she is happier if she so abide, after my judgment: and I think also that I have the Spirit of God.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide85.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[40. But she is happier if she so abide, after my judgment: and I think also that I have the Spirit of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9084,51 +9649,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அதுபோல, மனைவியானவளுக்கும் கன்னிகைக்கும் வித்தியாசமுண்டு. விவாகமில்லாதவள் சரீரத்திலும் ஆத்துமாவிலும் பரிசுத்தமாயிருக்கும்படி கர்த்தருக்குரியவைகளுக்காகக் கவலைப்படுகிறாள்; விவாகம்பண்ணினவள் தன் புருஷனுக்கு எப்படிப் பிரியமாயிருக்கலாமென்று, உலகத்திற்குரியவைளுக்காகக் கவலைப்படுகிறாள்.]]></a:t>
+              <a:t><![CDATA[4. The wife has not power of her own body, but the husband: and likewise also the husband has not power of his own body, but the wife.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -9163,51 +9728,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473401725" r:id="rId1"/>
+    <p:sldLayoutId id="2481563480" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -9831,50 +10396,90 @@
 
 <file path=ppt/slides/_rels/slide79.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide79.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide80.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide80.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide81.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide81.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide82.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide82.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide83.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide83.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide84.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide84.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide85.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide85.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="9144000" cy="5143500"/>
         </a:xfrm>
       </p:grpSpPr>
@@ -9983,51 +10588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[চিন্তা হয়৷ একজন অবিবাহিতা বা কুমারী মেয়ে প্রভুর বিষয় চিন্তা করে, য়েন সে দেহে ও আত্মায় পবিত্র]]></a:t>
+              <a:t><![CDATA[5. உபவாசத்திற்கும் ஜெபத்திற்கும் தடையிராதபடிக்கு இருவரும் சிலகாலம் பிரிந்திருக்கவேண்டுமென்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10115,51 +10720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হয়৷ কিন্তু বিবাহিতা স্ত্রীলোক তার সংসারের প্রতি বেশী চিন্তা করে, আর তার চিন্তা থাকে কিভাবে সে তার]]></a:t>
+              <a:t><![CDATA[சம்மதித்தாலன்றி, ஒருவரைவிட்டு ஒருவர் பிரியாதிருங்கள்; உங்களுக்கு விரதத்துவம் இல்லாமையால் சாத்தான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10247,51 +10852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[স্বামীকে সন্তুষ্ট করবে৷]]></a:t>
+              <a:t><![CDATA[உங்களைத் தூண்டிவிடாதபடிக்கு, மறுபடியும் கூடி வாழுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10379,51 +10984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. স্বামী, স্ত্রী তোমরা একে অপরের সঙ্গে মিলিত হতে আপত্তি করো না, কেবল প্রার্থনা করার জন্য উভয়ে]]></a:t>
+              <a:t><![CDATA[6. இதை நான் கட்டளையாகச் சொல்லாமல், யோசனையாகச் சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10511,51 +11116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পরামর্শ করে অল্প সময়ের জন্য আলাদা থাকতে পার, পরে আবার একসঙ্গে মিলিত হযো য়েন তোমাদের অসংযমতার জন্য]]></a:t>
+              <a:t><![CDATA[7. எல்லா மனுஷரும் என்னைப்போலவே இருக்க விரும்புகிறேன். ஆகிலும் அவனவனுக்கு தேவனால் அருளப்பட்ட]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10643,51 +11248,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[শয়তান তোমাদের প্রলোভনে ফেলতে না পারে৷]]></a:t>
+              <a:t><![CDATA[அவனவனுக்குரிய வரமுண்டு; அது ஒருவனுக்கு ஒருவிதமாயும், மற்றொருவனுக்கு வேறுவிதமாயும் இருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10775,51 +11380,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. আমি তোমাদের ভালোর জন্যই একথা বলছি, তোমাদের ওপর কোন বিধি-নিষেধ চাপিয়ে দেবার জন্য নয়, বরং তোমরা]]></a:t>
+              <a:t><![CDATA[8. வரமில்லாதவர்களையும், கைம்பெண்களையும்குறித்து நான் சொல்லுகிறது என்னவென்றால், அவர்கள் என்னைப்போல]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10907,51 +11512,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[যাতে ঠিক পথে চল আর যাতে তোমরা নানা বিষয়ে জড়িয়ে না পড়ো এবং সম্পূর্ণ সমর্পণ দ্বারা প্রভুর]]></a:t>
+              <a:t><![CDATA[இருந்துவிட்டால் அவர்களுக்கு நலமாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11039,51 +11644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[উদ্দেশ্যে নিজেদের উত্‌সর্গ কর সেইজন্যই বলছি৷]]></a:t>
+              <a:t><![CDATA[9. ஆகிலும் அவர்கள் விரத்தராயிருக்கக்கூடாதிருந்தால் விவாகம்பண்ணக்கடவர்கள்; வேகிறதைப்பார்க்கிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11171,51 +11776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. আমি এসব কথা হুকুম করার ভাব নিয়ে বলছি না, কিন্তু অনুমতি দিচ্ছি৷]]></a:t>
+              <a:t><![CDATA[விவாகம்பண்ணுகிறது நலம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11303,51 +11908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. তোমরা য়ে সব বিষয়ে লিখেছ সে সম্বন্ধে এখন আলোচনা করব৷ একজন পুরুষের বিয়ে না করাই ভাল৷]]></a:t>
+              <a:t><![CDATA[1. நீங்கள் எனக்கு எழுதின காரியங்களைக்குறித்து நான் எழுதுகிறதென்னவென்றால், ஸ்திரீயைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11435,51 +12040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. আমার ইচ্ছা সবাই য়েন আমার মতো হয়, কিন্তু প্রত্যেকে ঈশ্বরের কাছ থেকে ভিন্ন ভিন্ন বরদান পেয়েছে,]]></a:t>
+              <a:t><![CDATA[10. விவாகம்பண்ணிக்கொண்டவர்களுக்கு நானல்ல, கர்த்தரே கட்டளையிடுகிறதாவது: மனைவியானவள் தன் புருஷனை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11567,51 +12172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[একজন এক রকম, আবার অন্যজন অন্য রকম৷]]></a:t>
+              <a:t><![CDATA[விட்டுப் பிரிந்துபோகக்கூடாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11699,51 +12304,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. কেউ যদি মনে করে য়ে সে তার কুমারী বাগদত্তার প্রতি সঙ্গত আচরণ করছে না, তার বিয়ের বয়স পার হয়ে]]></a:t>
+              <a:t><![CDATA[11. பிரிந்துபோனால் அவள் விவாகமில்லாதிருக்கக்கடவள், அல்லது புருஷனோடே ஒப்புரவாகக்கடவள்; புருஷனும் தன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11831,51 +12436,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[যাচ্ছে, সে যদি মনে করে য়ে বিষয়টা শিগ্গির হওয়াই ভাল তবে সে যা চায় তাই করুক৷ এতে সে পাপ করছে না,]]></a:t>
+              <a:t><![CDATA[மனைவியைத் தள்ளிவிடக்கூடாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11963,51 +12568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তার বিয়ে হোক৷]]></a:t>
+              <a:t><![CDATA[12. மற்றவர்களைக்குறித்துக் கர்த்தர் அல்ல, நானே சொல்லுகிறதாவது: சகோதரனொருவனுடைய மனைவி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12095,51 +12700,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. কিন্তু য়ে তার নিজের মনে দৃঢ়, যার কোন চাপ নেই, য়ে তার ইচ্ছাকে নিয়ন্ত্রণ করতে পারে আর তার মনে]]></a:t>
+              <a:t><![CDATA[அவிசுவாசியாயிருந்தும், அவனுடனே வாசமாயிருக்க அவளுக்குச் சம்மதமிருந்தால், அவன் அவளைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12227,51 +12832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ঠিক করে য়ে সে তার বাগদত্তাকে বিয়ে না করেই নিজেকে রক্ষা করতে সক্ষম, তবে সে ভালই করবে৷]]></a:t>
+              <a:t><![CDATA[தள்ளிவிடாதிருக்கக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12359,51 +12964,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. তাই তার বাগদত্তা বন্ধুকে বিয়ে করে সে ঠিক কাজই করে; আর য়ে তাকে বিয়ে না করে সে আরো ভালো করে৷]]></a:t>
+              <a:t><![CDATA[13. அப்படியே ஒரு ஸ்திரீயினுடைய புருஷன் அவிசுவாசியாயிருந்தும், அவளுடனே வாசமாயிருக்க அவனுக்குச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12491,51 +13096,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. স্বামী যতদিন বেঁচে থাকে স্ত্রী ততদিনই বিবাহবন্ধনে আবদ্ধ থাকে, কিন্তু স্বামী মারা গেলে সে মুক্ত,]]></a:t>
+              <a:t><![CDATA[சம்மதமிருந்தால், அவள் அவனைத் தள்ளிவிடாதிருக்கக்கடவள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12623,51 +13228,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সে তখন যাকে ইচ্ছা আবার বিয়ে করতে পারে, অবশ্য সেই লোক য়েন প্রভুর হয়৷]]></a:t>
+              <a:t><![CDATA[14. என்னத்தினாலெனில், அவிசுவாசியான புருஷன் தன் மனைவியால் பரிசுத்தமாக்கப்படுகிறான்; அவிசுவாசியான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12755,51 +13360,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. কোন পুরুষের কোন স্ত্রীলোকের সঙ্গে য়ৌন সম্পর্ক না থাকাই ভাল৷ কিন্তু য়ৌন পাপের বিপদ আছে, তাই]]></a:t>
+              <a:t><![CDATA[தொடாமலிருக்கிறது மனுஷனுக்கு நல்லது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12887,51 +13492,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. তবে আমার মতে সে যদি আর বিয়ে না করে তবে আরো সুখী হবে৷ এই আমার মত আর আমি মনে করি আমারও ঈশ্বরের]]></a:t>
+              <a:t><![CDATA[மனைவியும் தன் புருஷனால் பரிசுத்தமாக்கப்படுகிறாள். இல்லாவிட்டால் உங்கள் பிள்ளைகள் அசுத்தமாயிருக்குமே;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13019,51 +13624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আত্মা আছে৷]]></a:t>
+              <a:t><![CDATA[இப்பொழுதோ அவைகள் பரிசுத்தமாயிருக்கின்றன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13151,51 +13756,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. অবিবাহিত আর বিধবাদের সম্পর্কে আমার বক্তব্য, ‘তারা যদি আমার মতো অবিবাহিত থাকতে পারে তবে তাদের]]></a:t>
+              <a:t><![CDATA[15. ஆகிலும், அவிசுவாசி பிரிந்துபோனால் பிரிந்துபோகட்டும், இப்படிப்பட்ட விஷயத்தில், சகோதரனாவது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13283,51 +13888,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পক্ষে তা মঙ্গল৷]]></a:t>
+              <a:t><![CDATA[சகோதரியாவது அடிமைப்பட்டவர்களல்ல. சமாதானமாயிருக்கும்படிக்கே தேவன் நம்மை அழைத்திருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13415,51 +14020,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. কিন্তু যদি তারা নিজেদের সংযত রাখতে না পারে তবে বিয়ে করুক, কারণ কামের জ্বালায় জ্বলে পুড়ে মরার]]></a:t>
+              <a:t><![CDATA[16. மனைவியானவளே, நீ உன் புருஷனை இரட்சிப்பாயோ அல்லவோ உனக்கு எப்படித் தெரியும்? புருஷனே, நீ உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13547,51 +14152,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[চেয়ে বরং বিয়ে করা অনেক ভাল৷’]]></a:t>
+              <a:t><![CDATA[மனைவியை இரட்சிப்பாயோ அல்லவோ உனக்கு எப்படித் தெரியும்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13679,51 +14284,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. এখন যারা বিবাহিত তাদের আমি এই আদেশ দিচ্ছি৷ অবশ্য আমি দিচ্ছি না, এ আদেশ প্রভুরই - কোন স্ত্রী য়েন]]></a:t>
+              <a:t><![CDATA[17. தேவன் அவனவனுக்குப் பகிர்ந்ததெப்படியோ, கர்த்தர் அவனவனை அழைத்ததெப்படியோ, அப்படியே அவனவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13811,51 +14416,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তার স্বামীকে পরিত্যাগ না করে৷]]></a:t>
+              <a:t><![CDATA[நடக்கக்கடவன். எல்லாச் சபைகளிலேயும் இப்படியே திட்டம்பண்ணுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13943,51 +14548,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. যদি সে স্বামীকে ছেড়ে যায় তবে তার একা থাকা উচিত অথবা সে য়েন তার স্বামীর কাছে ফিরে যায়৷]]></a:t>
+              <a:t><![CDATA[18. ஒருவன் விருத்தசேதனம் பெற்றவனாய் அழைக்கப்பட்டிருந்தால், விருத்தசேதனமில்லாதவனாயிருக்க வகைதேடானாக;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14075,51 +14680,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[স্বামীর উচিত নয় স্ত্রীকে পরিত্যাগ করা৷]]></a:t>
+              <a:t><![CDATA[ஒருவன் விருத்தசேதனமில்லாதவனாய் அழைக்கப்பட்டிருந்தால், விருத்தசேதனம்பெறாதிருப்பானாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14207,51 +14812,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রত্যেক পুরুষের নিজ স্ত্রী থাকাই উচিত, আবার প্রত্যেক স্ত্রীলোকের নিজ স্বামী থাকা উচিত৷]]></a:t>
+              <a:t><![CDATA[2. ஆகிலும் வேசித்தனம் இராதபடிக்கு அவனவன் தன் சொந்த மனைவியையும், அவனவன் தன் சொந்தப் புருஷனையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14339,51 +14944,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. এখন আমি অন্য সমস্ত লোকদের বলি, আমি বলছি, প্রভু নয়৷ যদি কোন খ্রীষ্টানুসারী ভাইয়ের অবিশ্বাসী]]></a:t>
+              <a:t><![CDATA[19. விருத்தசேதனமும் ஒன்றுமில்லை, விருத்தசேதனமில்லாமையும் ஒன்றுமில்லை; தேவனுடைய கற்பனைகளைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14471,51 +15076,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[স্ত্রী থাকে আর সেই স্ত্রী তার সঙ্গে থাকতে রাজী থাকে, তবে সেই স্বামী য়েন তাকে পরিত্যাগ না করে৷]]></a:t>
+              <a:t><![CDATA[கைக்கொள்ளுகிறதே காரியம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14603,51 +15208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. আবার যদি কোন খ্রীষ্টানুসারী স্ত্রীলোকের অবিশ্বাসী স্বামী থাকে আর সেই স্বামী তার সঙ্গে থাকতে রাজী]]></a:t>
+              <a:t><![CDATA[20. அவனவன் தான் அழைக்கப்பட்ட நிலைமையிலே நிலைத்திருக்கக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14735,51 +15340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[থাকে তবে সেই স্ত্রী য়েন তার স্বামীকে ত্যাগ না করে৷]]></a:t>
+              <a:t><![CDATA[21. அடிமையாய் நீ அழைக்கப்பட்டிருந்தால், கவலைப்படாதே; நீ சுயாதீனனாகக்கூடுமானால் அதை நலமென்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14867,51 +15472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. কারণ বিশ্বাসী স্ত্রীর মধ্য দিয়ে সেই অবিশ্বাসী স্বামী আর বিশ্বাসী স্বামীর মধ্য দিয়ে সেই]]></a:t>
+              <a:t><![CDATA[அநுசரித்துக்கொள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14999,51 +15604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[অবিশ্বাসী স্ত্রী পবিত্রতা লাভ করে৷ তা না হলে তোমাদের ছেলে মেয়েরা অশুচি হত, কিন্তু এখন তারা পবিত্র৷]]></a:t>
+              <a:t><![CDATA[22. கர்த்தருக்குள் அழைக்கப்பட்ட அடிமையானவன் கர்த்தருடைய சுயாதீனனாயிருக்கிறான்; அப்படியே அழைக்கப்பட்ட]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15131,51 +15736,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. যাই হোক যদি অবিশ্বাসী বিশ্বাসীকে ছেড়ে য়েতে চায় তবে তাকে তা করতে দাও৷ তখন ভাই বা বোন]]></a:t>
+              <a:t><![CDATA[சுயாதீனன் கிறிஸ்துவினுடைய அடிமையாயிருக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15263,51 +15868,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বাধ্যবাধকতার জন্য আটকে থাকবে না৷ ঈশ্বর আমাদের শান্তিময় জীবনযাপনের জন্যই আহ্বান করেছেন৷]]></a:t>
+              <a:t><![CDATA[23. நீங்கள் கிரயத்துக்குக் கொள்ளப்பட்டீர்கள்; மனுஷருக்கு அடிமைகளாகாதிருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15395,51 +16000,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. বিশ্বাসী স্ত্রী, তুমি হয়তো তোমার স্বামীকে উদ্ধারের পথ করে দেবে এবং বিশ্বাসী স্বামী তুমি এইবাবে]]></a:t>
+              <a:t><![CDATA[24. சகோதரரே, அவனவன் தான் அழைக்கப்பட்ட நிலைமையிலே தேவனுக்கு முன்பாக நிலைத்திருக்கக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15527,51 +16132,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হয়তো তোমার স্ত্রীর উদ্ধারের কারণ হয়ে উঠবে৷]]></a:t>
+              <a:t><![CDATA[25. அன்றியும் கன்னிகைகளைக்குறித்து, கர்த்தரால் எனக்குக் கட்டளை இல்லை. ஆகிலும் நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15659,51 +16264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. স্ত্রী হিসাবে তার যা যা বাসনা স্বামী য়েন অবশ্যই তাকে তা দেয়; ঠিক তেমনি স্বামীর সব বাসনাও য়েন]]></a:t>
+              <a:t><![CDATA[உடையவர்களாயிருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15791,51 +16396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. প্রভু যাকে য়ে দাযিত্ব দিয়েছেন, আর ঈশ্বর যাকে য়েমন আহ্বান করেছেন, সে সেইভাবে জীবনযাপন করুক৷ এই]]></a:t>
+              <a:t><![CDATA[உண்மையுள்ளவனாயிருக்கிறதற்குக் கர்த்தரால் இரக்கம்பெற்று என் அபிப்பிராயத்தைத் தெரியப்படுத்துகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15923,51 +16528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আদেশ আমি সব মণ্ডলীতে দিচ্ছি৷]]></a:t>
+              <a:t><![CDATA[26. அதென்னவெனில் இப்பொழுது உண்டாயிருக்கிற துன்பத்தினிமித்தம் விவாகமில்லாமலிருக்கிறது மனுஷனுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16055,51 +16660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. কাউকে কি সুন্নত হওয়া অবস্থায় আহ্বান করা হয়েছে? সে য়েন সুন্নতকে বাতিল না করে৷ কাউকে কি]]></a:t>
+              <a:t><![CDATA[நலமாயிருக்குமென்று எண்ணுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16187,51 +16792,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[অসুন্নত অবস্থায় আহ্বান করা হয়েছে? তার সুন্নত হওয়ার প্রযোজন নেই৷]]></a:t>
+              <a:t><![CDATA[27. நீ மனைவியோடே கட்டப்பட்டிருந்தால், அவிழ்க்கப்பட வகைதேடாதே; நீ மனைவி இல்லாதவனாயிருந்தால் மனைவியைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16319,51 +16924,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. সুন্নত হোক বা না হোক, তা গুরুত্বপূর্ণ নয়, ঈশ্বরের আদেশ পালনই হল গুরুত্বপূর্ণ বিষয়৷]]></a:t>
+              <a:t><![CDATA[தேடாதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16451,51 +17056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ঈশ্বর যাকে য়ে অবস্থায় আহ্বান করেছেন, সে সেই অবস্থাতেই থাকুক৷]]></a:t>
+              <a:t><![CDATA[28. நீ விவாகம்பண்ணினாலும் பாவமல்ல, கன்னிகை விவாகம்பண்ணினாலும் பாவமல்ல. ஆகிலும் அப்படிப்பட்டவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16583,51 +17188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. যখন তোমাকে আহ্বান করা হয়েছিল, তখন কি তুমি দাস ছিলে? এই অবস্থায় তোমার য়েন দুঃখ না হয়; কিন্তু]]></a:t>
+              <a:t><![CDATA[சரீரத்திலே உபத்திரவப்படுவார்கள்; அதற்கு நீங்கள் தப்பவேண்டுமென்றிருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16715,51 +17320,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তুমি যদি স্বাধীন হতে পার, তবে তার সুয়োগ গ্রহণ কর৷]]></a:t>
+              <a:t><![CDATA[29. மேலும், சகோதரரே, நான் சொல்லுகிறதென்னவெனில், இனிவரும் காலம் குறுகினதானபடியால், மனைவிகளுள்ளவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16847,51 +17452,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. দাস অবস্থায় প্রভু যাকে আহ্বান করেছেন, সে প্রভুর স্বাধীন লোক৷ য়ে স্বাধীন অবস্থায় খ্রীষ্টের ডাক]]></a:t>
+              <a:t><![CDATA[மனைவிகளில்லாதவர்கள்போலவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16979,51 +17584,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[শুনেছে, সে প্রভুর দাসে পরিণত হয়েছে৷]]></a:t>
+              <a:t><![CDATA[30. அழுகிறவர்கள் அழாதவர்கள்போலவும், சந்தோஷப்படுகிறவர்கள் சந்தோஷப்படாதவர்கள்போலவும், கொள்ளுகிறவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17111,51 +17716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[স্ত্রী পূর্ণ করে৷]]></a:t>
+              <a:t><![CDATA[3. புருஷன் தன் மனைவிக்குச் செய்யவேண்டிய கடமையைச் செய்யக்கடவன்; அப்படியே மனைவியும் தன் புருஷனுக்குச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17243,51 +17848,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. মূল্য দিয়ে তোমাদের কেনা হয়েছে৷ তোমরা সামান্য মানুষের দাসত্ব করো না৷]]></a:t>
+              <a:t><![CDATA[கொள்ளாதவர்கள்போலவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17375,51 +17980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ভাই ও বোনেরা, ঈশ্বরের কাছ থেকে নতুন জীবন পাবার সময় তোমরা য়ে য়েমন অবস্থায় ছিলে এখন সেই]]></a:t>
+              <a:t><![CDATA[31. இவ்வுலகத்தை அனுபவிக்கிறவர்கள் அதைத் தகாதவிதமாய் அனுபவியாதவர்கள்போலவும் இருக்கவேண்டும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17507,51 +18112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[অবস্থাতেই ঈশ্বরের সঙ্গে থাক৷]]></a:t>
+              <a:t><![CDATA[இவ்வுலத்தின் வேஷம் கடந்துபோகிறதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17639,51 +18244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. এখন কুমারী মেয়েদের প্রসঙ্গে আসি৷ তাদের সম্বন্ধে প্রভুর কাছ থেকে আমি কোন আদেশ পাই নি৷ তবে এ]]></a:t>
+              <a:t><![CDATA[32. நீங்கள் கவலையற்றவர்களாயிருக்க விரும்புகிறேன். விவாகமில்லாதவன் கர்த்தருக்கு எப்படிப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17771,51 +18376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বিষয়ে আমার নিজস্ব মত প্রকাশ করছি৷ ঈশ্বরের কাছে আমি দয়া পেয়েছি, এই জন্য তোমরা আমার ওপর নির্ভর করতে]]></a:t>
+              <a:t><![CDATA[பிரியமாயிருக்கலாமென்று, கர்த்தருக்குரியவைகளுக்காகக் கவலைப்படுகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17903,51 +18508,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পার৷]]></a:t>
+              <a:t><![CDATA[33. விவாகம்பண்ணினவன் தன் மனைவிக்கு எப்படிப் பிரியமாயிருக்கலாமென்று, உலகத்திற்குரியவைகளுக்காகக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18035,51 +18640,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. আমি মনে করি, বর্তমানে এই সঙ্কটময় সময়ে কোন ব্যক্তির পক্ষে সে য়েমন আছে তেমনি থাকাই ভাল৷]]></a:t>
+              <a:t><![CDATA[கவலைப்படுகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18167,51 +18772,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. তুমি কি কোন স্ত্রীলোকের সঙ্গে বিবাহিত? তবে তাকে ত্যাগ করার চেষ্টা করো না৷ তুমি কি কোন স্ত্রীলোক]]></a:t>
+              <a:t><![CDATA[34. அதுபோல, மனைவியானவளுக்கும் கன்னிகைக்கும் வித்தியாசமுண்டு. விவாகமில்லாதவள் சரீரத்திலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18299,51 +18904,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[থেকে মুক্ত আছ? তাহলে স্ত্রী পেতে চেযো না৷]]></a:t>
+              <a:t><![CDATA[ஆத்துமாவிலும் பரிசுத்தமாயிருக்கும்படி கர்த்தருக்குரியவைகளுக்காகக் கவலைப்படுகிறாள்; விவாகம்பண்ணினவள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18431,51 +19036,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. কিন্তু তুমি যদি বিয়ে কর তাতে তোমার কোন পাপ হয় না; আর কোন কুমারী যদি বিয়ে করে তাহলে সে পাপ করে]]></a:t>
+              <a:t><![CDATA[தன் புருஷனுக்கு எப்படிப் பிரியமாயிருக்கலாமென்று, உலகத்திற்குரியவைளுக்காகக் கவலைப்படுகிறாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18563,51 +19168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. স্ত্রী নিজ দেহের ওপর দাবী করতে পারে না, কিন্তু তার স্বামী পারে৷ ঠিক সেই রকম স্বামীরও নিজ দেহের]]></a:t>
+              <a:t><![CDATA[செய்யக்கடவள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18695,51 +19300,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[না৷ কিন্তু এমন লোকদের জীবনে সমস্যার মধ্যে পড়তে হবে৷ এই কষ্ট এড়াতে আমি তোমাদের সাহায্য করতে চাই৷]]></a:t>
+              <a:t><![CDATA[35. இதை நான் உங்களைக் கண்ணியில் அகப்படுத்தவேண்டுமென்று சொல்லாமல், உங்களுக்குத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18827,51 +19432,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ভাই ও বোনেরা, আমি তোমাদের য়ে কথা বলতে চাইছি, সময় খুব বেশী নেই তাই যাদের স্ত্রী আছে প্রভুর]]></a:t>
+              <a:t><![CDATA[தகுதியாயிருக்குமென்றும், நீங்கள் கவலையில்லாமல் கர்த்தரைப் பற்றிக்கொண்டிருக்கவேண்டுமென்றும், உங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18959,51 +19564,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সেবার জন্য এখন থেকে তারা এমনভাবে চলুক য়েন তাদের স্ত্রী নেই;]]></a:t>
+              <a:t><![CDATA[சுயபிரயோஜனத்துக்காகவே சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19091,51 +19696,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. আর যারা দুঃখ করছে, তারা এমনভাবে চলুক য়েন দুঃখ করছে না, যারা আনন্দিত তারা এমনভাবে চলুক য়েন]]></a:t>
+              <a:t><![CDATA[36. ஆகிலும் ஒருவன் தன் புத்திரியின் கன்னிகைப்பருவம் கடந்துபோனதினாலே, அவள் விவாகம் பண்ணாமலிருப்பது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19223,51 +19828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আনন্দ করছে না৷ যারা কেনাকাটা করছে, তারা এমনভাবে করুক য়েন যা কিনেছে তা তাদের নিজেদের নয়৷]]></a:t>
+              <a:t><![CDATA[அவளுக்குத் தகுதியல்லவென்றும், அவள் விவாகம்பண்ணுவது அவசியமென்றும் நினைத்தால், அவன் தன் மனதின்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19355,51 +19960,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. যারা সংসারে বিষয় বস্তু ব্যবহার করে, তারা য়েন পুর্নমাত্রায় তাতে আসক্ত না হয়, কারণ এই সংসারের]]></a:t>
+              <a:t><![CDATA[செய்யக்கடவன்; அது பாவமல்ல, விவாகம்பண்ணட்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19487,51 +20092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বর্তমান কাঠামো লুপ্ত হচ্ছে৷]]></a:t>
+              <a:t><![CDATA[37. ஆயினும் அதற்கு அவசியத்தைக்காணாமல், தன் இருதயத்திலே உறுதியுள்ளவனாயும், சுயசித்தத்தின்படி செய்ய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19619,51 +20224,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. আমি চাই য়েন তোমরা দুর্ভাবনা থেকে মুক্ত হও৷ একজন অবিবাহিত লোক প্রভুর কাজের বিষয়ে বেশী করে]]></a:t>
+              <a:t><![CDATA[அதிகாரமுள்ளவனாயுமிருந்து, தன் புத்திரியின் கன்னிப்பருவத்தைக் காக்கவேண்டுமென்று தன் இருதயத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19751,51 +20356,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[চিন্তা করতে পারে, কিভাবে সে প্রভুকে সন্তুষ্ট করবে সেটাই তার চিন্তা হয়৷]]></a:t>
+              <a:t><![CDATA[தீர்மானிக்கிறவன் நன்மைசெய்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19883,51 +20488,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. কিন্তু য়ে বিবাহিত সে এই সংসারের বিষয় চিন্তা করে, কিভাবে সে তার স্ত্রীকে সন্তুষ্ট করবে, সেই হয়]]></a:t>
+              <a:t><![CDATA[38. இப்படியிருக்க, அவளை விவாகம்பணணிக் கொடுக்கிறவனும் நன்மைசெய்கிறான்; கொடாமலிருக்கிறவனும் அதிக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20015,51 +20620,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ওপর দাবী নেই, কিন্তু তার স্ত্রীর আছে৷]]></a:t>
+              <a:t><![CDATA[4. மனைவியானவள் தன் சுயசரீரத்திற்கு அதிகாரியல்ல, புருஷனே அதற்கு அதிகாரி; அப்படியே புருஷனும் தன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20147,51 +20752,711 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তার চিন্তা৷]]></a:t>
+              <a:t><![CDATA[நன்மைசெய்கிறான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 கொரிந்தியர் : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide81.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[39. மனைவியானவள் தன் புருஷன் உயிரோடிருக்குங்காலமளவும் பிரமாணத்தினால் கட்டப்பட்டிருக்கிறாள்; தன்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 கொரிந்தியர் : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide82.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[புருஷன் மரித்தபின்பு தனக்கு இஷ்டமானவனாயும் கர்த்தருக்குட்பட்டவனாயுமிருக்கிற எவனையாகிலும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 கொரிந்தியர் : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide83.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[விவாகம்பண்ணிக்கொள்ள விடுதலையாயிருக்கிறாள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 கொரிந்தியர் : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide84.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[40. ஆகிலும் என்னுடைய அபிப்பிராயத்தின்படி அவள் அப்படியே இருந்துவிட்டால் பாக்கியவதியாயிருப்பாள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 கொரிந்தியர் : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide85.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[என்னிடத்திலும் தேவனுடைய ஆவி உண்டென்று எண்ணுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20279,51 +21544,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. সে প্রভুকে সন্তুষ্ট করতে চায় আবার সেই সঙ্গে তার স্ত্রীকে খুশী করতে চায়, এইভাবে দুই দিকেই তার]]></a:t>
+              <a:t><![CDATA[சுயசரீரத்திற்கு அதிகாரியல்ல, மனைவியே அதற்கு அதிகாரி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20340,91 +21605,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 கொரிந்தியர் : 7]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme6">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme7">
   <a:themeElements>
-    <a:clrScheme name="Theme6">
+    <a:clrScheme name="Theme7">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme6">
+    <a:fontScheme name="Theme7">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -20450,51 +21715,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme6">
+    <a:fmtScheme name="Theme7">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -20625,51 +21890,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>80</Slides>
+  <Slides>85</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>