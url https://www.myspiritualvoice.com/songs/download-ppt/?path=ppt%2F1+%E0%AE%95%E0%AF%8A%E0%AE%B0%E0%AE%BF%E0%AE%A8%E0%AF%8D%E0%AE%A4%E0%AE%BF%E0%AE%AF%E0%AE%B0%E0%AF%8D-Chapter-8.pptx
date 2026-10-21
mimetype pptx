--- v1 (2026-07-18)
+++ v2 (2026-10-21)
@@ -39,98 +39,110 @@
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
     <p:sldId id="257" r:id="rId4"/>
     <p:sldId id="258" r:id="rId5"/>
     <p:sldId id="259" r:id="rId6"/>
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
+    <p:sldId id="280" r:id="rId27"/>
+    <p:sldId id="281" r:id="rId28"/>
+    <p:sldId id="282" r:id="rId29"/>
+    <p:sldId id="283" r:id="rId30"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -252,53 +264,57 @@
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
-  <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
+  <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
+  <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
+  <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
+  <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -358,51 +374,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. பிதாவாகிய ஒரே தேவன் நமக்குண்டு, அவராலே சகலமும் உண்டாயிருக்கிறது; அவருக்கென்று நாமும் உண்டாயிருக்கிறோம். இயேசுகிறிஸ்து என்னும் ஒரே கர்த்தரும் நமக்குண்டு; அவர்மூலமாய்ச் சகலமும் உண்டாயிருக்கிறது, அவர் மூலாய் நாமும் உண்டாயிருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[5. For though there be that are called gods, whether in heaven or in earth, (as there be gods many, and lords many,)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -467,51 +483,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. பிதாவாகிய ஒரே தேவன் நமக்குண்டு, அவராலே சகலமும் உண்டாயிருக்கிறது; அவருக்கென்று நாமும் உண்டாயிருக்கிறோம். இயேசுகிறிஸ்து என்னும் ஒரே கர்த்தரும் நமக்குண்டு; அவர்மூலமாய்ச் சகலமும் உண்டாயிருக்கிறது, அவர் மூலாய் நாமும் உண்டாயிருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[6. But to us there is but one God, the Father, of whom are all things, and we in him; and one Lord Jesus Christ, by whom are all things, and we by him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -576,51 +592,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆனாலும், இந்த அறிவு எல்லாரிடத்திலும் இல்லை. சிலர் இன்றையவரைக்கும் விக்கிரகத்தை ஒரு பொருளென்று எண்ணி விக்கிரகத்துக்குப் படைக்கப்பட்டதைப் புசிக்கிறார்கள்; அவர்களுடைய மனச்சாட்சி பலவீனமாயிருப்பதால் அசுசிப்படுகிறது.]]></a:t>
+              <a:t><![CDATA[6. But to us there is but one God, the Father, of whom are all things, and we in him; and one Lord Jesus Christ, by whom are all things, and we by him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -685,51 +701,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆனாலும், இந்த அறிவு எல்லாரிடத்திலும் இல்லை. சிலர் இன்றையவரைக்கும் விக்கிரகத்தை ஒரு பொருளென்று எண்ணி விக்கிரகத்துக்குப் படைக்கப்பட்டதைப் புசிக்கிறார்கள்; அவர்களுடைய மனச்சாட்சி பலவீனமாயிருப்பதால் அசுசிப்படுகிறது.]]></a:t>
+              <a:t><![CDATA[6. But to us there is but one God, the Father, of whom are all things, and we in him; and one Lord Jesus Christ, by whom are all things, and we by him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -794,51 +810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. போஜனமானது நம்மை தேவனுக்கு உகந்தவர்களாக்கமாட்டாது; என்னத்தினாலெனில், புசிப்பதினால் நமக்கு ஒருமேன்மையுமில்லை, புசியாதிருப்பதினால் நமக்கு ஒரு குறைவுமில்லை.]]></a:t>
+              <a:t><![CDATA[7. Nevertheless there is not in every man that knowledge: for some with conscience of the idol unto this hour eat it as a thing offered unto an idol; and their conscience being weak is defiled.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -903,51 +919,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. போஜனமானது நம்மை தேவனுக்கு உகந்தவர்களாக்கமாட்டாது; என்னத்தினாலெனில், புசிப்பதினால் நமக்கு ஒருமேன்மையுமில்லை, புசியாதிருப்பதினால் நமக்கு ஒரு குறைவுமில்லை.]]></a:t>
+              <a:t><![CDATA[7. Nevertheless there is not in every man that knowledge: for some with conscience of the idol unto this hour eat it as a thing offered unto an idol; and their conscience being weak is defiled.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1012,51 +1028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆகிலும் இதைக்குறித்து உங்களுக்குண்டாயிருக்கிற அதிகாரம் எவ்விதத்திலும் பலவீனருக்குத் தடுக்கலாகாதபடிக்குப் பாருங்கள்.]]></a:t>
+              <a:t><![CDATA[7. Nevertheless there is not in every man that knowledge: for some with conscience of the idol unto this hour eat it as a thing offered unto an idol; and their conscience being weak is defiled.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1121,51 +1137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. எப்படியெனில், அறிவுள்ளவனாகிய உன்னை விக்கிரகக்கோவிலிலே பந்தியிருக்க ஒருவன் கண்டால், பலவீனனாயிருக்கிற அவனுடைய மனச்சாட்சி விக்கிரகங்களுக்குப் படைக்கப்பட்டவைகளைப் புசிப்பதற்குத் துணிவுகொள்ளுமல்லவா?]]></a:t>
+              <a:t><![CDATA[8. But food commends us not to God: for neither, if we eat, are we the better; neither, if we eat not, are we the worse.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1230,51 +1246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. எப்படியெனில், அறிவுள்ளவனாகிய உன்னை விக்கிரகக்கோவிலிலே பந்தியிருக்க ஒருவன் கண்டால், பலவீனனாயிருக்கிற அவனுடைய மனச்சாட்சி விக்கிரகங்களுக்குப் படைக்கப்பட்டவைகளைப் புசிப்பதற்குத் துணிவுகொள்ளுமல்லவா?]]></a:t>
+              <a:t><![CDATA[8. But food commends us not to God: for neither, if we eat, are we the better; neither, if we eat not, are we the worse.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1339,51 +1355,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. எப்படியெனில், அறிவுள்ளவனாகிய உன்னை விக்கிரகக்கோவிலிலே பந்தியிருக்க ஒருவன் கண்டால், பலவீனனாயிருக்கிற அவனுடைய மனச்சாட்சி விக்கிரகங்களுக்குப் படைக்கப்பட்டவைகளைப் புசிப்பதற்குத் துணிவுகொள்ளுமல்லவா?]]></a:t>
+              <a:t><![CDATA[9. But take heed lest by any means this liberty of your's become a stumbling block to them that are weak.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1448,51 +1464,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. விக்கிரகங்களுக்குப் படைக்கப்பட்டவைகளைக்குறித்த விஷயத்தில், நம்மெல்லாருக்கும் அறிவு உண்டென்று நமக்குத் தெரியுமே. அறிவு இறுமாப்பை உண்டாக்கும், அன்போ பக்திவிருத்தியை உண்டாக்கும்.]]></a:t>
+              <a:t><![CDATA[1. Now as concerning things offered unto idols, we know that we all have knowledge. Knowledge puffs up, but love edifies.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1557,51 +1573,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பலவீனமுள்ள சகோதரன் உன் அறிவினிமித்தம் கெட்டுப்போகலாமா? அவனுக்காகக் கிறிஸ்து மரித்தாரே.]]></a:t>
+              <a:t><![CDATA[9. But take heed lest by any means this liberty of your's become a stumbling block to them that are weak.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1666,51 +1682,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இப்படிச் சகோதரருக்கு விரோதமாய்ப் பாவஞ்செய்து, பலவீனமுள்ள அவர்களுடைய மனச்சாட்சியைப் புண்படுத்துகிறதினாலே, நீங்கள் கிறிஸ்துவுக்கு விரோதமாய்ப் பாவஞ்செய்கிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[10. For if any man see you which have knowledge sit to eat in the idol's temple, shall not the conscience of him which is weak be emboldened to eat those things which are offered to idols;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1775,51 +1791,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இப்படிச் சகோதரருக்கு விரோதமாய்ப் பாவஞ்செய்து, பலவீனமுள்ள அவர்களுடைய மனச்சாட்சியைப் புண்படுத்துகிறதினாலே, நீங்கள் கிறிஸ்துவுக்கு விரோதமாய்ப் பாவஞ்செய்கிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[10. For if any man see you which have knowledge sit to eat in the idol's temple, shall not the conscience of him which is weak be emboldened to eat those things which are offered to idols;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1884,51 +1900,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஆதலால் போஜனம் என் சகோதரனுக்கு இடறலுண்டாக்கினால், நான் என் சகோதரனுக்கு இடறலுண்டாக்காதபடிக்கு, என்றைக்கும் மாம்சம் புசியாதிருப்பேன்.]]></a:t>
+              <a:t><![CDATA[10. For if any man see you which have knowledge sit to eat in the idol's temple, shall not the conscience of him which is weak be emboldened to eat those things which are offered to idols;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1993,51 +2009,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஆதலால் போஜனம் என் சகோதரனுக்கு இடறலுண்டாக்கினால், நான் என் சகோதரனுக்கு இடறலுண்டாக்காதபடிக்கு, என்றைக்கும் மாம்சம் புசியாதிருப்பேன்.]]></a:t>
+              <a:t><![CDATA[11. And through your knowledge shall the weak brother perish, for whom Christ died?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[12. But when all of you sin so against the brethren, and wound their weak conscience, all of you sin against Christ.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[12. But when all of you sin so against the brethren, and wound their weak conscience, all of you sin against Christ.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[13. Wherefore, if food make my brother to offend, I will eat no flesh while the world stands, lest I make my brother to offend.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[13. Wherefore, if food make my brother to offend, I will eat no flesh while the world stands, lest I make my brother to offend.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2102,51 +2554,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. விக்கிரகங்களுக்குப் படைக்கப்பட்டவைகளைக்குறித்த விஷயத்தில், நம்மெல்லாருக்கும் அறிவு உண்டென்று நமக்குத் தெரியுமே. அறிவு இறுமாப்பை உண்டாக்கும், அன்போ பக்திவிருத்தியை உண்டாக்கும்.]]></a:t>
+              <a:t><![CDATA[1. Now as concerning things offered unto idols, we know that we all have knowledge. Knowledge puffs up, but love edifies.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2211,51 +2663,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஒருவன் தான் ஏதேனும் ஒன்றை அறிந்தவனென்று எண்ணிக்கொள்வானானால், ஒன்றையும் அறியவேண்டியபிரகாரமாக அவன் இன்னும் அறியவில்லை.]]></a:t>
+              <a:t><![CDATA[2. And if any man think that he knows any thing, he knows nothing yet as he ought to know.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2320,51 +2772,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. தேவனில் அன்புகூருகிறவனெவனோ, அவன் தேவனால் அறியப்பட்டிருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[2. And if any man think that he knows any thing, he knows nothing yet as he ought to know.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2429,51 +2881,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. விக்கிரகங்களுக்குப் படைக்கப்பட்டவைகளைப் புசிக்கிற விஷயத்தைப்பற்றி, உலகத்திலே விக்கிரகமானது ஒன்றுமில்லையென்றும் ஒருவரேயன்றி வேறொரு தேவன் இல்லையென்றும் அறிந்திருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[3. But if any man love God, the same is known of him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2538,51 +2990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. விக்கிரகங்களுக்குப் படைக்கப்பட்டவைகளைப் புசிக்கிற விஷயத்தைப்பற்றி, உலகத்திலே விக்கிரகமானது ஒன்றுமில்லையென்றும் ஒருவரேயன்றி வேறொரு தேவன் இல்லையென்றும் அறிந்திருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[4. As concerning therefore the eating of those things that are offered in sacrifice unto idols, we know that an idol is nothing in the world, and that there is no other God but one.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2647,51 +3099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. வானத்திலேயும் பூமியிலேயும் தேவர்கள் என்னப்படுகிறவர்கள் உண்டு; இப்படி அநேக தேவர்களும் அநேக கர்த்தாக்களும் உண்டாயிருந்தாலும்,]]></a:t>
+              <a:t><![CDATA[4. As concerning therefore the eating of those things that are offered in sacrifice unto idols, we know that an idol is nothing in the world, and that there is no other God but one.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2756,51 +3208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. பிதாவாகிய ஒரே தேவன் நமக்குண்டு, அவராலே சகலமும் உண்டாயிருக்கிறது; அவருக்கென்று நாமும் உண்டாயிருக்கிறோம். இயேசுகிறிஸ்து என்னும் ஒரே கர்த்தரும் நமக்குண்டு; அவர்மூலமாய்ச் சகலமும் உண்டாயிருக்கிறது, அவர் மூலாய் நாமும் உண்டாயிருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[5. For though there be that are called gods, whether in heaven or in earth, (as there be gods many, and lords many,)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -2835,51 +3287,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473401750" r:id="rId1"/>
+    <p:sldLayoutId id="2481563495" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3007,50 +3459,82 @@
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -3207,51 +3691,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাঁর জন্যই বেঁচে আছি৷ একমাত্র প্রভু আছেন, তিনি যীশু খ্রীষ্ট, তাঁর মাধ্যমেই সব কিছু সৃষ্ট, তাঁর]]></a:t>
+              <a:t><![CDATA[கர்த்தாக்களும் உண்டாயிருந்தாலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3339,51 +3823,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মাধ্যমেই আমরা বেঁচে আছি৷]]></a:t>
+              <a:t><![CDATA[6. பிதாவாகிய ஒரே தேவன் நமக்குண்டு, அவராலே சகலமும் உண்டாயிருக்கிறது; அவருக்கென்று நாமும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3471,51 +3955,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. কিন্তু সকলের এ জ্ঞান নেই৷ কিছু লোক এখনও প্রতিমার সংশ্রবে থাকায় প্রতিমার কাছে উত্‌সর্গ করা খাদ্য]]></a:t>
+              <a:t><![CDATA[உண்டாயிருக்கிறோம். இயேசுகிறிஸ்து என்னும் ஒரே கர்த்தரும் நமக்குண்டு; அவர்மூலமாய்ச் சகலமும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3603,51 +4087,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বস্তুকে প্রসাদ জ্ঞানে খায়, আর তাদের বিবেক দুর্বল হওয়াতে দোষী প্রতিপন্ন হয়৷]]></a:t>
+              <a:t><![CDATA[உண்டாயிருக்கிறது, அவர் மூலாய் நாமும் உண்டாயிருக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3735,51 +4219,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. কিন্তু খাদ্যবস্তু আমাদের ঈশ্বরের কাছে নিয়ে আসে না৷ ঐ সব যদি আমরা না খাই তাহলে আমাদের কোন ক্ষতি]]></a:t>
+              <a:t><![CDATA[7. ஆனாலும், இந்த அறிவு எல்லாரிடத்திலும் இல்லை. சிலர் இன்றையவரைக்கும் விக்கிரகத்தை ஒரு பொருளென்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3867,51 +4351,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হয় না; আর যদি খাই তাহলেও কোন লাভ হয় না৷]]></a:t>
+              <a:t><![CDATA[எண்ணி விக்கிரகத்துக்குப் படைக்கப்பட்டதைப் புசிக்கிறார்கள்; அவர்களுடைய மனச்சாட்சி பலவீனமாயிருப்பதால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3999,51 +4483,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. কিন্তু সাবধান, তোমাদের এই স্বাধীনতা য়েন দুর্বল এমন লোকদের পাপের কারণ না হয়৷]]></a:t>
+              <a:t><![CDATA[அசுசிப்படுகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4131,51 +4615,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. তুমি জান য়ে প্রতিমা কিছুই নয়, বেশ; কিন্তু দুর্বল চিত্তের কেউ যদি তোমাকে মন্দিরে বসে খেতে দেখে]]></a:t>
+              <a:t><![CDATA[8. போஜனமானது நம்மை தேவனுக்கு உகந்தவர்களாக்கமாட்டாது; என்னத்தினாலெனில், புசிப்பதினால் நமக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4263,51 +4747,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তবে সে দুর্বল চিত্তের বলে তার বিবেক কি তাকে প্রতিমার কাছে উত্‌সর্গ করা বলির মাংস খেতে সাহস য়োগাবে]]></a:t>
+              <a:t><![CDATA[ஒருமேன்மையுமில்லை, புசியாதிருப்பதினால் நமக்கு ஒரு குறைவுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4395,51 +4879,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[না? যদিও সে বিশ্বাস করে এটা ঠিক নয়৷]]></a:t>
+              <a:t><![CDATA[9. ஆகிலும் இதைக்குறித்து உங்களுக்குண்டாயிருக்கிற அதிகாரம் எவ்விதத்திலும் பலவீனருக்குத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4527,51 +5011,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. এখন প্রতিমার সামনে উত্‌সর্গ করা খাবারের বিষয়ে বলছি: আমরা জানি য়ে, ‘আমাদের সবার জ্ঞান আছে৷’]]></a:t>
+              <a:t><![CDATA[1. விக்கிரகங்களுக்குப் படைக்கப்பட்டவைகளைக்குறித்த விஷயத்தில், நம்மெல்லாருக்கும் அறிவு உண்டென்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4659,51 +5143,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. এইভাবে তোমার এই জ্ঞানের দ্বারা সেই দুর্বল চিত্তের ভাই, যার জন্য খ্রীষ্ট মরেছেন, সে ধ্বংস হয়৷]]></a:t>
+              <a:t><![CDATA[தடுக்கலாகாதபடிக்குப் பாருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4791,51 +5275,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. তাই এইভাবে বিশ্বাসী ভাইদের বিরুদ্ধে পাপ করলে ও তাদের দুর্বল বিবেকে আঘাত করলে, তোমরা খ্রীষ্টের]]></a:t>
+              <a:t><![CDATA[10. எப்படியெனில், அறிவுள்ளவனாகிய உன்னை விக்கிரகக்கோவிலிலே பந்தியிருக்க ஒருவன் கண்டால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4923,51 +5407,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বিরুদ্ধেই পাপ কর৷]]></a:t>
+              <a:t><![CDATA[பலவீனனாயிருக்கிற அவனுடைய மனச்சாட்சி விக்கிரகங்களுக்குப் படைக்கப்பட்டவைகளைப் புசிப்பதற்குத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5055,51 +5539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. সেইজন্য কোন খাদ্য খাওয়াতে যদি আমার ভাই পাপে পড়ে, তবে আমি কখনও তা খাব না৷ আমি মাংস খাওয়া ছেড়ে]]></a:t>
+              <a:t><![CDATA[துணிவுகொள்ளுமல்லவா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5187,51 +5671,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দেব য়েন আমি আমার ভাইয়ের পাপের কারণ না হই৷]]></a:t>
+              <a:t><![CDATA[11. பலவீனமுள்ள சகோதரன் உன் அறிவினிமித்தம் கெட்டுப்போகலாமா? அவனுக்காகக் கிறிஸ்து மரித்தாரே.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 கொரிந்தியர் : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[12. இப்படிச் சகோதரருக்கு விரோதமாய்ப் பாவஞ்செய்து, பலவீனமுள்ள அவர்களுடைய மனச்சாட்சியைப்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 கொரிந்தியர் : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[புண்படுத்துகிறதினாலே, நீங்கள் கிறிஸ்துவுக்கு விரோதமாய்ப் பாவஞ்செய்கிறீர்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 கொரிந்தியர் : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[13. ஆதலால் போஜனம் என் சகோதரனுக்கு இடறலுண்டாக்கினால், நான் என் சகோதரனுக்கு இடறலுண்டாக்காதபடிக்கு,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 கொரிந்தியர் : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[என்றைக்கும் மாம்சம் புசியாதிருப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5319,51 +6331,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[‘জ্ঞান’ মানুষকে আত্মগর্বে ফাঁপিয়ে তোলে; কিন্তু ভালোবাসা অপরকে গড়ে তোলে৷]]></a:t>
+              <a:t><![CDATA[நமக்குத் தெரியுமே. அறிவு இறுமாப்பை உண்டாக்கும், அன்போ பக்திவிருத்தியை உண்டாக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5451,51 +6463,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. যদি কেউ মনে করে সে কিছু জানে, তবে তার যা জানা উচিত ছিল এখনও সে তা জানে না৷]]></a:t>
+              <a:t><![CDATA[2. ஒருவன் தான் ஏதேனும் ஒன்றை அறிந்தவனென்று எண்ணிக்கொள்வானானால், ஒன்றையும் அறியவேண்டியபிரகாரமாக அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5583,51 +6595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. কিন্তু কেউ যদি ঈশ্বরকে ভালবাসে, তবে ঈশ্বর তাকে জানেন৷]]></a:t>
+              <a:t><![CDATA[இன்னும் அறியவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5715,51 +6727,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. প্রতিমার কাছে উত্‌সর্গ করা খাদ্যবস্তুর বিষয়ে বলি, আমরা জানি এই জগতে প্রতিমা আসলে কিছুই নয়, এবং]]></a:t>
+              <a:t><![CDATA[3. தேவனில் அன்புகூருகிறவனெவனோ, அவன் தேவனால் அறியப்பட்டிருக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5847,51 +6859,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ঈশ্বর মাত্র একজনই৷]]></a:t>
+              <a:t><![CDATA[4. விக்கிரகங்களுக்குப் படைக்கப்பட்டவைகளைப் புசிக்கிற விஷயத்தைப்பற்றி, உலகத்திலே விக்கிரகமானது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5979,51 +6991,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. স্বর্গে হোক্ বা পৃথিবীতে হোক্, লোকে যাদের দেবতা বলে সেইরকম বহু ‘দেবতারা’ বহু ‘প্রভুরা’ থাকলেও]]></a:t>
+              <a:t><![CDATA[ஒன்றுமில்லையென்றும் ஒருவரேயன்றி வேறொரு தேவன் இல்லையென்றும் அறிந்திருக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6111,51 +7123,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. কিন্তু আমাদের জন্য একমাত্র ঈশ্বর আছেন; তিনি আমাদের পিতা, তাঁর থেকেই সব কিছু সৃষ্টি হয়েছে, আমরা]]></a:t>
+              <a:t><![CDATA[5. வானத்திலேயும் பூமியிலேயும் தேவர்கள் என்னப்படுகிறவர்கள் உண்டு; இப்படி அநேக தேவர்களும் அநேக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6172,91 +7184,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 கொரிந்தியர் : 8]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme96">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme71">
   <a:themeElements>
-    <a:clrScheme name="Theme96">
+    <a:clrScheme name="Theme71">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme96">
+    <a:fontScheme name="Theme71">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -6282,51 +7294,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme96">
+    <a:fmtScheme name="Theme71">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -6457,51 +7469,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>24</Slides>
+  <Slides>28</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>