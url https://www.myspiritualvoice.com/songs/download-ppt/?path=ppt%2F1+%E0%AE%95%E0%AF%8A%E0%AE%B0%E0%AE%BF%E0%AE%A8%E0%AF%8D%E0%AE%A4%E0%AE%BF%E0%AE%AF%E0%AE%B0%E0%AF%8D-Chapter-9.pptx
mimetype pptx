--- v1 (2026-07-18)
+++ v2 (2026-10-21)
@@ -95,50 +95,54 @@
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -171,50 +175,52 @@
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
+    <p:sldId id="308" r:id="rId55"/>
+    <p:sldId id="309" r:id="rId56"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -364,53 +370,55 @@
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
-  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -470,51 +478,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நான் ஒருவருக்கும் அடிமைப்படாதவனாயிருந்தும், நான் அதிக ஜனங்களை ஆதாயப்படுத்திக்கொள்ளும்படிக்கு, என்னைத்தானே எல்லாருக்கும் அடிமையாக்கினேன்.]]></a:t>
+              <a:t><![CDATA[6. Or I only and Barnabas, have not we power to forbear working?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -579,51 +587,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நான் ஒருவருக்கும் அடிமைப்படாதவனாயிருந்தும், நான் அதிக ஜனங்களை ஆதாயப்படுத்திக்கொள்ளும்படிக்கு, என்னைத்தானே எல்லாருக்கும் அடிமையாக்கினேன்.]]></a:t>
+              <a:t><![CDATA[7. Who goes a warfare any time at his own charges? who plants a vineyard, and eats not of the fruit thereof? or who feeds a flock, and eats not of the milk of the flock?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -688,51 +696,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. யூதரை ஆதாயப்படுத்திக்கொள்ளும்படிக்கு யூதருக்கு யூதனைப்போலவும், நியாயப்பிரமாணத்துக்குக் கீழ்ப்பட்டவர்களை ஆதாயப்படுத்திக்கொள்ளும்படிக்கு நியாயப்பிரமாணத்துக்குக் கீழ்ப்பட்டவனைப் போலவுமானேன்.]]></a:t>
+              <a:t><![CDATA[7. Who goes a warfare any time at his own charges? who plants a vineyard, and eats not of the fruit thereof? or who feeds a flock, and eats not of the milk of the flock?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -797,51 +805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. யூதரை ஆதாயப்படுத்திக்கொள்ளும்படிக்கு யூதருக்கு யூதனைப்போலவும், நியாயப்பிரமாணத்துக்குக் கீழ்ப்பட்டவர்களை ஆதாயப்படுத்திக்கொள்ளும்படிக்கு நியாயப்பிரமாணத்துக்குக் கீழ்ப்பட்டவனைப் போலவுமானேன்.]]></a:t>
+              <a:t><![CDATA[8. Say I these things as a man? or says not the law the same also?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -906,51 +914,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நியாயப்பிரமாணமில்லாதவர்களை ஆதாயப்படுத்திக்கொள்ளும்படிக்கு அவர்களுக்கு நியாயப்பிரமாணம் இல்லாதவனைப் போலவுமானேன். அப்படியிருந்தும், நான் தேவனுக்குமுன்பாக நியாயப்பிரமாணாமில்லாதவனாயிராமல், கிறிஸ்துவின் பிரமாணத்துக்குள்ளானவனாயிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[9. For it is written in the law of Moses, You shall not suppress the mouth of the ox that treads out the corn. Does God take care for oxen?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1015,51 +1023,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நியாயப்பிரமாணமில்லாதவர்களை ஆதாயப்படுத்திக்கொள்ளும்படிக்கு அவர்களுக்கு நியாயப்பிரமாணம் இல்லாதவனைப் போலவுமானேன். அப்படியிருந்தும், நான் தேவனுக்குமுன்பாக நியாயப்பிரமாணாமில்லாதவனாயிராமல், கிறிஸ்துவின் பிரமாணத்துக்குள்ளானவனாயிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[9. For it is written in the law of Moses, You shall not suppress the mouth of the ox that treads out the corn. Does God take care for oxen?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1124,51 +1132,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. பலவீனரை ஆதாயப்படுத்திக்கொள்ளும்படிக்குப் பலவீனருக்குப் பலவீனனைப்போலானேன்; எப்படியாகிலும் சிலரை இரட்சிக்கும்படிக்கு நான் எல்லாருக்கும் எல்லாமானேன்.]]></a:t>
+              <a:t><![CDATA[10. Or says he it altogether for our sakes? For our sakes, no doubt, this is written: that he that plows should plow in hope; and that he that threshes in hope should be partaker of his hope.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1233,51 +1241,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. பலவீனரை ஆதாயப்படுத்திக்கொள்ளும்படிக்குப் பலவீனருக்குப் பலவீனனைப்போலானேன்; எப்படியாகிலும் சிலரை இரட்சிக்கும்படிக்கு நான் எல்லாருக்கும் எல்லாமானேன்.]]></a:t>
+              <a:t><![CDATA[10. Or says he it altogether for our sakes? For our sakes, no doubt, this is written: that he that plows should plow in hope; and that he that threshes in hope should be partaker of his hope.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1342,51 +1350,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. சுவிசேஷத்தில் நான் உடன்பங்காளியாகும்படிக்கு, அதினிமித்தமே இப்படிச்செய்கிறேன்.]]></a:t>
+              <a:t><![CDATA[10. Or says he it altogether for our sakes? For our sakes, no doubt, this is written: that he that plows should plow in hope; and that he that threshes in hope should be partaker of his hope.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1451,51 +1459,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. பந்தயச் சாலையில் ஓடுகிறவர்களெல்லாரும் ஓடுவார்கள்; ஆகிலும், ஒருவனே பந்தயத்தைப் பெறுவானென்று அறியீர்களா? நீங்கள் பெற்றுக்கொள்ளத்தக்கதாக ஓடுங்கள்.]]></a:t>
+              <a:t><![CDATA[11. If we have sown unto you spiritual things, is it a great thing if we shall reap your carnal things?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1560,51 +1568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. நான் அப்போஸ்தலனல்லவா? நான் சுயாதீனனல்லவா? நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவை நான் தரிசிக்கவில்லையா? கர்த்தருக்குள் நீங்கள் என் கிரியையாயிருக்கிறீர்களல்லவா?]]></a:t>
+              <a:t><![CDATA[1. Am I not an apostle? am I not free? have I not seen Jesus Christ our Lord? are not all of you my work in the Lord?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1669,51 +1677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. பந்தயச் சாலையில் ஓடுகிறவர்களெல்லாரும் ஓடுவார்கள்; ஆகிலும், ஒருவனே பந்தயத்தைப் பெறுவானென்று அறியீர்களா? நீங்கள் பெற்றுக்கொள்ளத்தக்கதாக ஓடுங்கள்.]]></a:t>
+              <a:t><![CDATA[12. If others be partakers of this power over you, are not we rather? Nevertheless we have not used this power; but suffer all things, lest we should hinder the gospel of Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1778,51 +1786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. பந்தயத்திற்குப் போராடுகிற யாவரும் எல்லாவற்றிலேயும் இச்சையடக்கமாயிருப்பார்கள். அவர்கள் அழிவுள்ள கிரீடத்தைப் பெறும்படிக்கு அப்படிச் செய்கிறார்கள், நாமோ அழிவில்லாத கிரீடத்தைப் பெறும்படிக்கு அப்படிச் செய்கிறோம்.]]></a:t>
+              <a:t><![CDATA[12. If others be partakers of this power over you, are not we rather? Nevertheless we have not used this power; but suffer all things, lest we should hinder the gospel of Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1887,51 +1895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. பந்தயத்திற்குப் போராடுகிற யாவரும் எல்லாவற்றிலேயும் இச்சையடக்கமாயிருப்பார்கள். அவர்கள் அழிவுள்ள கிரீடத்தைப் பெறும்படிக்கு அப்படிச் செய்கிறார்கள், நாமோ அழிவில்லாத கிரீடத்தைப் பெறும்படிக்கு அப்படிச் செய்கிறோம்.]]></a:t>
+              <a:t><![CDATA[12. If others be partakers of this power over you, are not we rather? Nevertheless we have not used this power; but suffer all things, lest we should hinder the gospel of Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1996,51 +2004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. மற்ற அப்போஸ்தலரும், கர்த்தருடைய சகோதரரும், கேபாவும் செய்கிறதுபோல, மனைவியாகிய ஒரு சகோதரியைக் கூட்டிக்கொண்டு திரிய எங்களுக்கும் அதிகாரமில்லையா?]]></a:t>
+              <a:t><![CDATA[13. Do all of you not know that they which minister about holy things live of the things of the temple? and they which wait at the altar are partakers with the altar?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2105,51 +2113,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. மற்ற அப்போஸ்தலரும், கர்த்தருடைய சகோதரரும், கேபாவும் செய்கிறதுபோல, மனைவியாகிய ஒரு சகோதரியைக் கூட்டிக்கொண்டு திரிய எங்களுக்கும் அதிகாரமில்லையா?]]></a:t>
+              <a:t><![CDATA[13. Do all of you not know that they which minister about holy things live of the things of the temple? and they which wait at the altar are partakers with the altar?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2214,51 +2222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ஆதலால் நான் நிச்சயமில்லாதவனாக ஓடேன்; ஆகாயத்தை அடிக்கிறவனாகச் சிலம்பம்பண்ணேன்.]]></a:t>
+              <a:t><![CDATA[14. Even so has the Lord ordained that they which preach the gospel should live of the gospel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2323,51 +2331,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ஆதலால் நான் நிச்சயமில்லாதவனாக ஓடேன்; ஆகாயத்தை அடிக்கிறவனாகச் சிலம்பம்பண்ணேன்.]]></a:t>
+              <a:t><![CDATA[14. Even so has the Lord ordained that they which preach the gospel should live of the gospel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2432,51 +2440,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அல்லது, கைத்தொழில் செய்யாதிருக்கிறதற்கு எனக்கும் பர்னபாவுக்கும்மாத்திரந்தானா அதிகாரமில்லை?]]></a:t>
+              <a:t><![CDATA[15. But I have used none of these things: neither have I written these things, that it should be so done unto me: for it were better for me to die, than that any man should make my glorying void.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2541,51 +2549,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. மற்றவர்களுக்குப் பிரசங்கம்பண்ணுகிற நான்தானே ஆகாதவனாய்ப் போகாதபடிக்கு, என் சரீரத்தை ஒடுக்கிக் கீழ்ப்படுத்துகிறேன்.]]></a:t>
+              <a:t><![CDATA[15. But I have used none of these things: neither have I written these things, that it should be so done unto me: for it were better for me to die, than that any man should make my glorying void.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2650,51 +2658,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. மற்றவர்களுக்குப் பிரசங்கம்பண்ணுகிற நான்தானே ஆகாதவனாய்ப் போகாதபடிக்கு, என் சரீரத்தை ஒடுக்கிக் கீழ்ப்படுத்துகிறேன்.]]></a:t>
+              <a:t><![CDATA[15. But I have used none of these things: neither have I written these things, that it should be so done unto me: for it were better for me to die, than that any man should make my glorying void.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2759,51 +2767,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. நான் அப்போஸ்தலனல்லவா? நான் சுயாதீனனல்லவா? நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவை நான் தரிசிக்கவில்லையா? கர்த்தருக்குள் நீங்கள் என் கிரியையாயிருக்கிறீர்களல்லவா?]]></a:t>
+              <a:t><![CDATA[1. Am I not an apostle? am I not free? have I not seen Jesus Christ our Lord? are not all of you my work in the Lord?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2868,51 +2876,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. எவன் தன் சொந்தப்பணத்தைச் செலவழித்து, தண்டிலே சேவகம்பண்ணுவான்? எவன் திராட்சத்தோட்டத்தை உண்டாக்கி, அதின் கனியில் புசியாதிருப்பான்? எவன் மந்தையை மேய்த்து அதின் பாலைச் சாப்பிடாதிருப்பான்?]]></a:t>
+              <a:t><![CDATA[16. For though I preach the gospel, I have nothing to glory of: for necessity is laid upon me; yea, woe is unto me, if I preach not the gospel!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2977,51 +2985,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. எவன் தன் சொந்தப்பணத்தைச் செலவழித்து, தண்டிலே சேவகம்பண்ணுவான்? எவன் திராட்சத்தோட்டத்தை உண்டாக்கி, அதின் கனியில் புசியாதிருப்பான்? எவன் மந்தையை மேய்த்து அதின் பாலைச் சாப்பிடாதிருப்பான்?]]></a:t>
+              <a:t><![CDATA[16. For though I preach the gospel, I have nothing to glory of: for necessity is laid upon me; yea, woe is unto me, if I preach not the gospel!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3086,51 +3094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இவைகளை மனுஷர் வழக்கத்தின்படி சொல்லுகிறேனோ? நியாயப்பிரமாணமும் இவைகளைச் சொல்லுகிறதில்லையா?]]></a:t>
+              <a:t><![CDATA[17. For if I do this thing willingly, I have a reward: but if against my will, a dispensation of the gospel is committed unto me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3195,51 +3203,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. போரடிக்கிற மாட்டை வாய் கட்டாயாக என்று மோசேயின் பிரமாணத்திலே எழுதியிருக்கிறதே. தேவன் மாடுகளுக்காகவே கவலையாயிருக்கிறாரோ?]]></a:t>
+              <a:t><![CDATA[17. For if I do this thing willingly, I have a reward: but if against my will, a dispensation of the gospel is committed unto me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3304,51 +3312,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. போரடிக்கிற மாட்டை வாய் கட்டாயாக என்று மோசேயின் பிரமாணத்திலே எழுதியிருக்கிறதே. தேவன் மாடுகளுக்காகவே கவலையாயிருக்கிறாரோ?]]></a:t>
+              <a:t><![CDATA[18. What is my reward then? Verily that, when I preach the gospel, I may make the gospel of Christ without charge, that I abuse not my power in the gospel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3413,51 +3421,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நமக்காகத்தான் இதைச் சொல்லுகிறாரோ? உழுகிறவன் நம்பிக்கையோடே உழவும், போரடிக்கிறவன் தான் நம்புகிறதில் பங்கடைவேன் என்கிற நம்பிக்கையோடே போரடிக்கவும் வேண்டியதே, ஆகையால், அது நமக்காகவே எழுதியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[18. What is my reward then? Verily that, when I preach the gospel, I may make the gospel of Christ without charge, that I abuse not my power in the gospel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3522,51 +3530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நமக்காகத்தான் இதைச் சொல்லுகிறாரோ? உழுகிறவன் நம்பிக்கையோடே உழவும், போரடிக்கிறவன் தான் நம்புகிறதில் பங்கடைவேன் என்கிற நம்பிக்கையோடே போரடிக்கவும் வேண்டியதே, ஆகையால், அது நமக்காகவே எழுதியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[18. What is my reward then? Verily that, when I preach the gospel, I may make the gospel of Christ without charge, that I abuse not my power in the gospel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3631,51 +3639,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நமக்காகத்தான் இதைச் சொல்லுகிறாரோ? உழுகிறவன் நம்பிக்கையோடே உழவும், போரடிக்கிறவன் தான் நம்புகிறதில் பங்கடைவேன் என்கிற நம்பிக்கையோடே போரடிக்கவும் வேண்டியதே, ஆகையால், அது நமக்காகவே எழுதியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[19. For though I be free from all men, yet have I made myself servant unto all, that I might gain the more.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3740,51 +3748,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நாங்கள் உங்களுக்கு ஞானநன்மைகளை விதைத்திருக்க, உங்கள் சரீரநன்மைகளை அறுத்தால் அது பெரிய காரியமா?]]></a:t>
+              <a:t><![CDATA[19. For though I be free from all men, yet have I made myself servant unto all, that I might gain the more.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3849,51 +3857,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நாங்கள் உங்களுக்கு ஞானநன்மைகளை விதைத்திருக்க, உங்கள் சரீரநன்மைகளை அறுத்தால் அது பெரிய காரியமா?]]></a:t>
+              <a:t><![CDATA[20. And unto the Jews I became as a Jew, that I might gain the Jews; to them that are under the law, as under the law, that I might gain them that are under the law;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3958,51 +3966,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நான் மற்றவர்களுக்கு அப்போஸ்தலனாயிராவிட்டாலும், உங்களுக்கல்லவோ அப்போஸ்தலனாயிருக்கிறேன், கர்த்தருக்குள் நீங்கள் என் அப்போஸ்தல ஊழியத்திற்கு முத்திரையாயிருக்கிறீர்களே.]]></a:t>
+              <a:t><![CDATA[2. If I be not an apostle unto others, yet doubtless I am to you: for the seal of mine apostleship are all of you in the Lord.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4067,51 +4075,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மற்றவர்கள் உங்களிடத்திலே இந்த அதிகாரத்தைச் செலுத்தினால், அவர்களிலும் நாங்கள் அதிகமாய்ச் செலுத்தலாமல்லவா? அப்படியிருந்தும், கிறிஸ்துவின் சுவிசேஷத்திற்கு யாதொரு தடையும் உண்டாகாதபடிக்கு, நாங்கள் இந்த அதிகாரத்தைச் செலுத்தாமல் எல்லாப் பாடும் படுகிறோம்.]]></a:t>
+              <a:t><![CDATA[20. And unto the Jews I became as a Jew, that I might gain the Jews; to them that are under the law, as under the law, that I might gain them that are under the law;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4176,51 +4184,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மற்றவர்கள் உங்களிடத்திலே இந்த அதிகாரத்தைச் செலுத்தினால், அவர்களிலும் நாங்கள் அதிகமாய்ச் செலுத்தலாமல்லவா? அப்படியிருந்தும், கிறிஸ்துவின் சுவிசேஷத்திற்கு யாதொரு தடையும் உண்டாகாதபடிக்கு, நாங்கள் இந்த அதிகாரத்தைச் செலுத்தாமல் எல்லாப் பாடும் படுகிறோம்.]]></a:t>
+              <a:t><![CDATA[21. To them that are without law, as without law, (being not without law to God, but under the law to Christ,) that I might gain them that are without law.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4285,51 +4293,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மற்றவர்கள் உங்களிடத்திலே இந்த அதிகாரத்தைச் செலுத்தினால், அவர்களிலும் நாங்கள் அதிகமாய்ச் செலுத்தலாமல்லவா? அப்படியிருந்தும், கிறிஸ்துவின் சுவிசேஷத்திற்கு யாதொரு தடையும் உண்டாகாதபடிக்கு, நாங்கள் இந்த அதிகாரத்தைச் செலுத்தாமல் எல்லாப் பாடும் படுகிறோம்.]]></a:t>
+              <a:t><![CDATA[21. To them that are without law, as without law, (being not without law to God, but under the law to Christ,) that I might gain them that are without law.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4394,51 +4402,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஆசாரிய ஊழியஞ்செய்கிறவர்கள் தேவாலயத்திற்குரியவைகளில் புசிக்கிறார்களென்றும், பலிபீடத்தை அடுத்துப் பணிவிடை செய்கிறவர்களுக்குப் பலிபீடத்திலுள்ளவைகளில் பங்கு உண்டென்றும் அறியீர்களா?]]></a:t>
+              <a:t><![CDATA[21. To them that are without law, as without law, (being not without law to God, but under the law to Christ,) that I might gain them that are without law.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4503,51 +4511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஆசாரிய ஊழியஞ்செய்கிறவர்கள் தேவாலயத்திற்குரியவைகளில் புசிக்கிறார்களென்றும், பலிபீடத்தை அடுத்துப் பணிவிடை செய்கிறவர்களுக்குப் பலிபீடத்திலுள்ளவைகளில் பங்கு உண்டென்றும் அறியீர்களா?]]></a:t>
+              <a:t><![CDATA[22. To the weak became I as weak, that I might gain the weak: I am made all things to all men, that I might by all means save some.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4612,51 +4620,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அந்தப்படியே சுவிசேஷத்தை அறிவிக்கிறவர்களுக்குச் சுவிசேஷத்தினாலே பிழைப்பு உண்டாகவேண்டுமென்று கர்த்தரும் கட்டளையிட்டிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[22. To the weak became I as weak, that I might gain the weak: I am made all things to all men, that I might by all means save some.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4721,51 +4729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அந்தப்படியே சுவிசேஷத்தை அறிவிக்கிறவர்களுக்குச் சுவிசேஷத்தினாலே பிழைப்பு உண்டாகவேண்டுமென்று கர்த்தரும் கட்டளையிட்டிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[23. And this I do for the gospel's sake, that I might be partaker thereof with you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4830,51 +4838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்படியிருந்தும், நான் இவைகளிலொன்றையும் அநுபவிக்கவில்லை; இப்படி எனக்கு நடக்கவேண்டுமென்று இவைகளை நான் எழுதுகிறதுமில்லை. என் மேன்மைபாராட்டலை ஒருவன் அவத்தமாக்குகிறதைப்பார்க்கிலும் சாகிறது எனக்கு நலமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[24. Know all of you not that they which run in a race run all, but one receives the prize? So run, that all of you may obtain.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4939,51 +4947,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்படியிருந்தும், நான் இவைகளிலொன்றையும் அநுபவிக்கவில்லை; இப்படி எனக்கு நடக்கவேண்டுமென்று இவைகளை நான் எழுதுகிறதுமில்லை. என் மேன்மைபாராட்டலை ஒருவன் அவத்தமாக்குகிறதைப்பார்க்கிலும் சாகிறது எனக்கு நலமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[24. Know all of you not that they which run in a race run all, but one receives the prize? So run, that all of you may obtain.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5048,51 +5056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. சுவிசேஷத்தை நான் பிரசங்கித்துவந்தும், மேன்மைபாராட்ட எனக்கு இடமில்லை; அது என்மேல் விழுந்த கடமையாயிருக்கிறது; சுவிசேஷத்தை நான் பிரசங்கியாதிருந்தால், எனக்கு ஐயோ.]]></a:t>
+              <a:t><![CDATA[25. And every man that strives for the mastery is temperate in all things. Now they do it to obtain a corruptible crown; but we an incorruptible.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5157,51 +5165,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நான் மற்றவர்களுக்கு அப்போஸ்தலனாயிராவிட்டாலும், உங்களுக்கல்லவோ அப்போஸ்தலனாயிருக்கிறேன், கர்த்தருக்குள் நீங்கள் என் அப்போஸ்தல ஊழியத்திற்கு முத்திரையாயிருக்கிறீர்களே.]]></a:t>
+              <a:t><![CDATA[2. If I be not an apostle unto others, yet doubtless I am to you: for the seal of mine apostleship are all of you in the Lord.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5266,51 +5274,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. சுவிசேஷத்தை நான் பிரசங்கித்துவந்தும், மேன்மைபாராட்ட எனக்கு இடமில்லை; அது என்மேல் விழுந்த கடமையாயிருக்கிறது; சுவிசேஷத்தை நான் பிரசங்கியாதிருந்தால், எனக்கு ஐயோ.]]></a:t>
+              <a:t><![CDATA[25. And every man that strives for the mastery is temperate in all things. Now they do it to obtain a corruptible crown; but we an incorruptible.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5375,51 +5383,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நான் உற்சாகமாய் அப்படிச் செய்தால் எனக்குப் பலன் உண்டு; உற்சாகமில்லாதவனாய்ச் செய்தாலும், உக்கிராண உத்தியோகம் எனக்கு ஒப்புவிக்கப்பட்டிருக்கிறதே.]]></a:t>
+              <a:t><![CDATA[25. And every man that strives for the mastery is temperate in all things. Now they do it to obtain a corruptible crown; but we an incorruptible.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5484,51 +5492,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நான் உற்சாகமாய் அப்படிச் செய்தால் எனக்குப் பலன் உண்டு; உற்சாகமில்லாதவனாய்ச் செய்தாலும், உக்கிராண உத்தியோகம் எனக்கு ஒப்புவிக்கப்பட்டிருக்கிறதே.]]></a:t>
+              <a:t><![CDATA[26. I therefore so run, not as uncertainly; so fight I, not as one that beats the air:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. But I keep under my body, and bring it into subjection: lest that by any means, when I have preached to others, I myself should be a castaway.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. But I keep under my body, and bring it into subjection: lest that by any means, when I have preached to others, I myself should be a castaway.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5593,51 +5819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. என்னை நியாயம் விசாரிக்கிறவர்களுக்கு நான் சொல்லுகிற மாறுத்தரமாவது:]]></a:t>
+              <a:t><![CDATA[3. Mine answer to them that do examine me is this,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5702,51 +5928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. புசிக்கவும் குடிக்கவும் எங்களுக்கு அதிகாரமில்லையா?]]></a:t>
+              <a:t><![CDATA[4. Have we not power to eat and to drink?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5811,51 +6037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஆதலால் எனக்குப் பலன் என்ன? நான் சுவிசேஷத்தைப் பிரசங்கிக்கையில் அதைப்பற்றி எனக்கு உண்டாயிருக்கிற அதிகாரத்தை முற்றிலும் செலுத்தாமல், கிறிஸ்துவின் சுவிசேஷத்தைச் செலவில்லாமல் ஸ்தாபிப்பதே எனக்குப் பலன்.]]></a:t>
+              <a:t><![CDATA[5. Have we not power to lead about a sister, a wife, as well as other apostles, and as the brethren of the Lord, and Cephas?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5920,51 +6146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஆதலால் எனக்குப் பலன் என்ன? நான் சுவிசேஷத்தைப் பிரசங்கிக்கையில் அதைப்பற்றி எனக்கு உண்டாயிருக்கிற அதிகாரத்தை முற்றிலும் செலுத்தாமல், கிறிஸ்துவின் சுவிசேஷத்தைச் செலவில்லாமல் ஸ்தாபிப்பதே எனக்குப் பலன்.]]></a:t>
+              <a:t><![CDATA[5. Have we not power to lead about a sister, a wife, as well as other apostles, and as the brethren of the Lord, and Cephas?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5999,51 +6225,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473401797" r:id="rId1"/>
+    <p:sldLayoutId id="2481563514" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6419,50 +6645,66 @@
 
 <file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -6595,51 +6837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. আমি স্বাধীন! আমি কারোর অধীনে নেই, তবু আমি সকলের দাস হলাম, যাতে অনেককে আমি খ্রীষ্টের জন্য লাভ]]></a:t>
+              <a:t><![CDATA[6. அல்லது, கைத்தொழில் செய்யாதிருக்கிறதற்கு எனக்கும் பர்னபாவுக்கும்மாத்திரந்தானா அதிகாரமில்லை?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6727,51 +6969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করতে পারি৷]]></a:t>
+              <a:t><![CDATA[7. எவன் தன் சொந்தப்பணத்தைச் செலவழித்து, தண்டிலே சேவகம்பண்ணுவான்? எவன் திராட்சத்தோட்டத்தை உண்டாக்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6859,51 +7101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ইহুদীদের জয় করার জন্য আমি ইহুদীদের কাছে ইহুদীদের মতো হলাম৷ যারা বিধি-ব্যবস্থার অধীনে জীবন]]></a:t>
+              <a:t><![CDATA[அதின் கனியில் புசியாதிருப்பான்? எவன் மந்தையை மேய்த்து அதின் பாலைச் சாப்பிடாதிருப்பான்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6991,51 +7233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কাটাচ্ছে, তাদের লাভ করার জন্য আমি নিজে বিধি-ব্যবস্থার অধীন না হলেও আমি তাদের মত হলাম৷]]></a:t>
+              <a:t><![CDATA[8. இவைகளை மனுஷர் வழக்கத்தின்படி சொல்லுகிறேனோ? நியாயப்பிரமாணமும் இவைகளைச் சொல்லுகிறதில்லையா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7123,51 +7365,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. আবার যারা বিধি-ব্যবস্থার অধীনে নেই তাদেরকে জয় করার জন্য আমি তাদের মতো হলাম৷ অবশ্য এর মানে এই]]></a:t>
+              <a:t><![CDATA[9. போரடிக்கிற மாட்டை வாய் கட்டாயாக என்று மோசேயின் பிரமாணத்திலே எழுதியிருக்கிறதே. தேவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7255,51 +7497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[নয় য়ে আমি বিধি-ব্যবস্থা মানি না, আমি তো খ্রীষ্টের বিধি-ব্যবস্থার অধীনে জীবনযাপন করছি৷]]></a:t>
+              <a:t><![CDATA[மாடுகளுக்காகவே கவலையாயிருக்கிறாரோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7387,51 +7629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. যারা দুর্বল, তাদের কাছে আমি দুর্বল হলাম, য়েন তাদেরকে জয় করতে পারি৷ আমি সকলের কাছে তাদের মনের]]></a:t>
+              <a:t><![CDATA[10. நமக்காகத்தான் இதைச் சொல்லுகிறாரோ? உழுகிறவன் நம்பிக்கையோடே உழவும், போரடிக்கிறவன் தான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7519,51 +7761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মত হলাম, যাতে সন্ভাব্য সকল উপায়ে তাদের বাঁচাতে পারি৷]]></a:t>
+              <a:t><![CDATA[நம்புகிறதில் பங்கடைவேன் என்கிற நம்பிக்கையோடே போரடிக்கவும் வேண்டியதே, ஆகையால், அது நமக்காகவே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7651,51 +7893,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. আমি এসব সুসমাচারের জন্যই করি, য়েন এর আশীর্বাদের সহভাগী হই৷]]></a:t>
+              <a:t><![CDATA[எழுதியிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7783,51 +8025,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. তোমরা কি জান না, যখন দৌড় প্রতিয়োগিতা হয় তখন অনেকেই দৌড়ায়; কিন্তু কেবল একজনই বিজযী হয়ে]]></a:t>
+              <a:t><![CDATA[11. நாங்கள் உங்களுக்கு ஞானநன்மைகளை விதைத்திருக்க, உங்கள் சரீரநன்மைகளை அறுத்தால் அது பெரிய காரியமா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7915,51 +8157,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. আমি কি স্বাধীন মানুষ নই? আমি কি একজন প্রেরিত নই? আমাদের প্রভু যীশুকে কি আমি দেখিনি? তোমরাই কি]]></a:t>
+              <a:t><![CDATA[1. நான் அப்போஸ்தலனல்லவா? நான் சுயாதீனனல்லவா? நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவை நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8047,51 +8289,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পুরস্কার পায়৷ তাই এমনভাবে দৌড়োও য়েন পুরস্কার পাও!]]></a:t>
+              <a:t><![CDATA[12. மற்றவர்கள் உங்களிடத்திலே இந்த அதிகாரத்தைச் செலுத்தினால், அவர்களிலும் நாங்கள் அதிகமாய்ச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8179,51 +8421,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. আবার দেখ, য়ে সব প্রতিয়োগী খেলায় অংশগ্রহণ করে, তারা কঠিন নিয়ম পালন করে৷ তারা অস্থাযী বিজয়]]></a:t>
+              <a:t><![CDATA[செலுத்தலாமல்லவா? அப்படியிருந்தும், கிறிஸ்துவின் சுவிசேஷத்திற்கு யாதொரு தடையும் உண்டாகாதபடிக்கு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8311,51 +8553,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মুকুট পাবার জন্য তা করে; কিন্তু আমরা অক্ষয় মুকুটে ভূষিত হবার জন্য করি৷]]></a:t>
+              <a:t><![CDATA[நாங்கள் இந்த அதிகாரத்தைச் செலுத்தாமல் எல்லாப் பாடும் படுகிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8443,51 +8685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. অন্যান্য প্রেরিতেরা, প্রভুর আপন ভাইয়েরা ও কৈফা য়েমন করেন তেমনভাবে আমাদের কি কোন বিশ্বাসীকে]]></a:t>
+              <a:t><![CDATA[13. ஆசாரிய ஊழியஞ்செய்கிறவர்கள் தேவாலயத்திற்குரியவைகளில் புசிக்கிறார்களென்றும், பலிபீடத்தை அடுத்துப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8575,51 +8817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[স্ত্রী হিসাবে সঙ্গে নিয়ে যাবার অধিকার নেই?]]></a:t>
+              <a:t><![CDATA[பணிவிடை செய்கிறவர்களுக்குப் பலிபீடத்திலுள்ளவைகளில் பங்கு உண்டென்றும் அறியீர்களா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8707,51 +8949,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. তাই সেইভাবে একটা লক্ষ্য নিয়ে আমি দৌড়োচ্ছি৷ শূন্যে মুষ্টাঘাত করছে, এমন লোকের মত আমি লড়াই করি]]></a:t>
+              <a:t><![CDATA[14. அந்தப்படியே சுவிசேஷத்தை அறிவிக்கிறவர்களுக்குச் சுவிசேஷத்தினாலே பிழைப்பு உண்டாகவேண்டுமென்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8839,51 +9081,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[না৷]]></a:t>
+              <a:t><![CDATA[கர்த்தரும் கட்டளையிட்டிருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8971,51 +9213,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. বার্ণবা ও আমাকেই কি কেবল জীবিকা নির্বাহের জন্য কাজ করতে হবে?]]></a:t>
+              <a:t><![CDATA[15. அப்படியிருந்தும், நான் இவைகளிலொன்றையும் அநுபவிக்கவில்லை; இப்படி எனக்கு நடக்கவேண்டுமென்று இவைகளை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9103,51 +9345,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. বরং আমি আমার দেহকে কঠোরতা ও সংযমের মধ্যে রেখেছি, য়েন অন্য লোকদের কাছে সুসমাচার প্রচার করার পর]]></a:t>
+              <a:t><![CDATA[நான் எழுதுகிறதுமில்லை. என் மேன்மைபாராட்டலை ஒருவன் அவத்தமாக்குகிறதைப்பார்க்கிலும் சாகிறது எனக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9235,51 +9477,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[নিজে কোনভাবে ঈশ্বরের দৃষ্টিতে অয়োগ্য বলে বিবেচিত না হই৷]]></a:t>
+              <a:t><![CDATA[நலமாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9367,51 +9609,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রভুতে আমার কাজের বল নও?]]></a:t>
+              <a:t><![CDATA[தரிசிக்கவில்லையா? கர்த்தருக்குள் நீங்கள் என் கிரியையாயிருக்கிறீர்களல்லவா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9499,51 +9741,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. কোন সৈনিক কি তার নিজের খরচে সৈন্যদলে থাকে? য়ে দ্রাক্ষা ক্ষেত প্রস্তুত করে সে কি তার ফল খায় না?]]></a:t>
+              <a:t><![CDATA[16. சுவிசேஷத்தை நான் பிரசங்கித்துவந்தும், மேன்மைபாராட்ட எனக்கு இடமில்லை; அது என்மேல் விழுந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9631,51 +9873,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[য়ে মেষপাল চরায় সে কি মেষদের দুধ পান করে না?]]></a:t>
+              <a:t><![CDATA[கடமையாயிருக்கிறது; சுவிசேஷத்தை நான் பிரசங்கியாதிருந்தால், எனக்கு ஐயோ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9763,51 +10005,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. আমি এসব মানুষের বিচার বুদ্ধির ওপর নির্ভর করে বলছি না৷ ঈশ্বরের বিধি-ব্যবস্থায় কি একই কথা বলে না?]]></a:t>
+              <a:t><![CDATA[17. நான் உற்சாகமாய் அப்படிச் செய்தால் எனக்குப் பலன் உண்டு; உற்சாகமில்லாதவனாய்ச் செய்தாலும், உக்கிராண]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9895,51 +10137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. কারণ মোশির বিধি-ব্যবস্থায় আছে, ‘য়ে বলদ শস্য মাড়ে তার মুখে জালতি বেঁধো না৷’ঈশ্বর কি কেবল বলদের]]></a:t>
+              <a:t><![CDATA[உத்தியோகம் எனக்கு ஒப்புவிக்கப்பட்டிருக்கிறதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10027,51 +10269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কথা ভেবেই একথা বলেছেন?]]></a:t>
+              <a:t><![CDATA[18. ஆதலால் எனக்குப் பலன் என்ன? நான் சுவிசேஷத்தைப் பிரசங்கிக்கையில் அதைப்பற்றி எனக்கு உண்டாயிருக்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10159,51 +10401,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. তা নয়, কিন্তু আমাদের কথা চিন্তা করেই তিনি এসব কথা বলেছেন, শাস্ত্রে আমাদের জন্যই এসব লেখা]]></a:t>
+              <a:t><![CDATA[அதிகாரத்தை முற்றிலும் செலுத்தாமல், கிறிஸ்துவின் சுவிசேஷத்தைச் செலவில்லாமல் ஸ்தாபிப்பதே எனக்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10291,51 +10533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হয়েছে, কারণ য়ে চাষ করে, সে ফসল পাবার প্রত্যাশাতেই তা করে; আর য়ে শস্য মাড়াই করে, সে মাড়াই করা]]></a:t>
+              <a:t><![CDATA[பலன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10423,51 +10665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[শস্য থেকে কিছু পাবার প্রত্যাশাতেই তা করে৷]]></a:t>
+              <a:t><![CDATA[19. நான் ஒருவருக்கும் அடிமைப்படாதவனாயிருந்தும், நான் அதிக ஜனங்களை ஆதாயப்படுத்திக்கொள்ளும்படிக்கு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10555,51 +10797,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. আমরা তোমাদের মাঝে আত্মিক বীজ বুনেছি, য়েন এখন ফসল হিসাবে যদি তোমাদের কাছ থেকে পার্থিব কোন কিছু]]></a:t>
+              <a:t><![CDATA[என்னைத்தானே எல்லாருக்கும் அடிமையாக்கினேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10687,51 +10929,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পাই, তবে তা কি খুব বেশী কিছু পাওয়া হবে?]]></a:t>
+              <a:t><![CDATA[20. யூதரை ஆதாயப்படுத்திக்கொள்ளும்படிக்கு யூதருக்கு யூதனைப்போலவும், நியாயப்பிரமாணத்துக்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10819,51 +11061,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. অন্যরা আমাকে যদি প্রেরিত বলে গ্রহণ নাও করে, তবূ তোমরা নিশ্চয় আমাকে প্রেরিত বলে মেনে নেবে৷]]></a:t>
+              <a:t><![CDATA[2. நான் மற்றவர்களுக்கு அப்போஸ்தலனாயிராவிட்டாலும், உங்களுக்கல்லவோ அப்போஸ்தலனாயிருக்கிறேன்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10951,51 +11193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. এই ব্যাপারে তোমাদের কাছ থেকে অন্যেরা যখন দাবী করে, তখন তা পাবার জন্য আমাদের নিশ্চয় আরও বেশী]]></a:t>
+              <a:t><![CDATA[கீழ்ப்பட்டவர்களை ஆதாயப்படுத்திக்கொள்ளும்படிக்கு நியாயப்பிரமாணத்துக்குக் கீழ்ப்பட்டவனைப் போலவுமானேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11083,51 +11325,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[অধিকার আছে৷ আমরা তোমাদের ওপর এই অধিকার খাটাই না৷ আমরা বরং সকলই সহ্য করছি, পাছে খ্রীষ্টের সুসমাচার]]></a:t>
+              <a:t><![CDATA[21. நியாயப்பிரமாணமில்லாதவர்களை ஆதாயப்படுத்திக்கொள்ளும்படிக்கு அவர்களுக்கு நியாயப்பிரமாணம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11215,51 +11457,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[গ্রহণের পথে কোন বাধার সৃষ্টি হয়৷]]></a:t>
+              <a:t><![CDATA[இல்லாதவனைப் போலவுமானேன். அப்படியிருந்தும், நான் தேவனுக்குமுன்பாக நியாயப்பிரமாணாமில்லாதவனாயிராமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11347,51 +11589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. তোমরা তো জান, যারা মন্দিরে কাজ করে, তারা মন্দির থেকেই তাদের খাবার পায়৷ যারা যজ্ঞবেদীর ওপর]]></a:t>
+              <a:t><![CDATA[கிறிஸ்துவின் பிரமாணத்துக்குள்ளானவனாயிருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11479,51 +11721,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[নিয়মিত নৈবেদ্য উত্‌সর্গ করে, তারা তারই অংশ পায়৷]]></a:t>
+              <a:t><![CDATA[22. பலவீனரை ஆதாயப்படுத்திக்கொள்ளும்படிக்குப் பலவீனருக்குப் பலவீனனைப்போலானேன்; எப்படியாகிலும் சிலரை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11611,51 +11853,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. তেমনি প্রভুও সুসমাচার প্রচারকদের জন্য এই বিধান দিয়েছেন, য়েন সুসমাচার প্রচারের মাধ্যমেই তাদের]]></a:t>
+              <a:t><![CDATA[இரட்சிக்கும்படிக்கு நான் எல்லாருக்கும் எல்லாமானேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11743,51 +11985,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জীবিকা নির্বাহ হয়৷]]></a:t>
+              <a:t><![CDATA[23. சுவிசேஷத்தில் நான் உடன்பங்காளியாகும்படிக்கு, அதினிமித்தமே இப்படிச்செய்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11875,51 +12117,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. কিন্তু আমি এই অধিকার কখনও প্রযোগ করিনি৷ আমি তোমাদের কাছ থেকে ঐরকম সাহায্য নেবার জন্যও লিখছি না৷]]></a:t>
+              <a:t><![CDATA[24. பந்தயச் சாலையில் ஓடுகிறவர்களெல்லாரும் ஓடுவார்கள்; ஆகிலும், ஒருவனே பந்தயத்தைப் பெறுவானென்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12007,51 +12249,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[এ বিষয়ে আমার য়ে গর্ব আছে, তা যদি কেউ কেড়ে নেয় তবে তার থেকে আমার মরণ ভাল৷]]></a:t>
+              <a:t><![CDATA[அறியீர்களா? நீங்கள் பெற்றுக்கொள்ளத்தக்கதாக ஓடுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12139,51 +12381,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. তবে আমি সুসমাচার প্রচার করি বলে গর্ব করছি না৷ সুসমাচার প্রচার করা আমার কর্তব্য, এটি আমার অবশ্য]]></a:t>
+              <a:t><![CDATA[25. பந்தயத்திற்குப் போராடுகிற யாவரும் எல்லாவற்றிலேயும் இச்சையடக்கமாயிருப்பார்கள். அவர்கள் அழிவுள்ள]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12271,51 +12513,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রভুতে আমি য়ে প্রেরিত তোমরাই তো তার প্রমাণ৷]]></a:t>
+              <a:t><![CDATA[கர்த்தருக்குள் நீங்கள் என் அப்போஸ்தல ஊழியத்திற்கு முத்திரையாயிருக்கிறீர்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12403,51 +12645,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করণীয়৷ আমি যদি সুসমাচার প্রচার না করি তবে তা আমার পক্ষে কত দুর্ভাগ্যের বিষয় হবে!]]></a:t>
+              <a:t><![CDATA[கிரீடத்தைப் பெறும்படிக்கு அப்படிச் செய்கிறார்கள், நாமோ அழிவில்லாத கிரீடத்தைப் பெறும்படிக்கு அப்படிச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12535,51 +12777,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. যদি নিজের ইচ্ছায় সুসমাচার প্রচার করতাম তবে আমি পুরস্কার পাবার য়োগ্য হতাম৷ কিন্তু দাযিত্ব]]></a:t>
+              <a:t><![CDATA[செய்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12667,51 +12909,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হিসাবে আমার ওপর এই কাজ ন্যস্ত হয়েছে,]]></a:t>
+              <a:t><![CDATA[26. ஆதலால் நான் நிச்சயமில்லாதவனாக ஓடேன்; ஆகாயத்தை அடிக்கிறவனாகச் சிலம்பம்பண்ணேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 கொரிந்தியர் : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. மற்றவர்களுக்குப் பிரசங்கம்பண்ணுகிற நான்தானே ஆகாதவனாய்ப் போகாதபடிக்கு, என் சரீரத்தை ஒடுக்கிக்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 கொரிந்தியர் : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கீழ்ப்படுத்துகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12799,51 +13305,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. কিছু লোক যারা আমার দোষগুণ বিচার করে, তাদের কাছে আমার উত্তর এই;]]></a:t>
+              <a:t><![CDATA[3. என்னை நியாயம் விசாரிக்கிறவர்களுக்கு நான் சொல்லுகிற மாறுத்தரமாவது:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12931,51 +13437,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. আমাদের কি ভোজন পান করার অধিকার নেই?]]></a:t>
+              <a:t><![CDATA[4. புசிக்கவும் குடிக்கவும் எங்களுக்கு அதிகாரமில்லையா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13063,51 +13569,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. সেখানে আমি কি পুরস্কার পাব? এই আমার পুরস্কার; যখন আমি সুসমাচার প্রচার করি, তা বিনামূল্যে করি৷]]></a:t>
+              <a:t><![CDATA[5. மற்ற அப்போஸ்தலரும், கர்த்தருடைய சகோதரரும், கேபாவும் செய்கிறதுபோல, மனைவியாகிய ஒரு சகோதரியைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13195,51 +13701,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[এইভাবে সুসমাচার প্রচার করা কালীন আমার বেতন পাবার য়ে অধিকার আছে, তা আমি ব্যবহার করি না৷]]></a:t>
+              <a:t><![CDATA[கூட்டிக்கொண்டு திரிய எங்களுக்கும் அதிகாரமில்லையா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13256,91 +13762,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 கொரிந்தியர் : 9]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme34">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme70">
   <a:themeElements>
-    <a:clrScheme name="Theme34">
+    <a:clrScheme name="Theme70">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme34">
+    <a:fontScheme name="Theme70">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -13366,51 +13872,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme34">
+    <a:fmtScheme name="Theme70">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -13541,51 +14047,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>52</Slides>
+  <Slides>54</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>