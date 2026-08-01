--- v0 (2026-06-17)
+++ v1 (2026-08-01)
@@ -109,50 +109,54 @@
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -192,50 +196,52 @@
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
+    <p:sldId id="315" r:id="rId62"/>
+    <p:sldId id="316" r:id="rId63"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -392,53 +398,55 @@
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
-  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -498,51 +506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. சீலோவிலே அவர்கள் புசித்துக் குடித்தபின்பு, அன்னாள் எழுந்திருந்தாள்; ஆசாரியனாகிய ஏலி கர்த்தருடைய ஆலயத்தின் வாசல் நிலையண்டையிலே ஒரு ஆசனத்தின்மேல் உட்கார்ந்திருந்தான்.]]></a:t>
+              <a:t><![CDATA[4. And when the time was that Elkanah offered, he gave to Peninnah his wife, and to all her sons and her daughters, portions:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -607,51 +615,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. சீலோவிலே அவர்கள் புசித்துக் குடித்தபின்பு, அன்னாள் எழுந்திருந்தாள்; ஆசாரியனாகிய ஏலி கர்த்தருடைய ஆலயத்தின் வாசல் நிலையண்டையிலே ஒரு ஆசனத்தின்மேல் உட்கார்ந்திருந்தான்.]]></a:t>
+              <a:t><![CDATA[4. And when the time was that Elkanah offered, he gave to Peninnah his wife, and to all her sons and her daughters, portions:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -716,51 +724,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அந்த மனுஷன் சீலோவிலே சேனைகளின் கர்த்தரைப் பணிந்து கொள்ளவும் அவருக்குப் பலியிடவும் வருஷந்தோறும் தன் ஊரிலிருந்து போய்வருவான்; அங்கே கர்த்தரின் ஆசாரியரான ஏலியின் இரண்டு குமாரராகிய ஓப்னியும் பினெகாசும் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[5. But unto Hannah he gave a worthy portion; for he loved Hannah: but the LORD had shut up her womb.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -825,51 +833,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அந்த மனுஷன் சீலோவிலே சேனைகளின் கர்த்தரைப் பணிந்து கொள்ளவும் அவருக்குப் பலியிடவும் வருஷந்தோறும் தன் ஊரிலிருந்து போய்வருவான்; அங்கே கர்த்தரின் ஆசாரியரான ஏலியின் இரண்டு குமாரராகிய ஓப்னியும் பினெகாசும் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[5. But unto Hannah he gave a worthy portion; for he loved Hannah: but the LORD had shut up her womb.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -934,51 +942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவள் போய், மனங்கசந்து, மிகவும் அழுது, கர்த்தரை நோக்கி விண்ணப்பம்பண்ணி:]]></a:t>
+              <a:t><![CDATA[6. And her adversary also provoked her sore, in order to make her fret, because the LORD had shut up her womb.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1043,51 +1051,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அங்கே எல்க்கானா பலியிடும் நாளிலே, அவன் தன் மனைவியாகிய பெனின்னாளுக்கும், அவளுடைய எல்லாக் குமாரருக்கும் குமாரத்திகளுக்கும், பங்கு போட்டுக் கொடுப்பான்.]]></a:t>
+              <a:t><![CDATA[6. And her adversary also provoked her sore, in order to make her fret, because the LORD had shut up her womb.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1152,51 +1160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அங்கே எல்க்கானா பலியிடும் நாளிலே, அவன் தன் மனைவியாகிய பெனின்னாளுக்கும், அவளுடைய எல்லாக் குமாரருக்கும் குமாரத்திகளுக்கும், பங்கு போட்டுக் கொடுப்பான்.]]></a:t>
+              <a:t><![CDATA[7. And as he did so year by year, when she went up to the house of the LORD, so she provoked her; therefore she wept, and did not eat.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1261,51 +1269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. சேனைகளின் கர்த்தாவே, தேவரீர் உம்முடைய அடியாளின் சிறுமையைக் கண்ணோக்கிப் பார்த்து, உம்முடைய அடியாளை மறவாமல் நினைந்தருளி, உமது அடியாளுக்கு ஒரு ஆண்பிள்ளையைக் கொடுத்தால், அவன் உயிரோடிருக்கும் சகல நாளும் நான் அவனைக் கர்த்தருக்கு ஒப்புக்கொடுப்பேன்; அவன் தலையின்மேல் சவரகன் கத்தி படுவதில்லை என்று ஒரு பொருத்தனை பண்ணினாள்.]]></a:t>
+              <a:t><![CDATA[7. And as he did so year by year, when she went up to the house of the LORD, so she provoked her; therefore she wept, and did not eat.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1370,51 +1378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. சேனைகளின் கர்த்தாவே, தேவரீர் உம்முடைய அடியாளின் சிறுமையைக் கண்ணோக்கிப் பார்த்து, உம்முடைய அடியாளை மறவாமல் நினைந்தருளி, உமது அடியாளுக்கு ஒரு ஆண்பிள்ளையைக் கொடுத்தால், அவன் உயிரோடிருக்கும் சகல நாளும் நான் அவனைக் கர்த்தருக்கு ஒப்புக்கொடுப்பேன்; அவன் தலையின்மேல் சவரகன் கத்தி படுவதில்லை என்று ஒரு பொருத்தனை பண்ணினாள்.]]></a:t>
+              <a:t><![CDATA[8. Then said Elkanah her husband to her, Hannah, why weep you? and why eat you not? and why is your heart grieved? am not I better to you than ten sons?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1479,51 +1487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. சேனைகளின் கர்த்தாவே, தேவரீர் உம்முடைய அடியாளின் சிறுமையைக் கண்ணோக்கிப் பார்த்து, உம்முடைய அடியாளை மறவாமல் நினைந்தருளி, உமது அடியாளுக்கு ஒரு ஆண்பிள்ளையைக் கொடுத்தால், அவன் உயிரோடிருக்கும் சகல நாளும் நான் அவனைக் கர்த்தருக்கு ஒப்புக்கொடுப்பேன்; அவன் தலையின்மேல் சவரகன் கத்தி படுவதில்லை என்று ஒரு பொருத்தனை பண்ணினாள்.]]></a:t>
+              <a:t><![CDATA[8. Then said Elkanah her husband to her, Hannah, why weep you? and why eat you not? and why is your heart grieved? am not I better to you than ten sons?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1588,51 +1596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. எப்பிராயீம் மலைத்தேசத்திலிருக்கிற சேரப்பீம் என்னப்பட்ட ராமதாயீம் ஊரானாகிய ஒரு மனுஷன் இருந்தான்; அவனுக்கு எல்க்கானா என்று பேர்; அவன் எப்பிராயீமியனாகிய சூப்புக்குப் பிறந்த தோகுவின் குமாரனாகிய எலிகூவின் மகனான எரோகாமின் புத்திரன்.]]></a:t>
+              <a:t><![CDATA[1. Now there was a certain man of Ramathaimzophim, of mount Ephraim, and his name was Elkanah, the son of Jeroham, the son of Elihu, the son of Tohu, the son of Zuph, an Ephrathite:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1697,51 +1705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அன்னாளைச் சிநேகித்தபடியினால், அவளுக்கு இரட்டிப்பான பங்கு கொடுப்பான்; கர்த்தரோ அவள் கர்ப்பத்தை அடைத்திருந்தார்.]]></a:t>
+              <a:t><![CDATA[9. So Hannah rose up after they had eaten in Shiloh, and after they had drunk. Now Eli the priest sat upon a seat by a post of the temple of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1806,51 +1814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அன்னாளைச் சிநேகித்தபடியினால், அவளுக்கு இரட்டிப்பான பங்கு கொடுப்பான்; கர்த்தரோ அவள் கர்ப்பத்தை அடைத்திருந்தார்.]]></a:t>
+              <a:t><![CDATA[9. So Hannah rose up after they had eaten in Shiloh, and after they had drunk. Now Eli the priest sat upon a seat by a post of the temple of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1915,51 +1923,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவள் கர்த்தருடைய சந்நிதியில் வெகுநேரம் விண்ணப்பம்பண்ணுகிறபோது, ஏலி அவள் வாயைக் கவனித்துக்கொண்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[10. And she was in bitterness of soul, and prayed unto the LORD, and wept sore.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2024,51 +2032,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவள் கர்த்தருடைய சந்நிதியில் வெகுநேரம் விண்ணப்பம்பண்ணுகிறபோது, ஏலி அவள் வாயைக் கவனித்துக்கொண்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[11. And she vowed a vow, and said, O LORD of hosts, if you will indeed look on the affliction of yours handmaid, and remember me, and not forget yours handmaid, but will give unto yours handmaid a male child, then I will give him unto the LORD all the days of his life, and there shall no razor come upon his head.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2133,51 +2141,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. கர்த்தர் அவள் கர்ப்பத்தை அடைத்தபடியினால், அவளுடைய சக்களத்தி அவள் துக்கப்படும்படியாக அவளை மிகவும் விசனப்படுத்துவாள்.]]></a:t>
+              <a:t><![CDATA[11. And she vowed a vow, and said, O LORD of hosts, if you will indeed look on the affliction of yours handmaid, and remember me, and not forget yours handmaid, but will give unto yours handmaid a male child, then I will give him unto the LORD all the days of his life, and there shall no razor come upon his head.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2242,51 +2250,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. கர்த்தர் அவள் கர்ப்பத்தை அடைத்தபடியினால், அவளுடைய சக்களத்தி அவள் துக்கப்படும்படியாக அவளை மிகவும் விசனப்படுத்துவாள்.]]></a:t>
+              <a:t><![CDATA[11. And she vowed a vow, and said, O LORD of hosts, if you will indeed look on the affliction of yours handmaid, and remember me, and not forget yours handmaid, but will give unto yours handmaid a male child, then I will give him unto the LORD all the days of his life, and there shall no razor come upon his head.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2351,51 +2359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவள் கர்த்தருடைய ஆலயத்திற்குப் போகும் சமயத்தில், அவன் வருஷந்தோறும் அந்தப்பிரகாரமாய்ச் செய்வான்; இவள் அவளை மனமடிவாக்குவாள்; அப்பொழுது அவள் சாப்பிடாமல் அழுதுகொண்டிருப்பாள்.]]></a:t>
+              <a:t><![CDATA[11. And she vowed a vow, and said, O LORD of hosts, if you will indeed look on the affliction of yours handmaid, and remember me, and not forget yours handmaid, but will give unto yours handmaid a male child, then I will give him unto the LORD all the days of his life, and there shall no razor come upon his head.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2460,51 +2468,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவள் கர்த்தருடைய ஆலயத்திற்குப் போகும் சமயத்தில், அவன் வருஷந்தோறும் அந்தப்பிரகாரமாய்ச் செய்வான்; இவள் அவளை மனமடிவாக்குவாள்; அப்பொழுது அவள் சாப்பிடாமல் அழுதுகொண்டிருப்பாள்.]]></a:t>
+              <a:t><![CDATA[12. And it came to pass, as she continued praying before the LORD, that Eli marked her mouth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2569,51 +2577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவள் கர்த்தருடைய ஆலயத்திற்குப் போகும் சமயத்தில், அவன் வருஷந்தோறும் அந்தப்பிரகாரமாய்ச் செய்வான்; இவள் அவளை மனமடிவாக்குவாள்; அப்பொழுது அவள் சாப்பிடாமல் அழுதுகொண்டிருப்பாள்.]]></a:t>
+              <a:t><![CDATA[12. And it came to pass, as she continued praying before the LORD, that Eli marked her mouth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2678,51 +2686,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அன்னாள் தன் இருதயத்திலே பேசினாள்; அவளுடைய உதடுகள் மாத்திரம் அசைந்தது, அவள் சத்தமோ கேட்கப்படவில்லை; ஆகையால் அவள் வெறித்திருக்கிறாள் என்று ஏலி நினைத்து,]]></a:t>
+              <a:t><![CDATA[13. Now Hannah, she spoke in her heart; only her lips moved, but her voice was not heard: therefore Eli thought she had been drunken.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2787,51 +2795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. எப்பிராயீம் மலைத்தேசத்திலிருக்கிற சேரப்பீம் என்னப்பட்ட ராமதாயீம் ஊரானாகிய ஒரு மனுஷன் இருந்தான்; அவனுக்கு எல்க்கானா என்று பேர்; அவன் எப்பிராயீமியனாகிய சூப்புக்குப் பிறந்த தோகுவின் குமாரனாகிய எலிகூவின் மகனான எரோகாமின் புத்திரன்.]]></a:t>
+              <a:t><![CDATA[1. Now there was a certain man of Ramathaimzophim, of mount Ephraim, and his name was Elkanah, the son of Jeroham, the son of Elihu, the son of Tohu, the son of Zuph, an Ephrathite:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2896,51 +2904,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அன்னாள் தன் இருதயத்திலே பேசினாள்; அவளுடைய உதடுகள் மாத்திரம் அசைந்தது, அவள் சத்தமோ கேட்கப்படவில்லை; ஆகையால் அவள் வெறித்திருக்கிறாள் என்று ஏலி நினைத்து,]]></a:t>
+              <a:t><![CDATA[13. Now Hannah, she spoke in her heart; only her lips moved, but her voice was not heard: therefore Eli thought she had been drunken.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3005,51 +3013,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவளை நோக்கி: நீ எதுவரைக்கும் வெறித்திருப்பாய்? உன் குடியை உன்னைவிட்டு விலக்கு என்றான்.]]></a:t>
+              <a:t><![CDATA[14. And Eli said unto her, How long will you be drunken? put away your wine from you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3114,51 +3122,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அதற்கு அன்னாள் பிரதியுத்தரமாக: அப்படியல்ல, என் ஆண்டவனே, நான் மனக்கிலேசமுள்ள ஸ்திரீ; நான் திராட்சரசமாகிலும் மதுவாகிலும் குடிக்கவில்லை; நான் கர்த்தருடைய சந்நிதியில் என் இருதயத்தை ஊற்றிவிட்டேன்.]]></a:t>
+              <a:t><![CDATA[15. And Hannah answered and said, No, my lord, I am a woman of a sorrowful spirit: I have drunk neither wine nor strong drink, but have poured out my soul before the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3223,51 +3231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அதற்கு அன்னாள் பிரதியுத்தரமாக: அப்படியல்ல, என் ஆண்டவனே, நான் மனக்கிலேசமுள்ள ஸ்திரீ; நான் திராட்சரசமாகிலும் மதுவாகிலும் குடிக்கவில்லை; நான் கர்த்தருடைய சந்நிதியில் என் இருதயத்தை ஊற்றிவிட்டேன்.]]></a:t>
+              <a:t><![CDATA[15. And Hannah answered and said, No, my lord, I am a woman of a sorrowful spirit: I have drunk neither wine nor strong drink, but have poured out my soul before the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3332,51 +3340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. உம்முடைய அடியாளைப் பேலியாளின் மகளாக எண்ணாதேயும்; மிகுதியான விசாரத்தினாலும் கிலேசத்தினாலும் இந்நேரமட்டும் விண்ணப்பம் பண்ணினேன் என்றாள்.]]></a:t>
+              <a:t><![CDATA[15. And Hannah answered and said, No, my lord, I am a woman of a sorrowful spirit: I have drunk neither wine nor strong drink, but have poured out my soul before the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3441,51 +3449,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. உம்முடைய அடியாளைப் பேலியாளின் மகளாக எண்ணாதேயும்; மிகுதியான விசாரத்தினாலும் கிலேசத்தினாலும் இந்நேரமட்டும் விண்ணப்பம் பண்ணினேன் என்றாள்.]]></a:t>
+              <a:t><![CDATA[16. Count not yours handmaid for a daughter of Belial: for out of the abundance of my complaint and grief have I spoken until now.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3550,51 +3558,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அதற்கு ஏலி சமாதானத்துடனே போ; நீ இஸ்ரவேலின் தேவனிடத்தில் கேட்ட உன் விண்ணப்பத்தின்படி அவர் உனக்குக் கட்டளையிடுவாராக என்றான்.]]></a:t>
+              <a:t><![CDATA[16. Count not yours handmaid for a daughter of Belial: for out of the abundance of my complaint and grief have I spoken until now.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3659,51 +3667,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது அவள்: உம்முடைய அடியாளுக்கு உம்முடைய கண்களிலே தயைகிடைக்கக்கடவது என்றாள்; பின்பு அந்த ஸ்திரீ புறப்பட்டுப்போய், போஜனஞ்செய்தாள்; அப்புறம் அவள் துக்கமுகமாயிருக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[17. Then Eli answered and said, Go in peace: and the God of Israel grant you your petition that you have asked of him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3768,51 +3776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது அவள்: உம்முடைய அடியாளுக்கு உம்முடைய கண்களிலே தயைகிடைக்கக்கடவது என்றாள்; பின்பு அந்த ஸ்திரீ புறப்பட்டுப்போய், போஜனஞ்செய்தாள்; அப்புறம் அவள் துக்கமுகமாயிருக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[17. Then Eli answered and said, Go in peace: and the God of Israel grant you your petition that you have asked of him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3877,51 +3885,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவர்கள் அதிகாலையில் எழுந்து, கர்த்தரைப் பணிந்துகொண்டு, ராமாவிலிருக்கிற தங்கள் வீட்டுக்குத் திரும்பிப்போனார்கள்; எல்க்கானா தன்மனைவியாகிய அன்னாளை அறிந்தான்; கர்த்தர் அவளை நினைந்தருளினார்.]]></a:t>
+              <a:t><![CDATA[18. And she said, Let yours handmaid find grace in your sight. So the woman went her way, and did eat, and her countenance was no more sad.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3986,51 +3994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. எப்பிராயீம் மலைத்தேசத்திலிருக்கிற சேரப்பீம் என்னப்பட்ட ராமதாயீம் ஊரானாகிய ஒரு மனுஷன் இருந்தான்; அவனுக்கு எல்க்கானா என்று பேர்; அவன் எப்பிராயீமியனாகிய சூப்புக்குப் பிறந்த தோகுவின் குமாரனாகிய எலிகூவின் மகனான எரோகாமின் புத்திரன்.]]></a:t>
+              <a:t><![CDATA[1. Now there was a certain man of Ramathaimzophim, of mount Ephraim, and his name was Elkanah, the son of Jeroham, the son of Elihu, the son of Tohu, the son of Zuph, an Ephrathite:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4095,51 +4103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவர்கள் அதிகாலையில் எழுந்து, கர்த்தரைப் பணிந்துகொண்டு, ராமாவிலிருக்கிற தங்கள் வீட்டுக்குத் திரும்பிப்போனார்கள்; எல்க்கானா தன்மனைவியாகிய அன்னாளை அறிந்தான்; கர்த்தர் அவளை நினைந்தருளினார்.]]></a:t>
+              <a:t><![CDATA[18. And she said, Let yours handmaid find grace in your sight. So the woman went her way, and did eat, and her countenance was no more sad.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4204,51 +4212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. சிலநாள் சென்றபின்பு அன்னாள் கர்ப்பவதியாகி, ஒரு குமாரனைப் பெற்று, கர்த்தரிடத்தில் அவனைக் கேட்டேன் என்று சொல்லி, அவனுக்கு சாமுவேல் என்று பேரிட்டாள்.]]></a:t>
+              <a:t><![CDATA[19. And they rose up in the morning early, and worshipped before the LORD, and returned, and came to their house to Ramah: and Elkanah knew Hannah his wife; and the LORD remembered her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4313,51 +4321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. சிலநாள் சென்றபின்பு அன்னாள் கர்ப்பவதியாகி, ஒரு குமாரனைப் பெற்று, கர்த்தரிடத்தில் அவனைக் கேட்டேன் என்று சொல்லி, அவனுக்கு சாமுவேல் என்று பேரிட்டாள்.]]></a:t>
+              <a:t><![CDATA[19. And they rose up in the morning early, and worshipped before the LORD, and returned, and came to their house to Ramah: and Elkanah knew Hannah his wife; and the LORD remembered her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4422,51 +4430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. எல்க்கானா என்பவன் கர்த்தருக்கு வருஷாந்தரம் செலுத்தும் பலியையும் தன் பொருத்தனையையும் செலுத்தும்படியாக, தன் வீட்டார் அனைவரோடுங்கூடப் போனான்.]]></a:t>
+              <a:t><![CDATA[20. Wherefore it came to pass, when the time was come about after Hannah had conceived, that she bare a son, and called his name Samuel, saying, Because I have asked him of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4531,51 +4539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. எல்க்கானா என்பவன் கர்த்தருக்கு வருஷாந்தரம் செலுத்தும் பலியையும் தன் பொருத்தனையையும் செலுத்தும்படியாக, தன் வீட்டார் அனைவரோடுங்கூடப் போனான்.]]></a:t>
+              <a:t><![CDATA[20. Wherefore it came to pass, when the time was come about after Hannah had conceived, that she bare a son, and called his name Samuel, saying, Because I have asked him of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4640,51 +4648,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அன்னாள் கூடப்போகவில்லை; அவள்: பிள்ளை பால்மறந்த பின்பு, அவன் கர்த்தரின் சந்நிதியிலே காணப்படவும், அங்கே எப்பொழுதும் இருக்கவும், நான் அவனைக் கொண்டுபோய் விடுவேன் என்று தன் புருஷனிடத்தில் சொன்னாள்.]]></a:t>
+              <a:t><![CDATA[21. And the man Elkanah, and all his house, went up to offer unto the LORD the yearly sacrifice, and his vow.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4749,51 +4757,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அன்னாள் கூடப்போகவில்லை; அவள்: பிள்ளை பால்மறந்த பின்பு, அவன் கர்த்தரின் சந்நிதியிலே காணப்படவும், அங்கே எப்பொழுதும் இருக்கவும், நான் அவனைக் கொண்டுபோய் விடுவேன் என்று தன் புருஷனிடத்தில் சொன்னாள்.]]></a:t>
+              <a:t><![CDATA[21. And the man Elkanah, and all his house, went up to offer unto the LORD the yearly sacrifice, and his vow.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4858,51 +4866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அப்பொழுது அவள் புருஷனாகிய எல்க்கானா அவளை நோக்கி: நீ உன் இஷ்டப்படி செய்து, அவனைப் பால் மறக்கப்பண்ணுமட்டும் இரு; கர்த்தர் தம்முடைய வார்த்தையைமாத்திரம் நிறைவேற்றுவாராக என்றான்; அப்படியே அந்த ஸ்திரீ தன் பிள்ளையைப் பால் மறக்கப்பண்ணுமட்டும் அதற்கு முலைகொடுத்தாள்.]]></a:t>
+              <a:t><![CDATA[22. But Hannah went not up; for she said unto her husband, I will not go up until the child be weaned, and then I will bring him, that he may appear before the LORD, and there abide for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4967,51 +4975,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அப்பொழுது அவள் புருஷனாகிய எல்க்கானா அவளை நோக்கி: நீ உன் இஷ்டப்படி செய்து, அவனைப் பால் மறக்கப்பண்ணுமட்டும் இரு; கர்த்தர் தம்முடைய வார்த்தையைமாத்திரம் நிறைவேற்றுவாராக என்றான்; அப்படியே அந்த ஸ்திரீ தன் பிள்ளையைப் பால் மறக்கப்பண்ணுமட்டும் அதற்கு முலைகொடுத்தாள்.]]></a:t>
+              <a:t><![CDATA[22. But Hannah went not up; for she said unto her husband, I will not go up until the child be weaned, and then I will bring him, that he may appear before the LORD, and there abide for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5076,51 +5084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அப்பொழுது அவள் புருஷனாகிய எல்க்கானா அவளை நோக்கி: நீ உன் இஷ்டப்படி செய்து, அவனைப் பால் மறக்கப்பண்ணுமட்டும் இரு; கர்த்தர் தம்முடைய வார்த்தையைமாத்திரம் நிறைவேற்றுவாராக என்றான்; அப்படியே அந்த ஸ்திரீ தன் பிள்ளையைப் பால் மறக்கப்பண்ணுமட்டும் அதற்கு முலைகொடுத்தாள்.]]></a:t>
+              <a:t><![CDATA[23. And Elkanah her husband said unto her, Do what seems you good; tarry until you have weaned him; only the LORD establish his word. So the woman abode, and gave her son suck until she weaned him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5185,51 +5193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவன் புருஷனாகிய எல்க்கானா அவளைப் பார்த்து: அன்னாளே, ஏன் அழுகிறாய்? ஏன் சாப்பிடாதிருக்கிறாய்? ஏன் சஞ்சலப்படுகிறாய்? பத்துக் குமாரரைப்பார்க்கிலும் நான் உனக்கு அதிகமல்லவா என்றான்.]]></a:t>
+              <a:t><![CDATA[2. And he had two wives; the name of the one was Hannah, and the name of the other Peninnah: and Peninnah had children, but Hannah had no children.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5294,51 +5302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அவள் அவனைப் பால்மறக்கப்பண்ணினபின்பு, மூன்று காளைகளையும், ஒரு மரக்கால் மாவையும், ஒரு துருத்தி திராட்சரசத்தையும் எடுத்துக்கொண்டு, அவனையும் கூட்டிக் கொண்டு, சீலோவிலிருக்கிற கர்த்தருடைய ஆலயத்துக்குப் போனாள்; பிள்ளை இன்னும் குழந்தையாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[23. And Elkanah her husband said unto her, Do what seems you good; tarry until you have weaned him; only the LORD establish his word. So the woman abode, and gave her son suck until she weaned him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5403,51 +5411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அவள் அவனைப் பால்மறக்கப்பண்ணினபின்பு, மூன்று காளைகளையும், ஒரு மரக்கால் மாவையும், ஒரு துருத்தி திராட்சரசத்தையும் எடுத்துக்கொண்டு, அவனையும் கூட்டிக் கொண்டு, சீலோவிலிருக்கிற கர்த்தருடைய ஆலயத்துக்குப் போனாள்; பிள்ளை இன்னும் குழந்தையாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[23. And Elkanah her husband said unto her, Do what seems you good; tarry until you have weaned him; only the LORD establish his word. So the woman abode, and gave her son suck until she weaned him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5512,51 +5520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அவர்கள் ஒரு காளையைப் பலியிட்டு, பிள்ளையை ஏலியினிடத்தில் கொண்டுவந்து விட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[24. And when she had weaned him, she took him up with her, with three bullocks, and one ephah of flour, and a bottle of wine, and brought him unto the house of the LORD in Shiloh: and the child was young.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5621,51 +5629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அவர்கள் ஒரு காளையைப் பலியிட்டு, பிள்ளையை ஏலியினிடத்தில் கொண்டுவந்து விட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[24. And when she had weaned him, she took him up with her, with three bullocks, and one ephah of flour, and a bottle of wine, and brought him unto the house of the LORD in Shiloh: and the child was young.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5730,51 +5738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அப்பொழுது அவள்: என் ஆண்டவனே, இங்கே உம்மண்டையிலே நின்று கர்த்தரை நோக்கி விண்ணப்பம்பண்ணின ஸ்திரீ நான் தான் என்று என் ஆண்டவனாகிய உம்முடைய ஜீவனைக்கொண்டு சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[24. And when she had weaned him, she took him up with her, with three bullocks, and one ephah of flour, and a bottle of wine, and brought him unto the house of the LORD in Shiloh: and the child was young.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5839,51 +5847,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அப்பொழுது அவள்: என் ஆண்டவனே, இங்கே உம்மண்டையிலே நின்று கர்த்தரை நோக்கி விண்ணப்பம்பண்ணின ஸ்திரீ நான் தான் என்று என் ஆண்டவனாகிய உம்முடைய ஜீவனைக்கொண்டு சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[25. And they slew a bullock, and brought the child to Eli.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5948,51 +5956,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. இந்தப் பிள்ளைக்காக விண்ணப்பம்பண்ணினேன்; நான் கர்த்தரிடத்தில் கேட்ட என் விண்ணப்பத்தின்படி எனக்குக் கட்டளையிட்டார்.]]></a:t>
+              <a:t><![CDATA[26. And she said, Oh my lord, as your soul lives, my lord, I am the woman that stood by you here, praying unto the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6057,51 +6065,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. இந்தப் பிள்ளைக்காக விண்ணப்பம்பண்ணினேன்; நான் கர்த்தரிடத்தில் கேட்ட என் விண்ணப்பத்தின்படி எனக்குக் கட்டளையிட்டார்.]]></a:t>
+              <a:t><![CDATA[26. And she said, Oh my lord, as your soul lives, my lord, I am the woman that stood by you here, praying unto the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6166,51 +6174,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ஆகையால் அவன் கர்த்தருக்கென்று கேட்கப்பட்டபடியினால், அவன் உயிரோடிருக்கும் சகல நாளும் அவனைக் கர்த்தருக்கே ஒப்புக்கொடுக்கிறேன் என்றாள்; அவன் அங்கே கர்த்தரைப் பணிந்துகொண்டான்.]]></a:t>
+              <a:t><![CDATA[27. For this child I prayed; and the LORD has given me my petition which I asked of him:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6275,51 +6283,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ஆகையால் அவன் கர்த்தருக்கென்று கேட்கப்பட்டபடியினால், அவன் உயிரோடிருக்கும் சகல நாளும் அவனைக் கர்த்தருக்கே ஒப்புக்கொடுக்கிறேன் என்றாள்; அவன் அங்கே கர்த்தரைப் பணிந்துகொண்டான்.]]></a:t>
+              <a:t><![CDATA[27. For this child I prayed; and the LORD has given me my petition which I asked of him:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6384,51 +6392,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவன் புருஷனாகிய எல்க்கானா அவளைப் பார்த்து: அன்னாளே, ஏன் அழுகிறாய்? ஏன் சாப்பிடாதிருக்கிறாய்? ஏன் சஞ்சலப்படுகிறாய்? பத்துக் குமாரரைப்பார்க்கிலும் நான் உனக்கு அதிகமல்லவா என்றான்.]]></a:t>
+              <a:t><![CDATA[2. And he had two wives; the name of the one was Hannah, and the name of the other Peninnah: and Peninnah had children, but Hannah had no children.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. Therefore also I have lent him to the LORD; as long as he lives he shall be lent to the LORD. And he worshipped the LORD there.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. Therefore also I have lent him to the LORD; as long as he lives he shall be lent to the LORD. And he worshipped the LORD there.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6493,51 +6719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவன் புருஷனாகிய எல்க்கானா அவளைப் பார்த்து: அன்னாளே, ஏன் அழுகிறாய்? ஏன் சாப்பிடாதிருக்கிறாய்? ஏன் சஞ்சலப்படுகிறாய்? பத்துக் குமாரரைப்பார்க்கிலும் நான் உனக்கு அதிகமல்லவா என்றான்.]]></a:t>
+              <a:t><![CDATA[3. And this man went up out of his city yearly to worship and to sacrifice unto the LORD of hosts in Shiloh. And the two sons of Eli, Hophni and Phinehas, the priests of the LORD, were there.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6602,51 +6828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவனுக்கு இரண்டு மனைவிகள் இருந்தார்கள்; ஒருத்திபேர் அன்னாள், மற்றவள்பேர் பெனின்னாள்; பெனின்னாளுக்குப் பிள்ளைகள் இருந்தார்கள்; அன்னாளுக்கோ பிள்ளை இல்லை.]]></a:t>
+              <a:t><![CDATA[3. And this man went up out of his city yearly to worship and to sacrifice unto the LORD of hosts in Shiloh. And the two sons of Eli, Hophni and Phinehas, the priests of the LORD, were there.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6711,51 +6937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவனுக்கு இரண்டு மனைவிகள் இருந்தார்கள்; ஒருத்திபேர் அன்னாள், மற்றவள்பேர் பெனின்னாள்; பெனின்னாளுக்குப் பிள்ளைகள் இருந்தார்கள்; அன்னாளுக்கோ பிள்ளை இல்லை.]]></a:t>
+              <a:t><![CDATA[3. And this man went up out of his city yearly to worship and to sacrifice unto the LORD of hosts in Shiloh. And the two sons of Eli, Hophni and Phinehas, the priests of the LORD, were there.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6790,51 +7016,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470626704" r:id="rId1"/>
+    <p:sldLayoutId id="2474602492" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7274,50 +7500,66 @@
 
 <file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -7442,51 +7684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. খাওয়া দাওযা এবং পান সেরে হান্না চুপচাপ উঠে পড়ল| সে প্রভুর কাছে প্রার্থনা করতে গেল| প্রভুর]]></a:t>
+              <a:t><![CDATA[4. அங்கே எல்க்கானா பலியிடும் நாளிலே, அவன் தன் மனைவியாகிய பெனின்னாளுக்கும், அவளுடைய எல்லாக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7574,51 +7816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পবিত্র মন্দিরের দরজার পাশে একটা চেযারে যাজক এলি বসেছিল|]]></a:t>
+              <a:t><![CDATA[குமாரருக்கும் குமாரத்திகளுக்கும், பங்கு போட்டுக் கொடுப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7706,51 +7948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. প্রতি বছরই ইল্কানা রামা শহর থেকে শীলোতে চলে যেত| শীলোয গিয়ে সে সর্বশক্তিমান প্রভুর উপাসনা করত ও]]></a:t>
+              <a:t><![CDATA[5. அன்னாளைச் சிநேகித்தபடியினால், அவளுக்கு இரட்டிப்பான பங்கு கொடுப்பான்; கர்த்தரோ அவள் கர்ப்பத்தை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7838,51 +8080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাঁকে বলি নিবেদন করত| সেখানে হফ্নি এবং পীনহস যাজক হিসেবে প্রভুর সেবা করত| এরা দুই জন ছিল এলির পুত্র|]]></a:t>
+              <a:t><![CDATA[அடைத்திருந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7970,51 +8212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. দুঃখিনী হান্না প্রভুর কাছে প্রার্থনার সময় খুবই কাঁদল|]]></a:t>
+              <a:t><![CDATA[6. கர்த்தர் அவள் கர்ப்பத்தை அடைத்தபடியினால், அவளுடைய சக்களத்தி அவள் துக்கப்படும்படியாக அவளை மிகவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8102,51 +8344,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. প্রত্যেকবার ইল্কানা বলি দিয়ে এসে তার একটা ভাগ তার স্ত্রী পনিন্নাকে দিত এবং সে পনিন্নার]]></a:t>
+              <a:t><![CDATA[விசனப்படுத்துவாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8234,51 +8476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সন্তানদেরও কিছুটা ভাগ দিত|]]></a:t>
+              <a:t><![CDATA[7. அவள் கர்த்தருடைய ஆலயத்திற்குப் போகும் சமயத்தில், அவன் வருஷந்தோறும் அந்தப்பிரகாரமாய்ச் செய்வான்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8366,51 +8608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ঈশ্বরের কাছে সে এক বিশেষ ধরণের মানত করল| সে বলল, “হে সর্বশক্তিমান প্রভু, দেখো আমি বড় দুঃখী|]]></a:t>
+              <a:t><![CDATA[இவள் அவளை மனமடிவாக்குவாள்; அப்பொழுது அவள் சாப்பிடாமல் அழுதுகொண்டிருப்பாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8498,51 +8740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আমাকে ভুলে যেও না| আমাকে মনে রেখ| তুমি যদি আমাকে একটি পুত্র দাও, আমি সেই পুত্রকে তোমাকেই উত্সর্গ]]></a:t>
+              <a:t><![CDATA[8. அவன் புருஷனாகிய எல்க்கானா அவளைப் பார்த்து: அன்னாளே, ஏன் அழுகிறாய்? ஏன் சாப்பிடாதிருக்கிறாய்? ஏன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8630,51 +8872,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করব| সে হবে নাসরতীয়| সে দ্রাক্ষারস বা কোন রকম কড়া পানীয় পান করবে না| কেউ কখনও তার চুল কাটবে না|”]]></a:t>
+              <a:t><![CDATA[சஞ்சலப்படுகிறாய்? பத்துக் குமாரரைப்பார்க்கிலும் நான் உனக்கு அதிகமல்லவா என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8762,51 +9004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. পাহাড়ী দেশ ইফ্রয়িমের রামা অঞ্চলে ইল্কানা নামে একজন লোক ছিল| ইল্কানা সূফ পরিবার থেকে এসেছিল; তার]]></a:t>
+              <a:t><![CDATA[1. எப்பிராயீம் மலைத்தேசத்திலிருக்கிற சேரப்பீம் என்னப்பட்ட ராமதாயீம் ஊரானாகிய ஒரு மனுஷன் இருந்தான்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8894,51 +9136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ইল্কানা আর একটা সমান অংশ হান্নাকেও দিত| প্রভু হান্নার কোলে সন্তান না দিলেও ইল্কানা তাকে বলির ভাগ]]></a:t>
+              <a:t><![CDATA[9. சீலோவிலே அவர்கள் புசித்துக் குடித்தபின்பு, அன்னாள் எழுந்திருந்தாள்; ஆசாரியனாகிய ஏலி கர்த்தருடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9026,51 +9268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দিত, কারণ সে হান্নাকে সত্যিই ভালবাসত|]]></a:t>
+              <a:t><![CDATA[ஆலயத்தின் வாசல் நிலையண்டையிலே ஒரு ஆசனத்தின்மேல் உட்கார்ந்திருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9158,51 +9400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. অনেকক্ষণ ধরে হান্না প্রভুর কাছে প্রার্থনা করল| হান্না যখন প্রার্থনা করছিল তখন এলি তার মুখগহ্বরের]]></a:t>
+              <a:t><![CDATA[10. அவள் போய், மனங்கசந்து, மிகவும் அழுது, கர்த்தரை நோக்கி விண்ணப்பம்பண்ணி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9290,51 +9532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দিকে দেখছিল|]]></a:t>
+              <a:t><![CDATA[11. சேனைகளின் கர்த்தாவே, தேவரீர் உம்முடைய அடியாளின் சிறுமையைக் கண்ணோக்கிப் பார்த்து, உம்முடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9422,51 +9664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. পনিন্না সব সময় হান্নাকে বিরক্ত করত| এতে হান্নার খুব মন খারাপ হত| হান্নার সন্তান হয়নি বলে]]></a:t>
+              <a:t><![CDATA[அடியாளை மறவாமல் நினைந்தருளி, உமது அடியாளுக்கு ஒரு ஆண்பிள்ளையைக் கொடுத்தால், அவன் உயிரோடிருக்கும் சகல]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9554,51 +9796,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পনিন্না তাকে এই রকম করত|]]></a:t>
+              <a:t><![CDATA[நாளும் நான் அவனைக் கர்த்தருக்கு ஒப்புக்கொடுப்பேன்; அவன் தலையின்மேல் சவரகன் கத்தி படுவதில்லை என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9686,51 +9928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. বছরের পর বছর এই ঘটনা ঘটত| যখনই ইল্কানা তার পরিবারের সঙ্গে শীলোয় প্রভুর গৃহে উপাসনা করতে যেত,]]></a:t>
+              <a:t><![CDATA[ஒரு பொருத்தனை பண்ணினாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9818,51 +10060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পনিন্না হান্নাকে বিরক্ত করত| একদিন ইল্কানা সবাইকে যখন বলির ভাগ দিচ্ছিল, হান্না মনের দুঃখে কেঁদে]]></a:t>
+              <a:t><![CDATA[12. அவள் கர்த்தருடைய சந்நிதியில் வெகுநேரம் விண்ணப்பம்பண்ணுகிறபோது, ஏலி அவள் வாயைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9950,51 +10192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ফেলল| সে কিছুই খেল না|]]></a:t>
+              <a:t><![CDATA[கவனித்துக்கொண்டிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10082,51 +10324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. হান্না মনে মনে প্রার্থনা করছিল| সে শব্দ করে কিছু বলছিল না, শুধু তার ঠোঁট দুটো নড়ছিল| এলি মনে]]></a:t>
+              <a:t><![CDATA[13. அன்னாள் தன் இருதயத்திலே பேசினாள்; அவளுடைய உதடுகள் மாத்திரம் அசைந்தது, அவள் சத்தமோ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10214,51 +10456,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পিতার নাম ছিল য়িরোহম, য়িরোহমের পিতা হচ্ছে ইলীহূ, ইলীহূর পিতা তোহূ, তোহূর পিতা সূফ| সে ইফ্রয়িমের]]></a:t>
+              <a:t><![CDATA[அவனுக்கு எல்க்கானா என்று பேர்; அவன் எப்பிராயீமியனாகிய சூப்புக்குப் பிறந்த தோகுவின் குமாரனாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10346,51 +10588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করল যে হান্না মাতাল হয়ে গেছে|]]></a:t>
+              <a:t><![CDATA[கேட்கப்படவில்லை; ஆகையால் அவள் வெறித்திருக்கிறாள் என்று ஏலி நினைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10478,51 +10720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. তাই এলি হান্নাকে বলল, “তুমি খুব বেশী পান করেছ! এখন দ্রাক্ষারস সরিয়ে রাখার সময় হয়েছে|”]]></a:t>
+              <a:t><![CDATA[14. அவளை நோக்கி: நீ எதுவரைக்கும் வெறித்திருப்பாய்? உன் குடியை உன்னைவிட்டு விலக்கு என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10610,51 +10852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. হান্না বলল, “না মহাশয়, আমি দ্রাক্ষারস বা সুরা কিছুই পান করি নি| আমার হৃদয় তীব্র বেদনায় কাতর|]]></a:t>
+              <a:t><![CDATA[15. அதற்கு அன்னாள் பிரதியுத்தரமாக: அப்படியல்ல, என் ஆண்டவனே, நான் மனக்கிலேசமுள்ள ஸ்திரீ; நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10742,51 +10984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আমি প্রভুর কাছে আমার সব কষ্টের কথা জানাচ্ছিলাম|]]></a:t>
+              <a:t><![CDATA[திராட்சரசமாகிலும் மதுவாகிலும் குடிக்கவில்லை; நான் கர்த்தருடைய சந்நிதியில் என் இருதயத்தை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10874,51 +11116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ভাববেন না যে আমি খারপ মেয়ে| আমি সারাক্ষণ শুধু প্রার্থনাই করছিলাম| কারণ আমার অনেক দুঃখ এবং আমি]]></a:t>
+              <a:t><![CDATA[ஊற்றிவிட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11006,51 +11248,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[খুবই বিচলিত|”]]></a:t>
+              <a:t><![CDATA[16. உம்முடைய அடியாளைப் பேலியாளின் மகளாக எண்ணாதேயும்; மிகுதியான விசாரத்தினாலும் கிலேசத்தினாலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11138,51 +11380,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. এলি বলল, “নিশ্চিন্তে বাড়ি যাও| ইস্রায়েলের ঈশ্বর তোমার মনোবাঞ্ছা পূরণ করুন|”]]></a:t>
+              <a:t><![CDATA[இந்நேரமட்டும் விண்ணப்பம் பண்ணினேன் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11270,51 +11512,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. হান্না বলল, “আশা করি আমার ওপর আপনি সন্তুষ্ট হয়েছেন|” এই বলে হান্না চলে গেল এবং পরে কিছু মুখে]]></a:t>
+              <a:t><![CDATA[17. அதற்கு ஏலி சமாதானத்துடனே போ; நீ இஸ்ரவேலின் தேவனிடத்தில் கேட்ட உன் விண்ணப்பத்தின்படி அவர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11402,51 +11644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দিল| তারপর থেকে সে আর দুঃখী ছিল না|]]></a:t>
+              <a:t><![CDATA[உனக்குக் கட்டளையிடுவாராக என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11534,51 +11776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. পরদিন খুব সকালে ইল্কানার বাড়ির সকলে ঘুম থেকে উঠল| তারা সকলে প্রভুর উপাসনা করল| তারপর তারা]]></a:t>
+              <a:t><![CDATA[18. அப்பொழுது அவள்: உம்முடைய அடியாளுக்கு உம்முடைய கண்களிலே தயைகிடைக்கக்கடவது என்றாள்; பின்பு அந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11666,51 +11908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পরিবারগোষ্ঠী থেকে এসেছিল|]]></a:t>
+              <a:t><![CDATA[எலிகூவின் மகனான எரோகாமின் புத்திரன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11798,51 +12040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[রামায় ফিরে গেল|ইল্কানা হান্নার সঙ্গে মিলিত হল| প্রভু হান্নাকে মনে রেখেছিলেন|]]></a:t>
+              <a:t><![CDATA[ஸ்திரீ புறப்பட்டுப்போய், போஜனஞ்செய்தாள்; அப்புறம் அவள் துக்கமுகமாயிருக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11930,51 +12172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. পরের বছর হান্না একটি পুত্র সন্তানের জন্ম দিল| হান্না পুত্রের নাম রাখল, শমূয়েল| সে বলল, “আমি]]></a:t>
+              <a:t><![CDATA[19. அவர்கள் அதிகாலையில் எழுந்து, கர்த்தரைப் பணிந்துகொண்டு, ராமாவிலிருக்கிற தங்கள் வீட்டுக்குத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12062,51 +12304,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রভুর কাছে এর জন্যে প্রার্থনা করেছিলাম, তাই এর নাম দিয়েছি শমূয়েল|”]]></a:t>
+              <a:t><![CDATA[திரும்பிப்போனார்கள்; எல்க்கானா தன்மனைவியாகிய அன்னாளை அறிந்தான்; கர்த்தர் அவளை நினைந்தருளினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12194,51 +12436,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. সেই বছর ইল্কানা শীলোতে গেল| ঈশ্বরের কাছে প্রতিশ্রুতি পালনের জন্যে এবং বলি দিতেই সে সেখানে]]></a:t>
+              <a:t><![CDATA[20. சிலநாள் சென்றபின்பு அன்னாள் கர்ப்பவதியாகி, ஒரு குமாரனைப் பெற்று, கர்த்தரிடத்தில் அவனைக் கேட்டேன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12326,51 +12568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সপরিবারে গিয়েছিল|]]></a:t>
+              <a:t><![CDATA[என்று சொல்லி, அவனுக்கு சாமுவேல் என்று பேரிட்டாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12458,51 +12700,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. কিন্তু হান্না যেতে চাইল না| সে ইল্কানাকে বলল, “যখন পুত্র বড় হবে, শক্ত খাবার-দাবার খেতে শিখবে]]></a:t>
+              <a:t><![CDATA[21. எல்க்கானா என்பவன் கர்த்தருக்கு வருஷாந்தரம் செலுத்தும் பலியையும் தன் பொருத்தனையையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12590,51 +12832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তখন আমি শীলোতে যাব| শীলোয় গিয়ে প্রভুর কাছে পুত্রকে দান করব| পুত্র হবে নাসরতীয়| সে শীলোতেই থাকবে|”]]></a:t>
+              <a:t><![CDATA[செலுத்தும்படியாக, தன் வீட்டார் அனைவரோடுங்கூடப் போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12722,51 +12964,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ইল্কানা তার স্ত্রী হান্নাকে বলল, “যা ভাল বোঝ তাই কর| পুত্র বড় না হওয়া পর্য়ন্ত, তার শক্ত খাবার]]></a:t>
+              <a:t><![CDATA[22. அன்னாள் கூடப்போகவில்லை; அவள்: பிள்ளை பால்மறந்த பின்பு, அவன் கர்த்தரின் சந்நிதியிலே காணப்படவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12854,51 +13096,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[খাওয়ার শক্তি না হওয়া পর্য়ন্ত বাড়িতেই থাকতে পারে| প্রভু তাঁর প্রতিশ্রুতি পূর্ণ করুন|”সুতরাং পুত্র]]></a:t>
+              <a:t><![CDATA[அங்கே எப்பொழுதும் இருக்கவும், நான் அவனைக் கொண்டுபோய் விடுவேன் என்று தன் புருஷனிடத்தில் சொன்னாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12986,51 +13228,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[শক্ত খাবার খাওয়ার উপযুক্ত না হওয়া পর্য়ন্ত হান্না পুত্রের সেবা শুশ্রূষার জন্য বাড়িতে থেকে গেল|]]></a:t>
+              <a:t><![CDATA[23. அப்பொழுது அவள் புருஷனாகிய எல்க்கானா அவளை நோக்கி: நீ உன் இஷ்டப்படி செய்து, அவனைப் பால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13118,51 +13360,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ইল্কানা তাকে বলল, “হান্না, তুমি কাঁদছ কেন? কেন তুমি কিছু খাচ্ছ না? কিসের জন্য তোমায় এমন শুকনো]]></a:t>
+              <a:t><![CDATA[2. அவனுக்கு இரண்டு மனைவிகள் இருந்தார்கள்; ஒருத்திபேர் அன்னாள், மற்றவள்பேர் பெனின்னாள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13250,51 +13492,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. বালকটি যখন বেশ বড়সড় হল, খাবার চিবোতে শিখল, তখন হান্না তাকে নিয়ে শীলোয প্রভুর গৃহে গেল| সে তিন]]></a:t>
+              <a:t><![CDATA[மறக்கப்பண்ணுமட்டும் இரு; கர்த்தர் தம்முடைய வார்த்தையைமாத்திரம் நிறைவேற்றுவாராக என்றான்; அப்படியே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13382,51 +13624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বছরের একটা ষাঁড়ও সঙ্গে নিল| এ ছাড়াও সে নিল 20 পাউণ্ড ছাঁকা মযদা এবং এক বোতল দ্রাক্ষারস|]]></a:t>
+              <a:t><![CDATA[அந்த ஸ்திரீ தன் பிள்ளையைப் பால் மறக்கப்பண்ணுமட்டும் அதற்கு முலைகொடுத்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13514,51 +13756,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. তারা প্রভুর সামনে গেল| ইল্কানা ষাঁড়টিকে বলি দিল যেমন সে সাধারণতঃ করত| তারপর হান্না এলিকে তার]]></a:t>
+              <a:t><![CDATA[24. அவள் அவனைப் பால்மறக்கப்பண்ணினபின்பு, மூன்று காளைகளையும், ஒரு மரக்கால் மாவையும், ஒரு துருத்தி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13646,51 +13888,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পুত্র দিল|]]></a:t>
+              <a:t><![CDATA[திராட்சரசத்தையும் எடுத்துக்கொண்டு, அவனையும் கூட்டிக் கொண்டு, சீலோவிலிருக்கிற கர்த்தருடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13778,51 +14020,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. হান্না এলিকে বলল, “মার্জনা করবেন মহাশয়| আমিই সেই মহিলা যে একদিন আপনার কাছে দাঁড়িয়েছিলাম এবং]]></a:t>
+              <a:t><![CDATA[ஆலயத்துக்குப் போனாள்; பிள்ளை இன்னும் குழந்தையாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13910,51 +14152,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রভুর কাছে প্রার্থনা করেছিলাম| বিশ্বাস করুন, আমি সত্যি কথাই বলছি|]]></a:t>
+              <a:t><![CDATA[25. அவர்கள் ஒரு காளையைப் பலியிட்டு, பிள்ளையை ஏலியினிடத்தில் கொண்டுவந்து விட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14042,51 +14284,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. আমি এই ছেলের জন্যেই প্রার্থনা করেছিলাম এবং প্রভু আমার সেই প্রার্থনার উত্তর দিয়েছেন| প্রভু এম্প]]></a:t>
+              <a:t><![CDATA[26. அப்பொழுது அவள்: என் ஆண்டவனே, இங்கே உம்மண்டையிலே நின்று கர்த்தரை நோக்கி விண்ணப்பம்பண்ணின ஸ்திரீ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14174,51 +14416,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ছেলেকে আমায় দিয়েছেন|]]></a:t>
+              <a:t><![CDATA[நான் தான் என்று என் ஆண்டவனாகிய உம்முடைய ஜீவனைக்கொண்டு சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14306,51 +14548,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. আমি এখন সেই ছেলেকে প্রভুর কাছে উত্সর্গ করছি| সে সারা জীবন তাঁর সেবা করবে|”এই কথা বলে, হান্না]]></a:t>
+              <a:t><![CDATA[27. இந்தப் பிள்ளைக்காக விண்ணப்பம்பண்ணினேன்; நான் கர்த்தரிடத்தில் கேட்ட என் விண்ணப்பத்தின்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14438,51 +14680,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ছেলেটিকে সেখানে রাখল এবং প্রভুর উপাসনা করল|]]></a:t>
+              <a:t><![CDATA[எனக்குக் கட்டளையிட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14570,51 +14812,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দেখাচ্ছে? তোমার জন্য তো আমি আছি| আমি তোমার স্বামী| দশটি পুত্রের চেয়ে আমাকে তোমার বেশী ভাল বলে]]></a:t>
+              <a:t><![CDATA[பெனின்னாளுக்குப் பிள்ளைகள் இருந்தார்கள்; அன்னாளுக்கோ பிள்ளை இல்லை.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. ஆகையால் அவன் கர்த்தருக்கென்று கேட்கப்பட்டபடியினால், அவன் உயிரோடிருக்கும் சகல நாளும் அவனைக்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கர்த்தருக்கே ஒப்புக்கொடுக்கிறேன் என்றாள்; அவன் அங்கே கர்த்தரைப் பணிந்துகொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14702,51 +15208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বিবেচনা করা উচিত্‌|”]]></a:t>
+              <a:t><![CDATA[3. அந்த மனுஷன் சீலோவிலே சேனைகளின் கர்த்தரைப் பணிந்து கொள்ளவும் அவருக்குப் பலியிடவும் வருஷந்தோறும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14834,51 +15340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ইল্কানার দুই স্ত্রী ছিল| একজনের নাম হান্না, অন্য জনের নাম পনিন্না| পনিন্নার সন্তানাদি ছিল, কিন্তু]]></a:t>
+              <a:t><![CDATA[தன் ஊரிலிருந்து போய்வருவான்; அங்கே கர்த்தரின் ஆசாரியரான ஏலியின் இரண்டு குமாரராகிய ஓப்னியும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14966,51 +15472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হান্না ছিল নিঃসন্তান|]]></a:t>
+              <a:t><![CDATA[பினெகாசும் இருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15312,51 +15818,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>59</Slides>
+  <Slides>61</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>