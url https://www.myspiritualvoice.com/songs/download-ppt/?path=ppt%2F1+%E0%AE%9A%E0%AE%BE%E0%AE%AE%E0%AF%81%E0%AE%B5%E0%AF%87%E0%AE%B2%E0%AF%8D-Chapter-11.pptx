--- v1 (2026-07-18)
+++ v2 (2026-09-18)
@@ -53,50 +53,64 @@
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -108,50 +122,57 @@
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
+    <p:sldId id="287" r:id="rId34"/>
+    <p:sldId id="288" r:id="rId35"/>
+    <p:sldId id="289" r:id="rId36"/>
+    <p:sldId id="290" r:id="rId37"/>
+    <p:sldId id="291" r:id="rId38"/>
+    <p:sldId id="292" r:id="rId39"/>
+    <p:sldId id="293" r:id="rId40"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -280,53 +301,60 @@
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
-  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
+  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
+  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
+  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
+  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -386,51 +414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஓரிணைமாட்டைப் பிடித்து, துண்டித்து, அந்த ஸ்தானாபதிகள் கையிலே கொடுத்து, இஸ்ரவேலின் நாடுகளுக்கெல்லாம் அனுப்பி: சவுலின் பின்னாலேயும், சாமுவேலின் பின்னாலேயும் புறப்படாதவன் எவனோ, அவனுடைய மாடுகளுக்கு இப்படிச் செய்யப்படும் என்று சொல்லியனுப்பினான்; அப்பொழுது கர்த்தரால் உண்டான பயங்கரம் ஜனத்தின்மேல் வந்ததினால், ஒருமனப்பட்டுப் புறப்பட்டு வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[4. Then came the messengers to Gibeah of Saul, and told the tidings in the ears of the people: and all the people lifted up their voices, and wept.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -495,51 +523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஓரிணைமாட்டைப் பிடித்து, துண்டித்து, அந்த ஸ்தானாபதிகள் கையிலே கொடுத்து, இஸ்ரவேலின் நாடுகளுக்கெல்லாம் அனுப்பி: சவுலின் பின்னாலேயும், சாமுவேலின் பின்னாலேயும் புறப்படாதவன் எவனோ, அவனுடைய மாடுகளுக்கு இப்படிச் செய்யப்படும் என்று சொல்லியனுப்பினான்; அப்பொழுது கர்த்தரால் உண்டான பயங்கரம் ஜனத்தின்மேல் வந்ததினால், ஒருமனப்பட்டுப் புறப்பட்டு வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[4. Then came the messengers to Gibeah of Saul, and told the tidings in the ears of the people: and all the people lifted up their voices, and wept.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -604,51 +632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஓரிணைமாட்டைப் பிடித்து, துண்டித்து, அந்த ஸ்தானாபதிகள் கையிலே கொடுத்து, இஸ்ரவேலின் நாடுகளுக்கெல்லாம் அனுப்பி: சவுலின் பின்னாலேயும், சாமுவேலின் பின்னாலேயும் புறப்படாதவன் எவனோ, அவனுடைய மாடுகளுக்கு இப்படிச் செய்யப்படும் என்று சொல்லியனுப்பினான்; அப்பொழுது கர்த்தரால் உண்டான பயங்கரம் ஜனத்தின்மேல் வந்ததினால், ஒருமனப்பட்டுப் புறப்பட்டு வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[5. And, behold, Saul came after the herd out of the field; and Saul said, What disturbs the people that they weep? And they told him the tidings of the men of Jabesh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -713,51 +741,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர்களைப் பேசேக்கிலே இலக்கம் பார்த்தான்; இஸ்ரவேல் புத்திரரில் மூன்றுலட்சம்பேரும், யூதா மனுஷரில் முப்பதினாயிரம்பேரும் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[5. And, behold, Saul came after the herd out of the field; and Saul said, What disturbs the people that they weep? And they told him the tidings of the men of Jabesh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -822,51 +850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. வந்த ஸ்தானாபதிகளை அவர்கள் நோக்கி: நாளைக்கு வெயில் ஏறுகிறதற்கு முன்னே உங்களுக்கு ரட்சிப்புக் கிடைக்கும் என்று கீலேயாத்திலிருக்கிற யாபேசின் மனுஷருக்குச் சொல்லுங்கள் என்றார்கள்; ஸ்தானாபதிகள் வந்து யாபேசின் மனுஷரிடத்தில் அதை அறிவித்தார்கள்; அதற்கு அவர்கள் சந்தோஷப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[6. And the Spirit of God came upon Saul when he heard those tidings, and his anger was kindled greatly.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -931,51 +959,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. வந்த ஸ்தானாபதிகளை அவர்கள் நோக்கி: நாளைக்கு வெயில் ஏறுகிறதற்கு முன்னே உங்களுக்கு ரட்சிப்புக் கிடைக்கும் என்று கீலேயாத்திலிருக்கிற யாபேசின் மனுஷருக்குச் சொல்லுங்கள் என்றார்கள்; ஸ்தானாபதிகள் வந்து யாபேசின் மனுஷரிடத்தில் அதை அறிவித்தார்கள்; அதற்கு அவர்கள் சந்தோஷப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[6. And the Spirit of God came upon Saul when he heard those tidings, and his anger was kindled greatly.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1040,51 +1068,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. வந்த ஸ்தானாபதிகளை அவர்கள் நோக்கி: நாளைக்கு வெயில் ஏறுகிறதற்கு முன்னே உங்களுக்கு ரட்சிப்புக் கிடைக்கும் என்று கீலேயாத்திலிருக்கிற யாபேசின் மனுஷருக்குச் சொல்லுங்கள் என்றார்கள்; ஸ்தானாபதிகள் வந்து யாபேசின் மனுஷரிடத்தில் அதை அறிவித்தார்கள்; அதற்கு அவர்கள் சந்தோஷப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[7. And he took a yoke of oxen, and hewed them in pieces, and sent them throughout all the coasts of Israel by the hands of messengers, saying, Whosoever comes not forth after Saul and after Samuel, so shall it be done unto his oxen. And the fear of the LORD fell on the people, and they came out with one consent.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1149,51 +1177,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பின்பு யாபேசின் மனுஷர்: நாளைக்கு உங்களிடத்தில் வருவோம், அப்பொழுது உங்கள் இஷ்டப்படியெல்லாம் எங்களுக்குச் செய்யுங்கள் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[7. And he took a yoke of oxen, and hewed them in pieces, and sent them throughout all the coasts of Israel by the hands of messengers, saying, Whosoever comes not forth after Saul and after Samuel, so shall it be done unto his oxen. And the fear of the LORD fell on the people, and they came out with one consent.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1258,51 +1286,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பின்பு யாபேசின் மனுஷர்: நாளைக்கு உங்களிடத்தில் வருவோம், அப்பொழுது உங்கள் இஷ்டப்படியெல்லாம் எங்களுக்குச் செய்யுங்கள் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[7. And he took a yoke of oxen, and hewed them in pieces, and sent them throughout all the coasts of Israel by the hands of messengers, saying, Whosoever comes not forth after Saul and after Samuel, so shall it be done unto his oxen. And the fear of the LORD fell on the people, and they came out with one consent.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1367,51 +1395,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அக்காலத்தில் நாகாஸ் என்னும் அம்மோனியன் வந்து, கீலேயாத்திலிருக்கிற யாபேசை முற்றிக்கைபோட்டான்; அப்பொழுது யாபேசின் மனுஷர் எல்லாரும் நாகாசை நோக்கி: எங்களோடே உடன்படிக்கைபண்ணும்; அப்பொழுது உம்மைச் சேவிப்போம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[7. And he took a yoke of oxen, and hewed them in pieces, and sent them throughout all the coasts of Israel by the hands of messengers, saying, Whosoever comes not forth after Saul and after Samuel, so shall it be done unto his oxen. And the fear of the LORD fell on the people, and they came out with one consent.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1476,51 +1504,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அதற்கு யாபேசின் மூப்பர்கள்: நாங்கள் இஸ்ரவேல் நாடெங்கும் ஸ்தானாபதிகளை அனுப்பும்படி, ஏழுநாள் எங்களுக்குத் தவணைகொடும், எங்களை ரட்சிப்பார் இல்லாவிட்டால், அப்பொழுது உம்மிடத்தில் வருவோம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[1. Then Nahash the Ammonite came up, and encamped against Jabeshgilead: and all the men of Jabesh said unto Nahash, Make a covenant with us, and we will serve you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1585,51 +1613,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அக்காலத்தில் நாகாஸ் என்னும் அம்மோனியன் வந்து, கீலேயாத்திலிருக்கிற யாபேசை முற்றிக்கைபோட்டான்; அப்பொழுது யாபேசின் மனுஷர் எல்லாரும் நாகாசை நோக்கி: எங்களோடே உடன்படிக்கைபண்ணும்; அப்பொழுது உம்மைச் சேவிப்போம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[8. And when he numbered them in Bezek, the children of Israel were three hundred thousand, and the men of Judah thirty thousand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1694,51 +1722,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அதற்கு அம்மோனியனாகிய நாகாஸ்: நான் உங்கள் ஒவ்வொருவருடைய வலது கண்ணையும் பிடுங்கி, இதினாலே இஸ்ரவேல் எல்லாவற்றின் மேலும் நிந்தைவரப்பண்ணுவதே நான் உங்களோடே பண்ணும் உடன்படிக்கை என்றான்.]]></a:t>
+              <a:t><![CDATA[8. And when he numbered them in Bezek, the children of Israel were three hundred thousand, and the men of Judah thirty thousand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1803,51 +1831,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அதற்கு அம்மோனியனாகிய நாகாஸ்: நான் உங்கள் ஒவ்வொருவருடைய வலது கண்ணையும் பிடுங்கி, இதினாலே இஸ்ரவேல் எல்லாவற்றின் மேலும் நிந்தைவரப்பண்ணுவதே நான் உங்களோடே பண்ணும் உடன்படிக்கை என்றான்.]]></a:t>
+              <a:t><![CDATA[9. And they said unto the messengers that came, Thus shall all of you say unto the men of Jabeshgilead, Tomorrow, by that time the sun be hot, all of you shall have help. And the messengers came and showed it to the men of Jabesh; and they were glad.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1912,51 +1940,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. மறுநாளிலே சவுல் ஜனங்களை மூன்று படையாக வகுத்து, கிழக்கு வெளுத்துவரும் ஜாமத்தில் பாளயத்திற்குள் வந்து வெயில் ஏறும்வரைக்கும் அம்மோனியரை முறிய அடித்தான்; தப்பினவர்களில் இரண்டுபேராகிலும் சேர்ந்து ஓடிப்போகாதபடி எல்லாரும் சிதறிப் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[9. And they said unto the messengers that came, Thus shall all of you say unto the men of Jabeshgilead, Tomorrow, by that time the sun be hot, all of you shall have help. And the messengers came and showed it to the men of Jabesh; and they were glad.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2021,51 +2049,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. மறுநாளிலே சவுல் ஜனங்களை மூன்று படையாக வகுத்து, கிழக்கு வெளுத்துவரும் ஜாமத்தில் பாளயத்திற்குள் வந்து வெயில் ஏறும்வரைக்கும் அம்மோனியரை முறிய அடித்தான்; தப்பினவர்களில் இரண்டுபேராகிலும் சேர்ந்து ஓடிப்போகாதபடி எல்லாரும் சிதறிப் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[9. And they said unto the messengers that came, Thus shall all of you say unto the men of Jabeshgilead, Tomorrow, by that time the sun be hot, all of you shall have help. And the messengers came and showed it to the men of Jabesh; and they were glad.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2130,51 +2158,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. மறுநாளிலே சவுல் ஜனங்களை மூன்று படையாக வகுத்து, கிழக்கு வெளுத்துவரும் ஜாமத்தில் பாளயத்திற்குள் வந்து வெயில் ஏறும்வரைக்கும் அம்மோனியரை முறிய அடித்தான்; தப்பினவர்களில் இரண்டுபேராகிலும் சேர்ந்து ஓடிப்போகாதபடி எல்லாரும் சிதறிப் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[10. Therefore the men of Jabesh said, Tomorrow we will come out unto you, and all of you shall do with us all that seems good unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2239,51 +2267,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது ஜனங்கள் சாமுவேலை நோக்கி: சவுலா நமக்கு ராஜாவாயிருக்கப்போகிறவன் என்று சொன்னவர்கள் யார்? அந்த மனுஷரை நாங்கள் கொன்று போடும்படிக்கு ஒப்புக்கொடுங்கள் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[10. Therefore the men of Jabesh said, Tomorrow we will come out unto you, and all of you shall do with us all that seems good unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2348,51 +2376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது ஜனங்கள் சாமுவேலை நோக்கி: சவுலா நமக்கு ராஜாவாயிருக்கப்போகிறவன் என்று சொன்னவர்கள் யார்? அந்த மனுஷரை நாங்கள் கொன்று போடும்படிக்கு ஒப்புக்கொடுங்கள் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[11. And it was so on the next day, that Saul put the people in three companies; and they came into the midst of the host in the morning watch, and slew the Ammonites until the heat of the day: and it came to pass, that they which remained were scattered, so that two of them were not left together.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2457,51 +2485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அதற்குச் சவுல்: இன்றையதினம் ஒருவரும் கொல்லப்படலாகாது; இன்று கர்த்தர் இஸ்ரவேலுக்கு இரட்சிப்பை அருளினார் என்றான்.]]></a:t>
+              <a:t><![CDATA[11. And it was so on the next day, that Saul put the people in three companies; and they came into the midst of the host in the morning watch, and slew the Ammonites until the heat of the day: and it came to pass, that they which remained were scattered, so that two of them were not left together.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2566,51 +2594,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது சாமுவேல் ஜனங்களை நோக்கி: நாம் கில்காலுக்குப் போய், அங்கே ராஜ்யபாரத்தை ஸ்திரப்படுத்துவோம் வாருங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[11. And it was so on the next day, that Saul put the people in three companies; and they came into the midst of the host in the morning watch, and slew the Ammonites until the heat of the day: and it came to pass, that they which remained were scattered, so that two of them were not left together.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2675,51 +2703,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அதற்கு யாபேசின் மூப்பர்கள்: நாங்கள் இஸ்ரவேல் நாடெங்கும் ஸ்தானாபதிகளை அனுப்பும்படி, ஏழுநாள் எங்களுக்குத் தவணைகொடும், எங்களை ரட்சிப்பார் இல்லாவிட்டால், அப்பொழுது உம்மிடத்தில் வருவோம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[1. Then Nahash the Ammonite came up, and encamped against Jabeshgilead: and all the men of Jabesh said unto Nahash, Make a covenant with us, and we will serve you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2784,51 +2812,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்படியே ஜனங்கள் எல்லாரும் கில்காலுக்குப் போய், அவ்விடத்திலே கர்த்தருடைய சந்நிதியில் சவுலை ராஜாவாக ஏற்படுத்தி, அங்கே கர்த்தருடைய சந்நிதியில் சமாதானபலிகளைச் செலுத்தி, அங்கே சவுலும் இஸ்ரவேல் மனுஷர் யாவரும் மிகவும் சந்தோஷங்கொண்டாடினார்கள்.]]></a:t>
+              <a:t><![CDATA[12. And the people said unto Samuel, Who is he that said, Shall Saul reign over us? bring the men, that we may put them to death.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2893,51 +2921,814 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்படியே ஜனங்கள் எல்லாரும் கில்காலுக்குப் போய், அவ்விடத்திலே கர்த்தருடைய சந்நிதியில் சவுலை ராஜாவாக ஏற்படுத்தி, அங்கே கர்த்தருடைய சந்நிதியில் சமாதானபலிகளைச் செலுத்தி, அங்கே சவுலும் இஸ்ரவேல் மனுஷர் யாவரும் மிகவும் சந்தோஷங்கொண்டாடினார்கள்.]]></a:t>
+              <a:t><![CDATA[12. And the people said unto Samuel, Who is he that said, Shall Saul reign over us? bring the men, that we may put them to death.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[13. And Saul said, There shall not a man be put to death this day: in order to day the LORD has wrought salvation in Israel.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[13. And Saul said, There shall not a man be put to death this day: in order to day the LORD has wrought salvation in Israel.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[14. Then said Samuel to the people, Come, and let us go to Gilgal, and renew the kingdom there.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[14. Then said Samuel to the people, Come, and let us go to Gilgal, and renew the kingdom there.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. And all the people went to Gilgal; and there they made Saul king before the LORD in Gilgal; and there they sacrificed sacrifices of peace offerings before the LORD; and there Saul and all the men of Israel rejoiced greatly.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. And all the people went to Gilgal; and there they made Saul king before the LORD in Gilgal; and there they sacrificed sacrifices of peace offerings before the LORD; and there Saul and all the men of Israel rejoiced greatly.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. And all the people went to Gilgal; and there they made Saul king before the LORD in Gilgal; and there they sacrificed sacrifices of peace offerings before the LORD; and there Saul and all the men of Israel rejoiced greatly.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3002,51 +3793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அந்த ஸ்தானாபதிகள் சவுலின் ஊராகிய கிபியாவிலே வந்து, ஜனங்களின் காதுகேட்க அந்தச் செய்திகளைச் சொன்னார்கள்; அப்பொழுது ஜனங்களெல்லாரும் சத்தமிட்டு அழுதார்கள்.]]></a:t>
+              <a:t><![CDATA[1. Then Nahash the Ammonite came up, and encamped against Jabeshgilead: and all the men of Jabesh said unto Nahash, Make a covenant with us, and we will serve you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3111,51 +3902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இதோ, சவுல் மாடுகளின் பின்னாலே வயலிலிருந்து வந்து, ஜனங்கள் அழுகிற முகாந்தரம் என்ன என்று கேட்டான்; யாபேசின் மனுஷர் சொல்லிய செய்திகளை அவனுக்குத் தெரிவித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[2. And Nahash the Ammonite answered them, On this condition will I make a covenant with you, that I may thrust out all your right eyes, and lay it for a reproach upon all Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3220,51 +4011,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இதோ, சவுல் மாடுகளின் பின்னாலே வயலிலிருந்து வந்து, ஜனங்கள் அழுகிற முகாந்தரம் என்ன என்று கேட்டான்; யாபேசின் மனுஷர் சொல்லிய செய்திகளை அவனுக்குத் தெரிவித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[2. And Nahash the Ammonite answered them, On this condition will I make a covenant with you, that I may thrust out all your right eyes, and lay it for a reproach upon all Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3329,51 +4120,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. சவுல் இந்தச் செய்திகளைக் கேட்டவுடனே, தேவனுடைய ஆவி அவன்மேல் இறங்கினதினால் அவன் மிகவும் கோபம் மூண்டவனாகி,]]></a:t>
+              <a:t><![CDATA[3. And the elders of Jabesh said unto him, Give us seven days' respite, that we may send messengers unto all the coasts of Israel: and then, if there be no man to save us, we will come out to you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3438,51 +4229,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஓரிணைமாட்டைப் பிடித்து, துண்டித்து, அந்த ஸ்தானாபதிகள் கையிலே கொடுத்து, இஸ்ரவேலின் நாடுகளுக்கெல்லாம் அனுப்பி: சவுலின் பின்னாலேயும், சாமுவேலின் பின்னாலேயும் புறப்படாதவன் எவனோ, அவனுடைய மாடுகளுக்கு இப்படிச் செய்யப்படும் என்று சொல்லியனுப்பினான்; அப்பொழுது கர்த்தரால் உண்டான பயங்கரம் ஜனத்தின்மேல் வந்ததினால், ஒருமனப்பட்டுப் புறப்பட்டு வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And the elders of Jabesh said unto him, Give us seven days' respite, that we may send messengers unto all the coasts of Israel: and then, if there be no man to save us, we will come out to you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3547,51 +4338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஓரிணைமாட்டைப் பிடித்து, துண்டித்து, அந்த ஸ்தானாபதிகள் கையிலே கொடுத்து, இஸ்ரவேலின் நாடுகளுக்கெல்லாம் அனுப்பி: சவுலின் பின்னாலேயும், சாமுவேலின் பின்னாலேயும் புறப்படாதவன் எவனோ, அவனுடைய மாடுகளுக்கு இப்படிச் செய்யப்படும் என்று சொல்லியனுப்பினான்; அப்பொழுது கர்த்தரால் உண்டான பயங்கரம் ஜனத்தின்மேல் வந்ததினால், ஒருமனப்பட்டுப் புறப்பட்டு வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And the elders of Jabesh said unto him, Give us seven days' respite, that we may send messengers unto all the coasts of Israel: and then, if there be no man to save us, we will come out to you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3626,51 +4417,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473414259" r:id="rId1"/>
+    <p:sldLayoutId id="2478705679" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3862,50 +4653,106 @@
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4054,51 +4901,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বলবে তাও সে বলে দিল| এই ছিল তার বাণী: “তোমরা সকলে শৌল এবং শমূয়েলকে অনুসরণ কর| যদি কেউ তাদের সাহায্য]]></a:t>
+              <a:t><![CDATA[4. அந்த ஸ்தானாபதிகள் சவுலின் ஊராகிய கிபியாவிலே வந்து, ஜனங்களின் காதுகேட்க அந்தச் செய்திகளைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4186,51 +5033,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[না করে তবে তাদের বলদের অবস্থা হবে এই টুকরোর মতো!”লোকদের মনে প্রভুর প্রতি মহা ভয় এলো এবং তারা সবাই]]></a:t>
+              <a:t><![CDATA[சொன்னார்கள்; அப்பொழுது ஜனங்களெல்லாரும் சத்தமிட்டு அழுதார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4318,51 +5165,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মিলে একটি মানুষের একতা নিয়ে বের হয়ে এল|]]></a:t>
+              <a:t><![CDATA[5. இதோ, சவுல் மாடுகளின் பின்னாலே வயலிலிருந்து வந்து, ஜனங்கள் அழுகிற முகாந்தரம் என்ன என்று கேட்டான்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4450,51 +5297,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. শৌল বেষকে সকলকে একত্র করল| ইস্রাযেল থেকে এসেছিল 3,00,000 লোক, যিহূদা থেকে 30,000 জন|]]></a:t>
+              <a:t><![CDATA[யாபேசின் மனுஷர் சொல்லிய செய்திகளை அவனுக்குத் தெரிவித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4582,51 +5429,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. শৌল এবং তার সৈন্যরা যাবেশের বার্তাবাহকদের বলল, “গিলিয়দে যাবেশের যত লোক আছে তাদের গিয়ে বল, কাল]]></a:t>
+              <a:t><![CDATA[6. சவுல் இந்தச் செய்திகளைக் கேட்டவுடனே, தேவனுடைய ஆவி அவன்மேல் இறங்கினதினால் அவன் மிகவும் கோபம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4714,51 +5561,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দুপুরের মধ্যেই তোমাদের রক্ষা করা হবে|”শৌলের বাণী বার্তাবাহকরা যাবেশের লোকদের শোনাল| শুনে তারা খুব]]></a:t>
+              <a:t><![CDATA[மூண்டவனாகி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4846,51 +5693,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[খুশী হল|]]></a:t>
+              <a:t><![CDATA[7. ஓரிணைமாட்டைப் பிடித்து, துண்டித்து, அந்த ஸ்தானாபதிகள் கையிலே கொடுத்து, இஸ்ரவேலின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4978,51 +5825,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. তারপর তারা অম্মোনের রাজা নাহশকে বলল, “আমরা কাল তোমার কাছে আসব| তখন তুমি আমাদের নিয়ে যা চাও তাই]]></a:t>
+              <a:t><![CDATA[நாடுகளுக்கெல்லாம் அனுப்பி: சவுலின் பின்னாலேயும், சாமுவேலின் பின்னாலேயும் புறப்படாதவன் எவனோ, அவனுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5110,51 +5957,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করবে|”]]></a:t>
+              <a:t><![CDATA[மாடுகளுக்கு இப்படிச் செய்யப்படும் என்று சொல்லியனுப்பினான்; அப்பொழுது கர்த்தரால் உண்டான பயங்கரம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5242,51 +6089,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. প্রায একমাস পর অম্মোনদের রাজা নাহশ তার সৈন্যসামন্ত নিয়ে যাবেশ গিলিয়দ ঘিরে ফেলল| যাবেশের লোকেরা]]></a:t>
+              <a:t><![CDATA[ஜனத்தின்மேல் வந்ததினால், ஒருமனப்பட்டுப் புறப்பட்டு வந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5374,51 +6221,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. যাবেশের নেতারা বলল, “সাতদিন সময় দাও| সমস্ত ইস্রায়েলে আমরা দূত পাঠাব| যদি কেউ সাহায্য করতে না]]></a:t>
+              <a:t><![CDATA[1. அக்காலத்தில் நாகாஸ் என்னும் அம்மோனியன் வந்து, கீலேயாத்திலிருக்கிற யாபேசை முற்றிக்கைபோட்டான்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5506,51 +6353,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[নাহশকে বলল, “যদি আমাদের সঙ্গে তুমি একটি শান্তি চুক্তি কর তাহলে আমরা তোমার সেবা করব|”]]></a:t>
+              <a:t><![CDATA[8. அவர்களைப் பேசேக்கிலே இலக்கம் பார்த்தான்; இஸ்ரவேல் புத்திரரில் மூன்றுலட்சம்பேரும், யூதா மனுஷரில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5638,51 +6485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. নাহশ বলল, “তোমাদের প্রত্যেকের ডান চোখ যদি উপড়ে নিয়ে নিতে পারি তাহলেই তোমাদের সঙ্গে চুক্তি করতে]]></a:t>
+              <a:t><![CDATA[முப்பதினாயிரம்பேரும் இருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5770,51 +6617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পারি| তবেই সমস্ত ইস্রায়েলীয়রা লজ্জা পাবে!”]]></a:t>
+              <a:t><![CDATA[9. வந்த ஸ்தானாபதிகளை அவர்கள் நோக்கி: நாளைக்கு வெயில் ஏறுகிறதற்கு முன்னே உங்களுக்கு ரட்சிப்புக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5902,51 +6749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. পরদিন সকালে শৌল তাঁর সৈন্যদের তিনটে দলে ভাগ করলেন| সূর্য় উঠলে শৌল সসৈন্যে অম্মোনদের শিবির]]></a:t>
+              <a:t><![CDATA[கிடைக்கும் என்று கீலேயாத்திலிருக்கிற யாபேசின் மனுஷருக்குச் சொல்லுங்கள் என்றார்கள்; ஸ்தானாபதிகள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6034,51 +6881,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আক্রমণ করল| সেই সময় ওদের প্রহরীরা পালাবদল করছিল| দুপুরের আগেই শৌল অম্মোনদের পরাজিত করল| অম্মোন]]></a:t>
+              <a:t><![CDATA[வந்து யாபேசின் மனுஷரிடத்தில் அதை அறிவித்தார்கள்; அதற்கு அவர்கள் சந்தோஷப்பட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6166,51 +7013,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সৈন্যরা ছত্রভঙ্গ হয়ে যে যেদিকে পারল পালিয়ে গেল| সবাই একা হয়ে ছড়িয়ে ছিটিয়ে গেল|]]></a:t>
+              <a:t><![CDATA[10. பின்பு யாபேசின் மனுஷர்: நாளைக்கு உங்களிடத்தில் வருவோம், அப்பொழுது உங்கள் இஷ்டப்படியெல்லாம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6298,51 +7145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. তারপর লোকরা শমূয়েলকে বলল, “কোথায় গেল সেইসব লোক যারা বলেছিল শৌলকে রাজা হিসেবে আমরা চাই না?]]></a:t>
+              <a:t><![CDATA[எங்களுக்குச் செய்யுங்கள் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6430,51 +7277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাদের ডেকে নিয়ে এসো, আমরা তাদের হত্যা করব!”]]></a:t>
+              <a:t><![CDATA[11. மறுநாளிலே சவுல் ஜனங்களை மூன்று படையாக வகுத்து, கிழக்கு வெளுத்துவரும் ஜாமத்தில் பாளயத்திற்குள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6562,51 +7409,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. কিন্তু শৌল বলল, “না আজ কাউকে হত্যা কোরো না| প্রভু আজ ইস্রাযেলকে রক্ষা করেছেন!”]]></a:t>
+              <a:t><![CDATA[வந்து வெயில் ஏறும்வரைக்கும் அம்மோனியரை முறிய அடித்தான்; தப்பினவர்களில் இரண்டுபேராகிலும் சேர்ந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6694,51 +7541,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. তারপর শমূয়েল লোকদের বলল, “চলো, আমরা গিল্গলে যাই| গিল্গলে গিয়ে আমরা আবার শৌলকে রাজা করব|”]]></a:t>
+              <a:t><![CDATA[ஓடிப்போகாதபடி எல்லாரும் சிதறிப் போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6826,51 +7673,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আসে তাহলে আমরা তোমার কাছে এসে আত্মসমর্পণ করব|”]]></a:t>
+              <a:t><![CDATA[அப்பொழுது யாபேசின் மனுஷர் எல்லாரும் நாகாசை நோக்கி: எங்களோடே உடன்படிக்கைபண்ணும்; அப்பொழுது உம்மைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6958,51 +7805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. সকলে গিল্গলে গেল| সেখানে প্রভুর সামনে তারা শৌলকে রাজা হিসেবে ঘোষণা করল| তারা প্রভুকে মঙ্গল]]></a:t>
+              <a:t><![CDATA[12. அப்பொழுது ஜனங்கள் சாமுவேலை நோக்கி: சவுலா நமக்கு ராஜாவாயிருக்கப்போகிறவன் என்று சொன்னவர்கள் யார்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7090,51 +7937,975 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[নৈবেদ্য উত্সর্গ করল| শৌল ও ইস্রায়েলের সমস্ত লোক মহা আনন্দের সঙ্গে অনুষ্ঠান করল|]]></a:t>
+              <a:t><![CDATA[அந்த மனுஷரை நாங்கள் கொன்று போடும்படிக்கு ஒப்புக்கொடுங்கள் என்றார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[13. அதற்குச் சவுல்: இன்றையதினம் ஒருவரும் கொல்லப்படலாகாது; இன்று கர்த்தர் இஸ்ரவேலுக்கு இரட்சிப்பை]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அருளினார் என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[14. அப்பொழுது சாமுவேல் ஜனங்களை நோக்கி: நாம் கில்காலுக்குப் போய், அங்கே ராஜ்யபாரத்தை]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஸ்திரப்படுத்துவோம் வாருங்கள் என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. அப்படியே ஜனங்கள் எல்லாரும் கில்காலுக்குப் போய், அவ்விடத்திலே கர்த்தருடைய சந்நிதியில் சவுலை]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ராஜாவாக ஏற்படுத்தி, அங்கே கர்த்தருடைய சந்நிதியில் சமாதானபலிகளைச் செலுத்தி, அங்கே சவுலும் இஸ்ரவேல்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மனுஷர் யாவரும் மிகவும் சந்தோஷங்கொண்டாடினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7222,51 +8993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. বার্তাবাহকরা গিবিয়ায় এল; সেখানেই শৌল থাকত| তারা লোকদের খবরটি জানালে লোকরা কেঁদে উঠল|]]></a:t>
+              <a:t><![CDATA[சேவிப்போம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7354,51 +9125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. শৌল তখন মাঠে গরু চরাতে গিয়েছিল| মাঠ থেকে ফিরে সে তাদের কান্না শুনতে পেল| সে জিজ্ঞেস করল,]]></a:t>
+              <a:t><![CDATA[2. அதற்கு அம்மோனியனாகிய நாகாஸ்: நான் உங்கள் ஒவ்வொருவருடைய வலது கண்ணையும் பிடுங்கி, இதினாலே இஸ்ரவேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7486,51 +9257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[“তোমাদের কি হয়েছে? তোমরা কাঁদছ কেন?”তারা শৌলকে যাবেশের বার্তাবাহকরা কি বলেছিল তা বলল|]]></a:t>
+              <a:t><![CDATA[எல்லாவற்றின் மேலும் நிந்தைவரப்பண்ணுவதே நான் உங்களோடே பண்ணும் உடன்படிக்கை என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7618,51 +9389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. শৌল সব শুনল| তারপর ঈশ্বরের আত্মা সবলে তার ওপর এল| সে খুব রেগে গেল|]]></a:t>
+              <a:t><![CDATA[3. அதற்கு யாபேசின் மூப்பர்கள்: நாங்கள் இஸ்ரவேல் நாடெங்கும் ஸ்தானாபதிகளை அனுப்பும்படி, ஏழுநாள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7750,51 +9521,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. এক জোড়া বলদ নিয়ে সে তাদের কেটে টুকরো টুকরো করল| তারপর সে বার্তাবাহকদের হাতে সেই বলদের টুকরোগুলো]]></a:t>
+              <a:t><![CDATA[எங்களுக்குத் தவணைகொடும், எங்களை ரட்சிப்பார் இல்லாவிட்டால், அப்பொழுது உம்மிடத்தில் வருவோம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7882,51 +9653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দিয়ে তাদের সেই টুকরোগুলি নিয়ে সমস্ত ইস্রায়েলে ঘুরতে বলল| ইস্রাযেলবাসীদের কাছে বার্তাবাহকরা কি]]></a:t>
+              <a:t><![CDATA[என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7943,91 +9714,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 சாமுவேல் : 11]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme51">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme44">
   <a:themeElements>
-    <a:clrScheme name="Theme51">
+    <a:clrScheme name="Theme44">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme51">
+    <a:fontScheme name="Theme44">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -8053,51 +9824,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme51">
+    <a:fmtScheme name="Theme44">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -8228,51 +9999,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>31</Slides>
+  <Slides>38</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>