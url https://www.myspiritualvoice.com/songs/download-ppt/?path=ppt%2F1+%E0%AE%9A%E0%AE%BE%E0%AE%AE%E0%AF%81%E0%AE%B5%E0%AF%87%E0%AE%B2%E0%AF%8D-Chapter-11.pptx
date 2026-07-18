--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -822,51 +822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர்களைப் பேசேக்கிலே இலக்கம் பார்த்தான்; இஸ்ரவேல் புத்திரரில் மூன்றுலட்சம்பேரும், யூதா மனுஷரில் முப்பதினாயிரம்பேரும் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[9. வந்த ஸ்தானாபதிகளை அவர்கள் நோக்கி: நாளைக்கு வெயில் ஏறுகிறதற்கு முன்னே உங்களுக்கு ரட்சிப்புக் கிடைக்கும் என்று கீலேயாத்திலிருக்கிற யாபேசின் மனுஷருக்குச் சொல்லுங்கள் என்றார்கள்; ஸ்தானாபதிகள் வந்து யாபேசின் மனுஷரிடத்தில் அதை அறிவித்தார்கள்; அதற்கு அவர்கள் சந்தோஷப்பட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1367,51 +1367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. மறுநாளிலே சவுல் ஜனங்களை மூன்று படையாக வகுத்து, கிழக்கு வெளுத்துவரும் ஜாமத்தில் பாளயத்திற்குள் வந்து வெயில் ஏறும்வரைக்கும் அம்மோனியரை முறிய அடித்தான்; தப்பினவர்களில் இரண்டுபேராகிலும் சேர்ந்து ஓடிப்போகாதபடி எல்லாரும் சிதறிப் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[1. அக்காலத்தில் நாகாஸ் என்னும் அம்மோனியன் வந்து, கீலேயாத்திலிருக்கிற யாபேசை முற்றிக்கைபோட்டான்; அப்பொழுது யாபேசின் மனுஷர் எல்லாரும் நாகாசை நோக்கி: எங்களோடே உடன்படிக்கைபண்ணும்; அப்பொழுது உம்மைச் சேவிப்போம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1585,51 +1585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. மறுநாளிலே சவுல் ஜனங்களை மூன்று படையாக வகுத்து, கிழக்கு வெளுத்துவரும் ஜாமத்தில் பாளயத்திற்குள் வந்து வெயில் ஏறும்வரைக்கும் அம்மோனியரை முறிய அடித்தான்; தப்பினவர்களில் இரண்டுபேராகிலும் சேர்ந்து ஓடிப்போகாதபடி எல்லாரும் சிதறிப் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[1. அக்காலத்தில் நாகாஸ் என்னும் அம்மோனியன் வந்து, கீலேயாத்திலிருக்கிற யாபேசை முற்றிக்கைபோட்டான்; அப்பொழுது யாபேசின் மனுஷர் எல்லாரும் நாகாசை நோக்கி: எங்களோடே உடன்படிக்கைபண்ணும்; அப்பொழுது உம்மைச் சேவிப்போம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1694,51 +1694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது ஜனங்கள் சாமுவேலை நோக்கி: சவுலா நமக்கு ராஜாவாயிருக்கப்போகிறவன் என்று சொன்னவர்கள் யார்? அந்த மனுஷரை நாங்கள் கொன்று போடும்படிக்கு ஒப்புக்கொடுங்கள் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[2. அதற்கு அம்மோனியனாகிய நாகாஸ்: நான் உங்கள் ஒவ்வொருவருடைய வலது கண்ணையும் பிடுங்கி, இதினாலே இஸ்ரவேல் எல்லாவற்றின் மேலும் நிந்தைவரப்பண்ணுவதே நான் உங்களோடே பண்ணும் உடன்படிக்கை என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1803,51 +1803,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது ஜனங்கள் சாமுவேலை நோக்கி: சவுலா நமக்கு ராஜாவாயிருக்கப்போகிறவன் என்று சொன்னவர்கள் யார்? அந்த மனுஷரை நாங்கள் கொன்று போடும்படிக்கு ஒப்புக்கொடுங்கள் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[2. அதற்கு அம்மோனியனாகிய நாகாஸ்: நான் உங்கள் ஒவ்வொருவருடைய வலது கண்ணையும் பிடுங்கி, இதினாலே இஸ்ரவேல் எல்லாவற்றின் மேலும் நிந்தைவரப்பண்ணுவதே நான் உங்களோடே பண்ணும் உடன்படிக்கை என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1912,51 +1912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அதற்குச் சவுல்: இன்றையதினம் ஒருவரும் கொல்லப்படலாகாது; இன்று கர்த்தர் இஸ்ரவேலுக்கு இரட்சிப்பை அருளினார் என்றான்.]]></a:t>
+              <a:t><![CDATA[11. மறுநாளிலே சவுல் ஜனங்களை மூன்று படையாக வகுத்து, கிழக்கு வெளுத்துவரும் ஜாமத்தில் பாளயத்திற்குள் வந்து வெயில் ஏறும்வரைக்கும் அம்மோனியரை முறிய அடித்தான்; தப்பினவர்களில் இரண்டுபேராகிலும் சேர்ந்து ஓடிப்போகாதபடி எல்லாரும் சிதறிப் போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2021,51 +2021,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அதற்குச் சவுல்: இன்றையதினம் ஒருவரும் கொல்லப்படலாகாது; இன்று கர்த்தர் இஸ்ரவேலுக்கு இரட்சிப்பை அருளினார் என்றான்.]]></a:t>
+              <a:t><![CDATA[11. மறுநாளிலே சவுல் ஜனங்களை மூன்று படையாக வகுத்து, கிழக்கு வெளுத்துவரும் ஜாமத்தில் பாளயத்திற்குள் வந்து வெயில் ஏறும்வரைக்கும் அம்மோனியரை முறிய அடித்தான்; தப்பினவர்களில் இரண்டுபேராகிலும் சேர்ந்து ஓடிப்போகாதபடி எல்லாரும் சிதறிப் போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2130,51 +2130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது சாமுவேல் ஜனங்களை நோக்கி: நாம் கில்காலுக்குப் போய், அங்கே ராஜ்யபாரத்தை ஸ்திரப்படுத்துவோம் வாருங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[11. மறுநாளிலே சவுல் ஜனங்களை மூன்று படையாக வகுத்து, கிழக்கு வெளுத்துவரும் ஜாமத்தில் பாளயத்திற்குள் வந்து வெயில் ஏறும்வரைக்கும் அம்மோனியரை முறிய அடித்தான்; தப்பினவர்களில் இரண்டுபேராகிலும் சேர்ந்து ஓடிப்போகாதபடி எல்லாரும் சிதறிப் போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2239,51 +2239,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்படியே ஜனங்கள் எல்லாரும் கில்காலுக்குப் போய், அவ்விடத்திலே கர்த்தருடைய சந்நிதியில் சவுலை ராஜாவாக ஏற்படுத்தி, அங்கே கர்த்தருடைய சந்நிதியில் சமாதானபலிகளைச் செலுத்தி, அங்கே சவுலும் இஸ்ரவேல் மனுஷர் யாவரும் மிகவும் சந்தோஷங்கொண்டாடினார்கள்.]]></a:t>
+              <a:t><![CDATA[12. அப்பொழுது ஜனங்கள் சாமுவேலை நோக்கி: சவுலா நமக்கு ராஜாவாயிருக்கப்போகிறவன் என்று சொன்னவர்கள் யார்? அந்த மனுஷரை நாங்கள் கொன்று போடும்படிக்கு ஒப்புக்கொடுங்கள் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2348,51 +2348,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்படியே ஜனங்கள் எல்லாரும் கில்காலுக்குப் போய், அவ்விடத்திலே கர்த்தருடைய சந்நிதியில் சவுலை ராஜாவாக ஏற்படுத்தி, அங்கே கர்த்தருடைய சந்நிதியில் சமாதானபலிகளைச் செலுத்தி, அங்கே சவுலும் இஸ்ரவேல் மனுஷர் யாவரும் மிகவும் சந்தோஷங்கொண்டாடினார்கள்.]]></a:t>
+              <a:t><![CDATA[12. அப்பொழுது ஜனங்கள் சாமுவேலை நோக்கி: சவுலா நமக்கு ராஜாவாயிருக்கப்போகிறவன் என்று சொன்னவர்கள் யார்? அந்த மனுஷரை நாங்கள் கொன்று போடும்படிக்கு ஒப்புக்கொடுங்கள் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2457,51 +2457,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அக்காலத்தில் நாகாஸ் என்னும் அம்மோனியன் வந்து, கீலேயாத்திலிருக்கிற யாபேசை முற்றிக்கைபோட்டான்; அப்பொழுது யாபேசின் மனுஷர் எல்லாரும் நாகாசை நோக்கி: எங்களோடே உடன்படிக்கைபண்ணும்; அப்பொழுது உம்மைச் சேவிப்போம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[13. அதற்குச் சவுல்: இன்றையதினம் ஒருவரும் கொல்லப்படலாகாது; இன்று கர்த்தர் இஸ்ரவேலுக்கு இரட்சிப்பை அருளினார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2566,51 +2566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அக்காலத்தில் நாகாஸ் என்னும் அம்மோனியன் வந்து, கீலேயாத்திலிருக்கிற யாபேசை முற்றிக்கைபோட்டான்; அப்பொழுது யாபேசின் மனுஷர் எல்லாரும் நாகாசை நோக்கி: எங்களோடே உடன்படிக்கைபண்ணும்; அப்பொழுது உம்மைச் சேவிப்போம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[14. அப்பொழுது சாமுவேல் ஜனங்களை நோக்கி: நாம் கில்காலுக்குப் போய், அங்கே ராஜ்யபாரத்தை ஸ்திரப்படுத்துவோம் வாருங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2784,51 +2784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அதற்கு அம்மோனியனாகிய நாகாஸ்: நான் உங்கள் ஒவ்வொருவருடைய வலது கண்ணையும் பிடுங்கி, இதினாலே இஸ்ரவேல் எல்லாவற்றின் மேலும் நிந்தைவரப்பண்ணுவதே நான் உங்களோடே பண்ணும் உடன்படிக்கை என்றான்.]]></a:t>
+              <a:t><![CDATA[15. அப்படியே ஜனங்கள் எல்லாரும் கில்காலுக்குப் போய், அவ்விடத்திலே கர்த்தருடைய சந்நிதியில் சவுலை ராஜாவாக ஏற்படுத்தி, அங்கே கர்த்தருடைய சந்நிதியில் சமாதானபலிகளைச் செலுத்தி, அங்கே சவுலும் இஸ்ரவேல் மனுஷர் யாவரும் மிகவும் சந்தோஷங்கொண்டாடினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2893,51 +2893,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அதற்கு அம்மோனியனாகிய நாகாஸ்: நான் உங்கள் ஒவ்வொருவருடைய வலது கண்ணையும் பிடுங்கி, இதினாலே இஸ்ரவேல் எல்லாவற்றின் மேலும் நிந்தைவரப்பண்ணுவதே நான் உங்களோடே பண்ணும் உடன்படிக்கை என்றான்.]]></a:t>
+              <a:t><![CDATA[15. அப்படியே ஜனங்கள் எல்லாரும் கில்காலுக்குப் போய், அவ்விடத்திலே கர்த்தருடைய சந்நிதியில் சவுலை ராஜாவாக ஏற்படுத்தி, அங்கே கர்த்தருடைய சந்நிதியில் சமாதானபலிகளைச் செலுத்தி, அங்கே சவுலும் இஸ்ரவேல் மனுஷர் யாவரும் மிகவும் சந்தோஷங்கொண்டாடினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3002,51 +3002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அதற்கு யாபேசின் மூப்பர்கள்: நாங்கள் இஸ்ரவேல் நாடெங்கும் ஸ்தானாபதிகளை அனுப்பும்படி, ஏழுநாள் எங்களுக்குத் தவணைகொடும், எங்களை ரட்சிப்பார் இல்லாவிட்டால், அப்பொழுது உம்மிடத்தில் வருவோம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[4. அந்த ஸ்தானாபதிகள் சவுலின் ஊராகிய கிபியாவிலே வந்து, ஜனங்களின் காதுகேட்க அந்தச் செய்திகளைச் சொன்னார்கள்; அப்பொழுது ஜனங்களெல்லாரும் சத்தமிட்டு அழுதார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3111,51 +3111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அந்த ஸ்தானாபதிகள் சவுலின் ஊராகிய கிபியாவிலே வந்து, ஜனங்களின் காதுகேட்க அந்தச் செய்திகளைச் சொன்னார்கள்; அப்பொழுது ஜனங்களெல்லாரும் சத்தமிட்டு அழுதார்கள்.]]></a:t>
+              <a:t><![CDATA[5. இதோ, சவுல் மாடுகளின் பின்னாலே வயலிலிருந்து வந்து, ஜனங்கள் அழுகிற முகாந்தரம் என்ன என்று கேட்டான்; யாபேசின் மனுஷர் சொல்லிய செய்திகளை அவனுக்குத் தெரிவித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3220,51 +3220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அந்த ஸ்தானாபதிகள் சவுலின் ஊராகிய கிபியாவிலே வந்து, ஜனங்களின் காதுகேட்க அந்தச் செய்திகளைச் சொன்னார்கள்; அப்பொழுது ஜனங்களெல்லாரும் சத்தமிட்டு அழுதார்கள்.]]></a:t>
+              <a:t><![CDATA[5. இதோ, சவுல் மாடுகளின் பின்னாலே வயலிலிருந்து வந்து, ஜனங்கள் அழுகிற முகாந்தரம் என்ன என்று கேட்டான்; யாபேசின் மனுஷர் சொல்லிய செய்திகளை அவனுக்குத் தெரிவித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3329,51 +3329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இதோ, சவுல் மாடுகளின் பின்னாலே வயலிலிருந்து வந்து, ஜனங்கள் அழுகிற முகாந்தரம் என்ன என்று கேட்டான்; யாபேசின் மனுஷர் சொல்லிய செய்திகளை அவனுக்குத் தெரிவித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[6. சவுல் இந்தச் செய்திகளைக் கேட்டவுடனே, தேவனுடைய ஆவி அவன்மேல் இறங்கினதினால் அவன் மிகவும் கோபம் மூண்டவனாகி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3438,51 +3438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இதோ, சவுல் மாடுகளின் பின்னாலே வயலிலிருந்து வந்து, ஜனங்கள் அழுகிற முகாந்தரம் என்ன என்று கேட்டான்; யாபேசின் மனுஷர் சொல்லிய செய்திகளை அவனுக்குத் தெரிவித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[7. ஓரிணைமாட்டைப் பிடித்து, துண்டித்து, அந்த ஸ்தானாபதிகள் கையிலே கொடுத்து, இஸ்ரவேலின் நாடுகளுக்கெல்லாம் அனுப்பி: சவுலின் பின்னாலேயும், சாமுவேலின் பின்னாலேயும் புறப்படாதவன் எவனோ, அவனுடைய மாடுகளுக்கு இப்படிச் செய்யப்படும் என்று சொல்லியனுப்பினான்; அப்பொழுது கர்த்தரால் உண்டான பயங்கரம் ஜனத்தின்மேல் வந்ததினால், ஒருமனப்பட்டுப் புறப்பட்டு வந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3547,51 +3547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. சவுல் இந்தச் செய்திகளைக் கேட்டவுடனே, தேவனுடைய ஆவி அவன்மேல் இறங்கினதினால் அவன் மிகவும் கோபம் மூண்டவனாகி,]]></a:t>
+              <a:t><![CDATA[7. ஓரிணைமாட்டைப் பிடித்து, துண்டித்து, அந்த ஸ்தானாபதிகள் கையிலே கொடுத்து, இஸ்ரவேலின் நாடுகளுக்கெல்லாம் அனுப்பி: சவுலின் பின்னாலேயும், சாமுவேலின் பின்னாலேயும் புறப்படாதவன் எவனோ, அவனுடைய மாடுகளுக்கு இப்படிச் செய்யப்படும் என்று சொல்லியனுப்பினான்; அப்பொழுது கர்த்தரால் உண்டான பயங்கரம் ஜனத்தின்மேல் வந்ததினால், ஒருமனப்பட்டுப் புறப்பட்டு வந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3626,51 +3626,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469493811" r:id="rId1"/>
+    <p:sldLayoutId id="2473414259" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4054,51 +4054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ಒಂದು ಜೋಡಿ ಎತ್ತುಗಳನ್ನು ತೆಗೆದುಕೊಂಡು ಅವುಗಳನ್ನು ತುಂಡು ತುಂಡಾಗಿ ಕತ್ತರಿಸಿ ದೂತರ ಕೈಯಿಂದ ಇಸ್ರಾಯೇಲಿನ]]></a:t>
+              <a:t><![CDATA[বলবে তাও সে বলে দিল| এই ছিল তার বাণী: “তোমরা সকলে শৌল এবং শমূয়েলকে অনুসরণ কর| যদি কেউ তাদের সাহায্য]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4186,51 +4186,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮೇರೆಗಳಿಗೆಲ್ಲಾ ಕಳುಹಿಸಿಸೌಲನ ಹಿಂದೆಯೂ ಸಮುವೇಲನ ಹಿಂದೆಯೂ ಹೊರಡದವನ ಪಶುಗಳಿಗೆ ಈ ಪ್ರಕಾರ ಮಾಡಲ್ಪಡು ವದೆಂದು]]></a:t>
+              <a:t><![CDATA[না করে তবে তাদের বলদের অবস্থা হবে এই টুকরোর মতো!”লোকদের মনে প্রভুর প্রতি মহা ভয় এলো এবং তারা সবাই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4318,51 +4318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೇಳಿಸಿದನು. ಆಗ ಕರ್ತನಿಂದ ಉಂಟಾದ ಭಯ ಜನರ ಮೇಲೆ ಬಿದ್ದದ್ದರಿಂದ ಅವರು ಒಂದೇ ಮನಸ್ಸಿನಿಂದ ಹಾಗೆಯೇ ಹೊರಟು ಬಂದರು.]]></a:t>
+              <a:t><![CDATA[মিলে একটি মানুষের একতা নিয়ে বের হয়ে এল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4450,51 +4450,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ಅವನು ಅವರನ್ನು ಬೆಜೆಕಿನಲ್ಲಿ ಎಣಿಸಿದಾಗ ಇಸ್ರಾ ಯೇಲ್‌ ಮಕ್ಕಳು ಮೂರು ಲಕ್ಷಜನರೂ ಯೆಹೂದ ಮನುಷ್ಯರು ಮೂವತ್ತು ಸಾವಿರ]]></a:t>
+              <a:t><![CDATA[8. শৌল বেষকে সকলকে একত্র করল| ইস্রাযেল থেকে এসেছিল 3,00,000 লোক, যিহূদা থেকে 30,000 জন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4582,51 +4582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಜನರೂ ಆಗಿದ್ದರು.]]></a:t>
+              <a:t><![CDATA[9. শৌল এবং তার সৈন্যরা যাবেশের বার্তাবাহকদের বলল, “গিলিয়দে যাবেশের যত লোক আছে তাদের গিয়ে বল, কাল]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4714,51 +4714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ಆಗ ಅವರು ಬಂದ ದೂತರಿಗೆ--ನೀವು ಗಿಲ್ಯಾದಿನ ಲ್ಲಿರುವ ಯಾಬೇಷಿನ ಜನರಿಗೆ--ನಾಳೆ ಬಿಸಿಲೇರಿದಾಗ ನಿಮಗೆ ಸಹಾಯ ಉಂಟಾಗುವದು]]></a:t>
+              <a:t><![CDATA[দুপুরের মধ্যেই তোমাদের রক্ষা করা হবে|”শৌলের বাণী বার্তাবাহকরা যাবেশের লোকদের শোনাল| শুনে তারা খুব]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4846,51 +4846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅಂದರು. ಹಾಗೆಯೇ ದೂತರು ಬಂದು ಯಾಬೇಷಿನ ಜನರಿಗೆ ಅದನ್ನು ತಿಳಿಸಿದಾಗ ಅವರು ಸಂತೋಷಪಟ್ಟರು.]]></a:t>
+              <a:t><![CDATA[খুশী হল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4978,51 +4978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ತರುವಾಯ ಯಾಬೇಷಿನ ಜನರು ನಾಹಾಷನಿಗೆ--ನಾಳೆ ನಿನ್ನ ಬಳಿಗೆ ಹೊರಟು ಬರುವೆವು; ಆಗ ನಿನಗೆ ಒಳ್ಳೇದಾಗಿ ತೋರುವದನ್ನೆಲ್ಲಾ]]></a:t>
+              <a:t><![CDATA[10. তারপর তারা অম্মোনের রাজা নাহশকে বলল, “আমরা কাল তোমার কাছে আসব| তখন তুমি আমাদের নিয়ে যা চাও তাই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5110,51 +5110,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಮಗೆ ಮಾಡು ಅಂದರು.]]></a:t>
+              <a:t><![CDATA[করবে|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5242,51 +5242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ಆದರೆ ಮಾರನೇ ದಿವಸದಲ್ಲಿ ಸೌಲನು ಜನರನ್ನು ಮೂರು ಗುಂಪಾಗಿ ಇರಿಸಿ ಬೆಳಗಿನ ಜಾವ ದಂಡಿನಲ್ಲಿ ಬಂದು ಬಿಸಿಲೇರುವವರೆಗೆ]]></a:t>
+              <a:t><![CDATA[1. প্রায একমাস পর অম্মোনদের রাজা নাহশ তার সৈন্যসামন্ত নিয়ে যাবেশ গিলিয়দ ঘিরে ফেলল| যাবেশের লোকেরা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5374,51 +5374,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ಅದಕ್ಕೆ ಯಾಬೇಷಿನ ಹಿರಿಯರು ಅವನಿಗೆ--ನಾವು ಇಸ್ರಾಯೇಲಿನ ಸಮಸ್ತ ಮೇರೆಗಳಿಗೆ ದೂತರನ್ನು ಕಳುಹಿಸುವ ಹಾಗೆ ನಮಗೆ ಏಳು]]></a:t>
+              <a:t><![CDATA[3. যাবেশের নেতারা বলল, “সাতদিন সময় দাও| সমস্ত ইস্রায়েলে আমরা দূত পাঠাব| যদি কেউ সাহায্য করতে না]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5506,51 +5506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅಮ್ಮೋನಿಯ ರನ್ನು ಸಂಹರಿಸಿದನು. ಉಳಿದವರು ಚದರಿಹೋದರು; ಅವರಲ್ಲಿ ಒಬ್ಬರೂ ಕೂಡ ಇರಲಿಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[নাহশকে বলল, “যদি আমাদের সঙ্গে তুমি একটি শান্তি চুক্তি কর তাহলে আমরা তোমার সেবা করব|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5638,51 +5638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ಆಗ ಜನರು ಸಮುವೇಲನಿಗೆ--ಸೌಲನು ನಮ್ಮ ಮೇಲೆ ಆಳುವನೋ ಎಂದು ಹೇಳಿದವರಾರು? ಆ ಮನುಷ್ಯರನ್ನು ನಮಗೆ ಒಪ್ಪಿಸಿರಿ;]]></a:t>
+              <a:t><![CDATA[2. নাহশ বলল, “তোমাদের প্রত্যেকের ডান চোখ যদি উপড়ে নিয়ে নিতে পারি তাহলেই তোমাদের সঙ্গে চুক্তি করতে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5770,51 +5770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅವರನ್ನು ಕೊಂದು ಹಾಕುತ್ತೇವೆ ಅಂದರು.]]></a:t>
+              <a:t><![CDATA[পারি| তবেই সমস্ত ইস্রায়েলীয়রা লজ্জা পাবে!”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5902,51 +5902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ಆಗ ಸೌಲನು--ಕರ್ತನು ಈ ದಿವಸ ಇಸ್ರಾಯೇಲಿನಲ್ಲಿ ರಕ್ಷಣೆಯನ್ನುಂಟುಮಾಡಿ ದ್ದರಿಂದ ಈ ಹೊತ್ತು ಯಾವನೂ ಕೊಲ್ಲಲ್ಪಡಬಾರದು]]></a:t>
+              <a:t><![CDATA[11. পরদিন সকালে শৌল তাঁর সৈন্যদের তিনটে দলে ভাগ করলেন| সূর্য় উঠলে শৌল সসৈন্যে অম্মোনদের শিবির]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6034,51 +6034,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[আক্রমণ করল| সেই সময় ওদের প্রহরীরা পালাবদল করছিল| দুপুরের আগেই শৌল অম্মোনদের পরাজিত করল| অম্মোন]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6166,51 +6166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ಆಗ ಸಮುವೇಲನು ಜನರಿಗೆ--ನಾವು ಗಿಲ್ಗಾಲಿಗೆ ಹೋಗಿ ಅಲ್ಲಿ ರಾಜ್ಯವನ್ನು ನೂತನಪಡಿ ಸೋಣ ಬನ್ನಿರಿ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[সৈন্যরা ছত্রভঙ্গ হয়ে যে যেদিকে পারল পালিয়ে গেল| সবাই একা হয়ে ছড়িয়ে ছিটিয়ে গেল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6298,51 +6298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ಹಾಗೆಯೇ ಜನರೆಲ್ಲರು ಗಿಲ್ಗಾಲಿಗೆ ಹೋಗಿ ಆ ಸ್ಥಳದಲ್ಲಿ ಕರ್ತನ ಮುಂದೆ ಸೌಲನನ್ನು ಅರಸನನ್ನಾಗಿ ಮಾಡಿ ಕರ್ತನಿಗೆ ಸಮಾ]]></a:t>
+              <a:t><![CDATA[12. তারপর লোকরা শমূয়েলকে বলল, “কোথায় গেল সেইসব লোক যারা বলেছিল শৌলকে রাজা হিসেবে আমরা চাই না?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6430,51 +6430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಧಾನದ ಬಲಿಗಳನ್ನು ಅರ್ಪಿಸಿದರು. ಅಲ್ಲಿ ಸೌಲನೂ ಸಮಸ್ತ ಇಸ್ರಾಯೇಲ್ಯರೂ ಬಹಳವಾಗಿ ಸಂತೋಷ ಪಟ್ಟರು.]]></a:t>
+              <a:t><![CDATA[তাদের ডেকে নিয়ে এসো, আমরা তাদের হত্যা করব!”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6562,51 +6562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ಅಮ್ಮೋನಿಯನಾದ ನಾಹಾಷನು ಬಂದು ಗಿಲ್ಯಾದಿನಲ್ಲಿರುವ ಯಾಬೇಷಿಗೆ ವಿರೋಧ ವಾಗಿ ದಂಡು ಇರಿಸಿದನು. ಆಗ ಯಾಬೇಷಿನ ಜನರೆ]]></a:t>
+              <a:t><![CDATA[13. কিন্তু শৌল বলল, “না আজ কাউকে হত্যা কোরো না| প্রভু আজ ইস্রাযেলকে রক্ষা করেছেন!”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6694,51 +6694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಲ್ಲರು ನಾಹಾಷನಿಗೆ--ನೀನು ನಮ್ಮ ಸಂಗಡ ಒಡಂಬ ಡಿಕೆ ಮಾಡಿದರೆ ನಾವು ನಿನ್ನನ್ನು ಸೇವಿಸುವೆವು ಅಂದರು.]]></a:t>
+              <a:t><![CDATA[14. তারপর শমূয়েল লোকদের বলল, “চলো, আমরা গিল্গলে যাই| গিল্গলে গিয়ে আমরা আবার শৌলকে রাজা করব|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6826,51 +6826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದಿವಸಗಳ ಗಡುವನ್ನು ಕೊಡು. ನಮ್ಮನ್ನು ರಕ್ಷಿಸು ವವರು ಯಾರೂ ಇಲ್ಲದೆ ಹೋದರೆ ಆಗ ನಾವು ನಿನ್ನ ಬಳಿಗೆ ಹೊರಟು ಬರುವೆವು]]></a:t>
+              <a:t><![CDATA[আসে তাহলে আমরা তোমার কাছে এসে আত্মসমর্পণ করব|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6958,51 +6958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ಅಮ್ಮೋನ್ಯನಾದ ನಾಹಾಷನು ಅವರಿಗೆ--ಇಸ್ರಾಯೇ ಲ್ಯರನ್ನು ಅವಮಾನ ಪಡಿಸುವದಕ್ಕಾಗಿ ನಿಮ್ಮೆಲ್ಲರ ಬಲ ಕಣ್ಣುಗಳನ್ನು]]></a:t>
+              <a:t><![CDATA[15. সকলে গিল্গলে গেল| সেখানে প্রভুর সামনে তারা শৌলকে রাজা হিসেবে ঘোষণা করল| তারা প্রভুকে মঙ্গল]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7090,51 +7090,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕಿತ್ತುಹಾಕಿ ನಿಮ್ಮ ಸಂಗಡ ಒಡಂಬಡಿಕೆ ಮಾಡುತ್ತೇನೆ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[নৈবেদ্য উত্সর্গ করল| শৌল ও ইস্রায়েলের সমস্ত লোক মহা আনন্দের সঙ্গে অনুষ্ঠান করল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7222,51 +7222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅಂದರು.]]></a:t>
+              <a:t><![CDATA[4. বার্তাবাহকরা গিবিয়ায় এল; সেখানেই শৌল থাকত| তারা লোকদের খবরটি জানালে লোকরা কেঁদে উঠল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7354,51 +7354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ದೂತರು ಸೌಲನು ಇರುವ ಗಿಬೆಯಕ್ಕೆ ಬಂದು ಜನರ ಕಿವಿಗಳಲ್ಲಿ ಆ ಮಾತುಗಳನ್ನು ಹೇಳಿದರು. ಆಗ ಜನರೆಲ್ಲರೂ ಗಟ್ಟಿಯಾಗಿ]]></a:t>
+              <a:t><![CDATA[5. শৌল তখন মাঠে গরু চরাতে গিয়েছিল| মাঠ থেকে ফিরে সে তাদের কান্না শুনতে পেল| সে জিজ্ঞেস করল,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7486,51 +7486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅತ್ತರು.]]></a:t>
+              <a:t><![CDATA[“তোমাদের কি হয়েছে? তোমরা কাঁদছ কেন?”তারা শৌলকে যাবেশের বার্তাবাহকরা কি বলেছিল তা বলল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7618,51 +7618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ಇಗೋ; ಸೌಲನು ಪಶುಗಳ ಹಿಂದೆ ಹೊಲದಿಂದ ಬಂದು--ಜನರು ಅಳುವದೇನು ಎಂದು ಕೇಳಿದನು. ಆಗ ಅವನಿಗೆ ಯಾಬೇಷಿನ ಜನರ ಮಾತುಗಳನ್ನು]]></a:t>
+              <a:t><![CDATA[6. শৌল সব শুনল| তারপর ঈশ্বরের আত্মা সবলে তার ওপর এল| সে খুব রেগে গেল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7750,51 +7750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ವಿವರಿಸಿದರು.]]></a:t>
+              <a:t><![CDATA[7. এক জোড়া বলদ নিয়ে সে তাদের কেটে টুকরো টুকরো করল| তারপর সে বার্তাবাহকদের হাতে সেই বলদের টুকরোগুলো]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7882,51 +7882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ಸೌಲನು ಈ ಮಾತು ಗಳನ್ನು ಕೇಳಿದಾಗ ದೇವರ ಆತ್ಮನು ಅವನ ಮೇಲೆ ಬಂದನು; ಅವನು ಬಹು ಕೋಪೋದ್ರೇಕಗೊಂಡವ ನಾಗಿ]]></a:t>
+              <a:t><![CDATA[দিয়ে তাদের সেই টুকরোগুলি নিয়ে সমস্ত ইস্রায়েলে ঘুরতে বলল| ইস্রাযেলবাসীদের কাছে বার্তাবাহকরা কি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7943,91 +7943,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 சாமுவேல் : 11]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme23">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme51">
   <a:themeElements>
-    <a:clrScheme name="Theme23">
+    <a:clrScheme name="Theme51">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme23">
+    <a:fontScheme name="Theme51">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -8053,51 +8053,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme23">
+    <a:fmtScheme name="Theme51">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>