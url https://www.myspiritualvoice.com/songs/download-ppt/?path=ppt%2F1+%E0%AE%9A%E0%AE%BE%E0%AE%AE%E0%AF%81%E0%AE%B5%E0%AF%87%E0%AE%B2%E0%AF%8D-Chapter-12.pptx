--- v1 (2026-07-18)
+++ v2 (2026-09-17)
@@ -105,50 +105,70 @@
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -186,50 +206,60 @@
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
+    <p:sldId id="313" r:id="rId60"/>
+    <p:sldId id="314" r:id="rId61"/>
+    <p:sldId id="315" r:id="rId62"/>
+    <p:sldId id="316" r:id="rId63"/>
+    <p:sldId id="317" r:id="rId64"/>
+    <p:sldId id="318" r:id="rId65"/>
+    <p:sldId id="319" r:id="rId66"/>
+    <p:sldId id="320" r:id="rId67"/>
+    <p:sldId id="321" r:id="rId68"/>
+    <p:sldId id="322" r:id="rId69"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -384,53 +414,63 @@
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
-  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
+  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
+  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -490,51 +530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. நீங்கள் எப்படியும் கர்த்தருக்குப் பயந்து, உங்கள் முழுஇருதயத்தோடும் உண்மையாய் அவரைச் சேவிக்கக்கடவீர்கள்; அவர் உங்களிடத்தில் எவ்வளவு மகிமையான காரியங்களைச் செய்தார் என்பதைச் சிந்தித்துப்பாருங்கள்.]]></a:t>
+              <a:t><![CDATA[3. Behold, here I am: witness against me before the LORD, and before his anointed: whose ox have I taken? or whose ass have I taken? or whom have I defrauded? whom have I oppressed? or of whose hand have I received any bribe to blind mine eyes therewith? and I will restore it you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -599,51 +639,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. நீங்கள் எப்படியும் கர்த்தருக்குப் பயந்து, உங்கள் முழுஇருதயத்தோடும் உண்மையாய் அவரைச் சேவிக்கக்கடவீர்கள்; அவர் உங்களிடத்தில் எவ்வளவு மகிமையான காரியங்களைச் செய்தார் என்பதைச் சிந்தித்துப்பாருங்கள்.]]></a:t>
+              <a:t><![CDATA[3. Behold, here I am: witness against me before the LORD, and before his anointed: whose ox have I taken? or whose ass have I taken? or whom have I defrauded? whom have I oppressed? or of whose hand have I received any bribe to blind mine eyes therewith? and I will restore it you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -708,51 +748,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. நீங்கள் இன்னும் பொல்லாப்பைச் செய்யவே செய்வீர்களானால், நீங்களும் உங்கள் ராஜாவும் நாசமடைவீர்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[4. And they said, You have not defrauded us, nor oppressed us, neither have you taken ought of any man's hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -817,51 +857,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அப்பொழுது சாமுவேல் இஸ்ரவேலர் அனைவரையும் நோக்கி: இதோ, நீங்கள் எனக்குச் சொன்னபடியெல்லாம் உங்கள் சொற்கேட்டு உங்களுக்கு ஒரு ராஜாவை ஏற்படுத்தினேன்.]]></a:t>
+              <a:t><![CDATA[4. And they said, You have not defrauded us, nor oppressed us, neither have you taken ought of any man's hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -926,51 +966,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அப்பொழுது சாமுவேல் இஸ்ரவேலர் அனைவரையும் நோக்கி: இதோ, நீங்கள் எனக்குச் சொன்னபடியெல்லாம் உங்கள் சொற்கேட்டு உங்களுக்கு ஒரு ராஜாவை ஏற்படுத்தினேன்.]]></a:t>
+              <a:t><![CDATA[5. And he said unto them, The LORD is witness against you, and his anointed is witness this day, that all of you have not found ought in my hand. And they answered, He is witness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1035,51 +1075,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இப்போதும் இதோ, ராஜாவானவர் உங்களுக்கு முன்பாகச் சஞ்சரித்துவருகிறார்; நானோ கிழவனும் நரைத்தவனுமானேன்; என் குமாரர் உங்களோடிருப்பார்கள்; நான் என் சிறுவயதுமுதல் இந்நாள்வரைக்கும் உங்களுக்கு முன்பாகச் சஞ்சரித்துவந்தேன்.]]></a:t>
+              <a:t><![CDATA[5. And he said unto them, The LORD is witness against you, and his anointed is witness this day, that all of you have not found ought in my hand. And they answered, He is witness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1144,51 +1184,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இப்போதும் இதோ, ராஜாவானவர் உங்களுக்கு முன்பாகச் சஞ்சரித்துவருகிறார்; நானோ கிழவனும் நரைத்தவனுமானேன்; என் குமாரர் உங்களோடிருப்பார்கள்; நான் என் சிறுவயதுமுதல் இந்நாள்வரைக்கும் உங்களுக்கு முன்பாகச் சஞ்சரித்துவந்தேன்.]]></a:t>
+              <a:t><![CDATA[5. And he said unto them, The LORD is witness against you, and his anointed is witness this day, that all of you have not found ought in my hand. And they answered, He is witness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1253,51 +1293,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இதோ, இருக்கிறேன்; கர்த்தரின் சந்நிதியிலும் அவர் அபிஷேகம்பண்ணி வைத்தவருக்கு முன்பாகவும் என்னைக்குறித்துச் சாட்சி சொல்லுங்கள்; நான் யாருடைய எருதை எடுத்துக்கொண்டேன்? யாருடைய கழுதையை எடுத்துக்கொண்டேன்? யாருக்கு அநியாயஞ்செய்தேன்? யாருக்கு இடுக்கண்செய்தேன்? யார் கையில் பரிதானம் வாங்கிக்கொண்டு கண்சாடையாயிருந்தேன்? சொல்லுங்கள்; அப்படியுண்டானால் அதை உங்களுக்குத் திரும்பக் கொடுப்பேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[6. And Samuel said unto the people, It is the LORD that advanced Moses and Aaron, and that brought your fathers up out of the land of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1362,51 +1402,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இதோ, இருக்கிறேன்; கர்த்தரின் சந்நிதியிலும் அவர் அபிஷேகம்பண்ணி வைத்தவருக்கு முன்பாகவும் என்னைக்குறித்துச் சாட்சி சொல்லுங்கள்; நான் யாருடைய எருதை எடுத்துக்கொண்டேன்? யாருடைய கழுதையை எடுத்துக்கொண்டேன்? யாருக்கு அநியாயஞ்செய்தேன்? யாருக்கு இடுக்கண்செய்தேன்? யார் கையில் பரிதானம் வாங்கிக்கொண்டு கண்சாடையாயிருந்தேன்? சொல்லுங்கள்; அப்படியுண்டானால் அதை உங்களுக்குத் திரும்பக் கொடுப்பேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[6. And Samuel said unto the people, It is the LORD that advanced Moses and Aaron, and that brought your fathers up out of the land of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1471,51 +1511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இதோ, இருக்கிறேன்; கர்த்தரின் சந்நிதியிலும் அவர் அபிஷேகம்பண்ணி வைத்தவருக்கு முன்பாகவும் என்னைக்குறித்துச் சாட்சி சொல்லுங்கள்; நான் யாருடைய எருதை எடுத்துக்கொண்டேன்? யாருடைய கழுதையை எடுத்துக்கொண்டேன்? யாருக்கு அநியாயஞ்செய்தேன்? யாருக்கு இடுக்கண்செய்தேன்? யார் கையில் பரிதானம் வாங்கிக்கொண்டு கண்சாடையாயிருந்தேன்? சொல்லுங்கள்; அப்படியுண்டானால் அதை உங்களுக்குத் திரும்பக் கொடுப்பேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[7. Now therefore stand still, that I may reason with you before the LORD of all the righteous acts of the LORD, which he did to you and to your fathers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1580,51 +1620,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது சாமுவேல் ஜனங்களை நோக்கி: பயப்படாதேயுங்கள்; நீங்கள் இந்தப் பொல்லாப்பையெல்லாம் செய்தீர்கள்; ஆகிலும் கர்த்தரை விட்டுப் பின்வாங்காமல் கர்த்தரை உங்கள் முழுஇருதயத்தோடும் சேவியுங்கள்.]]></a:t>
+              <a:t><![CDATA[1. And Samuel said unto all Israel, Behold, I have hearkened unto your voice in all that all of you said unto me, and have made a king over you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1689,51 +1729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இதோ, இருக்கிறேன்; கர்த்தரின் சந்நிதியிலும் அவர் அபிஷேகம்பண்ணி வைத்தவருக்கு முன்பாகவும் என்னைக்குறித்துச் சாட்சி சொல்லுங்கள்; நான் யாருடைய எருதை எடுத்துக்கொண்டேன்? யாருடைய கழுதையை எடுத்துக்கொண்டேன்? யாருக்கு அநியாயஞ்செய்தேன்? யாருக்கு இடுக்கண்செய்தேன்? யார் கையில் பரிதானம் வாங்கிக்கொண்டு கண்சாடையாயிருந்தேன்? சொல்லுங்கள்; அப்படியுண்டானால் அதை உங்களுக்குத் திரும்பக் கொடுப்பேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[7. Now therefore stand still, that I may reason with you before the LORD of all the righteous acts of the LORD, which he did to you and to your fathers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1798,51 +1838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அதற்கு அவர்கள்: நீர் எங்களுக்கு அநியாயஞ் செய்யவும் இல்லை; எங்களுக்கு இடுக்கண் செய்யவும் இல்லை; ஒருவர் கையிலும் ஒன்றும் வாங்கவும் இல்லை என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[7. Now therefore stand still, that I may reason with you before the LORD of all the righteous acts of the LORD, which he did to you and to your fathers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1907,51 +1947,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அதற்கு அவர்கள்: நீர் எங்களுக்கு அநியாயஞ் செய்யவும் இல்லை; எங்களுக்கு இடுக்கண் செய்யவும் இல்லை; ஒருவர் கையிலும் ஒன்றும் வாங்கவும் இல்லை என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[8. When Jacob was come into Egypt, and your fathers cried unto the LORD, then the LORD sent Moses and Aaron, which brought forth your fathers out of Egypt, and made them dwell in this place.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2016,51 +2056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அதற்கு அவன்: நீங்கள் என் கையில் ஒன்றும் கண்டுபிடிக்கவில்லை என்பதற்குக் கர்த்தர் உங்களுக்கு எதிராகச் சாட்சியாயிருக்கிறார், அவர் அபிஷேகம் பண்ணினவரும் இன்று அதற்குச் சாட்சி என்றான்; அதற்கு அவர்கள்: அவர் சாட்சி தான் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[8. When Jacob was come into Egypt, and your fathers cried unto the LORD, then the LORD sent Moses and Aaron, which brought forth your fathers out of Egypt, and made them dwell in this place.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2125,51 +2165,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அதற்கு அவன்: நீங்கள் என் கையில் ஒன்றும் கண்டுபிடிக்கவில்லை என்பதற்குக் கர்த்தர் உங்களுக்கு எதிராகச் சாட்சியாயிருக்கிறார், அவர் அபிஷேகம் பண்ணினவரும் இன்று அதற்குச் சாட்சி என்றான்; அதற்கு அவர்கள்: அவர் சாட்சி தான் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[8. When Jacob was come into Egypt, and your fathers cried unto the LORD, then the LORD sent Moses and Aaron, which brought forth your fathers out of Egypt, and made them dwell in this place.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2234,51 +2274,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்புறம் சாமுவேல் ஜனங்களை நோக்கி: மோசேயையும் ஆரோனையும் ஏற்படுத்தினவரும், உங்கள் பிதாக்களை எகிப்துதேசத்திலிருந்து புறப்படப்பண்ணினவரும் கர்த்தரே.]]></a:t>
+              <a:t><![CDATA[9. And when they forgotten about the LORD their God, he sold them into the hand of Sisera, captain of the host of Hazor, and into the hand of the Philistines, and into the hand of the king of Moab, and they fought against them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2343,51 +2383,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்புறம் சாமுவேல் ஜனங்களை நோக்கி: மோசேயையும் ஆரோனையும் ஏற்படுத்தினவரும், உங்கள் பிதாக்களை எகிப்துதேசத்திலிருந்து புறப்படப்பண்ணினவரும் கர்த்தரே.]]></a:t>
+              <a:t><![CDATA[9. And when they forgotten about the LORD their God, he sold them into the hand of Sisera, captain of the host of Hazor, and into the hand of the Philistines, and into the hand of the king of Moab, and they fought against them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2452,51 +2492,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இப்போதும் கர்த்தர் உங்களுக்கும் உங்கள் பிதாக்களுக்கும் செய்துவந்த எல்லா நீதியான கிரியைகளைக்குறித்தும், நான் கர்த்தருடைய சந்நிதியில் உங்களோடே நியாயம் பேசும்படிக்கு நீங்கள் நில்லுங்கள்.]]></a:t>
+              <a:t><![CDATA[9. And when they forgotten about the LORD their God, he sold them into the hand of Sisera, captain of the host of Hazor, and into the hand of the Philistines, and into the hand of the king of Moab, and they fought against them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2561,51 +2601,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இப்போதும் கர்த்தர் உங்களுக்கும் உங்கள் பிதாக்களுக்கும் செய்துவந்த எல்லா நீதியான கிரியைகளைக்குறித்தும், நான் கர்த்தருடைய சந்நிதியில் உங்களோடே நியாயம் பேசும்படிக்கு நீங்கள் நில்லுங்கள்.]]></a:t>
+              <a:t><![CDATA[10. And they cried unto the LORD, and said, We have sinned, because we have forsaken the LORD, and have served Baalim and Ashtaroth: but now deliver us out of the hand of our enemies, and we will serve you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2670,51 +2710,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. யாக்கோபு எகிப்திலே போயிருக்கும்போது, உங்கள் பிதாக்கள் கர்த்தரை நோக்கி முறையிட்டார்கள், அப்பொழுது கர்த்தர் மோசேயையும் ஆரோரையும் அனுப்பினார்; அவர்கள் உங்கள் பிதாக்களை எகிப்திலிருந்து அழைத்துவந்து, அவர்களை இந்த ஸ்தலத்திலே குடியிருக்கப்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[10. And they cried unto the LORD, and said, We have sinned, because we have forsaken the LORD, and have served Baalim and Ashtaroth: but now deliver us out of the hand of our enemies, and we will serve you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2779,51 +2819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது சாமுவேல் ஜனங்களை நோக்கி: பயப்படாதேயுங்கள்; நீங்கள் இந்தப் பொல்லாப்பையெல்லாம் செய்தீர்கள்; ஆகிலும் கர்த்தரை விட்டுப் பின்வாங்காமல் கர்த்தரை உங்கள் முழுஇருதயத்தோடும் சேவியுங்கள்.]]></a:t>
+              <a:t><![CDATA[1. And Samuel said unto all Israel, Behold, I have hearkened unto your voice in all that all of you said unto me, and have made a king over you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2888,51 +2928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. யாக்கோபு எகிப்திலே போயிருக்கும்போது, உங்கள் பிதாக்கள் கர்த்தரை நோக்கி முறையிட்டார்கள், அப்பொழுது கர்த்தர் மோசேயையும் ஆரோரையும் அனுப்பினார்; அவர்கள் உங்கள் பிதாக்களை எகிப்திலிருந்து அழைத்துவந்து, அவர்களை இந்த ஸ்தலத்திலே குடியிருக்கப்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[10. And they cried unto the LORD, and said, We have sinned, because we have forsaken the LORD, and have served Baalim and Ashtaroth: but now deliver us out of the hand of our enemies, and we will serve you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2997,51 +3037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. யாக்கோபு எகிப்திலே போயிருக்கும்போது, உங்கள் பிதாக்கள் கர்த்தரை நோக்கி முறையிட்டார்கள், அப்பொழுது கர்த்தர் மோசேயையும் ஆரோரையும் அனுப்பினார்; அவர்கள் உங்கள் பிதாக்களை எகிப்திலிருந்து அழைத்துவந்து, அவர்களை இந்த ஸ்தலத்திலே குடியிருக்கப்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[11. And the LORD sent Jerubbaal, and Bedan, and Jephthah, and Samuel, and delivered you out of the hand of your enemies on every side, and all of you dwelled safe.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3106,51 +3146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவர்கள் தங்கள் தேவனாகிய கர்த்தரை மறந்துபோகிறபோது, அவர் அவர்களை ஆத்சோரின் சேனாபதியாகிய சிசெராவின் கையிலும், பெலிஸ்தரின் கையிலும், மோவாபிய ராஜாவின் கையிலும் விற்றுப்போட்டார்; இவர்கள் அவர்களுக்கு விரோதமாக யுத்தம் பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[11. And the LORD sent Jerubbaal, and Bedan, and Jephthah, and Samuel, and delivered you out of the hand of your enemies on every side, and all of you dwelled safe.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3215,51 +3255,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவர்கள் தங்கள் தேவனாகிய கர்த்தரை மறந்துபோகிறபோது, அவர் அவர்களை ஆத்சோரின் சேனாபதியாகிய சிசெராவின் கையிலும், பெலிஸ்தரின் கையிலும், மோவாபிய ராஜாவின் கையிலும் விற்றுப்போட்டார்; இவர்கள் அவர்களுக்கு விரோதமாக யுத்தம் பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[11. And the LORD sent Jerubbaal, and Bedan, and Jephthah, and Samuel, and delivered you out of the hand of your enemies on every side, and all of you dwelled safe.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3324,51 +3364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவர்கள் தங்கள் தேவனாகிய கர்த்தரை மறந்துபோகிறபோது, அவர் அவர்களை ஆத்சோரின் சேனாபதியாகிய சிசெராவின் கையிலும், பெலிஸ்தரின் கையிலும், மோவாபிய ராஜாவின் கையிலும் விற்றுப்போட்டார்; இவர்கள் அவர்களுக்கு விரோதமாக யுத்தம் பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[12. And when all of you saw that Nahash the king of the children of Ammon came against you, all of you said unto me, Nay; but a king shall reign over us: when the LORD your God was your king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3433,51 +3473,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆகையால் அவர்கள் கர்த்தரை நோக்கி முறையிட்டு: நாங்கள் கர்த்தரை விட்டுப் பாகால்களையும் அஸ்தரோத்தையும் சேவித்ததினாலே, பாவஞ்செய்தோம்; இப்பொழுது எங்கள் சத்துருக்களின் கைக்கு எங்களை நீங்கலாக்கி ரட்சியும்; இனி உம்மைச் சேவிப்போம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[12. And when all of you saw that Nahash the king of the children of Ammon came against you, all of you said unto me, Nay; but a king shall reign over us: when the LORD your God was your king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3542,51 +3582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆகையால் அவர்கள் கர்த்தரை நோக்கி முறையிட்டு: நாங்கள் கர்த்தரை விட்டுப் பாகால்களையும் அஸ்தரோத்தையும் சேவித்ததினாலே, பாவஞ்செய்தோம்; இப்பொழுது எங்கள் சத்துருக்களின் கைக்கு எங்களை நீங்கலாக்கி ரட்சியும்; இனி உம்மைச் சேவிப்போம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[12. And when all of you saw that Nahash the king of the children of Ammon came against you, all of you said unto me, Nay; but a king shall reign over us: when the LORD your God was your king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3651,51 +3691,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆகையால் அவர்கள் கர்த்தரை நோக்கி முறையிட்டு: நாங்கள் கர்த்தரை விட்டுப் பாகால்களையும் அஸ்தரோத்தையும் சேவித்ததினாலே, பாவஞ்செய்தோம்; இப்பொழுது எங்கள் சத்துருக்களின் கைக்கு எங்களை நீங்கலாக்கி ரட்சியும்; இனி உம்மைச் சேவிப்போம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[13. Now therefore behold the king whom all of you have chosen, and whom all of you have desired! and, behold, the LORD has set a king over you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3760,51 +3800,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது கர்த்தர் எருபாகாலையும் பேதானையும் யெப்தாவையும் சாமுவேலையும் அனுப்பி, நீங்கள் பயமில்லாமல் குடியிருக்கும்படிக்குச் சுற்றிலும் இருந்த உங்கள் சத்துருக்களின் கைக்கும் உங்களை நீங்கலாக்கி ரட்சித்தார்.]]></a:t>
+              <a:t><![CDATA[13. Now therefore behold the king whom all of you have chosen, and whom all of you have desired! and, behold, the LORD has set a king over you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3869,51 +3909,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது கர்த்தர் எருபாகாலையும் பேதானையும் யெப்தாவையும் சாமுவேலையும் அனுப்பி, நீங்கள் பயமில்லாமல் குடியிருக்கும்படிக்குச் சுற்றிலும் இருந்த உங்கள் சத்துருக்களின் கைக்கும் உங்களை நீங்கலாக்கி ரட்சித்தார்.]]></a:t>
+              <a:t><![CDATA[14. If all of you will fear the LORD, and serve him, and obey his voice, and not rebel against the commandment of the LORD, then shall both all of you and also the king that reigns over you continue following the LORD your God:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3978,51 +4018,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. விலகிப்போகாதிருங்கள்; மற்றப்படி பிரயோஜனமற்றதும் ரட்சிக்கமாட்டாததுமாயிருக்கிற வீணானவைகளைப் பின்பற்றுவீர்கள்; அவைகள் வீணானவைகளே.]]></a:t>
+              <a:t><![CDATA[2. And now, behold, the king walks before you: and I am old and grayheaded; and, behold, my sons are with you: and I have walked before you from my childhood unto this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4087,51 +4127,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அம்மோன் புத்திரரின் ராஜாவாகிய நாகாஸ் உங்களுக்கு விரோதமாய் வருகிறதை நீங்கள் கண்டபோது, உங்கள் தேவனாகிய கர்த்தரே உங்களுக்கு ராஜாவாயிருந்தும், நீங்கள் என்னை நோக்கி: அப்படியல்ல, ஒரு ராஜா எங்கள்மேல் ஆளவேண்டும் என்றீர்கள்.]]></a:t>
+              <a:t><![CDATA[14. If all of you will fear the LORD, and serve him, and obey his voice, and not rebel against the commandment of the LORD, then shall both all of you and also the king that reigns over you continue following the LORD your God:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4196,51 +4236,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அம்மோன் புத்திரரின் ராஜாவாகிய நாகாஸ் உங்களுக்கு விரோதமாய் வருகிறதை நீங்கள் கண்டபோது, உங்கள் தேவனாகிய கர்த்தரே உங்களுக்கு ராஜாவாயிருந்தும், நீங்கள் என்னை நோக்கி: அப்படியல்ல, ஒரு ராஜா எங்கள்மேல் ஆளவேண்டும் என்றீர்கள்.]]></a:t>
+              <a:t><![CDATA[14. If all of you will fear the LORD, and serve him, and obey his voice, and not rebel against the commandment of the LORD, then shall both all of you and also the king that reigns over you continue following the LORD your God:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4305,51 +4345,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அம்மோன் புத்திரரின் ராஜாவாகிய நாகாஸ் உங்களுக்கு விரோதமாய் வருகிறதை நீங்கள் கண்டபோது, உங்கள் தேவனாகிய கர்த்தரே உங்களுக்கு ராஜாவாயிருந்தும், நீங்கள் என்னை நோக்கி: அப்படியல்ல, ஒரு ராஜா எங்கள்மேல் ஆளவேண்டும் என்றீர்கள்.]]></a:t>
+              <a:t><![CDATA[15. But if all of you will not obey the voice of the LORD, but rebel against the commandment of the LORD, then shall the hand of the LORD be against you, as it was against your fathers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4414,51 +4454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இப்போதும் நீங்கள் வேண்டும் என்று விரும்பித் தெரிந்துகொண்ட ராஜா, இதோ, இருக்கிறார்; இதோ, கர்த்தர் உங்களுக்கு ஒரு ராஜாவை ஏற்படுத்தினார்.]]></a:t>
+              <a:t><![CDATA[15. But if all of you will not obey the voice of the LORD, but rebel against the commandment of the LORD, then shall the hand of the LORD be against you, as it was against your fathers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4523,51 +4563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இப்போதும் நீங்கள் வேண்டும் என்று விரும்பித் தெரிந்துகொண்ட ராஜா, இதோ, இருக்கிறார்; இதோ, கர்த்தர் உங்களுக்கு ஒரு ராஜாவை ஏற்படுத்தினார்.]]></a:t>
+              <a:t><![CDATA[15. But if all of you will not obey the voice of the LORD, but rebel against the commandment of the LORD, then shall the hand of the LORD be against you, as it was against your fathers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4632,51 +4672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நீங்கள் கர்த்தருடைய வாக்குக்கு விரோதமாய்க் கலகம்பண்ணாமல் கர்த்தருக்குப் பயந்து, அவரைச் சேவித்து, அவருடைய சத்தத்திற்குக் கீழ்ப்படிந்தால், நீங்களும் உங்களை ஆளுகிற ராஜாவும் உங்கள் தேவனாகிய கர்த்தரைப் பின்பற்றுகிறவர்களாயிருப்பீர்கள்.]]></a:t>
+              <a:t><![CDATA[16. Now therefore stand and see this great thing, which the LORD will do before your eyes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4741,51 +4781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நீங்கள் கர்த்தருடைய வாக்குக்கு விரோதமாய்க் கலகம்பண்ணாமல் கர்த்தருக்குப் பயந்து, அவரைச் சேவித்து, அவருடைய சத்தத்திற்குக் கீழ்ப்படிந்தால், நீங்களும் உங்களை ஆளுகிற ராஜாவும் உங்கள் தேவனாகிய கர்த்தரைப் பின்பற்றுகிறவர்களாயிருப்பீர்கள்.]]></a:t>
+              <a:t><![CDATA[17. Is it not wheat harvest to day? I will call unto the LORD, and he shall send thunder and rain; that all of you may perceive and see that your wickedness is great, which all of you have done in the sight of the LORD, in asking you a king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4850,51 +4890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நீங்கள் கர்த்தருடைய வாக்குக்கு விரோதமாய்க் கலகம்பண்ணாமல் கர்த்தருக்குப் பயந்து, அவரைச் சேவித்து, அவருடைய சத்தத்திற்குக் கீழ்ப்படிந்தால், நீங்களும் உங்களை ஆளுகிற ராஜாவும் உங்கள் தேவனாகிய கர்த்தரைப் பின்பற்றுகிறவர்களாயிருப்பீர்கள்.]]></a:t>
+              <a:t><![CDATA[17. Is it not wheat harvest to day? I will call unto the LORD, and he shall send thunder and rain; that all of you may perceive and see that your wickedness is great, which all of you have done in the sight of the LORD, in asking you a king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4959,51 +4999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நீங்கள் கர்த்தருடைய சத்தத்திற்குக் கீழ்ப்படியாமல், கர்த்தருடைய வாக்குக்கு விரோதமாய்க் கலகம்பண்ணினீர்களானால், கர்த்தருடைய கை உங்கள் பிதாக்களுக்கு விரோதமாயிருந்தது போல உங்களுக்கும் விரோதமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[17. Is it not wheat harvest to day? I will call unto the LORD, and he shall send thunder and rain; that all of you may perceive and see that your wickedness is great, which all of you have done in the sight of the LORD, in asking you a king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5068,51 +5108,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நீங்கள் கர்த்தருடைய சத்தத்திற்குக் கீழ்ப்படியாமல், கர்த்தருடைய வாக்குக்கு விரோதமாய்க் கலகம்பண்ணினீர்களானால், கர்த்தருடைய கை உங்கள் பிதாக்களுக்கு விரோதமாயிருந்தது போல உங்களுக்கும் விரோதமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[18. So Samuel called unto the LORD; and the LORD sent thunder and rain that day: and all the people greatly feared the LORD and Samuel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5177,51 +5217,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. விலகிப்போகாதிருங்கள்; மற்றப்படி பிரயோஜனமற்றதும் ரட்சிக்கமாட்டாததுமாயிருக்கிற வீணானவைகளைப் பின்பற்றுவீர்கள்; அவைகள் வீணானவைகளே.]]></a:t>
+              <a:t><![CDATA[2. And now, behold, the king walks before you: and I am old and grayheaded; and, behold, my sons are with you: and I have walked before you from my childhood unto this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5286,51 +5326,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. இப்பொழுது கர்த்தர் உங்கள் கண்களுக்கு முன்பாகச் செய்யும் பெரிய காரியத்தை நின்று பாருங்கள்.]]></a:t>
+              <a:t><![CDATA[18. So Samuel called unto the LORD; and the LORD sent thunder and rain that day: and all the people greatly feared the LORD and Samuel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5395,51 +5435,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இன்று கோதுமை அறுப்பின் நாள் அல்லவா? நீங்கள் உங்களுக்கு ஒரு ராஜாவைக் கேட்டதினால், கர்த்தரின் பார்வைக்குச் செய்த உங்களுடைய பொல்லாப்புப் பெரியதென்று நீங்கள் கண்டு உணரும் படிக்கு, நான் கர்த்தரை நோக்கி விண்ணப்பம்பண்ணுவேன்; அப்பொழுது இடி முழக்கங்களையும் மழையையும் கட்டளையிடுவார் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[19. And all the people said unto Samuel, Pray for your servants unto the LORD your God, that we die not: for we have added unto all our sins this evil, to ask us a king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5504,51 +5544,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இன்று கோதுமை அறுப்பின் நாள் அல்லவா? நீங்கள் உங்களுக்கு ஒரு ராஜாவைக் கேட்டதினால், கர்த்தரின் பார்வைக்குச் செய்த உங்களுடைய பொல்லாப்புப் பெரியதென்று நீங்கள் கண்டு உணரும் படிக்கு, நான் கர்த்தரை நோக்கி விண்ணப்பம்பண்ணுவேன்; அப்பொழுது இடி முழக்கங்களையும் மழையையும் கட்டளையிடுவார் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[19. And all the people said unto Samuel, Pray for your servants unto the LORD your God, that we die not: for we have added unto all our sins this evil, to ask us a king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5613,51 +5653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. சாமுவேல் கர்த்தரை நோக்கி விண்ணப்பம்பண்ணினான்; அன்றையதினமே கர்த்தர் இடிமுழக்கங்களையும் மழையையும் கட்டளையிட்டார்; அப்பொழுது ஜனங்கள் எல்லாரும் கர்த்தருக்கும் சாமுவேலுக்கும் மிகவும் பயந்து;]]></a:t>
+              <a:t><![CDATA[19. And all the people said unto Samuel, Pray for your servants unto the LORD your God, that we die not: for we have added unto all our sins this evil, to ask us a king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5722,51 +5762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. சாமுவேல் கர்த்தரை நோக்கி விண்ணப்பம்பண்ணினான்; அன்றையதினமே கர்த்தர் இடிமுழக்கங்களையும் மழையையும் கட்டளையிட்டார்; அப்பொழுது ஜனங்கள் எல்லாரும் கர்த்தருக்கும் சாமுவேலுக்கும் மிகவும் பயந்து;]]></a:t>
+              <a:t><![CDATA[20. And Samuel said unto the people, Fear not: all of you have done all this wickedness: yet turn not aside from following the LORD, but serve the LORD with all your heart;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5831,51 +5871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. சாமுவேலைப் பார்த்து: நாங்கள் சாகாதபடிக்கு உம்முடைய தேவனாகிய கர்த்தரிடத்தில் உம்முடைய அடியாருக்காக விண்ணப்பம் செய்யும்; நாங்கள் செய்த எல்லாப் பாவங்களோடும் எங்களுக்கு ஒரு ராஜா வேண்டும் என்று கேட்ட இந்தப் பாவத்தையும் கூட்டிக்கொண்டோம் என்று ஜனங்கள் எல்லாரும் சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[20. And Samuel said unto the people, Fear not: all of you have done all this wickedness: yet turn not aside from following the LORD, but serve the LORD with all your heart;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5940,51 +5980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. சாமுவேலைப் பார்த்து: நாங்கள் சாகாதபடிக்கு உம்முடைய தேவனாகிய கர்த்தரிடத்தில் உம்முடைய அடியாருக்காக விண்ணப்பம் செய்யும்; நாங்கள் செய்த எல்லாப் பாவங்களோடும் எங்களுக்கு ஒரு ராஜா வேண்டும் என்று கேட்ட இந்தப் பாவத்தையும் கூட்டிக்கொண்டோம் என்று ஜனங்கள் எல்லாரும் சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[21. And turn all of you not aside: for then should all of you go after vain things, which cannot profit nor deliver; for they are vain.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6049,51 +6089,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. சாமுவேலைப் பார்த்து: நாங்கள் சாகாதபடிக்கு உம்முடைய தேவனாகிய கர்த்தரிடத்தில் உம்முடைய அடியாருக்காக விண்ணப்பம் செய்யும்; நாங்கள் செய்த எல்லாப் பாவங்களோடும் எங்களுக்கு ஒரு ராஜா வேண்டும் என்று கேட்ட இந்தப் பாவத்தையும் கூட்டிக்கொண்டோம் என்று ஜனங்கள் எல்லாரும் சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[21. And turn all of you not aside: for then should all of you go after vain things, which cannot profit nor deliver; for they are vain.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. For the LORD will not forsake his people for his great name's sake: because it has pleased the LORD to make you his people.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. For the LORD will not forsake his people for his great name's sake: because it has pleased the LORD to make you his people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6158,51 +6416,923 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. கர்த்தர் உங்களைத் தமக்கு ஜனமாக்கிக்கொள்ளப் பிரியமானபடியினால், கர்த்தர் தம்முடைய மகத்துவமான நாமத்தினிமித்தம் தமது ஜனத்தைக் கைவிடமாட்டார்.]]></a:t>
+              <a:t><![CDATA[2. And now, behold, the king walks before you: and I am old and grayheaded; and, behold, my sons are with you: and I have walked before you from my childhood unto this day.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. Moreover as for me, God forbid that I should sin against the LORD in ceasing to pray for you: but I will teach you the good and the right way:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. Moreover as for me, God forbid that I should sin against the LORD in ceasing to pray for you: but I will teach you the good and the right way:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. Moreover as for me, God forbid that I should sin against the LORD in ceasing to pray for you: but I will teach you the good and the right way:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. Only fear the LORD, and serve him in truth with all your heart: for consider how great things he has done for you.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. Only fear the LORD, and serve him in truth with all your heart: for consider how great things he has done for you.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. Only fear the LORD, and serve him in truth with all your heart: for consider how great things he has done for you.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. But if all of you shall still do wickedly, all of you shall be consumed, both all of you and your king.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. But if all of you shall still do wickedly, all of you shall be consumed, both all of you and your king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6267,51 +7397,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. கர்த்தர் உங்களைத் தமக்கு ஜனமாக்கிக்கொள்ளப் பிரியமானபடியினால், கர்த்தர் தம்முடைய மகத்துவமான நாமத்தினிமித்தம் தமது ஜனத்தைக் கைவிடமாட்டார்.]]></a:t>
+              <a:t><![CDATA[3. Behold, here I am: witness against me before the LORD, and before his anointed: whose ox have I taken? or whose ass have I taken? or whom have I defrauded? whom have I oppressed? or of whose hand have I received any bribe to blind mine eyes therewith? and I will restore it you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6376,51 +7506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. நானும் உங்களுக்காக விண்ணப்பம் செய்யாதிருப்பேனாகில் கர்த்தருக்கு விரோதமாகப் பாவஞ்செய்கிறவனாயிருப்பேன்; அது எனக்குத் தூரமாயிருப்பதாக; நன்மையும் செவ்வையுமான வழியை நான் உங்களுக்குப் போதிப்பேன்.]]></a:t>
+              <a:t><![CDATA[3. Behold, here I am: witness against me before the LORD, and before his anointed: whose ox have I taken? or whose ass have I taken? or whom have I defrauded? whom have I oppressed? or of whose hand have I received any bribe to blind mine eyes therewith? and I will restore it you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6485,51 +7615,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. நானும் உங்களுக்காக விண்ணப்பம் செய்யாதிருப்பேனாகில் கர்த்தருக்கு விரோதமாகப் பாவஞ்செய்கிறவனாயிருப்பேன்; அது எனக்குத் தூரமாயிருப்பதாக; நன்மையும் செவ்வையுமான வழியை நான் உங்களுக்குப் போதிப்பேன்.]]></a:t>
+              <a:t><![CDATA[3. Behold, here I am: witness against me before the LORD, and before his anointed: whose ox have I taken? or whose ass have I taken? or whom have I defrauded? whom have I oppressed? or of whose hand have I received any bribe to blind mine eyes therewith? and I will restore it you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6564,51 +7694,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473414244" r:id="rId1"/>
+    <p:sldLayoutId id="2478619334" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7024,54 +8154,134 @@
 
 <file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide64.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide65.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide66.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide67.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
@@ -7200,51 +8410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. তবে তোমরা অবশ্যই প্রভুকে সম্মান করবে| তোমাদের জন্যে তিনি যে সব মহত্‌ কর্ম করেছেন সেগুলো মনে]]></a:t>
+              <a:t><![CDATA[வாங்கிக்கொண்டு கண்சாடையாயிருந்தேன்? சொல்லுங்கள்; அப்படியுண்டானால் அதை உங்களுக்குத் திரும்பக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7332,51 +8542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[রাখবে|]]></a:t>
+              <a:t><![CDATA[கொடுப்பேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7464,51 +8674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. কিন্তু তোমরা যদি মন্দ কাজ করতে থাকো তাহলে ঈশ্বর তোমাদের আর তোমাদের রাজাকে ধ্বংস করবেন|”]]></a:t>
+              <a:t><![CDATA[4. அதற்கு அவர்கள்: நீர் எங்களுக்கு அநியாயஞ் செய்யவும் இல்லை; எங்களுக்கு இடுக்கண் செய்யவும் இல்லை;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7596,51 +8806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. শমূয়েল ইস্রায়েলীয়দের বলল, “তোমরা যা চেয়েছিলে আমি তার সবই করেছি| আমি তোমাদের জন্য একজন রাজা]]></a:t>
+              <a:t><![CDATA[ஒருவர் கையிலும் ஒன்றும் வாங்கவும் இல்லை என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7728,51 +8938,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[এনে দিয়েছি|]]></a:t>
+              <a:t><![CDATA[5. அதற்கு அவன்: நீங்கள் என் கையில் ஒன்றும் கண்டுபிடிக்கவில்லை என்பதற்குக் கர்த்தர் உங்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7860,51 +9070,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. তোমাদের নেতৃত্ব দেবার জন্য এখন তোমরা একজন রাজা পেয়ে গেছ| আমি বৃদ্ধ হয়েছি; কিন্তু আমার পুত্ররা]]></a:t>
+              <a:t><![CDATA[எதிராகச் சாட்சியாயிருக்கிறார், அவர் அபிஷேகம் பண்ணினவரும் இன்று அதற்குச் சாட்சி என்றான்; அதற்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7992,51 +9202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তোমাদের সঙ্গে থাকবে| আমি সেই ছোটবেলা থেকে তোমাদের নেতা হয়ে আছি|]]></a:t>
+              <a:t><![CDATA[அவர்கள்: அவர் சாட்சி தான் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8124,51 +9334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. আমাকে তো তোমরা জানো| যদি আমি কোন অন্যায় করে থাকি তাহলে নিশ্চয়ই তোমরা সে কথা প্রভুর সামনে এবং]]></a:t>
+              <a:t><![CDATA[6. அப்புறம் சாமுவேல் ஜனங்களை நோக்கி: மோசேயையும் ஆரோனையும் ஏற்படுத்தினவரும், உங்கள் பிதாக்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8256,51 +9466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মনোনীত রাজার সামনে বলবে| আমি কা কারো গাধা বা গরু চুরি করেছি? আমি কি কাউকে আঘাত করেছি বা ঠকিযেছি? আমি]]></a:t>
+              <a:t><![CDATA[எகிப்துதேசத்திலிருந்து புறப்படப்பண்ணினவரும் கர்த்தரே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8388,51 +9598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কি কারো দোষ ত্রুটি অবজ্ঞা করবার জন্য ঘুষ নিয়েছি? যদি তা করে থাকি তবে আমি নিশ্চয়ই সেই অন্যাযের]]></a:t>
+              <a:t><![CDATA[7. இப்போதும் கர்த்தர் உங்களுக்கும் உங்கள் பிதாக்களுக்கும் செய்துவந்த எல்லா நீதியான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8520,51 +9730,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. শমূয়েল উত্তরে বলল, “ভয় পেও না| এটা সত্যি, তোমরা এসব অন্যায় করেছিলে| কিন্তু প্রভুর অনুসরণ করে]]></a:t>
+              <a:t><![CDATA[1. அப்பொழுது சாமுவேல் இஸ்ரவேலர் அனைவரையும் நோக்கி: இதோ, நீங்கள் எனக்குச் சொன்னபடியெல்லாம் உங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8652,51 +9862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রাযশ্চিত্ত করব|”]]></a:t>
+              <a:t><![CDATA[கிரியைகளைக்குறித்தும், நான் கர்த்தருடைய சந்நிதியில் உங்களோடே நியாயம் பேசும்படிக்கு நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8784,51 +9994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ইস্রাযেলবাসীরা বলল, “না আপনি কখনোই কোন অন্যায় করেন নি| আপনি কখনই আমাদের ঠকান নি বা কোন কিছু]]></a:t>
+              <a:t><![CDATA[நில்லுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8916,51 +10126,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[নিয়ে যান নি!”]]></a:t>
+              <a:t><![CDATA[8. யாக்கோபு எகிப்திலே போயிருக்கும்போது, உங்கள் பிதாக்கள் கர்த்தரை நோக்கி முறையிட்டார்கள், அப்பொழுது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9048,51 +10258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. শমূয়েল বলল, “আজ প্রভু আর তাঁর মনোনীত রাজা সাক্ষী| তোমরা যা বললে তাঁরা সবই শুনেছেন| তাঁরা জানলেন]]></a:t>
+              <a:t><![CDATA[கர்த்தர் மோசேயையும் ஆரோரையும் அனுப்பினார்; அவர்கள் உங்கள் பிதாக்களை எகிப்திலிருந்து அழைத்துவந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9180,51 +10390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তোমরা আমার কোন দোষ পাও নি|” সকলে বলল, “হ্যাঁ, প্রভুই সাক্ষী!”]]></a:t>
+              <a:t><![CDATA[அவர்களை இந்த ஸ்தலத்திலே குடியிருக்கப்பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9312,51 +10522,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. শমূয়েল বলল, “যা যা হয়েছে প্রভু সবই দেখেছেন| তিনিই মোশি এবং হারোণকে মনোনীত করেছিলেন| তিনিই]]></a:t>
+              <a:t><![CDATA[9. அவர்கள் தங்கள் தேவனாகிய கர்த்தரை மறந்துபோகிறபோது, அவர் அவர்களை ஆத்சோரின் சேனாபதியாகிய சிசெராவின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9444,51 +10654,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তোমাদের পূর্বপুরুষদের মিশর থেকে এনেছিলেন|]]></a:t>
+              <a:t><![CDATA[கையிலும், பெலிஸ்தரின் கையிலும், மோவாபிய ராஜாவின் கையிலும் விற்றுப்போட்டார்; இவர்கள் அவர்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9576,51 +10786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. এবার এখানে দাঁড়াও এবং ঈশ্বর তোমাদের জন্যে ও তোমাদের পূর্বপুরুষদের জন্য কি কি ভালো জিনিস করেছিলেন]]></a:t>
+              <a:t><![CDATA[விரோதமாக யுத்தம் பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9708,51 +10918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সে সম্বন্ধে শোন|]]></a:t>
+              <a:t><![CDATA[10. ஆகையால் அவர்கள் கர்த்தரை நோக்கி முறையிட்டு: நாங்கள் கர்த்தரை விட்டுப் பாகால்களையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9840,51 +11050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. যাকোব মিশরে গিয়েছিল| পরবর্তীকালে মিশরীয়রা তার উত্তরপুরুষদের জীবন অতিষ্ঠ করে দিয়েছিল| তাই তারা]]></a:t>
+              <a:t><![CDATA[அஸ்தரோத்தையும் சேவித்ததினாலே, பாவஞ்செய்தோம்; இப்பொழுது எங்கள் சத்துருக்களின் கைக்கு எங்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9972,51 +11182,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[চলো, থেমো না| মনপ্রাণ দিয়ে তোমরা তাঁর সেবা করবে|]]></a:t>
+              <a:t><![CDATA[சொற்கேட்டு உங்களுக்கு ஒரு ராஜாவை ஏற்படுத்தினேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10104,51 +11314,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রভুর কাছে সাহায্যের জন্য প্রার্থনা করেছিল| তখন প্রভু মোশি আর হারোণকে পাঠিয়েছিলেন| তারা তোমাদের]]></a:t>
+              <a:t><![CDATA[நீங்கலாக்கி ரட்சியும்; இனி உம்மைச் சேவிப்போம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10236,51 +11446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পূর্বপুরুষদের মিশর থেকে নিয়ে এসেছিল এবং এই জায়গায় বাস করবার জন্য নেতৃত্ব দিয়েছিল|]]></a:t>
+              <a:t><![CDATA[11. அப்பொழுது கர்த்தர் எருபாகாலையும் பேதானையும் யெப்தாவையும் சாமுவேலையும் அனுப்பி, நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10368,51 +11578,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. “কিন্তু তোমাদের পূর্বপুরুষরা তাদের প্রভু ঈশ্বরের কথা ভুলে গেল| ফলে ঈশ্বর তাদের সীষরার ক্রীতদাস]]></a:t>
+              <a:t><![CDATA[பயமில்லாமல் குடியிருக்கும்படிக்குச் சுற்றிலும் இருந்த உங்கள் சத்துருக்களின் கைக்கும் உங்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10500,51 +11710,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করে দিলেন| সীষরা ছিল হাত্‌সোরের সৈন্যদের অধিনাযক| তারপর প্রভু তাদের পলেষ্টীয় আর মোয়াবের রাজার]]></a:t>
+              <a:t><![CDATA[நீங்கலாக்கி ரட்சித்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10632,51 +11842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ক্রীতদাস করে দিলেন| তারা সবাই তোমাদের পূর্বপুরুষদের সঙ্গে যুদ্ধ করেছিল|]]></a:t>
+              <a:t><![CDATA[12. அம்மோன் புத்திரரின் ராஜாவாகிய நாகாஸ் உங்களுக்கு விரோதமாய் வருகிறதை நீங்கள் கண்டபோது, உங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10764,51 +11974,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. তখন পূর্বপুরুষরা প্রভুর কাছে সাহায্য চেয়েছিল| তারা বলেছিল, ‘আমরা পাপ করেছি| আমরা প্রভুকে ত্যাগ]]></a:t>
+              <a:t><![CDATA[தேவனாகிய கர்த்தரே உங்களுக்கு ராஜாவாயிருந்தும், நீங்கள் என்னை நோக்கி: அப்படியல்ல, ஒரு ராஜா எங்கள்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10896,51 +12106,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করে বাল এবং অষ্টারোতের মূর্ত্তির পূজা করেছি; কিন্তু আজ শত্রুদের হাত থেকে আমাদের বাঁচাও| আমরা তোমারই]]></a:t>
+              <a:t><![CDATA[ஆளவேண்டும் என்றீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11028,51 +12238,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সেবা করব|’]]></a:t>
+              <a:t><![CDATA[13. இப்போதும் நீங்கள் வேண்டும் என்று விரும்பித் தெரிந்துகொண்ட ராஜா, இதோ, இருக்கிறார்; இதோ, கர்த்தர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11160,51 +12370,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. “তখন প্রভু য়িরুব্বাল (গিদিযন), বরাক, য়িপ্তহ এবং শমূয়েলকে পাঠালেন| প্রভু, তোমাদের চারপাশের]]></a:t>
+              <a:t><![CDATA[உங்களுக்கு ஒரு ராஜாவை ஏற்படுத்தினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11292,51 +12502,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[শত্রুদের হাত থেকে রক্ষা করলেন| তোমরা নিরাপদে বাস করছিলে|]]></a:t>
+              <a:t><![CDATA[14. நீங்கள் கர்த்தருடைய வாக்குக்கு விரோதமாய்க் கலகம்பண்ணாமல் கர்த்தருக்குப் பயந்து, அவரைச் சேவித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11424,51 +12634,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. মূর্ত্তি কখনও তোমাদের সাহায্য করতে পারে না| মূর্ত্তি মূর্ত্তিই, তাই ওগুলোর পূজো করো না| ওগুলো]]></a:t>
+              <a:t><![CDATA[2. இப்போதும் இதோ, ராஜாவானவர் உங்களுக்கு முன்பாகச் சஞ்சரித்துவருகிறார்; நானோ கிழவனும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11556,51 +12766,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. কিন্তু তারপর তোমরা দেখলে অম্মোনদের রাজা নাহশ তোমাদের সঙ্গে যুদ্ধ করতে আসছে| অমনি বলে উঠলে, ‘না,]]></a:t>
+              <a:t><![CDATA[அவருடைய சத்தத்திற்குக் கீழ்ப்படிந்தால், நீங்களும் உங்களை ஆளுகிற ராஜாவும் உங்கள் தேவனாகிய கர்த்தரைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11688,51 +12898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আমরা একজন রাজা চাই যে আমাদের শাসন করবে!’ প্রভু, তোমাদের ঈশ্বর ইতিমধ্যেই তোমাদের রাজা থাকা সত্ত্বেও]]></a:t>
+              <a:t><![CDATA[பின்பற்றுகிறவர்களாயிருப்பீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11820,51 +13030,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তোমরা সেটা বলেছিলে|]]></a:t>
+              <a:t><![CDATA[15. நீங்கள் கர்த்தருடைய சத்தத்திற்குக் கீழ்ப்படியாமல், கர்த்தருடைய வாக்குக்கு விரோதமாய்க்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11952,51 +13162,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. এখন তোমরা তোমাদের ইচ্ছে ও পছন্দ অনুযায়ীএকজন রাজা পেয়েছ| প্রভু তাকেই তোমাদের শাসন করার ভার]]></a:t>
+              <a:t><![CDATA[கலகம்பண்ணினீர்களானால், கர்த்தருடைய கை உங்கள் பிதாக்களுக்கு விரோதமாயிருந்தது போல உங்களுக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12084,51 +13294,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দিয়েছেন|]]></a:t>
+              <a:t><![CDATA[விரோதமாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12216,51 +13426,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. তোমাদের প্রভুকে ভয় ও সম্মান করে চলা উচিত্‌| তোমরা অবশ্যই তাঁর সেবা করবে ও তাঁর আজ্ঞা মেনে চলবে|]]></a:t>
+              <a:t><![CDATA[16. இப்பொழுது கர்த்தர் உங்கள் கண்களுக்கு முன்பாகச் செய்யும் பெரிய காரியத்தை நின்று பாருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12348,51 +13558,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তোমরা তাঁর বিরুদ্ধাচরণ করবে না| তোমরা সবাই আর তোমাদের রাজা অবশ্যই তোমাদের প্রভু ও ঈশ্বরের অনুগত]]></a:t>
+              <a:t><![CDATA[17. இன்று கோதுமை அறுப்பின் நாள் அல்லவா? நீங்கள் உங்களுக்கு ஒரு ராஜாவைக் கேட்டதினால், கர்த்தரின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12480,51 +13690,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[থাকবে| তাহলেই তিনি তোমাদের রক্ষ করবেন|]]></a:t>
+              <a:t><![CDATA[பார்வைக்குச் செய்த உங்களுடைய பொல்லாப்புப் பெரியதென்று நீங்கள் கண்டு உணரும் படிக்கு, நான் கர்த்தரை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12612,51 +13822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. কিন্তু তাঁর আদেশ অমান্য করলে অথবা তাঁর বিরুদ্ধাচরণ করলে তিনি তোমাদের বিরুদ্ধে যাবেন, যেমন তিনি]]></a:t>
+              <a:t><![CDATA[நோக்கி விண்ணப்பம்பண்ணுவேன்; அப்பொழுது இடி முழக்கங்களையும் மழையையும் கட்டளையிடுவார் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12744,51 +13954,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তোমাদের পূর্বপুরুষদের বিরুদ্ধে গিয়েছিলেন|]]></a:t>
+              <a:t><![CDATA[18. சாமுவேல் கர்த்தரை நோக்கி விண்ணப்பம்பண்ணினான்; அன்றையதினமே கர்த்தர் இடிமுழக்கங்களையும் மழையையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12876,51 +14086,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কোন কাজেরই নয়| মূর্ত্তিরা তোমাদের সাহায্য বা রক্ষা করতে পারে না|]]></a:t>
+              <a:t><![CDATA[நரைத்தவனுமானேன்; என் குமாரர் உங்களோடிருப்பார்கள்; நான் என் சிறுவயதுமுதல் இந்நாள்வரைக்கும் உங்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13008,51 +14218,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. “এখন স্থির হয়ে দাঁড়াও এবং প্রভু তোমাদের চোখের সামনে যে সব মহান জিনিসগুলি করবেন তা দেখো|]]></a:t>
+              <a:t><![CDATA[கட்டளையிட்டார்; அப்பொழுது ஜனங்கள் எல்லாரும் கர்த்தருக்கும் சாமுவேலுக்கும் மிகவும் பயந்து;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13140,51 +14350,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. এখন গম তোলবার সময়| প্রভুর কাছে আমি প্রার্থনা করব বজ্র আর বৃষ্টির জন্য| তখনই বুঝতে পারবে রাজা]]></a:t>
+              <a:t><![CDATA[19. சாமுவேலைப் பார்த்து: நாங்கள் சாகாதபடிக்கு உம்முடைய தேவனாகிய கர்த்தரிடத்தில் உம்முடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13272,51 +14482,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[চাইতে গিয়ে প্রভুর বিরুদ্ধে তোমরা কি অন্যায় করেছ|”]]></a:t>
+              <a:t><![CDATA[அடியாருக்காக விண்ணப்பம் செய்யும்; நாங்கள் செய்த எல்லாப் பாவங்களோடும் எங்களுக்கு ஒரு ராஜா வேண்டும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13404,51 +14614,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. শমূয়েল তাই প্রভুর কাছে প্রার্থনা করল| ঠিক সেদিনই প্রভু বজ্র আর বৃষ্টি দিলেন| লোকরা প্রভু আর]]></a:t>
+              <a:t><![CDATA[என்று கேட்ட இந்தப் பாவத்தையும் கூட்டிக்கொண்டோம் என்று ஜனங்கள் எல்லாரும் சொன்னார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13536,51 +14746,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[শমূয়েলকে ভয় পেল|]]></a:t>
+              <a:t><![CDATA[20. அப்பொழுது சாமுவேல் ஜனங்களை நோக்கி: பயப்படாதேயுங்கள்; நீங்கள் இந்தப் பொல்லாப்பையெல்லாம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13668,51 +14878,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. তারা সবাই শমূয়েলকে বলল, “তোমার প্রভু ঈশ্বরের কাছে তুমি আমাদের জন্য প্রার্থনা করো| আমরা তোমার]]></a:t>
+              <a:t><![CDATA[செய்தீர்கள்; ஆகிலும் கர்த்தரை விட்டுப் பின்வாங்காமல் கர்த்தரை உங்கள் முழுஇருதயத்தோடும் சேவியுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13800,51 +15010,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ভৃত্য| আমরা যেন মারা না পড়ি| আমরা অনেকবার পাপ করেছি| এবার আবার আমরা রাজা চেয়ে পাপের বোঝা]]></a:t>
+              <a:t><![CDATA[21. விலகிப்போகாதிருங்கள்; மற்றப்படி பிரயோஜனமற்றதும் ரட்சிக்கமாட்டாததுமாயிருக்கிற வீணானவைகளைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13932,51 +15142,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বাড়ালাম|”]]></a:t>
+              <a:t><![CDATA[பின்பற்றுவீர்கள்; அவைகள் வீணானவைகளே.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. கர்த்தர் உங்களைத் தமக்கு ஜனமாக்கிக்கொள்ளப் பிரியமானபடியினால், கர்த்தர் தம்முடைய மகத்துவமான]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நாமத்தினிமித்தம் தமது ஜனத்தைக் கைவிடமாட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14064,51 +15538,1107 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. “কিন্তু প্রভু কখনও তাঁর লোকদের ছেড়ে যান না| তোমাদের তাঁর আপনজন করে নিয়ে তিনি সন্তুষ্ট আছেন|]]></a:t>
+              <a:t><![CDATA[முன்பாகச் சஞ்சரித்துவந்தேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. நானும் உங்களுக்காக விண்ணப்பம் செய்யாதிருப்பேனாகில் கர்த்தருக்கு விரோதமாகப்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பாவஞ்செய்கிறவனாயிருப்பேன்; அது எனக்குத் தூரமாயிருப்பதாக; நன்மையும் செவ்வையுமான வழியை நான்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உங்களுக்குப் போதிப்பேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. நீங்கள் எப்படியும் கர்த்தருக்குப் பயந்து, உங்கள் முழுஇருதயத்தோடும் உண்மையாய் அவரைச்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சேவிக்கக்கடவீர்கள்; அவர் உங்களிடத்தில் எவ்வளவு மகிமையான காரியங்களைச் செய்தார் என்பதைச்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சிந்தித்துப்பாருங்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. நீங்கள் இன்னும் பொல்லாப்பைச் செய்யவே செய்வீர்களானால், நீங்களும் உங்கள் ராஜாவும் நாசமடைவீர்கள்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14196,51 +16726,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাই তাঁর মহানামের গুনে কখনই তিনি তোমাদের ছেড়ে যাবেন না|]]></a:t>
+              <a:t><![CDATA[3. இதோ, இருக்கிறேன்; கர்த்தரின் சந்நிதியிலும் அவர் அபிஷேகம்பண்ணி வைத்தவருக்கு முன்பாகவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14328,51 +16858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. আমার দিক থেকে বলতে পারি, আমি সবসময় তোমাদের হয়ে প্রার্থনা করব| প্রার্থনা বন্ধ করলে আমি প্রভুর]]></a:t>
+              <a:t><![CDATA[என்னைக்குறித்துச் சாட்சி சொல்லுங்கள்; நான் யாருடைய எருதை எடுத்துக்கொண்டேன்? யாருடைய கழுதையை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14460,51 +16990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বিরুদ্ধে পাপ করব| আমি তোমাদের সত্য পথের বিষযে শিক্ষা দিয়ে যাব যেন তোমরা সত্‌ভাবে জীবনযাপন করতে পার|]]></a:t>
+              <a:t><![CDATA[எடுத்துக்கொண்டேன்? யாருக்கு அநியாயஞ்செய்தேன்? யாருக்கு இடுக்கண்செய்தேன்? யார் கையில் பரிதானம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14521,91 +17051,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 சாமுவேல் : 12]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme22">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme29">
   <a:themeElements>
-    <a:clrScheme name="Theme22">
+    <a:clrScheme name="Theme29">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme22">
+    <a:fontScheme name="Theme29">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -14631,51 +17161,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme22">
+    <a:fmtScheme name="Theme29">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -14806,51 +17336,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>57</Slides>
+  <Slides>67</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>