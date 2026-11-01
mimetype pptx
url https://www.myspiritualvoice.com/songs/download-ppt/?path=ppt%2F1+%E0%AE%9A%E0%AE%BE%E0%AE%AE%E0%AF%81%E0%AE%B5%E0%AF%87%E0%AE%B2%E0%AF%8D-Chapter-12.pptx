--- v2 (2026-09-17)
+++ v3 (2026-11-01)
@@ -7694,51 +7694,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478619334" r:id="rId1"/>
+    <p:sldLayoutId id="2482528657" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -17051,91 +17051,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 சாமுவேல் : 12]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme29">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme27">
   <a:themeElements>
-    <a:clrScheme name="Theme29">
+    <a:clrScheme name="Theme27">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme29">
+    <a:fontScheme name="Theme27">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -17161,51 +17161,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme29">
+    <a:fmtScheme name="Theme27">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>