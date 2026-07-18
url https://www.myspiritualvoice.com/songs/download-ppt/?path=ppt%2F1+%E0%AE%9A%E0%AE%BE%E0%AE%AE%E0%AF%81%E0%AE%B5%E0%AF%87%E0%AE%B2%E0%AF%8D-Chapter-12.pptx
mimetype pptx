--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -93,50 +93,62 @@
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -168,50 +180,56 @@
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
+    <p:sldId id="307" r:id="rId54"/>
+    <p:sldId id="308" r:id="rId55"/>
+    <p:sldId id="309" r:id="rId56"/>
+    <p:sldId id="310" r:id="rId57"/>
+    <p:sldId id="311" r:id="rId58"/>
+    <p:sldId id="312" r:id="rId59"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -360,53 +378,59 @@
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
-  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -466,51 +490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அப்பொழுது சாமுவேல் இஸ்ரவேலர் அனைவரையும் நோக்கி: இதோ, நீங்கள் எனக்குச் சொன்னபடியெல்லாம் உங்கள் சொற்கேட்டு உங்களுக்கு ஒரு ராஜாவை ஏற்படுத்தினேன்.]]></a:t>
+              <a:t><![CDATA[24. நீங்கள் எப்படியும் கர்த்தருக்குப் பயந்து, உங்கள் முழுஇருதயத்தோடும் உண்மையாய் அவரைச் சேவிக்கக்கடவீர்கள்; அவர் உங்களிடத்தில் எவ்வளவு மகிமையான காரியங்களைச் செய்தார் என்பதைச் சிந்தித்துப்பாருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -575,51 +599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இப்போதும் இதோ, ராஜாவானவர் உங்களுக்கு முன்பாகச் சஞ்சரித்துவருகிறார்; நானோ கிழவனும் நரைத்தவனுமானேன்; என் குமாரர் உங்களோடிருப்பார்கள்; நான் என் சிறுவயதுமுதல் இந்நாள்வரைக்கும் உங்களுக்கு முன்பாகச் சஞ்சரித்துவந்தேன்.]]></a:t>
+              <a:t><![CDATA[24. நீங்கள் எப்படியும் கர்த்தருக்குப் பயந்து, உங்கள் முழுஇருதயத்தோடும் உண்மையாய் அவரைச் சேவிக்கக்கடவீர்கள்; அவர் உங்களிடத்தில் எவ்வளவு மகிமையான காரியங்களைச் செய்தார் என்பதைச் சிந்தித்துப்பாருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -684,51 +708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இப்போதும் இதோ, ராஜாவானவர் உங்களுக்கு முன்பாகச் சஞ்சரித்துவருகிறார்; நானோ கிழவனும் நரைத்தவனுமானேன்; என் குமாரர் உங்களோடிருப்பார்கள்; நான் என் சிறுவயதுமுதல் இந்நாள்வரைக்கும் உங்களுக்கு முன்பாகச் சஞ்சரித்துவந்தேன்.]]></a:t>
+              <a:t><![CDATA[25. நீங்கள் இன்னும் பொல்லாப்பைச் செய்யவே செய்வீர்களானால், நீங்களும் உங்கள் ராஜாவும் நாசமடைவீர்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -793,51 +817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இதோ, இருக்கிறேன்; கர்த்தரின் சந்நிதியிலும் அவர் அபிஷேகம்பண்ணி வைத்தவருக்கு முன்பாகவும் என்னைக்குறித்துச் சாட்சி சொல்லுங்கள்; நான் யாருடைய எருதை எடுத்துக்கொண்டேன்? யாருடைய கழுதையை எடுத்துக்கொண்டேன்? யாருக்கு அநியாயஞ்செய்தேன்? யாருக்கு இடுக்கண்செய்தேன்? யார் கையில் பரிதானம் வாங்கிக்கொண்டு கண்சாடையாயிருந்தேன்? சொல்லுங்கள்; அப்படியுண்டானால் அதை உங்களுக்குத் திரும்பக் கொடுப்பேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[1. அப்பொழுது சாமுவேல் இஸ்ரவேலர் அனைவரையும் நோக்கி: இதோ, நீங்கள் எனக்குச் சொன்னபடியெல்லாம் உங்கள் சொற்கேட்டு உங்களுக்கு ஒரு ராஜாவை ஏற்படுத்தினேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -902,51 +926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இதோ, இருக்கிறேன்; கர்த்தரின் சந்நிதியிலும் அவர் அபிஷேகம்பண்ணி வைத்தவருக்கு முன்பாகவும் என்னைக்குறித்துச் சாட்சி சொல்லுங்கள்; நான் யாருடைய எருதை எடுத்துக்கொண்டேன்? யாருடைய கழுதையை எடுத்துக்கொண்டேன்? யாருக்கு அநியாயஞ்செய்தேன்? யாருக்கு இடுக்கண்செய்தேன்? யார் கையில் பரிதானம் வாங்கிக்கொண்டு கண்சாடையாயிருந்தேன்? சொல்லுங்கள்; அப்படியுண்டானால் அதை உங்களுக்குத் திரும்பக் கொடுப்பேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[1. அப்பொழுது சாமுவேல் இஸ்ரவேலர் அனைவரையும் நோக்கி: இதோ, நீங்கள் எனக்குச் சொன்னபடியெல்லாம் உங்கள் சொற்கேட்டு உங்களுக்கு ஒரு ராஜாவை ஏற்படுத்தினேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1011,51 +1035,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இதோ, இருக்கிறேன்; கர்த்தரின் சந்நிதியிலும் அவர் அபிஷேகம்பண்ணி வைத்தவருக்கு முன்பாகவும் என்னைக்குறித்துச் சாட்சி சொல்லுங்கள்; நான் யாருடைய எருதை எடுத்துக்கொண்டேன்? யாருடைய கழுதையை எடுத்துக்கொண்டேன்? யாருக்கு அநியாயஞ்செய்தேன்? யாருக்கு இடுக்கண்செய்தேன்? யார் கையில் பரிதானம் வாங்கிக்கொண்டு கண்சாடையாயிருந்தேன்? சொல்லுங்கள்; அப்படியுண்டானால் அதை உங்களுக்குத் திரும்பக் கொடுப்பேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[2. இப்போதும் இதோ, ராஜாவானவர் உங்களுக்கு முன்பாகச் சஞ்சரித்துவருகிறார்; நானோ கிழவனும் நரைத்தவனுமானேன்; என் குமாரர் உங்களோடிருப்பார்கள்; நான் என் சிறுவயதுமுதல் இந்நாள்வரைக்கும் உங்களுக்கு முன்பாகச் சஞ்சரித்துவந்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1120,51 +1144,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அதற்கு அவர்கள்: நீர் எங்களுக்கு அநியாயஞ் செய்யவும் இல்லை; எங்களுக்கு இடுக்கண் செய்யவும் இல்லை; ஒருவர் கையிலும் ஒன்றும் வாங்கவும் இல்லை என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[2. இப்போதும் இதோ, ராஜாவானவர் உங்களுக்கு முன்பாகச் சஞ்சரித்துவருகிறார்; நானோ கிழவனும் நரைத்தவனுமானேன்; என் குமாரர் உங்களோடிருப்பார்கள்; நான் என் சிறுவயதுமுதல் இந்நாள்வரைக்கும் உங்களுக்கு முன்பாகச் சஞ்சரித்துவந்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1229,51 +1253,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அதற்கு அவர்கள்: நீர் எங்களுக்கு அநியாயஞ் செய்யவும் இல்லை; எங்களுக்கு இடுக்கண் செய்யவும் இல்லை; ஒருவர் கையிலும் ஒன்றும் வாங்கவும் இல்லை என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[3. இதோ, இருக்கிறேன்; கர்த்தரின் சந்நிதியிலும் அவர் அபிஷேகம்பண்ணி வைத்தவருக்கு முன்பாகவும் என்னைக்குறித்துச் சாட்சி சொல்லுங்கள்; நான் யாருடைய எருதை எடுத்துக்கொண்டேன்? யாருடைய கழுதையை எடுத்துக்கொண்டேன்? யாருக்கு அநியாயஞ்செய்தேன்? யாருக்கு இடுக்கண்செய்தேன்? யார் கையில் பரிதானம் வாங்கிக்கொண்டு கண்சாடையாயிருந்தேன்? சொல்லுங்கள்; அப்படியுண்டானால் அதை உங்களுக்குத் திரும்பக் கொடுப்பேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1338,51 +1362,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அதற்கு அவன்: நீங்கள் என் கையில் ஒன்றும் கண்டுபிடிக்கவில்லை என்பதற்குக் கர்த்தர் உங்களுக்கு எதிராகச் சாட்சியாயிருக்கிறார், அவர் அபிஷேகம் பண்ணினவரும் இன்று அதற்குச் சாட்சி என்றான்; அதற்கு அவர்கள்: அவர் சாட்சி தான் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[3. இதோ, இருக்கிறேன்; கர்த்தரின் சந்நிதியிலும் அவர் அபிஷேகம்பண்ணி வைத்தவருக்கு முன்பாகவும் என்னைக்குறித்துச் சாட்சி சொல்லுங்கள்; நான் யாருடைய எருதை எடுத்துக்கொண்டேன்? யாருடைய கழுதையை எடுத்துக்கொண்டேன்? யாருக்கு அநியாயஞ்செய்தேன்? யாருக்கு இடுக்கண்செய்தேன்? யார் கையில் பரிதானம் வாங்கிக்கொண்டு கண்சாடையாயிருந்தேன்? சொல்லுங்கள்; அப்படியுண்டானால் அதை உங்களுக்குத் திரும்பக் கொடுப்பேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1447,51 +1471,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அதற்கு அவன்: நீங்கள் என் கையில் ஒன்றும் கண்டுபிடிக்கவில்லை என்பதற்குக் கர்த்தர் உங்களுக்கு எதிராகச் சாட்சியாயிருக்கிறார், அவர் அபிஷேகம் பண்ணினவரும் இன்று அதற்குச் சாட்சி என்றான்; அதற்கு அவர்கள்: அவர் சாட்சி தான் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[3. இதோ, இருக்கிறேன்; கர்த்தரின் சந்நிதியிலும் அவர் அபிஷேகம்பண்ணி வைத்தவருக்கு முன்பாகவும் என்னைக்குறித்துச் சாட்சி சொல்லுங்கள்; நான் யாருடைய எருதை எடுத்துக்கொண்டேன்? யாருடைய கழுதையை எடுத்துக்கொண்டேன்? யாருக்கு அநியாயஞ்செய்தேன்? யாருக்கு இடுக்கண்செய்தேன்? யார் கையில் பரிதானம் வாங்கிக்கொண்டு கண்சாடையாயிருந்தேன்? சொல்லுங்கள்; அப்படியுண்டானால் அதை உங்களுக்குத் திரும்பக் கொடுப்பேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1556,51 +1580,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. விலகிப்போகாதிருங்கள்; மற்றப்படி பிரயோஜனமற்றதும் ரட்சிக்கமாட்டாததுமாயிருக்கிற வீணானவைகளைப் பின்பற்றுவீர்கள்; அவைகள் வீணானவைகளே.]]></a:t>
+              <a:t><![CDATA[20. அப்பொழுது சாமுவேல் ஜனங்களை நோக்கி: பயப்படாதேயுங்கள்; நீங்கள் இந்தப் பொல்லாப்பையெல்லாம் செய்தீர்கள்; ஆகிலும் கர்த்தரை விட்டுப் பின்வாங்காமல் கர்த்தரை உங்கள் முழுஇருதயத்தோடும் சேவியுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1665,51 +1689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்புறம் சாமுவேல் ஜனங்களை நோக்கி: மோசேயையும் ஆரோனையும் ஏற்படுத்தினவரும், உங்கள் பிதாக்களை எகிப்துதேசத்திலிருந்து புறப்படப்பண்ணினவரும் கர்த்தரே.]]></a:t>
+              <a:t><![CDATA[3. இதோ, இருக்கிறேன்; கர்த்தரின் சந்நிதியிலும் அவர் அபிஷேகம்பண்ணி வைத்தவருக்கு முன்பாகவும் என்னைக்குறித்துச் சாட்சி சொல்லுங்கள்; நான் யாருடைய எருதை எடுத்துக்கொண்டேன்? யாருடைய கழுதையை எடுத்துக்கொண்டேன்? யாருக்கு அநியாயஞ்செய்தேன்? யாருக்கு இடுக்கண்செய்தேன்? யார் கையில் பரிதானம் வாங்கிக்கொண்டு கண்சாடையாயிருந்தேன்? சொல்லுங்கள்; அப்படியுண்டானால் அதை உங்களுக்குத் திரும்பக் கொடுப்பேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1774,51 +1798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்புறம் சாமுவேல் ஜனங்களை நோக்கி: மோசேயையும் ஆரோனையும் ஏற்படுத்தினவரும், உங்கள் பிதாக்களை எகிப்துதேசத்திலிருந்து புறப்படப்பண்ணினவரும் கர்த்தரே.]]></a:t>
+              <a:t><![CDATA[4. அதற்கு அவர்கள்: நீர் எங்களுக்கு அநியாயஞ் செய்யவும் இல்லை; எங்களுக்கு இடுக்கண் செய்யவும் இல்லை; ஒருவர் கையிலும் ஒன்றும் வாங்கவும் இல்லை என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1883,51 +1907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இப்போதும் கர்த்தர் உங்களுக்கும் உங்கள் பிதாக்களுக்கும் செய்துவந்த எல்லா நீதியான கிரியைகளைக்குறித்தும், நான் கர்த்தருடைய சந்நிதியில் உங்களோடே நியாயம் பேசும்படிக்கு நீங்கள் நில்லுங்கள்.]]></a:t>
+              <a:t><![CDATA[4. அதற்கு அவர்கள்: நீர் எங்களுக்கு அநியாயஞ் செய்யவும் இல்லை; எங்களுக்கு இடுக்கண் செய்யவும் இல்லை; ஒருவர் கையிலும் ஒன்றும் வாங்கவும் இல்லை என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1992,51 +2016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இப்போதும் கர்த்தர் உங்களுக்கும் உங்கள் பிதாக்களுக்கும் செய்துவந்த எல்லா நீதியான கிரியைகளைக்குறித்தும், நான் கர்த்தருடைய சந்நிதியில் உங்களோடே நியாயம் பேசும்படிக்கு நீங்கள் நில்லுங்கள்.]]></a:t>
+              <a:t><![CDATA[5. அதற்கு அவன்: நீங்கள் என் கையில் ஒன்றும் கண்டுபிடிக்கவில்லை என்பதற்குக் கர்த்தர் உங்களுக்கு எதிராகச் சாட்சியாயிருக்கிறார், அவர் அபிஷேகம் பண்ணினவரும் இன்று அதற்குச் சாட்சி என்றான்; அதற்கு அவர்கள்: அவர் சாட்சி தான் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2101,51 +2125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. யாக்கோபு எகிப்திலே போயிருக்கும்போது, உங்கள் பிதாக்கள் கர்த்தரை நோக்கி முறையிட்டார்கள், அப்பொழுது கர்த்தர் மோசேயையும் ஆரோரையும் அனுப்பினார்; அவர்கள் உங்கள் பிதாக்களை எகிப்திலிருந்து அழைத்துவந்து, அவர்களை இந்த ஸ்தலத்திலே குடியிருக்கப்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[5. அதற்கு அவன்: நீங்கள் என் கையில் ஒன்றும் கண்டுபிடிக்கவில்லை என்பதற்குக் கர்த்தர் உங்களுக்கு எதிராகச் சாட்சியாயிருக்கிறார், அவர் அபிஷேகம் பண்ணினவரும் இன்று அதற்குச் சாட்சி என்றான்; அதற்கு அவர்கள்: அவர் சாட்சி தான் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2210,51 +2234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. யாக்கோபு எகிப்திலே போயிருக்கும்போது, உங்கள் பிதாக்கள் கர்த்தரை நோக்கி முறையிட்டார்கள், அப்பொழுது கர்த்தர் மோசேயையும் ஆரோரையும் அனுப்பினார்; அவர்கள் உங்கள் பிதாக்களை எகிப்திலிருந்து அழைத்துவந்து, அவர்களை இந்த ஸ்தலத்திலே குடியிருக்கப்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[6. அப்புறம் சாமுவேல் ஜனங்களை நோக்கி: மோசேயையும் ஆரோனையும் ஏற்படுத்தினவரும், உங்கள் பிதாக்களை எகிப்துதேசத்திலிருந்து புறப்படப்பண்ணினவரும் கர்த்தரே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2319,51 +2343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவர்கள் தங்கள் தேவனாகிய கர்த்தரை மறந்துபோகிறபோது, அவர் அவர்களை ஆத்சோரின் சேனாபதியாகிய சிசெராவின் கையிலும், பெலிஸ்தரின் கையிலும், மோவாபிய ராஜாவின் கையிலும் விற்றுப்போட்டார்; இவர்கள் அவர்களுக்கு விரோதமாக யுத்தம் பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[6. அப்புறம் சாமுவேல் ஜனங்களை நோக்கி: மோசேயையும் ஆரோனையும் ஏற்படுத்தினவரும், உங்கள் பிதாக்களை எகிப்துதேசத்திலிருந்து புறப்படப்பண்ணினவரும் கர்த்தரே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2428,51 +2452,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவர்கள் தங்கள் தேவனாகிய கர்த்தரை மறந்துபோகிறபோது, அவர் அவர்களை ஆத்சோரின் சேனாபதியாகிய சிசெராவின் கையிலும், பெலிஸ்தரின் கையிலும், மோவாபிய ராஜாவின் கையிலும் விற்றுப்போட்டார்; இவர்கள் அவர்களுக்கு விரோதமாக யுத்தம் பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[7. இப்போதும் கர்த்தர் உங்களுக்கும் உங்கள் பிதாக்களுக்கும் செய்துவந்த எல்லா நீதியான கிரியைகளைக்குறித்தும், நான் கர்த்தருடைய சந்நிதியில் உங்களோடே நியாயம் பேசும்படிக்கு நீங்கள் நில்லுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2537,51 +2561,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆகையால் அவர்கள் கர்த்தரை நோக்கி முறையிட்டு: நாங்கள் கர்த்தரை விட்டுப் பாகால்களையும் அஸ்தரோத்தையும் சேவித்ததினாலே, பாவஞ்செய்தோம்; இப்பொழுது எங்கள் சத்துருக்களின் கைக்கு எங்களை நீங்கலாக்கி ரட்சியும்; இனி உம்மைச் சேவிப்போம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[7. இப்போதும் கர்த்தர் உங்களுக்கும் உங்கள் பிதாக்களுக்கும் செய்துவந்த எல்லா நீதியான கிரியைகளைக்குறித்தும், நான் கர்த்தருடைய சந்நிதியில் உங்களோடே நியாயம் பேசும்படிக்கு நீங்கள் நில்லுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2646,51 +2670,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆகையால் அவர்கள் கர்த்தரை நோக்கி முறையிட்டு: நாங்கள் கர்த்தரை விட்டுப் பாகால்களையும் அஸ்தரோத்தையும் சேவித்ததினாலே, பாவஞ்செய்தோம்; இப்பொழுது எங்கள் சத்துருக்களின் கைக்கு எங்களை நீங்கலாக்கி ரட்சியும்; இனி உம்மைச் சேவிப்போம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[8. யாக்கோபு எகிப்திலே போயிருக்கும்போது, உங்கள் பிதாக்கள் கர்த்தரை நோக்கி முறையிட்டார்கள், அப்பொழுது கர்த்தர் மோசேயையும் ஆரோரையும் அனுப்பினார்; அவர்கள் உங்கள் பிதாக்களை எகிப்திலிருந்து அழைத்துவந்து, அவர்களை இந்த ஸ்தலத்திலே குடியிருக்கப்பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2755,51 +2779,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. கர்த்தர் உங்களைத் தமக்கு ஜனமாக்கிக்கொள்ளப் பிரியமானபடியினால், கர்த்தர் தம்முடைய மகத்துவமான நாமத்தினிமித்தம் தமது ஜனத்தைக் கைவிடமாட்டார்.]]></a:t>
+              <a:t><![CDATA[20. அப்பொழுது சாமுவேல் ஜனங்களை நோக்கி: பயப்படாதேயுங்கள்; நீங்கள் இந்தப் பொல்லாப்பையெல்லாம் செய்தீர்கள்; ஆகிலும் கர்த்தரை விட்டுப் பின்வாங்காமல் கர்த்தரை உங்கள் முழுஇருதயத்தோடும் சேவியுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2864,51 +2888,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆகையால் அவர்கள் கர்த்தரை நோக்கி முறையிட்டு: நாங்கள் கர்த்தரை விட்டுப் பாகால்களையும் அஸ்தரோத்தையும் சேவித்ததினாலே, பாவஞ்செய்தோம்; இப்பொழுது எங்கள் சத்துருக்களின் கைக்கு எங்களை நீங்கலாக்கி ரட்சியும்; இனி உம்மைச் சேவிப்போம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[8. யாக்கோபு எகிப்திலே போயிருக்கும்போது, உங்கள் பிதாக்கள் கர்த்தரை நோக்கி முறையிட்டார்கள், அப்பொழுது கர்த்தர் மோசேயையும் ஆரோரையும் அனுப்பினார்; அவர்கள் உங்கள் பிதாக்களை எகிப்திலிருந்து அழைத்துவந்து, அவர்களை இந்த ஸ்தலத்திலே குடியிருக்கப்பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2973,51 +2997,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது கர்த்தர் எருபாகாலையும் பேதானையும் யெப்தாவையும் சாமுவேலையும் அனுப்பி, நீங்கள் பயமில்லாமல் குடியிருக்கும்படிக்குச் சுற்றிலும் இருந்த உங்கள் சத்துருக்களின் கைக்கும் உங்களை நீங்கலாக்கி ரட்சித்தார்.]]></a:t>
+              <a:t><![CDATA[8. யாக்கோபு எகிப்திலே போயிருக்கும்போது, உங்கள் பிதாக்கள் கர்த்தரை நோக்கி முறையிட்டார்கள், அப்பொழுது கர்த்தர் மோசேயையும் ஆரோரையும் அனுப்பினார்; அவர்கள் உங்கள் பிதாக்களை எகிப்திலிருந்து அழைத்துவந்து, அவர்களை இந்த ஸ்தலத்திலே குடியிருக்கப்பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3082,51 +3106,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது கர்த்தர் எருபாகாலையும் பேதானையும் யெப்தாவையும் சாமுவேலையும் அனுப்பி, நீங்கள் பயமில்லாமல் குடியிருக்கும்படிக்குச் சுற்றிலும் இருந்த உங்கள் சத்துருக்களின் கைக்கும் உங்களை நீங்கலாக்கி ரட்சித்தார்.]]></a:t>
+              <a:t><![CDATA[9. அவர்கள் தங்கள் தேவனாகிய கர்த்தரை மறந்துபோகிறபோது, அவர் அவர்களை ஆத்சோரின் சேனாபதியாகிய சிசெராவின் கையிலும், பெலிஸ்தரின் கையிலும், மோவாபிய ராஜாவின் கையிலும் விற்றுப்போட்டார்; இவர்கள் அவர்களுக்கு விரோதமாக யுத்தம் பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3191,51 +3215,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அம்மோன் புத்திரரின் ராஜாவாகிய நாகாஸ் உங்களுக்கு விரோதமாய் வருகிறதை நீங்கள் கண்டபோது, உங்கள் தேவனாகிய கர்த்தரே உங்களுக்கு ராஜாவாயிருந்தும், நீங்கள் என்னை நோக்கி: அப்படியல்ல, ஒரு ராஜா எங்கள்மேல் ஆளவேண்டும் என்றீர்கள்.]]></a:t>
+              <a:t><![CDATA[9. அவர்கள் தங்கள் தேவனாகிய கர்த்தரை மறந்துபோகிறபோது, அவர் அவர்களை ஆத்சோரின் சேனாபதியாகிய சிசெராவின் கையிலும், பெலிஸ்தரின் கையிலும், மோவாபிய ராஜாவின் கையிலும் விற்றுப்போட்டார்; இவர்கள் அவர்களுக்கு விரோதமாக யுத்தம் பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3300,51 +3324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அம்மோன் புத்திரரின் ராஜாவாகிய நாகாஸ் உங்களுக்கு விரோதமாய் வருகிறதை நீங்கள் கண்டபோது, உங்கள் தேவனாகிய கர்த்தரே உங்களுக்கு ராஜாவாயிருந்தும், நீங்கள் என்னை நோக்கி: அப்படியல்ல, ஒரு ராஜா எங்கள்மேல் ஆளவேண்டும் என்றீர்கள்.]]></a:t>
+              <a:t><![CDATA[9. அவர்கள் தங்கள் தேவனாகிய கர்த்தரை மறந்துபோகிறபோது, அவர் அவர்களை ஆத்சோரின் சேனாபதியாகிய சிசெராவின் கையிலும், பெலிஸ்தரின் கையிலும், மோவாபிய ராஜாவின் கையிலும் விற்றுப்போட்டார்; இவர்கள் அவர்களுக்கு விரோதமாக யுத்தம் பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3409,51 +3433,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இப்போதும் நீங்கள் வேண்டும் என்று விரும்பித் தெரிந்துகொண்ட ராஜா, இதோ, இருக்கிறார்; இதோ, கர்த்தர் உங்களுக்கு ஒரு ராஜாவை ஏற்படுத்தினார்.]]></a:t>
+              <a:t><![CDATA[10. ஆகையால் அவர்கள் கர்த்தரை நோக்கி முறையிட்டு: நாங்கள் கர்த்தரை விட்டுப் பாகால்களையும் அஸ்தரோத்தையும் சேவித்ததினாலே, பாவஞ்செய்தோம்; இப்பொழுது எங்கள் சத்துருக்களின் கைக்கு எங்களை நீங்கலாக்கி ரட்சியும்; இனி உம்மைச் சேவிப்போம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3518,51 +3542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இப்போதும் நீங்கள் வேண்டும் என்று விரும்பித் தெரிந்துகொண்ட ராஜா, இதோ, இருக்கிறார்; இதோ, கர்த்தர் உங்களுக்கு ஒரு ராஜாவை ஏற்படுத்தினார்.]]></a:t>
+              <a:t><![CDATA[10. ஆகையால் அவர்கள் கர்த்தரை நோக்கி முறையிட்டு: நாங்கள் கர்த்தரை விட்டுப் பாகால்களையும் அஸ்தரோத்தையும் சேவித்ததினாலே, பாவஞ்செய்தோம்; இப்பொழுது எங்கள் சத்துருக்களின் கைக்கு எங்களை நீங்கலாக்கி ரட்சியும்; இனி உம்மைச் சேவிப்போம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3627,51 +3651,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நீங்கள் கர்த்தருடைய வாக்குக்கு விரோதமாய்க் கலகம்பண்ணாமல் கர்த்தருக்குப் பயந்து, அவரைச் சேவித்து, அவருடைய சத்தத்திற்குக் கீழ்ப்படிந்தால், நீங்களும் உங்களை ஆளுகிற ராஜாவும் உங்கள் தேவனாகிய கர்த்தரைப் பின்பற்றுகிறவர்களாயிருப்பீர்கள்.]]></a:t>
+              <a:t><![CDATA[10. ஆகையால் அவர்கள் கர்த்தரை நோக்கி முறையிட்டு: நாங்கள் கர்த்தரை விட்டுப் பாகால்களையும் அஸ்தரோத்தையும் சேவித்ததினாலே, பாவஞ்செய்தோம்; இப்பொழுது எங்கள் சத்துருக்களின் கைக்கு எங்களை நீங்கலாக்கி ரட்சியும்; இனி உம்மைச் சேவிப்போம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3736,51 +3760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நீங்கள் கர்த்தருடைய வாக்குக்கு விரோதமாய்க் கலகம்பண்ணாமல் கர்த்தருக்குப் பயந்து, அவரைச் சேவித்து, அவருடைய சத்தத்திற்குக் கீழ்ப்படிந்தால், நீங்களும் உங்களை ஆளுகிற ராஜாவும் உங்கள் தேவனாகிய கர்த்தரைப் பின்பற்றுகிறவர்களாயிருப்பீர்கள்.]]></a:t>
+              <a:t><![CDATA[11. அப்பொழுது கர்த்தர் எருபாகாலையும் பேதானையும் யெப்தாவையும் சாமுவேலையும் அனுப்பி, நீங்கள் பயமில்லாமல் குடியிருக்கும்படிக்குச் சுற்றிலும் இருந்த உங்கள் சத்துருக்களின் கைக்கும் உங்களை நீங்கலாக்கி ரட்சித்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3845,51 +3869,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நீங்கள் கர்த்தருடைய சத்தத்திற்குக் கீழ்ப்படியாமல், கர்த்தருடைய வாக்குக்கு விரோதமாய்க் கலகம்பண்ணினீர்களானால், கர்த்தருடைய கை உங்கள் பிதாக்களுக்கு விரோதமாயிருந்தது போல உங்களுக்கும் விரோதமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[11. அப்பொழுது கர்த்தர் எருபாகாலையும் பேதானையும் யெப்தாவையும் சாமுவேலையும் அனுப்பி, நீங்கள் பயமில்லாமல் குடியிருக்கும்படிக்குச் சுற்றிலும் இருந்த உங்கள் சத்துருக்களின் கைக்கும் உங்களை நீங்கலாக்கி ரட்சித்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3954,51 +3978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. கர்த்தர் உங்களைத் தமக்கு ஜனமாக்கிக்கொள்ளப் பிரியமானபடியினால், கர்த்தர் தம்முடைய மகத்துவமான நாமத்தினிமித்தம் தமது ஜனத்தைக் கைவிடமாட்டார்.]]></a:t>
+              <a:t><![CDATA[21. விலகிப்போகாதிருங்கள்; மற்றப்படி பிரயோஜனமற்றதும் ரட்சிக்கமாட்டாததுமாயிருக்கிற வீணானவைகளைப் பின்பற்றுவீர்கள்; அவைகள் வீணானவைகளே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4063,51 +4087,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நீங்கள் கர்த்தருடைய சத்தத்திற்குக் கீழ்ப்படியாமல், கர்த்தருடைய வாக்குக்கு விரோதமாய்க் கலகம்பண்ணினீர்களானால், கர்த்தருடைய கை உங்கள் பிதாக்களுக்கு விரோதமாயிருந்தது போல உங்களுக்கும் விரோதமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[12. அம்மோன் புத்திரரின் ராஜாவாகிய நாகாஸ் உங்களுக்கு விரோதமாய் வருகிறதை நீங்கள் கண்டபோது, உங்கள் தேவனாகிய கர்த்தரே உங்களுக்கு ராஜாவாயிருந்தும், நீங்கள் என்னை நோக்கி: அப்படியல்ல, ஒரு ராஜா எங்கள்மேல் ஆளவேண்டும் என்றீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4172,51 +4196,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. இப்பொழுது கர்த்தர் உங்கள் கண்களுக்கு முன்பாகச் செய்யும் பெரிய காரியத்தை நின்று பாருங்கள்.]]></a:t>
+              <a:t><![CDATA[12. அம்மோன் புத்திரரின் ராஜாவாகிய நாகாஸ் உங்களுக்கு விரோதமாய் வருகிறதை நீங்கள் கண்டபோது, உங்கள் தேவனாகிய கர்த்தரே உங்களுக்கு ராஜாவாயிருந்தும், நீங்கள் என்னை நோக்கி: அப்படியல்ல, ஒரு ராஜா எங்கள்மேல் ஆளவேண்டும் என்றீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4281,51 +4305,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இன்று கோதுமை அறுப்பின் நாள் அல்லவா? நீங்கள் உங்களுக்கு ஒரு ராஜாவைக் கேட்டதினால், கர்த்தரின் பார்வைக்குச் செய்த உங்களுடைய பொல்லாப்புப் பெரியதென்று நீங்கள் கண்டு உணரும் படிக்கு, நான் கர்த்தரை நோக்கி விண்ணப்பம்பண்ணுவேன்; அப்பொழுது இடி முழக்கங்களையும் மழையையும் கட்டளையிடுவார் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[12. அம்மோன் புத்திரரின் ராஜாவாகிய நாகாஸ் உங்களுக்கு விரோதமாய் வருகிறதை நீங்கள் கண்டபோது, உங்கள் தேவனாகிய கர்த்தரே உங்களுக்கு ராஜாவாயிருந்தும், நீங்கள் என்னை நோக்கி: அப்படியல்ல, ஒரு ராஜா எங்கள்மேல் ஆளவேண்டும் என்றீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4390,51 +4414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இன்று கோதுமை அறுப்பின் நாள் அல்லவா? நீங்கள் உங்களுக்கு ஒரு ராஜாவைக் கேட்டதினால், கர்த்தரின் பார்வைக்குச் செய்த உங்களுடைய பொல்லாப்புப் பெரியதென்று நீங்கள் கண்டு உணரும் படிக்கு, நான் கர்த்தரை நோக்கி விண்ணப்பம்பண்ணுவேன்; அப்பொழுது இடி முழக்கங்களையும் மழையையும் கட்டளையிடுவார் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[13. இப்போதும் நீங்கள் வேண்டும் என்று விரும்பித் தெரிந்துகொண்ட ராஜா, இதோ, இருக்கிறார்; இதோ, கர்த்தர் உங்களுக்கு ஒரு ராஜாவை ஏற்படுத்தினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4499,51 +4523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இன்று கோதுமை அறுப்பின் நாள் அல்லவா? நீங்கள் உங்களுக்கு ஒரு ராஜாவைக் கேட்டதினால், கர்த்தரின் பார்வைக்குச் செய்த உங்களுடைய பொல்லாப்புப் பெரியதென்று நீங்கள் கண்டு உணரும் படிக்கு, நான் கர்த்தரை நோக்கி விண்ணப்பம்பண்ணுவேன்; அப்பொழுது இடி முழக்கங்களையும் மழையையும் கட்டளையிடுவார் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[13. இப்போதும் நீங்கள் வேண்டும் என்று விரும்பித் தெரிந்துகொண்ட ராஜா, இதோ, இருக்கிறார்; இதோ, கர்த்தர் உங்களுக்கு ஒரு ராஜாவை ஏற்படுத்தினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4608,51 +4632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. சாமுவேல் கர்த்தரை நோக்கி விண்ணப்பம்பண்ணினான்; அன்றையதினமே கர்த்தர் இடிமுழக்கங்களையும் மழையையும் கட்டளையிட்டார்; அப்பொழுது ஜனங்கள் எல்லாரும் கர்த்தருக்கும் சாமுவேலுக்கும் மிகவும் பயந்து;]]></a:t>
+              <a:t><![CDATA[14. நீங்கள் கர்த்தருடைய வாக்குக்கு விரோதமாய்க் கலகம்பண்ணாமல் கர்த்தருக்குப் பயந்து, அவரைச் சேவித்து, அவருடைய சத்தத்திற்குக் கீழ்ப்படிந்தால், நீங்களும் உங்களை ஆளுகிற ராஜாவும் உங்கள் தேவனாகிய கர்த்தரைப் பின்பற்றுகிறவர்களாயிருப்பீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4717,51 +4741,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. சாமுவேல் கர்த்தரை நோக்கி விண்ணப்பம்பண்ணினான்; அன்றையதினமே கர்த்தர் இடிமுழக்கங்களையும் மழையையும் கட்டளையிட்டார்; அப்பொழுது ஜனங்கள் எல்லாரும் கர்த்தருக்கும் சாமுவேலுக்கும் மிகவும் பயந்து;]]></a:t>
+              <a:t><![CDATA[14. நீங்கள் கர்த்தருடைய வாக்குக்கு விரோதமாய்க் கலகம்பண்ணாமல் கர்த்தருக்குப் பயந்து, அவரைச் சேவித்து, அவருடைய சத்தத்திற்குக் கீழ்ப்படிந்தால், நீங்களும் உங்களை ஆளுகிற ராஜாவும் உங்கள் தேவனாகிய கர்த்தரைப் பின்பற்றுகிறவர்களாயிருப்பீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4826,51 +4850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. சாமுவேலைப் பார்த்து: நாங்கள் சாகாதபடிக்கு உம்முடைய தேவனாகிய கர்த்தரிடத்தில் உம்முடைய அடியாருக்காக விண்ணப்பம் செய்யும்; நாங்கள் செய்த எல்லாப் பாவங்களோடும் எங்களுக்கு ஒரு ராஜா வேண்டும் என்று கேட்ட இந்தப் பாவத்தையும் கூட்டிக்கொண்டோம் என்று ஜனங்கள் எல்லாரும் சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[14. நீங்கள் கர்த்தருடைய வாக்குக்கு விரோதமாய்க் கலகம்பண்ணாமல் கர்த்தருக்குப் பயந்து, அவரைச் சேவித்து, அவருடைய சத்தத்திற்குக் கீழ்ப்படிந்தால், நீங்களும் உங்களை ஆளுகிற ராஜாவும் உங்கள் தேவனாகிய கர்த்தரைப் பின்பற்றுகிறவர்களாயிருப்பீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4935,51 +4959,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. சாமுவேலைப் பார்த்து: நாங்கள் சாகாதபடிக்கு உம்முடைய தேவனாகிய கர்த்தரிடத்தில் உம்முடைய அடியாருக்காக விண்ணப்பம் செய்யும்; நாங்கள் செய்த எல்லாப் பாவங்களோடும் எங்களுக்கு ஒரு ராஜா வேண்டும் என்று கேட்ட இந்தப் பாவத்தையும் கூட்டிக்கொண்டோம் என்று ஜனங்கள் எல்லாரும் சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[15. நீங்கள் கர்த்தருடைய சத்தத்திற்குக் கீழ்ப்படியாமல், கர்த்தருடைய வாக்குக்கு விரோதமாய்க் கலகம்பண்ணினீர்களானால், கர்த்தருடைய கை உங்கள் பிதாக்களுக்கு விரோதமாயிருந்தது போல உங்களுக்கும் விரோதமாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5044,51 +5068,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது சாமுவேல் ஜனங்களை நோக்கி: பயப்படாதேயுங்கள்; நீங்கள் இந்தப் பொல்லாப்பையெல்லாம் செய்தீர்கள்; ஆகிலும் கர்த்தரை விட்டுப் பின்வாங்காமல் கர்த்தரை உங்கள் முழுஇருதயத்தோடும் சேவியுங்கள்.]]></a:t>
+              <a:t><![CDATA[15. நீங்கள் கர்த்தருடைய சத்தத்திற்குக் கீழ்ப்படியாமல், கர்த்தருடைய வாக்குக்கு விரோதமாய்க் கலகம்பண்ணினீர்களானால், கர்த்தருடைய கை உங்கள் பிதாக்களுக்கு விரோதமாயிருந்தது போல உங்களுக்கும் விரோதமாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5153,51 +5177,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. நானும் உங்களுக்காக விண்ணப்பம் செய்யாதிருப்பேனாகில் கர்த்தருக்கு விரோதமாகப் பாவஞ்செய்கிறவனாயிருப்பேன்; அது எனக்குத் தூரமாயிருப்பதாக; நன்மையும் செவ்வையுமான வழியை நான் உங்களுக்குப் போதிப்பேன்.]]></a:t>
+              <a:t><![CDATA[21. விலகிப்போகாதிருங்கள்; மற்றப்படி பிரயோஜனமற்றதும் ரட்சிக்கமாட்டாததுமாயிருக்கிற வீணானவைகளைப் பின்பற்றுவீர்கள்; அவைகள் வீணானவைகளே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5262,51 +5286,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது சாமுவேல் ஜனங்களை நோக்கி: பயப்படாதேயுங்கள்; நீங்கள் இந்தப் பொல்லாப்பையெல்லாம் செய்தீர்கள்; ஆகிலும் கர்த்தரை விட்டுப் பின்வாங்காமல் கர்த்தரை உங்கள் முழுஇருதயத்தோடும் சேவியுங்கள்.]]></a:t>
+              <a:t><![CDATA[16. இப்பொழுது கர்த்தர் உங்கள் கண்களுக்கு முன்பாகச் செய்யும் பெரிய காரியத்தை நின்று பாருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5371,51 +5395,705 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது சாமுவேல் ஜனங்களை நோக்கி: பயப்படாதேயுங்கள்; நீங்கள் இந்தப் பொல்லாப்பையெல்லாம் செய்தீர்கள்; ஆகிலும் கர்த்தரை விட்டுப் பின்வாங்காமல் கர்த்தரை உங்கள் முழுஇருதயத்தோடும் சேவியுங்கள்.]]></a:t>
+              <a:t><![CDATA[17. இன்று கோதுமை அறுப்பின் நாள் அல்லவா? நீங்கள் உங்களுக்கு ஒரு ராஜாவைக் கேட்டதினால், கர்த்தரின் பார்வைக்குச் செய்த உங்களுடைய பொல்லாப்புப் பெரியதென்று நீங்கள் கண்டு உணரும் படிக்கு, நான் கர்த்தரை நோக்கி விண்ணப்பம்பண்ணுவேன்; அப்பொழுது இடி முழக்கங்களையும் மழையையும் கட்டளையிடுவார் என்று சொல்லி,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. இன்று கோதுமை அறுப்பின் நாள் அல்லவா? நீங்கள் உங்களுக்கு ஒரு ராஜாவைக் கேட்டதினால், கர்த்தரின் பார்வைக்குச் செய்த உங்களுடைய பொல்லாப்புப் பெரியதென்று நீங்கள் கண்டு உணரும் படிக்கு, நான் கர்த்தரை நோக்கி விண்ணப்பம்பண்ணுவேன்; அப்பொழுது இடி முழக்கங்களையும் மழையையும் கட்டளையிடுவார் என்று சொல்லி,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. சாமுவேல் கர்த்தரை நோக்கி விண்ணப்பம்பண்ணினான்; அன்றையதினமே கர்த்தர் இடிமுழக்கங்களையும் மழையையும் கட்டளையிட்டார்; அப்பொழுது ஜனங்கள் எல்லாரும் கர்த்தருக்கும் சாமுவேலுக்கும் மிகவும் பயந்து;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. சாமுவேல் கர்த்தரை நோக்கி விண்ணப்பம்பண்ணினான்; அன்றையதினமே கர்த்தர் இடிமுழக்கங்களையும் மழையையும் கட்டளையிட்டார்; அப்பொழுது ஜனங்கள் எல்லாரும் கர்த்தருக்கும் சாமுவேலுக்கும் மிகவும் பயந்து;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. சாமுவேலைப் பார்த்து: நாங்கள் சாகாதபடிக்கு உம்முடைய தேவனாகிய கர்த்தரிடத்தில் உம்முடைய அடியாருக்காக விண்ணப்பம் செய்யும்; நாங்கள் செய்த எல்லாப் பாவங்களோடும் எங்களுக்கு ஒரு ராஜா வேண்டும் என்று கேட்ட இந்தப் பாவத்தையும் கூட்டிக்கொண்டோம் என்று ஜனங்கள் எல்லாரும் சொன்னார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. சாமுவேலைப் பார்த்து: நாங்கள் சாகாதபடிக்கு உம்முடைய தேவனாகிய கர்த்தரிடத்தில் உம்முடைய அடியாருக்காக விண்ணப்பம் செய்யும்; நாங்கள் செய்த எல்லாப் பாவங்களோடும் எங்களுக்கு ஒரு ராஜா வேண்டும் என்று கேட்ட இந்தப் பாவத்தையும் கூட்டிக்கொண்டோம் என்று ஜனங்கள் எல்லாரும் சொன்னார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. சாமுவேலைப் பார்த்து: நாங்கள் சாகாதபடிக்கு உம்முடைய தேவனாகிய கர்த்தரிடத்தில் உம்முடைய அடியாருக்காக விண்ணப்பம் செய்யும்; நாங்கள் செய்த எல்லாப் பாவங்களோடும் எங்களுக்கு ஒரு ராஜா வேண்டும் என்று கேட்ட இந்தப் பாவத்தையும் கூட்டிக்கொண்டோம் என்று ஜனங்கள் எல்லாரும் சொன்னார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5480,51 +6158,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. நீங்கள் எப்படியும் கர்த்தருக்குப் பயந்து, உங்கள் முழுஇருதயத்தோடும் உண்மையாய் அவரைச் சேவிக்கக்கடவீர்கள்; அவர் உங்களிடத்தில் எவ்வளவு மகிமையான காரியங்களைச் செய்தார் என்பதைச் சிந்தித்துப்பாருங்கள்.]]></a:t>
+              <a:t><![CDATA[22. கர்த்தர் உங்களைத் தமக்கு ஜனமாக்கிக்கொள்ளப் பிரியமானபடியினால், கர்த்தர் தம்முடைய மகத்துவமான நாமத்தினிமித்தம் தமது ஜனத்தைக் கைவிடமாட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5589,51 +6267,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. நீங்கள் எப்படியும் கர்த்தருக்குப் பயந்து, உங்கள் முழுஇருதயத்தோடும் உண்மையாய் அவரைச் சேவிக்கக்கடவீர்கள்; அவர் உங்களிடத்தில் எவ்வளவு மகிமையான காரியங்களைச் செய்தார் என்பதைச் சிந்தித்துப்பாருங்கள்.]]></a:t>
+              <a:t><![CDATA[22. கர்த்தர் உங்களைத் தமக்கு ஜனமாக்கிக்கொள்ளப் பிரியமானபடியினால், கர்த்தர் தம்முடைய மகத்துவமான நாமத்தினிமித்தம் தமது ஜனத்தைக் கைவிடமாட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5698,51 +6376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. நீங்கள் இன்னும் பொல்லாப்பைச் செய்யவே செய்வீர்களானால், நீங்களும் உங்கள் ராஜாவும் நாசமடைவீர்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[23. நானும் உங்களுக்காக விண்ணப்பம் செய்யாதிருப்பேனாகில் கர்த்தருக்கு விரோதமாகப் பாவஞ்செய்கிறவனாயிருப்பேன்; அது எனக்குத் தூரமாயிருப்பதாக; நன்மையும் செவ்வையுமான வழியை நான் உங்களுக்குப் போதிப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5807,51 +6485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அப்பொழுது சாமுவேல் இஸ்ரவேலர் அனைவரையும் நோக்கி: இதோ, நீங்கள் எனக்குச் சொன்னபடியெல்லாம் உங்கள் சொற்கேட்டு உங்களுக்கு ஒரு ராஜாவை ஏற்படுத்தினேன்.]]></a:t>
+              <a:t><![CDATA[23. நானும் உங்களுக்காக விண்ணப்பம் செய்யாதிருப்பேனாகில் கர்த்தருக்கு விரோதமாகப் பாவஞ்செய்கிறவனாயிருப்பேன்; அது எனக்குத் தூரமாயிருப்பதாக; நன்மையும் செவ்வையுமான வழியை நான் உங்களுக்குப் போதிப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5886,51 +6564,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469496637" r:id="rId1"/>
+    <p:sldLayoutId id="2473414244" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6298,50 +6976,98 @@
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -6474,51 +7200,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅರಸನನ್ನು ನೇಮಿಸಿದೆನು.]]></a:t>
+              <a:t><![CDATA[24. তবে তোমরা অবশ্যই প্রভুকে সম্মান করবে| তোমাদের জন্যে তিনি যে সব মহত্‌ কর্ম করেছেন সেগুলো মনে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6606,51 +7332,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ಇಗೋ, ಆ ಅರಸನು ಇನ್ನು ಮುಂದೆ ನಿಮ್ಮನ್ನು ನಡಿಸುತ್ತಾನೆ. ಈಗ ನಾನು ತಲೆನರೆತ ಮುದುಕನಾಗಿದ್ದೇನೆ. ಇಗೋ, ನನ್ನ]]></a:t>
+              <a:t><![CDATA[রাখবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6738,51 +7464,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕುಮಾರರು ನಿಮ್ಮ ಸಂಗಡ ಇದ್ದಾರೆ. ನಾನು ನನ್ನ ಬಾಲ್ಯದಿಂದ ಈ ದಿನದ ವರೆಗೂ ನಿಮ್ಮ ಮುಂದೆ ನಡಕೊಂಡಿದ್ದೇನೆ.]]></a:t>
+              <a:t><![CDATA[25. কিন্তু তোমরা যদি মন্দ কাজ করতে থাকো তাহলে ঈশ্বর তোমাদের আর তোমাদের রাজাকে ধ্বংস করবেন|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6870,51 +7596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ಇಗೋ, ನಾನು ಇಲ್ಲಿದ್ದೇನೆ; ಕರ್ತನ ಮುಂದೆಯೂ ಆತನ ಅಭಿಷಿಕ್ತನ ಮುಂದೆಯೂ ನನಗೆ ವಿರೋಧವಾಗಿ ಸಾಕ್ಷಿಕೊಡಿರಿ. ನಾನು ಯಾರ]]></a:t>
+              <a:t><![CDATA[1. শমূয়েল ইস্রায়েলীয়দের বলল, “তোমরা যা চেয়েছিলে আমি তার সবই করেছি| আমি তোমাদের জন্য একজন রাজা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7002,51 +7728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಎತ್ತನ್ನಾದರೂ ಕತ್ತೆಯ ನ್ನಾದರೂ ತೆಗೆದುಕೊಂಡೆನೋ? ಯಾರಿಗಾದರೂ ವಂಚನೆ ಮಾಡಿದೆನೋ? ಯಾರನ್ನಾದರೂ ಹಿಂಸಿಸಿ ದೆನೋ?]]></a:t>
+              <a:t><![CDATA[এনে দিয়েছি|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7134,51 +7860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಯಾರಿಂದಲಾದರೂ ಕಣ್ಣಿಗೆ ಮರೆಮಾಡುವ ಲಂಚವನ್ನು ತೆಗೆದುಕೊಂಡೆನೋ? ಹೀಗಿದ್ದರೆ ಹೇಳಿರಿ ತಿರಿಗಿಕೊಡುತ್ತೇನೆ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[2. তোমাদের নেতৃত্ব দেবার জন্য এখন তোমরা একজন রাজা পেয়ে গেছ| আমি বৃদ্ধ হয়েছি; কিন্তু আমার পুত্ররা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7266,51 +7992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ಅವರು--ನೀನು ನಮಗೆ ವಂಚನೆ ಮಾಡಲಿಲ್ಲ, ನಮ್ಮನ್ನು ಹಿಂಸಿಸಲಿಲ್ಲ; ನೀನು ಯಾವನ ಕೈಯಿಂದ ಏನಾದರೂ ತಕ್ಕೊಳ್ಳಲಿಲ್ಲ]]></a:t>
+              <a:t><![CDATA[তোমাদের সঙ্গে থাকবে| আমি সেই ছোটবেলা থেকে তোমাদের নেতা হয়ে আছি|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7398,51 +8124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅಂದರು.]]></a:t>
+              <a:t><![CDATA[3. আমাকে তো তোমরা জানো| যদি আমি কোন অন্যায় করে থাকি তাহলে নিশ্চয়ই তোমরা সে কথা প্রভুর সামনে এবং]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7530,51 +8256,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ಅವನು ಅವರಿಗೆ--ನೀವು ನನ್ನಲ್ಲಿ ಏನಾದರೂ ಕಂಡು ಹಿಡಿಯಲಿಲ್ಲವೆಂಬದಕ್ಕೆ ಕರ್ತನೇ ನಿಮಗೆ ಸಾಕ್ಷಿಯಾಗಿ ದ್ದಾನೆ; ಆತನ]]></a:t>
+              <a:t><![CDATA[মনোনীত রাজার সামনে বলবে| আমি কা কারো গাধা বা গরু চুরি করেছি? আমি কি কাউকে আঘাত করেছি বা ঠকিযেছি? আমি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7662,51 +8388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅಭಿಷಿಕ್ತನು ಈಹೊತ್ತು ಸಾಕ್ಷಿಯಾಗಿದ್ದಾನೆ ಅಂದನು. ಅದಕ್ಕವರು--ಆತನು ಸಾಕ್ಷಿಯಾಗಿದ್ದಾನೆ ಅಂದರು.]]></a:t>
+              <a:t><![CDATA[কি কারো দোষ ত্রুটি অবজ্ঞা করবার জন্য ঘুষ নিয়েছি? যদি তা করে থাকি তবে আমি নিশ্চয়ই সেই অন্যাযের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7794,51 +8520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ಅವು ವ್ಯರ್ಥ ವಾದವುಗಳೇ ಸರಿ. ಯಾಕಂದರೆ ಕರ್ತನು ತನ್ನ ಮಹತ್ತಾದ ಹೆಸರಿಗೋಸ್ಕರ ತನ್ನ ಜನರನ್ನು ಕೈಬಿಡು ವದಿಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[20. শমূয়েল উত্তরে বলল, “ভয় পেও না| এটা সত্যি, তোমরা এসব অন্যায় করেছিলে| কিন্তু প্রভুর অনুসরণ করে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7926,51 +8652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ಆಗ ಸಮುವೇಲನು ಜನರಿಗೆ--ಮೋಶೆ ಯನ್ನೂ ಆರೋನನನ್ನೂ ಮುಂದಕ್ಕೆ ತಂದು ನಿಮ್ಮ ಪಿತೃಗಳನ್ನು ಐಗುಪ್ತದೇಶದೊಳಗಿಂದ ಬರಮಾಡಿದ]]></a:t>
+              <a:t><![CDATA[প্রাযশ্চিত্ত করব|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8058,51 +8784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕರ್ತನೇ ಇದಕ್ಕೆ ಸಾಕ್ಷಿ.]]></a:t>
+              <a:t><![CDATA[4. ইস্রাযেলবাসীরা বলল, “না আপনি কখনোই কোন অন্যায় করেন নি| আপনি কখনই আমাদের ঠকান নি বা কোন কিছু]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8190,51 +8916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ಆದದರಿಂದ ಈಗ ನಿಲ್ಲಿರಿ; ಕರ್ತನು ನಿಮಗೂ ನಿಮ್ಮ ತಂದೆಗಳಿಗೂ ಮಾಡಿದ ಸಮಸ್ತ ನೀತಿಯುಳ್ಳ ಕ್ರಿಯೆಗಳ ವಿಷಯ ಕರ್ತನ ಮುಂದೆ]]></a:t>
+              <a:t><![CDATA[নিয়ে যান নি!”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8322,51 +9048,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಿಮಗೆ ನ್ಯಾಯ ಹೇಳುತ್ತೇನೆ.]]></a:t>
+              <a:t><![CDATA[5. শমূয়েল বলল, “আজ প্রভু আর তাঁর মনোনীত রাজা সাক্ষী| তোমরা যা বললে তাঁরা সবই শুনেছেন| তাঁরা জানলেন]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8454,51 +9180,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ಯಾಕೋಬನು ಐಗುಪ್ತಕ್ಕೆ ಬಂದ ತರುವಾಯ ನಿಮ್ಮ ತಂದೆಗಳು ಕರ್ತ ನಿಗೆ ಮೊರೆಯಿಟ್ಟರು. ಆಗ ಕರ್ತನು ಮೋಶೆಯನ್ನೂ ಆರೋನನನ್ನೂ]]></a:t>
+              <a:t><![CDATA[তোমরা আমার কোন দোষ পাও নি|” সকলে বলল, “হ্যাঁ, প্রভুই সাক্ষী!”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8586,51 +9312,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕಳುಹಿಸಿದನು. ಇವರು ನಿಮ್ಮ ತಂದೆ ಗಳನ್ನು ಐಗುಪ್ತದಿಂದ ಕರತಂದು ಅವರನ್ನು ಈ ದೇಶ ದಲ್ಲಿ ವಾಸಿಸುವಂತೆ ಮಾಡಿದನು.]]></a:t>
+              <a:t><![CDATA[6. শমূয়েল বলল, “যা যা হয়েছে প্রভু সবই দেখেছেন| তিনিই মোশি এবং হারোণকে মনোনীত করেছিলেন| তিনিই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8718,51 +9444,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ಆದರೆ ಅವರು ತಮ್ಮ ದೇವರಾದ ಕರ್ತನನ್ನು ಮರೆತುಹೋದಾಗ ಆತನು ಅವರನ್ನು ಹಾಚೋರಿನ ಸೈನ್ಯಾಧಿಪತಿಯಾದ ಸೀಸೆರನ ಕೈಗೂ]]></a:t>
+              <a:t><![CDATA[তোমাদের পূর্বপুরুষদের মিশর থেকে এনেছিলেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8850,51 +9576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಫಿಲಿಷ್ಟಿಯರ ಕೈಗೂ ಮೋವಾಬ್ಯರ ಅರಸನ ಕೈಗೂ ಮಾರಿಬಿಟ್ಟನು.]]></a:t>
+              <a:t><![CDATA[7. এবার এখানে দাঁড়াও এবং ঈশ্বর তোমাদের জন্যে ও তোমাদের পূর্বপুরুষদের জন্য কি কি ভালো জিনিস করেছিলেন]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8982,51 +9708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ಇವರು ಅವರ ಸಂಗಡ ಯುದ್ಧಮಾಡಿದರು. ಆದದರಿಂದ ಅವರು ಕರ್ತನಿಗೆ ಮೊರೆಯಿಟ್ಟು--ನಾವು ಕರ್ತನಾದ ನಿನ್ನನ್ನು ಬಿಟ್ಟು]]></a:t>
+              <a:t><![CDATA[সে সম্বন্ধে শোন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9114,51 +9840,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬಾಳನನ್ನೂ ಅಷ್ಟೋರೆತನ್ನೂ ಸೇವಿಸಿದ್ದರಿಂದ ಪಾಪಮಾಡಿದೆವು. ಈಗ ನೀನು ನಮ್ಮ ಶತ್ರುಗಳ ಕೈಯಿಂದ ನಮ್ಮನ್ನು ಬಿಡಿಸು, ನಾವು]]></a:t>
+              <a:t><![CDATA[8. যাকোব মিশরে গিয়েছিল| পরবর্তীকালে মিশরীয়রা তার উত্তরপুরুষদের জীবন অতিষ্ঠ করে দিয়েছিল| তাই তারা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9246,51 +9972,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ನಿಮ್ಮನ್ನು ತನ್ನ ಜನರಾಗಿ ಮಾಡಿಕೊಳ್ಳಲು ಇಚ್ಛೈಸಿದ್ದಾನಲ್ಲಾ! ಇದಲ್ಲದೆ ನಾನು ನಿಮಗೋಸ್ಕರ ಪ್ರಾರ್ಥನೆ ಮಾಡದೆ]]></a:t>
+              <a:t><![CDATA[চলো, থেমো না| মনপ্রাণ দিয়ে তোমরা তাঁর সেবা করবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9378,51 +10104,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಿನ್ನನ್ನು ಸೇವಿಸು ವೆವು ಅಂದರು.]]></a:t>
+              <a:t><![CDATA[প্রভুর কাছে সাহায্যের জন্য প্রার্থনা করেছিল| তখন প্রভু মোশি আর হারোণকে পাঠিয়েছিলেন| তারা তোমাদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9510,51 +10236,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ಆಗ ಕರ್ತನು ಯೆರುಬ್ಬಾಳನನ್ನೂ ಬೆದಾನನನ್ನೂ ಯೆಫ್ತಾಹನನ್ನೂ ಸಮುವೇಲನನ್ನೂ ಕಳುಹಿಸಿ ನಿಮ್ಮನ್ನು ಸಮಸ್ತ]]></a:t>
+              <a:t><![CDATA[পূর্বপুরুষদের মিশর থেকে নিয়ে এসেছিল এবং এই জায়গায় বাস করবার জন্য নেতৃত্ব দিয়েছিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9642,51 +10368,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದಿಕ್ಕಿನಲ್ಲಿರುವ ನಿಮ್ಮ ಶತ್ರು ಗಳ ಕೈಯಿಂದ ಬಿಡಿಸಿ ನೀವು ಸುರಕ್ಷಿತವಾಗಿ ವಾಸಿಸು ವಂತೆ ಮಾಡಿದನು.]]></a:t>
+              <a:t><![CDATA[9. “কিন্তু তোমাদের পূর্বপুরুষরা তাদের প্রভু ঈশ্বরের কথা ভুলে গেল| ফলে ঈশ্বর তাদের সীষরার ক্রীতদাস]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9774,51 +10500,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ಆದರೆ ಅಮ್ಮೋನನ ಮಕ್ಕಳ ಅರಸನಾದ ನಾಹಾಷನು ನಿಮಗೆ ವಿರೋಧವಾಗಿ ಯುದ್ಧ ಮಾಡಲು ಬರುವದನ್ನು ನೋಡಿದಾಗ ನಿಮ್ಮ ದೇವರಾದ]]></a:t>
+              <a:t><![CDATA[করে দিলেন| সীষরা ছিল হাত্‌সোরের সৈন্যদের অধিনাযক| তারপর প্রভু তাদের পলেষ্টীয় আর মোয়াবের রাজার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9906,51 +10632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕರ್ತನೇ ನಿಮಗೆ ಅರಸನಾಗಿದ್ದರೂ ನೀವು ನನಗೆ--ಹಾಗೆ ಬೇಡ; ಒಬ್ಬ ಅರಸನು ನಮ್ಮನ್ನು ಆಳಬೇಕು ಅಂದಿರಿ.]]></a:t>
+              <a:t><![CDATA[ক্রীতদাস করে দিলেন| তারা সবাই তোমাদের পূর্বপুরুষদের সঙ্গে যুদ্ধ করেছিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10038,51 +10764,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ಇಗೋ, ನೀವು ಆರಿಸಿಕೊಂಡು ಅಪೇಕ್ಷಿಸಿದ ಅರಸನು ಇಲ್ಲಿ ಇದ್ದಾನೆ. ಇಗೋ, ಕರ್ತನು ನಿಮ್ಮ ಮೇಲೆ ಅವನನ್ನು ಅರಸನನ್ನಾಗಿ]]></a:t>
+              <a:t><![CDATA[10. তখন পূর্বপুরুষরা প্রভুর কাছে সাহায্য চেয়েছিল| তারা বলেছিল, ‘আমরা পাপ করেছি| আমরা প্রভুকে ত্যাগ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10170,51 +10896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನೇಮಿಸಿದ್ದಾನೆ.]]></a:t>
+              <a:t><![CDATA[করে বাল এবং অষ্টারোতের মূর্ত্তির পূজা করেছি; কিন্তু আজ শত্রুদের হাত থেকে আমাদের বাঁচাও| আমরা তোমারই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10302,51 +11028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ನೀವು ಕರ್ತನ ಮಾತಿಗೆ ವಿರೋಧವಾಗಿ ತಿರುಗಿ ಬೀಳದೆ ಕರ್ತನಿಗೆ ಭಯಪಟ್ಟು ಆತನನ್ನು ಸೇವಿಸಿ ಆತನ ಮಾತಿಗೆ ವಿಧೇಯರಾದರೆ]]></a:t>
+              <a:t><![CDATA[সেবা করব|’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10434,51 +11160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನೀವೂ ನಿಮ್ಮ ಮೇಲೆ ಆಳುವ ಅರಸನೂ ನಿಮ್ಮ ದೇವರಾದ ಕರ್ತನನ್ನು ತಪ್ಪದೆ ಹಿಂಬಾಲಿಸುವಿರಿ.]]></a:t>
+              <a:t><![CDATA[11. “তখন প্রভু য়িরুব্বাল (গিদিযন), বরাক, য়িপ্তহ এবং শমূয়েলকে পাঠালেন| প্রভু, তোমাদের চারপাশের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10566,51 +11292,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ನೀವು ಕರ್ತನ ಮಾತಿಗೆ ವಿಧೇಯರಾಗದಿದ್ದರೆ, ಕರ್ತನ ಆಜ್ಞೆಗೆ ವಿರೋಧವಾಗಿ ತಿರಿಗಿ ಬಿದ್ದರೆ, ಕರ್ತನ ಹಸ್ತವು ನಿಮ್ಮ]]></a:t>
+              <a:t><![CDATA[শত্রুদের হাত থেকে রক্ষা করলেন| তোমরা নিরাপদে বাস করছিলে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10698,51 +11424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕರ್ತನಿಗೆ ವಿರೋಧವಾಗಿ ಮಾಡುವ ಪಾಪವು ನನಗೆ ದೂರವಾಗಿರಲಿ.]]></a:t>
+              <a:t><![CDATA[21. মূর্ত্তি কখনও তোমাদের সাহায্য করতে পারে না| মূর্ত্তি মূর্ত্তিই, তাই ওগুলোর পূজো করো না| ওগুলো]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10830,51 +11556,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತಂದೆಗಳಿಗೆ ವಿರೋಧವಾಗಿದ್ದಂತೆಯೇ ನಿಮಗೂ ವಿರೋಧವಾಗಿ ರುವದು.]]></a:t>
+              <a:t><![CDATA[12. কিন্তু তারপর তোমরা দেখলে অম্মোনদের রাজা নাহশ তোমাদের সঙ্গে যুদ্ধ করতে আসছে| অমনি বলে উঠলে, ‘না,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10962,51 +11688,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ಈಗ ನಿಂತುಕೊಂಡು ಕರ್ತನು ನಿಮ್ಮ ಕಣ್ಣುಗಳ ಮುಂದೆ ಮಾಡುವ ಈ ದೊಡ್ಡ ಕಾರ್ಯ ವನ್ನು ನೋಡಿರಿ.]]></a:t>
+              <a:t><![CDATA[আমরা একজন রাজা চাই যে আমাদের শাসন করবে!’ প্রভু, তোমাদের ঈশ্বর ইতিমধ্যেই তোমাদের রাজা থাকা সত্ত্বেও]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11094,51 +11820,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ಈ ದಿನ ಗೋಧಿಯ ಸುಗ್ಗಿ ಅಲ್ಲವೋ? ನೀವು ನಿಮಗೆ ಒಬ್ಬ ಅರಸನನ್ನು ಕೇಳಿದ್ದ ರಿಂದ ಕರ್ತನ ದೃಷ್ಟಿಗೆ ನೀವು ಮಾಡಿದ ನಿಮ್ಮ]]></a:t>
+              <a:t><![CDATA[তোমরা সেটা বলেছিলে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11226,51 +11952,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕೆಟ್ಟತ ನವು ಹೆಚ್ಚಾಗಿದೆ ಎಂದು ತಿಳುಕೊಂಡು ನೋಡುವ ಹಾಗೆ ನಾನು ಕರ್ತನಿಗೆ ಮೊರೆಯಿಡುವೆನು; ಆಗ ಆತನು ಗುಡುಗನ್ನೂ]]></a:t>
+              <a:t><![CDATA[13. এখন তোমরা তোমাদের ইচ্ছে ও পছন্দ অনুযায়ীএকজন রাজা পেয়েছ| প্রভু তাকেই তোমাদের শাসন করার ভার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11358,51 +12084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮಳೆಯನ್ನೂ ಕಳುಹಿಸುವನು.]]></a:t>
+              <a:t><![CDATA[দিয়েছেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11490,51 +12216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ಸಮುವೇಲನು ಕರ್ತನಿಗೆ ಮೊರೆ ಇಟ್ಟದ್ದರಿಂದ ಆ ದಿವಸದಲ್ಲೇ ಕರ್ತನು ಗುಡುಗನ್ನೂ ಮಳೆಯನ್ನೂ ಕಳುಹಿಸಿದನು. ಆಗ]]></a:t>
+              <a:t><![CDATA[14. তোমাদের প্রভুকে ভয় ও সম্মান করে চলা উচিত্‌| তোমরা অবশ্যই তাঁর সেবা করবে ও তাঁর আজ্ঞা মেনে চলবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11622,51 +12348,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಜನರೆಲ್ಲರು ಕರ್ತನಿಗೂ ಸಮು ವೇಲನಿಗೂ ಬಹಳವಾಗಿ ಭಯಪಟ್ಟರು.]]></a:t>
+              <a:t><![CDATA[তোমরা তাঁর বিরুদ্ধাচরণ করবে না| তোমরা সবাই আর তোমাদের রাজা অবশ্যই তোমাদের প্রভু ও ঈশ্বরের অনুগত]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11754,51 +12480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ಜನರೆಲ್ಲರು ಸಮುವೇಲನಿಗೆ--ನಾವು ಸಾಯದ ಹಾಗೆ ನಿನ್ನ ದೇವ ರಾದ ಕರ್ತನಿಗೆ ನಿನ್ನ ಸೇವಕರಿಗೋಸ್ಕರ ಪ್ರಾರ್ಥನೆ ಮಾಡು.]]></a:t>
+              <a:t><![CDATA[থাকবে| তাহলেই তিনি তোমাদের রক্ষ করবেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11886,51 +12612,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಯಾಕಂದರೆ ನಮಗೆ ಒಬ್ಬ ಅರಸನು ಬೇಕೆಂದು ಕೇಳಿ ನಮ್ಮ ಸಮಸ್ತ ಪಾಪಗಳಿಗೆ ಕೆಟ್ಟತನ ವನ್ನು ಕೂಡಿಸಿದೆವೆಂದು ಹೇಳಿದರು.]]></a:t>
+              <a:t><![CDATA[15. কিন্তু তাঁর আদেশ অমান্য করলে অথবা তাঁর বিরুদ্ধাচরণ করলে তিনি তোমাদের বিরুদ্ধে যাবেন, যেমন তিনি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12018,51 +12744,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ಆಗ ಸಮು ವೇಲನು ಜನರಿಗೆ--ನೀವು ಭಯಪಡಬೇಡಿರಿ. ಈ ಕೆಟ್ಟತನವನ್ನೆಲ್ಲಾ ಮಾಡಿದ್ದೀರಿ; ಆದರೂ ಕರ್ತನನ್ನು ಬಿಟ್ಟು]]></a:t>
+              <a:t><![CDATA[তোমাদের পূর্বপুরুষদের বিরুদ্ধে গিয়েছিলেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12150,51 +12876,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ಉತ್ತಮವಾದ ಸರಿಯಾದ ಮಾರ್ಗವನ್ನು ನಿಮಗೆ ಬೋಧಿಸುವೆನು.]]></a:t>
+              <a:t><![CDATA[কোন কাজেরই নয়| মূর্ত্তিরা তোমাদের সাহায্য বা রক্ষা করতে পারে না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12282,51 +13008,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತಿರುಗದೆ ನಿಮ್ಮ ಪೂರ್ಣ ಹೃದಯದಿಂದ ಕರ್ತನನ್ನು ಸೇವಿಸಿರಿ. ಲಾಭಕರವಿಲ್ಲದಂಥವುಗಳನ್ನೂ ಬಿಡಿಸಲಾರದವುಗಳನ್ನೂ]]></a:t>
+              <a:t><![CDATA[16. “এখন স্থির হয়ে দাঁড়াও এবং প্রভু তোমাদের চোখের সামনে যে সব মহান জিনিসগুলি করবেন তা দেখো|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12414,51 +13140,843 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ವ್ಯರ್ಥವಾದವುಗಳನ್ನೂ ಅನುಸರಿಸುವದಕ್ಕೆ ಹೋಗಬೇಡಿರಿ.]]></a:t>
+              <a:t><![CDATA[17. এখন গম তোলবার সময়| প্রভুর কাছে আমি প্রার্থনা করব বজ্র আর বৃষ্টির জন্য| তখনই বুঝতে পারবে রাজা]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[চাইতে গিয়ে প্রভুর বিরুদ্ধে তোমরা কি অন্যায় করেছ|”]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. শমূয়েল তাই প্রভুর কাছে প্রার্থনা করল| ঠিক সেদিনই প্রভু বজ্র আর বৃষ্টি দিলেন| লোকরা প্রভু আর]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[শমূয়েলকে ভয় পেল|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. তারা সবাই শমূয়েলকে বলল, “তোমার প্রভু ঈশ্বরের কাছে তুমি আমাদের জন্য প্রার্থনা করো| আমরা তোমার]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ভৃত্য| আমরা যেন মারা না পড়ি| আমরা অনেকবার পাপ করেছি| এবার আবার আমরা রাজা চেয়ে পাপের বোঝা]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[বাড়ালাম|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12546,51 +14064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ಆದರೆ ನೀವು ಕರ್ತನಿಗೆ ಭಯ ಪಟ್ಟು ನಿಮ್ಮ ಪೂರ್ಣ ಹೃದಯದಿಂದ ಸತ್ಯದಲ್ಲಿ ಆತ ನನ್ನು ಸೇವಿಸಿರಿ. ಆತನು ನಿಮಗೋಸ್ಕರ ಎಂಥ]]></a:t>
+              <a:t><![CDATA[22. “কিন্তু প্রভু কখনও তাঁর লোকদের ছেড়ে যান না| তোমাদের তাঁর আপনজন করে নিয়ে তিনি সন্তুষ্ট আছেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12678,51 +14196,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮಹತ್ತಾದ ಕಾರ್ಯಗಳನ್ನು ಮಾಡಿದನೆಂದು ಆಲೋ ಚಿಸಿರಿ.]]></a:t>
+              <a:t><![CDATA[তাই তাঁর মহানামের গুনে কখনই তিনি তোমাদের ছেড়ে যাবেন না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12810,51 +14328,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ಆದರೆ ನೀವು ಕೆಟ್ಟತನವನ್ನು ಇನ್ನೂ ಮಾಡಿದರೆ ನೀವೂ ನಿಮ್ಮ ಅರಸನೂ ನಾಶವಾಗುವಿರಿ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[23. আমার দিক থেকে বলতে পারি, আমি সবসময় তোমাদের হয়ে প্রার্থনা করব| প্রার্থনা বন্ধ করলে আমি প্রভুর]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12942,51 +14460,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ಸಮುವೇಲನು ಇಸ್ರಾಯೇಲ್ಯರೆಲ್ಲರಿಗೆ--ಇಗೋ, ನೀವು ನನಗೆ ಹೇಳಿದ್ದೆಲ್ಲಾದರಲ್ಲಿ ನಿಮ್ಮ ಮಾತು ಕೇಳಿ ನಿಮ್ಮ ಮೇಲೆ ಒಬ್ಬ]]></a:t>
+              <a:t><![CDATA[বিরুদ্ধে পাপ করব| আমি তোমাদের সত্য পথের বিষযে শিক্ষা দিয়ে যাব যেন তোমরা সত্‌ভাবে জীবনযাপন করতে পার|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13003,91 +14521,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 சாமுவேல் : 12]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme37">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme22">
   <a:themeElements>
-    <a:clrScheme name="Theme37">
+    <a:clrScheme name="Theme22">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme37">
+    <a:fontScheme name="Theme22">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -13113,51 +14631,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme37">
+    <a:fmtScheme name="Theme22">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -13288,51 +14806,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>51</Slides>
+  <Slides>57</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>