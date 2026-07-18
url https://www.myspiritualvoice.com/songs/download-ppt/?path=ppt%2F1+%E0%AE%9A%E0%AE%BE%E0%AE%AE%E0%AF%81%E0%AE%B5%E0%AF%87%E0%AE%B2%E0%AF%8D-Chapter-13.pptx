--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -85,50 +85,52 @@
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -156,50 +158,51 @@
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
+    <p:sldId id="303" r:id="rId50"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -344,53 +347,54 @@
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
-  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -450,51 +454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பெலிஸ்தர் இஸ்ரவேலோடு யுத்தம் பண்ணும்படி முப்பதினாயிரம் இரதங்களோடும், ஆறாயிரம் குதிரைவீரரோடும், கடற்கரை மணலத்தனை ஜனங்களோடும் கூடிக்கொண்டுவந்து, பெத்தாவேலுக்குக் கிழக்கான மிக்மாசிலே பாளயமிறங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[4. தாணையம் இருந்த பெலிஸ்தரைச் சவுல் முறிய அடித்தான் என்றும், இஸ்ரவேலர் பெலிஸ்தருக்கு அருவருப்பானார்கள் என்றும், இஸ்ரவேலெல்லாம் கேள்விப்பட்டபோது, ஜனங்கள் சவுலுக்குப் பின்செல்லும்படி கில்காலுக்கு வரவழைக்கப்பட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -668,51 +672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது இஸ்ரவேலர் தங்களுக்கு உண்டான இக்கட்டைக் கண்டபோது, ஜனங்கள் தங்களுக்கு உண்டான நெருக்கத்தினாலே கெபிகளிலும், முட்காடுகளிலும், கன்மலைகளிலும், துருக்கங்களிலும், குகைகளிலும் ஒளித்துக்கொண்டார்கள்]]></a:t>
+              <a:t><![CDATA[5. பெலிஸ்தர் இஸ்ரவேலோடு யுத்தம் பண்ணும்படி முப்பதினாயிரம் இரதங்களோடும், ஆறாயிரம் குதிரைவீரரோடும், கடற்கரை மணலத்தனை ஜனங்களோடும் கூடிக்கொண்டுவந்து, பெத்தாவேலுக்குக் கிழக்கான மிக்மாசிலே பாளயமிறங்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -777,51 +781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது இஸ்ரவேலர் தங்களுக்கு உண்டான இக்கட்டைக் கண்டபோது, ஜனங்கள் தங்களுக்கு உண்டான நெருக்கத்தினாலே கெபிகளிலும், முட்காடுகளிலும், கன்மலைகளிலும், துருக்கங்களிலும், குகைகளிலும் ஒளித்துக்கொண்டார்கள்]]></a:t>
+              <a:t><![CDATA[5. பெலிஸ்தர் இஸ்ரவேலோடு யுத்தம் பண்ணும்படி முப்பதினாயிரம் இரதங்களோடும், ஆறாயிரம் குதிரைவீரரோடும், கடற்கரை மணலத்தனை ஜனங்களோடும் கூடிக்கொண்டுவந்து, பெத்தாவேலுக்குக் கிழக்கான மிக்மாசிலே பாளயமிறங்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -886,51 +890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. எபிரெயரில் சிலர் யோர்தானையும் கடந்து, காத் நாட்டிற்கும் கீலேயாத்தேசத்திற்கும் போனார்கள்; சவுலோ இன்னும் கில்காலில் இருந்தான்; சகல ஜனங்களும் பயந்துகொண்டு அவனுக்குப் பின்சென்றார்கள்.]]></a:t>
+              <a:t><![CDATA[6. அப்பொழுது இஸ்ரவேலர் தங்களுக்கு உண்டான இக்கட்டைக் கண்டபோது, ஜனங்கள் தங்களுக்கு உண்டான நெருக்கத்தினாலே கெபிகளிலும், முட்காடுகளிலும், கன்மலைகளிலும், துருக்கங்களிலும், குகைகளிலும் ஒளித்துக்கொண்டார்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -995,51 +999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. எபிரெயரில் சிலர் யோர்தானையும் கடந்து, காத் நாட்டிற்கும் கீலேயாத்தேசத்திற்கும் போனார்கள்; சவுலோ இன்னும் கில்காலில் இருந்தான்; சகல ஜனங்களும் பயந்துகொண்டு அவனுக்குப் பின்சென்றார்கள்.]]></a:t>
+              <a:t><![CDATA[6. அப்பொழுது இஸ்ரவேலர் தங்களுக்கு உண்டான இக்கட்டைக் கண்டபோது, ஜனங்கள் தங்களுக்கு உண்டான நெருக்கத்தினாலே கெபிகளிலும், முட்காடுகளிலும், கன்மலைகளிலும், துருக்கங்களிலும், குகைகளிலும் ஒளித்துக்கொண்டார்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1104,51 +1108,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவன் தனக்குச் சாமுவேல் குறித்த காலத்தின்படி ஏழுநாள்மட்டும் காத்திருந்தான்; சாமுவேல் கில்காலுக்கு வரவில்லை, ஜனங்கள் அவனை விட்டுச் சிதறிப் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[7. எபிரெயரில் சிலர் யோர்தானையும் கடந்து, காத் நாட்டிற்கும் கீலேயாத்தேசத்திற்கும் போனார்கள்; சவுலோ இன்னும் கில்காலில் இருந்தான்; சகல ஜனங்களும் பயந்துகொண்டு அவனுக்குப் பின்சென்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1213,51 +1217,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவன் தனக்குச் சாமுவேல் குறித்த காலத்தின்படி ஏழுநாள்மட்டும் காத்திருந்தான்; சாமுவேல் கில்காலுக்கு வரவில்லை, ஜனங்கள் அவனை விட்டுச் சிதறிப் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[7. எபிரெயரில் சிலர் யோர்தானையும் கடந்து, காத் நாட்டிற்கும் கீலேயாத்தேசத்திற்கும் போனார்கள்; சவுலோ இன்னும் கில்காலில் இருந்தான்; சகல ஜனங்களும் பயந்துகொண்டு அவனுக்குப் பின்சென்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1322,51 +1326,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது சவுல்: சர்வாங்க தகனபலியையும் சமாதானபலிகளையும் என்னிடத்தில் கொண்டுவாருங்கள் என்று சொல்லி, சர்வாங்கதகனபலியைச் செலுத்தினான்.]]></a:t>
+              <a:t><![CDATA[8. அவன் தனக்குச் சாமுவேல் குறித்த காலத்தின்படி ஏழுநாள்மட்டும் காத்திருந்தான்; சாமுவேல் கில்காலுக்கு வரவில்லை, ஜனங்கள் அவனை விட்டுச் சிதறிப் போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1431,51 +1435,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது சவுல்: சர்வாங்க தகனபலியையும் சமாதானபலிகளையும் என்னிடத்தில் கொண்டுவாருங்கள் என்று சொல்லி, சர்வாங்கதகனபலியைச் செலுத்தினான்.]]></a:t>
+              <a:t><![CDATA[8. அவன் தனக்குச் சாமுவேல் குறித்த காலத்தின்படி ஏழுநாள்மட்டும் காத்திருந்தான்; சாமுவேல் கில்காலுக்கு வரவில்லை, ஜனங்கள் அவனை விட்டுச் சிதறிப் போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1649,51 +1653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவன் சர்வாங்க தகனபலியிட்டு முடிகிறபோது, இதோ, சாமுவேல் வந்தான்; சவுல் அவனைச் சந்தித்து வந்தனஞ்செய்ய அவனுக்கு எதிர்கொண்டுபோனான்.]]></a:t>
+              <a:t><![CDATA[9. அப்பொழுது சவுல்: சர்வாங்க தகனபலியையும் சமாதானபலிகளையும் என்னிடத்தில் கொண்டுவாருங்கள் என்று சொல்லி, சர்வாங்கதகனபலியைச் செலுத்தினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2739,51 +2743,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. சவுல் ராஜ்யபாரம்பண்ணி, ஒரு வருஷமாயிற்று; அவன் இஸ்ரவேலை இரண்டாம் வருஷம் அரசாண்டபோது,]]></a:t>
+              <a:t><![CDATA[2. இஸ்ரவேலில் மூவாயிரம்பேரைத் தனக்குத் தெரிந்துகொண்டான்; அவர்களில் இரண்டாயிரம்பேர் சவுலோடேகூட மிக்மாசிலும் பெத்தேல் மலையிலும், ஆயிரம்பேர் யோனத்தானோடேகூடப் பென்யமீன் நாட்டிலுள்ள கிபியாவிலும் இருந்தார்கள்; மற்ற ஜனங்களை அவரவர் கூடாரங்களுக்கு அனுப்பிவிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4156,51 +4160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. இஸ்ரவேலர் யாவரும் அவரவர் தங்கள் கொழுவிரும்புகளையும், தங்கள் மண்வெட்டிகளையும், தங்கள் கோடரிகளையும், தங்கள் கடப்பாரைகளையும் தீட்டிக் கூர்மையாக்குகிறதற்கு, பெலிஸ்தரிடத்துக்குப் போகவேண்டியதாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[19. எபிரெயர் பட்டயங்களையாகிலும் ஈட்டிகளையாகிலும் உண்டுபண்ணாதபடிக்குப் பார்த்துக்கொள்ளவேண்டும் என்று பெலிஸ்தர் சொல்லியிருந்தபடியால், இஸ்ரவேல் தேசத்தில் எங்கும் ஒரு கொல்லன் அகப்படவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4374,51 +4378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. கடப்பாரைகளையும், மண்வெட்டிகளையும், முக்கூருள்ள ஆயுதங்களையும், கோடாரிகளையும், தாற்றுக்கோல்களையும் கூர்மையாக்குகிறதற்கு அரங்கள் மாத்திரம் அவர்களிடத்தில் இருந்தது.]]></a:t>
+              <a:t><![CDATA[20. இஸ்ரவேலர் யாவரும் அவரவர் தங்கள் கொழுவிரும்புகளையும், தங்கள் மண்வெட்டிகளையும், தங்கள் கோடரிகளையும், தங்கள் கடப்பாரைகளையும் தீட்டிக் கூர்மையாக்குகிறதற்கு, பெலிஸ்தரிடத்துக்குப் போகவேண்டியதாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4592,51 +4596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. யுத்தநாள் வந்தபோது, சவுலுக்கும் அவன் குமாரனாகிய யோனத்தானுக்குமேயன்றி, சவுலோடும் யோனத்தானோடும் இருக்கிற ஜனங்களில் ஒருவர் கையிலும் பட்டயமும் ஈட்டியும் இல்லாதிருந்தது.]]></a:t>
+              <a:t><![CDATA[21. கடப்பாரைகளையும், மண்வெட்டிகளையும், முக்கூருள்ள ஆயுதங்களையும், கோடாரிகளையும், தாற்றுக்கோல்களையும் கூர்மையாக்குகிறதற்கு அரங்கள் மாத்திரம் அவர்களிடத்தில் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4810,50 +4814,159 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
+              <a:t><![CDATA[22. யுத்தநாள் வந்தபோது, சவுலுக்கும் அவன் குமாரனாகிய யோனத்தானுக்குமேயன்றி, சவுலோடும் யோனத்தானோடும் இருக்கிற ஜனங்களில் ஒருவர் கையிலும் பட்டயமும் ஈட்டியும் இல்லாதிருந்தது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
               <a:t><![CDATA[23. பெலிஸ்தரின் பாளயம் மிக்மாசிலிருந்து போகிற வழிமட்டும் பரம்பியிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
@@ -5246,51 +5359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. தாணையம் இருந்த பெலிஸ்தரைச் சவுல் முறிய அடித்தான் என்றும், இஸ்ரவேலர் பெலிஸ்தருக்கு அருவருப்பானார்கள் என்றும், இஸ்ரவேலெல்லாம் கேள்விப்பட்டபோது, ஜனங்கள் சவுலுக்குப் பின்செல்லும்படி கில்காலுக்கு வரவழைக்கப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[3. யோனத்தான் கேபாவிலே தாணையம் இருந்த பெலிஸ்தரை முறிய அடித்தான்; பெலிஸ்தர் அதைக் கேள்விப்பட்டார்கள்; ஆகையினால் இதை எபிரெயர் கேட்கக்கடவர்கள் என்று சவுல் தேசமெங்கும் எக்காளம் ஊதுவித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5434,51 +5547,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469493601" r:id="rId1"/>
+    <p:sldLayoutId id="2473414124" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5806,50 +5919,58 @@
 
 <file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5990,51 +6111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ಆಗ ಇಸ್ರಾಯೇಲ್ಯರ ಸಂಗಡ ಯುದ್ಧಮಾಡಲು ಫಿಲಿಷ್ಟಿಯರ ಮೂವತ್ತು ಸಾವಿರ ರಥಗಳೂ ಆರು ಸಾವಿರ ಕುದುರೆ ರಾಹುತರೂ ಸಮುದ್ರತೀರದ]]></a:t>
+              <a:t><![CDATA[ইস্রায়েলীয়দের ঘৃণা করবে!”ইস্রায়েলীয়দের বলা হল, তারা যেন গিল্গলে শৌলের সঙ্গে য়োগ দেয|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6122,51 +6243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮರಳಷ್ಟು ಜನವೂ ಕೂಡಿಕೊಂಡು ಬೇತಾವೆನಿನ ಪೂರ್ವದಿಕ್ಕಿನಲ್ಲಿರುವ ಮಿಕ್ಮಾಷಿನಲ್ಲಿ ಇಳುಕೊಂಡರು.]]></a:t>
+              <a:t><![CDATA[5. পলেষ্টীয়রা জড়ো হয়ে ইস্রায়েলীয়দের সঙ্গে যুদ্ধ করতে গেল| পলেষ্টীয়দের ছিল 3,000 রথ আর 6,000]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6254,51 +6375,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ಆಗ ಇಸ್ರಾಯೇಲ್‌ ಜನರು ತಮಗೆ ಶ್ರಮೆ ಉಂಟಾದ್ದದರಿಂದ ತಾವು ಇಕ್ಕಟ್ಟಿನಲ್ಲಿ ಇರುವದನ್ನು ನೋಡಿ ಗವಿಗಳಲ್ಲಿಯೂ ಮುಳ್ಳಿನ]]></a:t>
+              <a:t><![CDATA[অশ্বারোহী সৈন্য| সমুদ্রের বালির মত পলেষ্টীয়দের অসংখ্য় সৈন্য ছিল| এদের শিবির পড়ল মিক্মসে| মিক্মস]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6386,51 +6507,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪೊದೆಗಳಲ್ಲಿಯೂ ಗುಡ್ಡಗಳಲ್ಲಿಯೂ ದುರ್ಗಗಳಲ್ಲಿಯೂ ಕುಣಿಗಳಲ್ಲಿಯೂ ಅಡಗಿಕೊಂಡರು.]]></a:t>
+              <a:t><![CDATA[হচ্ছে বৈত্‌-আবনের পূর্ব দিকে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6518,51 +6639,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ಇದಲ್ಲದೆ ಇಬ್ರಿಯರಲ್ಲಿರುವ ಕೆಲವರು ಯೊರ್ದನನ್ನು ದಾಟಿ ಗಾದ್‌ ದೇಶಕ್ಕೂ ಗಿಲ್ಯಾದಿಗೂ ಹೋದರು. ಆದರೆ ಸೌಲನು ಇನ್ನೂ]]></a:t>
+              <a:t><![CDATA[6. ইস্রায়েলীয়রা দেখল তারা বিপদের মুখে| ফাঁদে পড়েছে বলে মনে হল তাদের| তারা পালিয়ে গিয়ে গুহায়,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6650,51 +6771,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಗಿಲ್ಗಾಲಿನಲ್ಲಿದ್ದನು; ಜನರೆಲ್ಲರು ನಡುಗಿದವರಾಗಿ ಅವನನ್ನು ಹಿಂಬಾಲಿಸಿದರು.]]></a:t>
+              <a:t><![CDATA[পাহাড়ের ফাঁকে ফোকরে লুকিয়ে রইল| লুকিয়ে রইল কুযোয, মাটির ভেতরে যে কোন গর্তের মধ্যে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6782,51 +6903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ಸೌಲನು ತನಗೆ ಸಮುವೇಲನು ನೇಮಿಸಿದ ಕಾಲದ ಪ್ರಕಾರ ಏಳು ದಿವಸ ಕಾದಿದ್ದನು. ಸಮುವೇಲನು ಗಿಲ್ಗಾಲಿಗೆ ಬಾರದೆ ಇದ್ದದರಿಂದ]]></a:t>
+              <a:t><![CDATA[7. কিছু ইব্রীয যর্দন নদী পেরিযে গাদ আর গিলিয়দের দিকেও চলে গেল| শৌল তখনও গিল্গলে| তার সৈন্যরা সবাই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6914,51 +7035,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಜನರು ಅವನನ್ನು ಬಿಟ್ಟು ಚದರಿಹೋದರು.]]></a:t>
+              <a:t><![CDATA[ভয়ে কাঁপছে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7046,51 +7167,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ಆಗ ಸೌಲನು--ದಹನ ಬಲಿಯನ್ನೂ ಸಮಾಧಾನದ ಬಲಿಗಳನ್ನೂ ನನ್ನ ಬಳಿಗೆ ತಕ್ಕೊಂಡು ಬನ್ನಿರಿ ಎಂದು ಹೇಳಿ ದಹನಬಲಿಯನ್ನು]]></a:t>
+              <a:t><![CDATA[8. শমূয়েল বলল যে সে গিল্গলে শৌলের সঙ্গে দেখা করবে| শৌল তার জন্যে সাতদিন অপেক্ষা করে রইল| কিন্তু]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7178,51 +7299,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅರ್ಪಿಸಿದನು.]]></a:t>
+              <a:t><![CDATA[শমূয়েল তবুও গিল্গলে এল না| সৈন্যরা শৌলকে ছেড়ে চলে যেতে লাগল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7310,51 +7431,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ಸೌಲನು ಒಂದು ವರುಷ ಆಳಿದನು;ಇಸ್ರಾಯೇಲ್ಯರನ್ನು ಎರಡು ವರುಷ ಆಳಿ ದಾಗ ಸೌಲನು ಇಸ್ರಾಯೇಲ್ಯರಲ್ಲಿ ಮೂರು ಸಾವಿರ ಜನರನ್ನು]]></a:t>
+              <a:t><![CDATA[1. সেই সময় শৌল সবে এক বছর রাজা হয়েছেন| ইস্রায়েলের ওপর দু-বছর রাজত্ব করবার পর,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7442,51 +7563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ಅವನು ದಹನಬಲಿಯನ್ನು ಅರ್ಪಿಸಿ ತೀರಿಸುವಷ್ಟರೊಳಗೆ ಇಗೋ, ಸಮುವೇಲನು ಬಂದನು. ಆಗ ಸೌಲನು ಅವನನ್ನು ವಂದಿಸುವದಕ್ಕಾಗಿ]]></a:t>
+              <a:t><![CDATA[9. তখন শৌল বলল, “আমার কাছে হোমবলি ও মঙ্গল নৈবেদ্যগুলি এনে দাও|” তারপর শৌল সেই হোমবলি উত্সর্গ করল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7574,51 +7695,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಎದುರುಗೊಳ್ಳಲು ಹೋದನು.]]></a:t>
+              <a:t><![CDATA[10. শৌলের হোমবলি উত্সর্গ করা শেষ করতেই শমূয়েল এল| শৌল তার সঙ্গে দেখা করতে গেলেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7706,51 +7827,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ಸಮುವೇಲನುನೀನೇನು ಮಾಡಿದಿ ಎಂದು ಸೌಲನನ್ನು ಕೇಳಿದಾಗ ಅವನು--ಜನರು ನನ್ನನ್ನು ಬಿಟ್ಟು ಚದರಿಹೋದದ್ದನ್ನೂ ನೇಮಿಸಿದ]]></a:t>
+              <a:t><![CDATA[11. শমূয়েল বলল, “এ কি করেছ?”শৌল বললেন, “দেখলাম সৈন্যরা আমায় ছেড়ে চলে যাচ্ছে| তুমিও সময় মতো আসো]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7838,51 +7959,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದಿವಸಗಳ ಪ್ರಕಾರಕ್ಕೆ ನೀನು ಬಾರದ್ದನ್ನೂ ಫಿಲಿಷ್ಟಿಯರು ಮಿಕ್ಮಾಷಿನಲ್ಲಿ ಕೂಡಿಕೊಂಡಿರುವದನ್ನೂ]]></a:t>
+              <a:t><![CDATA[নি| ওদিকে পলেষ্টীয়রা মিক্মসে জড়ো হয়েছে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7970,51 +8091,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ನಾನು ಕಂಡಿದ್ದರಿಂದ ಫಿಲಿಷ್ಟಿಯರು ಗಿಲ್ಗಾಲಿನಲ್ಲಿ ರುವ ನನ್ನ ಬಳಿಗೆ ಬರುವರು ಎಂದೂ ನಾನು ಕರ್ತನ ದಯೆ]]></a:t>
+              <a:t><![CDATA[12. তখন আমি মনে মনে বললাম, ‘পলেষ্টীয়রা এখানে আসবে| ওরা গিল্গলে আমাকে আক্রমণ করবে| এখনও আমি প্রভুর]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8102,51 +8223,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬೇಡಿಕೊಳ್ಳಲಿಲ್ಲವೆಂದೂ ಹೇಳಿ ಮುಂದಾಗಿ ದಹನಬಲಿಯನ್ನು ಅರ್ಪಿಸಿದೆನು ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[কাছে সাহায্য প্রার্থনা করি নি| তাই অবশেষে আমি নিজেই জোর করে হোমবলি উত্সর্গ করেছি|”‘]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8234,51 +8355,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ಸಮು ವೇಲನು ಸೌಲನಿಗೆ--ನೀನು ಬುದ್ಧಿಹೀನವಾದ ಕೆಲಸ ಮಾಡಿದ್ದೀ; ನಿನ್ನ ದೇವರಾದ ಕರ್ತನು ನಿನಗೆ ಆಜ್ಞಾಪಿಸಿದ]]></a:t>
+              <a:t><![CDATA[13. শমূয়েল বলল, “খুব বোকামি করেছ! তুমি তোমার প্রভু ঈশ্বরের কথা শোন নি| তাঁর আদেশ শুনলে তিনি তোমাদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8366,51 +8487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಆಜ್ಞೆಯನ್ನು ಕೈಕೊಳ್ಳಲಿಲ್ಲ. ಕರ್ತನು ಇಸ್ರಾಯೇಲ್ಯರಲ್ಲಿ ನಿನ್ನ ರಾಜ್ಯವನ್ನು ಎಂದೆಂದಿಗೂ ಸ್ಥಿರಪಡಿಸುವದಕ್ಕೆ ಇದ್ದನು.]]></a:t>
+              <a:t><![CDATA[পরিবারকে চিরকাল ইস্রাযেলকে শাসন করতে দিতেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8498,51 +8619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ಆದರೆ ಈಗ ನಿನ್ನ ರಾಜ್ಯವು ನಿಲ್ಲಲಾರದು. ಕರ್ತನು ನಿನಗೆ ಆಜ್ಞಾಪಿಸಿ ದ್ದನ್ನು ನೀನು ಕೈಕೊಳ್ಳದೆ ಹೋದದರಿಂದ ಆತನು]]></a:t>
+              <a:t><![CDATA[14. কিন্তু এখন আর তোমার রাজত্ব স্থির থাকবে না| প্রভু এমনই একজনকে খুজছিলেন যে তাঁর কথা শুনবে| তিনি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8630,51 +8751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತನ್ನ ಹೃದಯಕ್ಕೆ ಅನುಸರಣೆಯಾದ ಒಬ್ಬ ಮನುಷ್ಯ ನನ್ನು ಹುಡುಕಿ ಅವನನ್ನು ತನ್ನ ಜನರ ಮೇಲೆ ನಾಯಕನನ್ನಾಗಿ ನೇಮಿಸಿದ್ದಾನೆ]]></a:t>
+              <a:t><![CDATA[সেই লোক পেয়ে গেছেন| তিনি তাঁর প্রজাদের উপর নতুন নেতা হিসেবে তাকেই মনোনীত করেছেন| তুমি প্রভুর কথার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8762,51 +8883,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಆದುಕೊಂಡನು.]]></a:t>
+              <a:t><![CDATA[2. তিনি ইস্রাযেল থেকে 3,000 পুরুষকে মনোনীত করলেন| বৈথেলের পাহাড়ে মিক্মস দেশে শৌলের সঙ্গে রইল 2,000]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8894,51 +9015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[বাধ্য হও নি বলেই তিনি নতুন নেতা নির্বাচন করেছেন|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9026,51 +9147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ಸಮು ವೇಲನು ಎದ್ದು ಗಿಲ್ಗಾಲಿನಿಂದ ಬೆನ್ಯಾವಿಾನ್‌ ದೇಶದ ಗಿಬೆಯಕ್ಕೆ ಹೋದನು. ಸೌಲನು ತನ್ನ ಸಂಗಡ ಇದ್ದ ಜನರನ್ನು]]></a:t>
+              <a:t><![CDATA[15. এই বলে শমূয়েল উঠে দাঁড়াল এবং গিল্গল থেকে চলে গেল|বাকি সৈন্যদের নিয়ে শৌল গিল্গল ছেড়ে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9158,51 +9279,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಲೆಕ್ಕಮಾಡಿದಾಗ ಅವರು ಸುಮಾರು ಆರು ನೂರು ಜನರಿದ್ದರು.]]></a:t>
+              <a:t><![CDATA[বিন্যামীনের গিবিয়ায় চলে গেলেন| শৌল মাথা গুনে দেখলেন তাঁর সঙ্গে রযেছে প্রায 600 জন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9290,51 +9411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ಸೌಲನೂ ಅವನ ಮಗನಾದ ಯೋನಾತಾನನೂ ಅವನ ಸಂಗಡ ಇರುವ ಜನರೂ ಸಹಿತವಾಗಿ ಬೆನ್ಯಾ ವಿಾನ್‌ ದೇಶದ ಗಿಬೆಯಲ್ಲಿದ್ದರು. ಆದರೆ]]></a:t>
+              <a:t><![CDATA[16. শৌল, তাঁর পুত্র য়োনাথন এবং সৈন্যরা বিন্যামীনের গিবিয়াতে গেল|পলেষ্টীয়রা মিক্মসে তাঁবু]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9422,51 +9543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಫಿಲಿಷ್ಟಿಯರು ಮಿಕ್ಮಾಷಿನಲ್ಲಿ ಇಳಿದುಕೊಂಡಿದ್ದರು.]]></a:t>
+              <a:t><![CDATA[গেড়েছিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9554,51 +9675,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ಆಗ ಫಿಲಿಷ್ಟಿ ಯರ ಪಾಳೆಯದಿಂದ ಸುಲುಕೊಳ್ಳುವವರು ಮೂರು ಗುಂಪಾಗಿ ಹೊರಟರು; ಒಂದು ಗುಂಪು ಒಫ್ರದ ಮಾರ್ಗವಾಗಿ ಶುವಲ್‌]]></a:t>
+              <a:t><![CDATA[17. সেখানে যত ইস্রায়েলীয় ছিল তাদের পলেষ্টীয়রা শাযেস্তা করতে চাইল| তাদের সেরা সৈন্যরা আক্রমণের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9686,51 +9807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದೇಶದ ಕಡೆಗೆ ಹೋಯಿತು;]]></a:t>
+              <a:t><![CDATA[জন্য তৈরী হল| তারা তিনটি দলে ভাগ হয়ে গেল| একটা দল গেল উত্তরে, শূযালের কাছে অফ্রার রাস্তায়|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9818,51 +9939,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ಮತ್ತೊಂದು ಗುಂಪು ಬೇತ್‌ಹೋರೋನಿನ ಮಾರ್ಗ ವಾಗಿ ಹೋಯಿತು; ಬೇರೊಂದು ಗುಂಪು ಅರಣ್ಯಕ್ಕೆ ಎದುರಾಗಿರುವ ಜೆಬೋಯಾಮ್‌]]></a:t>
+              <a:t><![CDATA[18. দ্বিতীয় দল গেল দক্ষিণ পূর্ব দিকে, বৈত্‌-হোরোণের রাস্তায়| তৃতীয় দল পূর্বদিকে, সীমান্তের পথে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9950,51 +10071,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತಗ್ಗಿಗೆದುರಾದ ಮೇರೆಯ ಮಾರ್ಗವಾಗಿ ಹೋಯಿತು.]]></a:t>
+              <a:t><![CDATA[সেই পথে মরুভূমির দিকে সিবোযিম উপত্যকা চোখে পড়ে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10082,51 +10203,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ಆದರೆ ಇಬ್ರಿಯರು ತಮಗೆ ಕತ್ತಿಯನ್ನಾದರೂ ಈಟಿಯನ್ನಾ ದರೂ ಮಾಡಿಕೊಳ್ಳಬಾರದು ಎಂದು ಫಿಲಿಷ್ಟಿಯರು ಹೇಳಿಕೊಂಡದ್ದರಿಂದ ಆಗ]]></a:t>
+              <a:t><![CDATA[19. ইস্রায়েলের কেউই লোহার জিনিসপত্র তৈরী করতে পারত না| ইস্রায়েলে কোন কামার ছিল না| পলেষ্টীয়রা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10214,51 +10335,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ಮೂರು ಸಾವಿರ ಜನರಲ್ಲಿ ಎರಡು ಸಾವಿರ ಜನರು ಸೌಲನು ಇರುವ ಮಿಕ್ಮಾಷಿ ನಲ್ಲಿಯೂ ಬೇತೇಲಿನ ಪರ್ವತದಲ್ಲಿಯೂ ಇದ್ದರು; ಸಾವಿರ]]></a:t>
+              <a:t><![CDATA[জন| 1,000 জন রইল য়োনাথনের কাছে| তারা ছিল বিন্যামীনের গিবিয়া শহরে| সৈন্যদলের বাকি লোকদের তিনি বাড়ী]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10346,51 +10467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಇಸ್ರಾಯೇಲ್‌ ದೇಶದಲ್ಲಿ ಒಬ್ಬ ಕಮ್ಮಾರನಾದರೂ ಸಿಕ್ಕಲಿಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[ওদের এসব বানাতে শেখায়নি| কারণ তাদের ভয় ছিল, ইস্রায়েলীয়রা তাহলে লোহার তরবারি আর বর্শা তৈরী করে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10478,51 +10599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ಆದದರಿಂದ ಇಸ್ರಾಯೇಲ್ಲೆಲ್ಲಾ ತಮ್ಮ ತಮ್ಮ ನೇಗಲಿನ ಗುಳಗಳನ್ನೂ ಸಲಿಕೆಗಳನ್ನೂ ಕೊಡಲಿಗಳನ್ನೂ ಗುದ್ದಲಿಗಳನ್ನೂ ಮೊನೆ]]></a:t>
+              <a:t><![CDATA[ফেলবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10610,51 +10731,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮಾಡುವದಕ್ಕೆ ಫಿಲಿಷ್ಟಿಯರ ಬಳಿಗೆ ಹೋಗಬೇಕಾ ಗಿತ್ತು.]]></a:t>
+              <a:t><![CDATA[20. পলেষ্টীয়রাই শুধু লোহার জিনিসপত্র ধার দিতে পারত| সেই জন্য যদি ইস্রায়েলীয়দের লাঙল, নিড়ানি,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10742,51 +10863,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ಆದರೆ ಗುದ್ದಲಿಗಳನ್ನೂ ಗುಂಟಿಗೆಗಳನ್ನೂ ಗುಶಿಮೊಳೆಗಳನ್ನೂ ಕೊಡಲಿಗಳನ್ನೂ ಅಂಕುಶಗಳನ್ನೂ ಹದಮಾಡುವದಕ್ಕೆ ಅವರಲ್ಲಿ]]></a:t>
+              <a:t><![CDATA[কুড়ুল, কাস্তে শান দিতে হত, তাহলে তাদের পলেষ্টীয়দের কাছেই যেতে হত|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10874,51 +10995,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅರವು ಮಾತ್ರ ಇತ್ತು.]]></a:t>
+              <a:t><![CDATA[21. একটা লাঙল আর নিড়ানির জন্যে পলেষ্টীয়রা মজুরি নিত 1়/3 আউন্স রূপো| গাঁইতি, কুড়ুল, আর ষাঁড়]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11006,51 +11127,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ಯುದ್ಧದ ದಿವಸದಲ್ಲಿ ಸೌಲನ ಸಂಗಡ ಯೋನಾ ತಾನನ ಸಂಗಡ ಇರುವ ಸಮಸ್ತ ಜನರ ಕೈಯಲ್ಲಿ ಕತ್ತಿಯಾದರೂ ಈಟಿಯಾದರೂ ಇಲ್ಲದೆ]]></a:t>
+              <a:t><![CDATA[খোঁচানো শাবল ধার করার জন্য নিত 1/6 আউন্স রূপো|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11138,51 +11259,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಇತ್ತು. ಆದರೆ ಸೌಲನಿಗೂ ಅವನ ಕುಮಾರನಾದ ಯೋನಾತಾನ ನಿಗೂ ಮಾತ್ರವೇ ಇತ್ತು.]]></a:t>
+              <a:t><![CDATA[22. তাই যুদ্ধের দিন শৌলের কোন ইস্রায়েলীয় সৈন্যই লোহার তরবারি বা বর্শা নিয়ে যায় নি| শুধুমাত্র শৌল]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11270,51 +11391,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ಆಗ ಫಿಲಿಷ್ಟಿಯರ ದಂಡು ಮಿಕ್ಮಾಷಿನ ಕಣಿವೆಯ ಮಾರ್ಗಕ್ಕೆ ಹೊರಟಿತು.]]></a:t>
+              <a:t><![CDATA[ও তাঁর পুত্র য়োনাথনের কাছেই লোহার অস্ত্র ছিল|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. একদল পলেষ্টীয় সৈন্য মিক্মসের গিরিপথ পাহারা দিচ্ছিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11402,51 +11655,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಜನರು ಯೋನಾತಾನನ ಸಂಗಡ ಬೆನ್ಯಾವಿಾನ್‌ ದೇಶದ ಗಿಬೆಯದಲ್ಲಿದ್ದರು. ಉಳಿದ ಜನರನ್ನು ಅವರ ವರ ಡೇರೆಗಳಿಗೆ ಕಳುಹಿಸಿಬಿಟ್ಟನು.]]></a:t>
+              <a:t><![CDATA[পাঠিয়ে দিলেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11534,51 +11787,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ಯೋನಾತಾನನು ಗಿಬೆಯದಲ್ಲಿ ಫಿಲಿಷ್ಟಿಯರ ಠಾಣವನ್ನು ಹೊಡೆದನು; ಫಿಲಿಷ್ಟಿಯರಿಗೆ ಅದು ಕೇಳಿಬಂತು. ಆದದರಿಂದ ಸೌಲನು]]></a:t>
+              <a:t><![CDATA[3. য়োনাথন গেবা শিবিরে পলেষ্টীয়দের প্রধান সেনাপতিকে হত্যা করল| এখবর শুনে পলেষ্টীয়রা বলল,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11666,51 +11919,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದೇಶದಲ್ಲೆಲ್ಲಾ ಇಬ್ರಿಯರು ಕೇಳಲೆಂದು ತುತೂರಿಯನ್ನು ಊದಿಸಿದನು.]]></a:t>
+              <a:t><![CDATA[“ইব্রীযেরা বিদ্রোহ করেছে|”শৌল বলল, “কি হয়েছে ইব্রীযেরা শুনুক|” শৌল তার লোকদের বলল সমস্ত ইস্রায়েলে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11798,51 +12051,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ಫಿಲಿಷ್ಟಿಯರ ಠಾಣ ವನ್ನು ಸೌಲನು ಹೊಡೆದನೆಂದೂ ಫಿಲಿಷ್ಟಿಯರಿಗೆ ಇಸ್ರಾಯೇಲ್ಯರು ಅಸಹ್ಯವಾದವರಾದರೆಂದೂ ಸಮಸ್ತ]]></a:t>
+              <a:t><![CDATA[তারা শিঙা বাজিযে দিক|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11930,51 +12183,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಇಸ್ರಾಯೇಲ್ಯರು ಕೇಳಿದಾಗ ಸೌಲನ ಹಿಂದೆ ಹೋಗಲು ಗಿಲ್ಗಾಲಿಗೆ ಕರೆಸಿಕೊಳ್ಳಲ್ಪಟ್ಟರು.]]></a:t>
+              <a:t><![CDATA[4. ইস্রায়েলীয়রা খবরটা শুনল| তারা বলল, “শৌল পলেষ্টীয় নেতাকে হত্যা করেছে| এবার পলেষ্টীয়রা সত্যিই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11991,91 +12244,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 சாமுவேல் : 13]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme48">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme88">
   <a:themeElements>
-    <a:clrScheme name="Theme48">
+    <a:clrScheme name="Theme88">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme48">
+    <a:fontScheme name="Theme88">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -12101,51 +12354,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme48">
+    <a:fmtScheme name="Theme88">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -12276,51 +12529,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>47</Slides>
+  <Slides>48</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>