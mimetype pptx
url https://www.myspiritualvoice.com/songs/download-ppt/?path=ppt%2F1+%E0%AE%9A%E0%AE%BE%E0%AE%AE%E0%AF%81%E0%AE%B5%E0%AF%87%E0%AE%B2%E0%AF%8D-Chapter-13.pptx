--- v1 (2026-07-18)
+++ v2 (2026-09-16)
@@ -87,50 +87,62 @@
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -159,50 +171,56 @@
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
+    <p:sldId id="304" r:id="rId51"/>
+    <p:sldId id="305" r:id="rId52"/>
+    <p:sldId id="306" r:id="rId53"/>
+    <p:sldId id="307" r:id="rId54"/>
+    <p:sldId id="308" r:id="rId55"/>
+    <p:sldId id="309" r:id="rId56"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -348,53 +366,59 @@
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
-  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -454,51 +478,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. தாணையம் இருந்த பெலிஸ்தரைச் சவுல் முறிய அடித்தான் என்றும், இஸ்ரவேலர் பெலிஸ்தருக்கு அருவருப்பானார்கள் என்றும், இஸ்ரவேலெல்லாம் கேள்விப்பட்டபோது, ஜனங்கள் சவுலுக்குப் பின்செல்லும்படி கில்காலுக்கு வரவழைக்கப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[4. And all Israel heard say that Saul had smitten a garrison of the Philistines, and that Israel also was had in abomination with the Philistines. And the people were called together after Saul to Gilgal.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -563,51 +587,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பெலிஸ்தர் இஸ்ரவேலோடு யுத்தம் பண்ணும்படி முப்பதினாயிரம் இரதங்களோடும், ஆறாயிரம் குதிரைவீரரோடும், கடற்கரை மணலத்தனை ஜனங்களோடும் கூடிக்கொண்டுவந்து, பெத்தாவேலுக்குக் கிழக்கான மிக்மாசிலே பாளயமிறங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[5. And the Philistines gathered themselves together to fight with Israel, thirty thousand chariots, and six thousand horsemen, and people as the sand which is on the sea shore in multitude: and they came up, and pitched in Michmash, eastward from Bethaven.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -672,51 +696,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பெலிஸ்தர் இஸ்ரவேலோடு யுத்தம் பண்ணும்படி முப்பதினாயிரம் இரதங்களோடும், ஆறாயிரம் குதிரைவீரரோடும், கடற்கரை மணலத்தனை ஜனங்களோடும் கூடிக்கொண்டுவந்து, பெத்தாவேலுக்குக் கிழக்கான மிக்மாசிலே பாளயமிறங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[5. And the Philistines gathered themselves together to fight with Israel, thirty thousand chariots, and six thousand horsemen, and people as the sand which is on the sea shore in multitude: and they came up, and pitched in Michmash, eastward from Bethaven.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -781,51 +805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பெலிஸ்தர் இஸ்ரவேலோடு யுத்தம் பண்ணும்படி முப்பதினாயிரம் இரதங்களோடும், ஆறாயிரம் குதிரைவீரரோடும், கடற்கரை மணலத்தனை ஜனங்களோடும் கூடிக்கொண்டுவந்து, பெத்தாவேலுக்குக் கிழக்கான மிக்மாசிலே பாளயமிறங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[5. And the Philistines gathered themselves together to fight with Israel, thirty thousand chariots, and six thousand horsemen, and people as the sand which is on the sea shore in multitude: and they came up, and pitched in Michmash, eastward from Bethaven.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -890,51 +914,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது இஸ்ரவேலர் தங்களுக்கு உண்டான இக்கட்டைக் கண்டபோது, ஜனங்கள் தங்களுக்கு உண்டான நெருக்கத்தினாலே கெபிகளிலும், முட்காடுகளிலும், கன்மலைகளிலும், துருக்கங்களிலும், குகைகளிலும் ஒளித்துக்கொண்டார்கள்]]></a:t>
+              <a:t><![CDATA[6. When the men of Israel saw that they were in a strait, (for the people were distressed,) then the people did hide themselves in caves, and in thickets, and in rocks, and in high places, and in pits.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -999,51 +1023,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது இஸ்ரவேலர் தங்களுக்கு உண்டான இக்கட்டைக் கண்டபோது, ஜனங்கள் தங்களுக்கு உண்டான நெருக்கத்தினாலே கெபிகளிலும், முட்காடுகளிலும், கன்மலைகளிலும், துருக்கங்களிலும், குகைகளிலும் ஒளித்துக்கொண்டார்கள்]]></a:t>
+              <a:t><![CDATA[6. When the men of Israel saw that they were in a strait, (for the people were distressed,) then the people did hide themselves in caves, and in thickets, and in rocks, and in high places, and in pits.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1108,51 +1132,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. எபிரெயரில் சிலர் யோர்தானையும் கடந்து, காத் நாட்டிற்கும் கீலேயாத்தேசத்திற்கும் போனார்கள்; சவுலோ இன்னும் கில்காலில் இருந்தான்; சகல ஜனங்களும் பயந்துகொண்டு அவனுக்குப் பின்சென்றார்கள்.]]></a:t>
+              <a:t><![CDATA[6. When the men of Israel saw that they were in a strait, (for the people were distressed,) then the people did hide themselves in caves, and in thickets, and in rocks, and in high places, and in pits.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1217,51 +1241,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. எபிரெயரில் சிலர் யோர்தானையும் கடந்து, காத் நாட்டிற்கும் கீலேயாத்தேசத்திற்கும் போனார்கள்; சவுலோ இன்னும் கில்காலில் இருந்தான்; சகல ஜனங்களும் பயந்துகொண்டு அவனுக்குப் பின்சென்றார்கள்.]]></a:t>
+              <a:t><![CDATA[7. And some of the Hebrews went over Jordan to the land of Gad and Gilead. As for Saul, he was yet in Gilgal, and all the people followed him trembling.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1326,51 +1350,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவன் தனக்குச் சாமுவேல் குறித்த காலத்தின்படி ஏழுநாள்மட்டும் காத்திருந்தான்; சாமுவேல் கில்காலுக்கு வரவில்லை, ஜனங்கள் அவனை விட்டுச் சிதறிப் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[7. And some of the Hebrews went over Jordan to the land of Gad and Gilead. As for Saul, he was yet in Gilgal, and all the people followed him trembling.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1435,51 +1459,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவன் தனக்குச் சாமுவேல் குறித்த காலத்தின்படி ஏழுநாள்மட்டும் காத்திருந்தான்; சாமுவேல் கில்காலுக்கு வரவில்லை, ஜனங்கள் அவனை விட்டுச் சிதறிப் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[8. And he tarried seven days, according to the set time that Samuel had appointed: but Samuel came not to Gilgal; and the people were scattered from him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1544,51 +1568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. சவுல் ராஜ்யபாரம்பண்ணி, ஒரு வருஷமாயிற்று; அவன் இஸ்ரவேலை இரண்டாம் வருஷம் அரசாண்டபோது,]]></a:t>
+              <a:t><![CDATA[1. Saul reigned one year; and when he had reigned two years over Israel,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1653,51 +1677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது சவுல்: சர்வாங்க தகனபலியையும் சமாதானபலிகளையும் என்னிடத்தில் கொண்டுவாருங்கள் என்று சொல்லி, சர்வாங்கதகனபலியைச் செலுத்தினான்.]]></a:t>
+              <a:t><![CDATA[8. And he tarried seven days, according to the set time that Samuel had appointed: but Samuel came not to Gilgal; and the people were scattered from him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1762,51 +1786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவன் சர்வாங்க தகனபலியிட்டு முடிகிறபோது, இதோ, சாமுவேல் வந்தான்; சவுல் அவனைச் சந்தித்து வந்தனஞ்செய்ய அவனுக்கு எதிர்கொண்டுபோனான்.]]></a:t>
+              <a:t><![CDATA[9. And Saul said, Bring here a burnt offering to me, and peace offerings. And he offered the burnt offering.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1871,51 +1895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நீர் செய்தது என்ன என்று சாமுவேல் கேட்டதற்கு சவுல்: ஜனங்கள் என்னைவிட்டுச் சிதறிப்போகிறதையும், குறித்த நாட்களின் திட்டத்திலே நீர்வராததையும், பெலிஸ்தர் மிக்மாசிலே கூடிவந்திருக்கிறதையும், நான் கண்டபடியினலே,]]></a:t>
+              <a:t><![CDATA[9. And Saul said, Bring here a burnt offering to me, and peace offerings. And he offered the burnt offering.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1980,51 +2004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நீர் செய்தது என்ன என்று சாமுவேல் கேட்டதற்கு சவுல்: ஜனங்கள் என்னைவிட்டுச் சிதறிப்போகிறதையும், குறித்த நாட்களின் திட்டத்திலே நீர்வராததையும், பெலிஸ்தர் மிக்மாசிலே கூடிவந்திருக்கிறதையும், நான் கண்டபடியினலே,]]></a:t>
+              <a:t><![CDATA[10. And it came to pass, that as soon as he had made an end of offering the burnt offering, behold, Samuel came; and Saul went out to meet him, that he might salute him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2089,51 +2113,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. கில்காலில் பெலிஸ்தர் எனக்கு விரோதமாய் வந்துவிடுவார்கள் என்றும், நான் இன்னும் கர்த்தருடைய சமுகத்தை நோக்கி விண்ணப்பம்பண்ணவில்லை என்றும், எண்ணித் துணிந்து, சர்வாங்க தகனபலியைச் செலுத்தினேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[10. And it came to pass, that as soon as he had made an end of offering the burnt offering, behold, Samuel came; and Saul went out to meet him, that he might salute him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2198,51 +2222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. கில்காலில் பெலிஸ்தர் எனக்கு விரோதமாய் வந்துவிடுவார்கள் என்றும், நான் இன்னும் கர்த்தருடைய சமுகத்தை நோக்கி விண்ணப்பம்பண்ணவில்லை என்றும், எண்ணித் துணிந்து, சர்வாங்க தகனபலியைச் செலுத்தினேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[11. And Samuel said, What have you done? And Saul said, Because I saw that the people were scattered from me, and that you came not within the days appointed, and that the Philistines gathered themselves together at Michmash;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2307,51 +2331,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. சாமுவேல் சவுலைப் பார்த்து: புத்தியீனமாய்ச் செய்தீர்; உம்முடைய தேவனாகிய கர்த்தர் உமக்கு விதித்த கட்டளையைக் கைக்கொள்ளாமற்போனீர்; மற்றப்படி கர்த்தர் இஸ்ரவேலின் மேல் உம்முடைய ராஜ்யபாரத்தை என்றைக்கும் ஸ்திரப்படுத்துவார்.]]></a:t>
+              <a:t><![CDATA[11. And Samuel said, What have you done? And Saul said, Because I saw that the people were scattered from me, and that you came not within the days appointed, and that the Philistines gathered themselves together at Michmash;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2416,51 +2440,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. சாமுவேல் சவுலைப் பார்த்து: புத்தியீனமாய்ச் செய்தீர்; உம்முடைய தேவனாகிய கர்த்தர் உமக்கு விதித்த கட்டளையைக் கைக்கொள்ளாமற்போனீர்; மற்றப்படி கர்த்தர் இஸ்ரவேலின் மேல் உம்முடைய ராஜ்யபாரத்தை என்றைக்கும் ஸ்திரப்படுத்துவார்.]]></a:t>
+              <a:t><![CDATA[11. And Samuel said, What have you done? And Saul said, Because I saw that the people were scattered from me, and that you came not within the days appointed, and that the Philistines gathered themselves together at Michmash;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2525,51 +2549,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இப்போதோ உம்முடைய ராஜ்யபாரம் நிலைநிற்காது; கர்த்தர் தம்முடைய இருதயத்திற்கு ஏற்ற ஒரு மனுஷனைத் தமக்குத் தேடி, அவனைக் கர்த்தர் தம்முடைய ஜனங்கள்மேல் தலைவனாயிருக்கக் கட்டளையிட்டார்; கர்த்தர் உமக்கு விதித்த கட்டளையை நீர் கைக்கொள்ளவில்லையே என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[12. Therefore said I, The Philistines will come down now upon me to Gilgal, and I have not made supplication unto the LORD: I forced myself therefore, and offered a burnt offering.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2634,51 +2658,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இப்போதோ உம்முடைய ராஜ்யபாரம் நிலைநிற்காது; கர்த்தர் தம்முடைய இருதயத்திற்கு ஏற்ற ஒரு மனுஷனைத் தமக்குத் தேடி, அவனைக் கர்த்தர் தம்முடைய ஜனங்கள்மேல் தலைவனாயிருக்கக் கட்டளையிட்டார்; கர்த்தர் உமக்கு விதித்த கட்டளையை நீர் கைக்கொள்ளவில்லையே என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[12. Therefore said I, The Philistines will come down now upon me to Gilgal, and I have not made supplication unto the LORD: I forced myself therefore, and offered a burnt offering.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2743,51 +2767,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இஸ்ரவேலில் மூவாயிரம்பேரைத் தனக்குத் தெரிந்துகொண்டான்; அவர்களில் இரண்டாயிரம்பேர் சவுலோடேகூட மிக்மாசிலும் பெத்தேல் மலையிலும், ஆயிரம்பேர் யோனத்தானோடேகூடப் பென்யமீன் நாட்டிலுள்ள கிபியாவிலும் இருந்தார்கள்; மற்ற ஜனங்களை அவரவர் கூடாரங்களுக்கு அனுப்பிவிட்டான்.]]></a:t>
+              <a:t><![CDATA[2. Saul chose him three thousand men of Israel; whereof two thousand were with Saul in Michmash and in mount Bethel, and a thousand were with Jonathan in Gibeah of Benjamin: and the rest of the people he sent every man to his tent.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2852,51 +2876,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இப்போதோ உம்முடைய ராஜ்யபாரம் நிலைநிற்காது; கர்த்தர் தம்முடைய இருதயத்திற்கு ஏற்ற ஒரு மனுஷனைத் தமக்குத் தேடி, அவனைக் கர்த்தர் தம்முடைய ஜனங்கள்மேல் தலைவனாயிருக்கக் கட்டளையிட்டார்; கர்த்தர் உமக்கு விதித்த கட்டளையை நீர் கைக்கொள்ளவில்லையே என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[12. Therefore said I, The Philistines will come down now upon me to Gilgal, and I have not made supplication unto the LORD: I forced myself therefore, and offered a burnt offering.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2961,51 +2985,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. சாமுவேல் எழுந்திருந்து, கில்காலை விட்டு, பென்யமீன் நாட்டிலுள்ள கிபியாவுக்குப் போனான்; சவுல் தன்னோடேகூட இருக்கிற ஜனத்தைத் தொகைபார்க்கிறபோது, ஏறக்குறைய அறுநூறுபேர் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[13. And Samuel said to Saul, You have done foolishly: you have not kept the commandment of the LORD your God, which he commanded you: for now would the LORD have established your kingdom upon Israel for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3070,51 +3094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. சாமுவேல் எழுந்திருந்து, கில்காலை விட்டு, பென்யமீன் நாட்டிலுள்ள கிபியாவுக்குப் போனான்; சவுல் தன்னோடேகூட இருக்கிற ஜனத்தைத் தொகைபார்க்கிறபோது, ஏறக்குறைய அறுநூறுபேர் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[13. And Samuel said to Saul, You have done foolishly: you have not kept the commandment of the LORD your God, which he commanded you: for now would the LORD have established your kingdom upon Israel for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3179,51 +3203,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. சவுலும் அவன் குமாரனாகிய யோனத்தானும் அவர்களோடேகூட இருக்கிற ஜனங்களும் பென்யமீன் நாட்டிலுள்ள கிபியாவில் இருந்துவிட்டார்கள்; பெலிஸ்தரோ மிக்மாசிலே பாளயமிறங்கியிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[13. And Samuel said to Saul, You have done foolishly: you have not kept the commandment of the LORD your God, which he commanded you: for now would the LORD have established your kingdom upon Israel for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3288,51 +3312,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. சவுலும் அவன் குமாரனாகிய யோனத்தானும் அவர்களோடேகூட இருக்கிற ஜனங்களும் பென்யமீன் நாட்டிலுள்ள கிபியாவில் இருந்துவிட்டார்கள்; பெலிஸ்தரோ மிக்மாசிலே பாளயமிறங்கியிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[14. But now your kingdom shall not continue: the LORD has sought him a man after his own heart, and the LORD has commanded him to be captain over his people, because you have not kept that which the LORD commanded you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3397,51 +3421,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. கொள்ளைக்காரர் பெலிஸ்தரின் பாளயத்திலிருந்து மூன்று படையாய்ப் புறப்பட்டுவந்தார்கள்; ஒரு படை ஒப்ராவழியாய்ச் சூவால் நாட்டிற்கு நேராகப் போயிற்று.]]></a:t>
+              <a:t><![CDATA[14. But now your kingdom shall not continue: the LORD has sought him a man after his own heart, and the LORD has commanded him to be captain over his people, because you have not kept that which the LORD commanded you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3506,51 +3530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. கொள்ளைக்காரர் பெலிஸ்தரின் பாளயத்திலிருந்து மூன்று படையாய்ப் புறப்பட்டுவந்தார்கள்; ஒரு படை ஒப்ராவழியாய்ச் சூவால் நாட்டிற்கு நேராகப் போயிற்று.]]></a:t>
+              <a:t><![CDATA[14. But now your kingdom shall not continue: the LORD has sought him a man after his own heart, and the LORD has commanded him to be captain over his people, because you have not kept that which the LORD commanded you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3615,51 +3639,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. வேறொரு படை பெத்தொரோன் வழியாய்ப் போயிற்று; வேறொரு படைவனாந்தரத்தில் இருக்கிற செபோயீமின் பள்ளத்தாக்குக்கு எதிரான எல்லைவழியாய்ப் போயிற்று.]]></a:t>
+              <a:t><![CDATA[15. And Samuel arose, and got him up from Gilgal unto Gibeah of Benjamin. And Saul numbered the people that were present with him, about six hundred men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3724,51 +3748,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. வேறொரு படை பெத்தொரோன் வழியாய்ப் போயிற்று; வேறொரு படைவனாந்தரத்தில் இருக்கிற செபோயீமின் பள்ளத்தாக்குக்கு எதிரான எல்லைவழியாய்ப் போயிற்று.]]></a:t>
+              <a:t><![CDATA[15. And Samuel arose, and got him up from Gilgal unto Gibeah of Benjamin. And Saul numbered the people that were present with him, about six hundred men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3833,51 +3857,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. எபிரெயர் பட்டயங்களையாகிலும் ஈட்டிகளையாகிலும் உண்டுபண்ணாதபடிக்குப் பார்த்துக்கொள்ளவேண்டும் என்று பெலிஸ்தர் சொல்லியிருந்தபடியால், இஸ்ரவேல் தேசத்தில் எங்கும் ஒரு கொல்லன் அகப்படவில்லை.]]></a:t>
+              <a:t><![CDATA[16. And Saul, and Jonathan his son, and the people that were present with them, abode in Gibeah of Benjamin: but the Philistines encamped in Michmash.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3942,51 +3966,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இஸ்ரவேலில் மூவாயிரம்பேரைத் தனக்குத் தெரிந்துகொண்டான்; அவர்களில் இரண்டாயிரம்பேர் சவுலோடேகூட மிக்மாசிலும் பெத்தேல் மலையிலும், ஆயிரம்பேர் யோனத்தானோடேகூடப் பென்யமீன் நாட்டிலுள்ள கிபியாவிலும் இருந்தார்கள்; மற்ற ஜனங்களை அவரவர் கூடாரங்களுக்கு அனுப்பிவிட்டான்.]]></a:t>
+              <a:t><![CDATA[2. Saul chose him three thousand men of Israel; whereof two thousand were with Saul in Michmash and in mount Bethel, and a thousand were with Jonathan in Gibeah of Benjamin: and the rest of the people he sent every man to his tent.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4051,51 +4075,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. எபிரெயர் பட்டயங்களையாகிலும் ஈட்டிகளையாகிலும் உண்டுபண்ணாதபடிக்குப் பார்த்துக்கொள்ளவேண்டும் என்று பெலிஸ்தர் சொல்லியிருந்தபடியால், இஸ்ரவேல் தேசத்தில் எங்கும் ஒரு கொல்லன் அகப்படவில்லை.]]></a:t>
+              <a:t><![CDATA[16. And Saul, and Jonathan his son, and the people that were present with them, abode in Gibeah of Benjamin: but the Philistines encamped in Michmash.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4160,51 +4184,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. எபிரெயர் பட்டயங்களையாகிலும் ஈட்டிகளையாகிலும் உண்டுபண்ணாதபடிக்குப் பார்த்துக்கொள்ளவேண்டும் என்று பெலிஸ்தர் சொல்லியிருந்தபடியால், இஸ்ரவேல் தேசத்தில் எங்கும் ஒரு கொல்லன் அகப்படவில்லை.]]></a:t>
+              <a:t><![CDATA[17. And the spoilers came out of the camp of the Philistines in three companies: one company turned unto the way that leads to Ophrah, unto the land of Shual:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4269,51 +4293,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. இஸ்ரவேலர் யாவரும் அவரவர் தங்கள் கொழுவிரும்புகளையும், தங்கள் மண்வெட்டிகளையும், தங்கள் கோடரிகளையும், தங்கள் கடப்பாரைகளையும் தீட்டிக் கூர்மையாக்குகிறதற்கு, பெலிஸ்தரிடத்துக்குப் போகவேண்டியதாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[17. And the spoilers came out of the camp of the Philistines in three companies: one company turned unto the way that leads to Ophrah, unto the land of Shual:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4378,51 +4402,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. இஸ்ரவேலர் யாவரும் அவரவர் தங்கள் கொழுவிரும்புகளையும், தங்கள் மண்வெட்டிகளையும், தங்கள் கோடரிகளையும், தங்கள் கடப்பாரைகளையும் தீட்டிக் கூர்மையாக்குகிறதற்கு, பெலிஸ்தரிடத்துக்குப் போகவேண்டியதாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[18. And another company turned the way to Bethhoron: and another company turned to the way of the border that looks to the valley of Zeboim toward the wilderness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4487,51 +4511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. கடப்பாரைகளையும், மண்வெட்டிகளையும், முக்கூருள்ள ஆயுதங்களையும், கோடாரிகளையும், தாற்றுக்கோல்களையும் கூர்மையாக்குகிறதற்கு அரங்கள் மாத்திரம் அவர்களிடத்தில் இருந்தது.]]></a:t>
+              <a:t><![CDATA[18. And another company turned the way to Bethhoron: and another company turned to the way of the border that looks to the valley of Zeboim toward the wilderness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4596,51 +4620,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. கடப்பாரைகளையும், மண்வெட்டிகளையும், முக்கூருள்ள ஆயுதங்களையும், கோடாரிகளையும், தாற்றுக்கோல்களையும் கூர்மையாக்குகிறதற்கு அரங்கள் மாத்திரம் அவர்களிடத்தில் இருந்தது.]]></a:t>
+              <a:t><![CDATA[19. Now there was no smith found throughout all the land of Israel: for the Philistines said, Lest the Hebrews make them swords or spears:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4705,51 +4729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. யுத்தநாள் வந்தபோது, சவுலுக்கும் அவன் குமாரனாகிய யோனத்தானுக்குமேயன்றி, சவுலோடும் யோனத்தானோடும் இருக்கிற ஜனங்களில் ஒருவர் கையிலும் பட்டயமும் ஈட்டியும் இல்லாதிருந்தது.]]></a:t>
+              <a:t><![CDATA[19. Now there was no smith found throughout all the land of Israel: for the Philistines said, Lest the Hebrews make them swords or spears:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4814,51 +4838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. யுத்தநாள் வந்தபோது, சவுலுக்கும் அவன் குமாரனாகிய யோனத்தானுக்குமேயன்றி, சவுலோடும் யோனத்தானோடும் இருக்கிற ஜனங்களில் ஒருவர் கையிலும் பட்டயமும் ஈட்டியும் இல்லாதிருந்தது.]]></a:t>
+              <a:t><![CDATA[20. But all the Israelites went down to the Philistines, to sharpen every man his share, and his coulter, and his axe, and his mattock.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4923,51 +4947,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. பெலிஸ்தரின் பாளயம் மிக்மாசிலிருந்து போகிற வழிமட்டும் பரம்பியிருந்தது.]]></a:t>
+              <a:t><![CDATA[20. But all the Israelites went down to the Philistines, to sharpen every man his share, and his coulter, and his axe, and his mattock.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. But all the Israelites went down to the Philistines, to sharpen every man his share, and his coulter, and his axe, and his mattock.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5032,51 +5165,596 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இஸ்ரவேலில் மூவாயிரம்பேரைத் தனக்குத் தெரிந்துகொண்டான்; அவர்களில் இரண்டாயிரம்பேர் சவுலோடேகூட மிக்மாசிலும் பெத்தேல் மலையிலும், ஆயிரம்பேர் யோனத்தானோடேகூடப் பென்யமீன் நாட்டிலுள்ள கிபியாவிலும் இருந்தார்கள்; மற்ற ஜனங்களை அவரவர் கூடாரங்களுக்கு அனுப்பிவிட்டான்.]]></a:t>
+              <a:t><![CDATA[2. Saul chose him three thousand men of Israel; whereof two thousand were with Saul in Michmash and in mount Bethel, and a thousand were with Jonathan in Gibeah of Benjamin: and the rest of the people he sent every man to his tent.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. Yet they had a file for the mattocks, and for the coulters, and for the forks, and for the axes, and to sharpen the goads.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. Yet they had a file for the mattocks, and for the coulters, and for the forks, and for the axes, and to sharpen the goads.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. So it came to pass in the day of battle, that there was neither sword nor spear found in the hand of any of the people that were with Saul and Jonathan: but with Saul and with Jonathan his son was there found.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. So it came to pass in the day of battle, that there was neither sword nor spear found in the hand of any of the people that were with Saul and Jonathan: but with Saul and with Jonathan his son was there found.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. And the garrison of the Philistines went out to the passage of Michmash.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5141,51 +5819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. யோனத்தான் கேபாவிலே தாணையம் இருந்த பெலிஸ்தரை முறிய அடித்தான்; பெலிஸ்தர் அதைக் கேள்விப்பட்டார்கள்; ஆகையினால் இதை எபிரெயர் கேட்கக்கடவர்கள் என்று சவுல் தேசமெங்கும் எக்காளம் ஊதுவித்தான்.]]></a:t>
+              <a:t><![CDATA[3. And Jonathan stroke the garrison of the Philistines that was in Geba, and the Philistines heard of it. And Saul blew the trumpet throughout all the land, saying, Let the Hebrews hear.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5250,51 +5928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. யோனத்தான் கேபாவிலே தாணையம் இருந்த பெலிஸ்தரை முறிய அடித்தான்; பெலிஸ்தர் அதைக் கேள்விப்பட்டார்கள்; ஆகையினால் இதை எபிரெயர் கேட்கக்கடவர்கள் என்று சவுல் தேசமெங்கும் எக்காளம் ஊதுவித்தான்.]]></a:t>
+              <a:t><![CDATA[3. And Jonathan stroke the garrison of the Philistines that was in Geba, and the Philistines heard of it. And Saul blew the trumpet throughout all the land, saying, Let the Hebrews hear.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5359,51 +6037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. யோனத்தான் கேபாவிலே தாணையம் இருந்த பெலிஸ்தரை முறிய அடித்தான்; பெலிஸ்தர் அதைக் கேள்விப்பட்டார்கள்; ஆகையினால் இதை எபிரெயர் கேட்கக்கடவர்கள் என்று சவுல் தேசமெங்கும் எக்காளம் ஊதுவித்தான்.]]></a:t>
+              <a:t><![CDATA[4. And all Israel heard say that Saul had smitten a garrison of the Philistines, and that Israel also was had in abomination with the Philistines. And the people were called together after Saul to Gilgal.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5468,51 +6146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. தாணையம் இருந்த பெலிஸ்தரைச் சவுல் முறிய அடித்தான் என்றும், இஸ்ரவேலர் பெலிஸ்தருக்கு அருவருப்பானார்கள் என்றும், இஸ்ரவேலெல்லாம் கேள்விப்பட்டபோது, ஜனங்கள் சவுலுக்குப் பின்செல்லும்படி கில்காலுக்கு வரவழைக்கப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[4. And all Israel heard say that Saul had smitten a garrison of the Philistines, and that Israel also was had in abomination with the Philistines. And the people were called together after Saul to Gilgal.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5547,51 +6225,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473414124" r:id="rId1"/>
+    <p:sldLayoutId id="2478615325" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5927,54 +6605,102 @@
 
 <file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
@@ -6111,51 +6837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ইস্রায়েলীয়দের ঘৃণা করবে!”ইস্রায়েলীয়দের বলা হল, তারা যেন গিল্গলে শৌলের সঙ্গে য়োগ দেয|]]></a:t>
+              <a:t><![CDATA[கில்காலுக்கு வரவழைக்கப்பட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6243,51 +6969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. পলেষ্টীয়রা জড়ো হয়ে ইস্রায়েলীয়দের সঙ্গে যুদ্ধ করতে গেল| পলেষ্টীয়দের ছিল 3,000 রথ আর 6,000]]></a:t>
+              <a:t><![CDATA[5. பெலிஸ்தர் இஸ்ரவேலோடு யுத்தம் பண்ணும்படி முப்பதினாயிரம் இரதங்களோடும், ஆறாயிரம் குதிரைவீரரோடும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6375,51 +7101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[অশ্বারোহী সৈন্য| সমুদ্রের বালির মত পলেষ্টীয়দের অসংখ্য় সৈন্য ছিল| এদের শিবির পড়ল মিক্মসে| মিক্মস]]></a:t>
+              <a:t><![CDATA[கடற்கரை மணலத்தனை ஜனங்களோடும் கூடிக்கொண்டுவந்து, பெத்தாவேலுக்குக் கிழக்கான மிக்மாசிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6507,51 +7233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হচ্ছে বৈত্‌-আবনের পূর্ব দিকে|]]></a:t>
+              <a:t><![CDATA[பாளயமிறங்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6639,51 +7365,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ইস্রায়েলীয়রা দেখল তারা বিপদের মুখে| ফাঁদে পড়েছে বলে মনে হল তাদের| তারা পালিয়ে গিয়ে গুহায়,]]></a:t>
+              <a:t><![CDATA[6. அப்பொழுது இஸ்ரவேலர் தங்களுக்கு உண்டான இக்கட்டைக் கண்டபோது, ஜனங்கள் தங்களுக்கு உண்டான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6771,51 +7497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পাহাড়ের ফাঁকে ফোকরে লুকিয়ে রইল| লুকিয়ে রইল কুযোয, মাটির ভেতরে যে কোন গর্তের মধ্যে|]]></a:t>
+              <a:t><![CDATA[நெருக்கத்தினாலே கெபிகளிலும், முட்காடுகளிலும், கன்மலைகளிலும், துருக்கங்களிலும், குகைகளிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6903,51 +7629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. কিছু ইব্রীয যর্দন নদী পেরিযে গাদ আর গিলিয়দের দিকেও চলে গেল| শৌল তখনও গিল্গলে| তার সৈন্যরা সবাই]]></a:t>
+              <a:t><![CDATA[ஒளித்துக்கொண்டார்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7035,51 +7761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ভয়ে কাঁপছে|]]></a:t>
+              <a:t><![CDATA[7. எபிரெயரில் சிலர் யோர்தானையும் கடந்து, காத் நாட்டிற்கும் கீலேயாத்தேசத்திற்கும் போனார்கள்; சவுலோ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7167,51 +7893,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. শমূয়েল বলল যে সে গিল্গলে শৌলের সঙ্গে দেখা করবে| শৌল তার জন্যে সাতদিন অপেক্ষা করে রইল| কিন্তু]]></a:t>
+              <a:t><![CDATA[இன்னும் கில்காலில் இருந்தான்; சகல ஜனங்களும் பயந்துகொண்டு அவனுக்குப் பின்சென்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7299,51 +8025,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[শমূয়েল তবুও গিল্গলে এল না| সৈন্যরা শৌলকে ছেড়ে চলে যেতে লাগল|]]></a:t>
+              <a:t><![CDATA[8. அவன் தனக்குச் சாமுவேல் குறித்த காலத்தின்படி ஏழுநாள்மட்டும் காத்திருந்தான்; சாமுவேல் கில்காலுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7431,51 +8157,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. সেই সময় শৌল সবে এক বছর রাজা হয়েছেন| ইস্রায়েলের ওপর দু-বছর রাজত্ব করবার পর,]]></a:t>
+              <a:t><![CDATA[1. சவுல் ராஜ்யபாரம்பண்ணி, ஒரு வருஷமாயிற்று; அவன் இஸ்ரவேலை இரண்டாம் வருஷம் அரசாண்டபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7563,51 +8289,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. তখন শৌল বলল, “আমার কাছে হোমবলি ও মঙ্গল নৈবেদ্যগুলি এনে দাও|” তারপর শৌল সেই হোমবলি উত্সর্গ করল|]]></a:t>
+              <a:t><![CDATA[வரவில்லை, ஜனங்கள் அவனை விட்டுச் சிதறிப் போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7695,51 +8421,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. শৌলের হোমবলি উত্সর্গ করা শেষ করতেই শমূয়েল এল| শৌল তার সঙ্গে দেখা করতে গেলেন|]]></a:t>
+              <a:t><![CDATA[9. அப்பொழுது சவுல்: சர்வாங்க தகனபலியையும் சமாதானபலிகளையும் என்னிடத்தில் கொண்டுவாருங்கள் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7827,51 +8553,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. শমূয়েল বলল, “এ কি করেছ?”শৌল বললেন, “দেখলাম সৈন্যরা আমায় ছেড়ে চলে যাচ্ছে| তুমিও সময় মতো আসো]]></a:t>
+              <a:t><![CDATA[சொல்லி, சர்வாங்கதகனபலியைச் செலுத்தினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7959,51 +8685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[নি| ওদিকে পলেষ্টীয়রা মিক্মসে জড়ো হয়েছে|]]></a:t>
+              <a:t><![CDATA[10. அவன் சர்வாங்க தகனபலியிட்டு முடிகிறபோது, இதோ, சாமுவேல் வந்தான்; சவுல் அவனைச் சந்தித்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8091,51 +8817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. তখন আমি মনে মনে বললাম, ‘পলেষ্টীয়রা এখানে আসবে| ওরা গিল্গলে আমাকে আক্রমণ করবে| এখনও আমি প্রভুর]]></a:t>
+              <a:t><![CDATA[வந்தனஞ்செய்ய அவனுக்கு எதிர்கொண்டுபோனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8223,51 +8949,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কাছে সাহায্য প্রার্থনা করি নি| তাই অবশেষে আমি নিজেই জোর করে হোমবলি উত্সর্গ করেছি|”‘]]></a:t>
+              <a:t><![CDATA[11. நீர் செய்தது என்ன என்று சாமுவேல் கேட்டதற்கு சவுல்: ஜனங்கள் என்னைவிட்டுச் சிதறிப்போகிறதையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8355,51 +9081,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. শমূয়েল বলল, “খুব বোকামি করেছ! তুমি তোমার প্রভু ঈশ্বরের কথা শোন নি| তাঁর আদেশ শুনলে তিনি তোমাদের]]></a:t>
+              <a:t><![CDATA[குறித்த நாட்களின் திட்டத்திலே நீர்வராததையும், பெலிஸ்தர் மிக்மாசிலே கூடிவந்திருக்கிறதையும், நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8487,51 +9213,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পরিবারকে চিরকাল ইস্রাযেলকে শাসন করতে দিতেন|]]></a:t>
+              <a:t><![CDATA[கண்டபடியினலே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8619,51 +9345,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. কিন্তু এখন আর তোমার রাজত্ব স্থির থাকবে না| প্রভু এমনই একজনকে খুজছিলেন যে তাঁর কথা শুনবে| তিনি]]></a:t>
+              <a:t><![CDATA[12. கில்காலில் பெலிஸ்தர் எனக்கு விரோதமாய் வந்துவிடுவார்கள் என்றும், நான் இன்னும் கர்த்தருடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8751,51 +9477,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সেই লোক পেয়ে গেছেন| তিনি তাঁর প্রজাদের উপর নতুন নেতা হিসেবে তাকেই মনোনীত করেছেন| তুমি প্রভুর কথার]]></a:t>
+              <a:t><![CDATA[சமுகத்தை நோக்கி விண்ணப்பம்பண்ணவில்லை என்றும், எண்ணித் துணிந்து, சர்வாங்க தகனபலியைச் செலுத்தினேன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8883,51 +9609,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. তিনি ইস্রাযেল থেকে 3,000 পুরুষকে মনোনীত করলেন| বৈথেলের পাহাড়ে মিক্মস দেশে শৌলের সঙ্গে রইল 2,000]]></a:t>
+              <a:t><![CDATA[2. இஸ்ரவேலில் மூவாயிரம்பேரைத் தனக்குத் தெரிந்துகொண்டான்; அவர்களில் இரண்டாயிரம்பேர் சவுலோடேகூட]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9015,51 +9741,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বাধ্য হও নি বলেই তিনি নতুন নেতা নির্বাচন করেছেন|”]]></a:t>
+              <a:t><![CDATA[என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9147,51 +9873,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. এই বলে শমূয়েল উঠে দাঁড়াল এবং গিল্গল থেকে চলে গেল|বাকি সৈন্যদের নিয়ে শৌল গিল্গল ছেড়ে]]></a:t>
+              <a:t><![CDATA[13. சாமுவேல் சவுலைப் பார்த்து: புத்தியீனமாய்ச் செய்தீர்; உம்முடைய தேவனாகிய கர்த்தர் உமக்கு விதித்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9279,51 +10005,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বিন্যামীনের গিবিয়ায় চলে গেলেন| শৌল মাথা গুনে দেখলেন তাঁর সঙ্গে রযেছে প্রায 600 জন|]]></a:t>
+              <a:t><![CDATA[கட்டளையைக் கைக்கொள்ளாமற்போனீர்; மற்றப்படி கர்த்தர் இஸ்ரவேலின் மேல் உம்முடைய ராஜ்யபாரத்தை என்றைக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9411,51 +10137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. শৌল, তাঁর পুত্র য়োনাথন এবং সৈন্যরা বিন্যামীনের গিবিয়াতে গেল|পলেষ্টীয়রা মিক্মসে তাঁবু]]></a:t>
+              <a:t><![CDATA[ஸ்திரப்படுத்துவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9543,51 +10269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[গেড়েছিল|]]></a:t>
+              <a:t><![CDATA[14. இப்போதோ உம்முடைய ராஜ்யபாரம் நிலைநிற்காது; கர்த்தர் தம்முடைய இருதயத்திற்கு ஏற்ற ஒரு மனுஷனைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9675,51 +10401,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. সেখানে যত ইস্রায়েলীয় ছিল তাদের পলেষ্টীয়রা শাযেস্তা করতে চাইল| তাদের সেরা সৈন্যরা আক্রমণের]]></a:t>
+              <a:t><![CDATA[தமக்குத் தேடி, அவனைக் கர்த்தர் தம்முடைய ஜனங்கள்மேல் தலைவனாயிருக்கக் கட்டளையிட்டார்; கர்த்தர் உமக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9807,51 +10533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জন্য তৈরী হল| তারা তিনটি দলে ভাগ হয়ে গেল| একটা দল গেল উত্তরে, শূযালের কাছে অফ্রার রাস্তায়|]]></a:t>
+              <a:t><![CDATA[விதித்த கட்டளையை நீர் கைக்கொள்ளவில்லையே என்று சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9939,51 +10665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. দ্বিতীয় দল গেল দক্ষিণ পূর্ব দিকে, বৈত্‌-হোরোণের রাস্তায়| তৃতীয় দল পূর্বদিকে, সীমান্তের পথে|]]></a:t>
+              <a:t><![CDATA[15. சாமுவேல் எழுந்திருந்து, கில்காலை விட்டு, பென்யமீன் நாட்டிலுள்ள கிபியாவுக்குப் போனான்; சவுல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10071,51 +10797,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সেই পথে মরুভূমির দিকে সিবোযিম উপত্যকা চোখে পড়ে|]]></a:t>
+              <a:t><![CDATA[தன்னோடேகூட இருக்கிற ஜனத்தைத் தொகைபார்க்கிறபோது, ஏறக்குறைய அறுநூறுபேர் இருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10203,51 +10929,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ইস্রায়েলের কেউই লোহার জিনিসপত্র তৈরী করতে পারত না| ইস্রায়েলে কোন কামার ছিল না| পলেষ্টীয়রা]]></a:t>
+              <a:t><![CDATA[16. சவுலும் அவன் குமாரனாகிய யோனத்தானும் அவர்களோடேகூட இருக்கிற ஜனங்களும் பென்யமீன் நாட்டிலுள்ள]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10335,51 +11061,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জন| 1,000 জন রইল য়োনাথনের কাছে| তারা ছিল বিন্যামীনের গিবিয়া শহরে| সৈন্যদলের বাকি লোকদের তিনি বাড়ী]]></a:t>
+              <a:t><![CDATA[மிக்மாசிலும் பெத்தேல் மலையிலும், ஆயிரம்பேர் யோனத்தானோடேகூடப் பென்யமீன் நாட்டிலுள்ள கிபியாவிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10467,51 +11193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ওদের এসব বানাতে শেখায়নি| কারণ তাদের ভয় ছিল, ইস্রায়েলীয়রা তাহলে লোহার তরবারি আর বর্শা তৈরী করে]]></a:t>
+              <a:t><![CDATA[கிபியாவில் இருந்துவிட்டார்கள்; பெலிஸ்தரோ மிக்மாசிலே பாளயமிறங்கியிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10599,51 +11325,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ফেলবে|]]></a:t>
+              <a:t><![CDATA[17. கொள்ளைக்காரர் பெலிஸ்தரின் பாளயத்திலிருந்து மூன்று படையாய்ப் புறப்பட்டுவந்தார்கள்; ஒரு படை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10731,51 +11457,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. পলেষ্টীয়রাই শুধু লোহার জিনিসপত্র ধার দিতে পারত| সেই জন্য যদি ইস্রায়েলীয়দের লাঙল, নিড়ানি,]]></a:t>
+              <a:t><![CDATA[ஒப்ராவழியாய்ச் சூவால் நாட்டிற்கு நேராகப் போயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10863,51 +11589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কুড়ুল, কাস্তে শান দিতে হত, তাহলে তাদের পলেষ্টীয়দের কাছেই যেতে হত|]]></a:t>
+              <a:t><![CDATA[18. வேறொரு படை பெத்தொரோன் வழியாய்ப் போயிற்று; வேறொரு படைவனாந்தரத்தில் இருக்கிற செபோயீமின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10995,51 +11721,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. একটা লাঙল আর নিড়ানির জন্যে পলেষ্টীয়রা মজুরি নিত 1়/3 আউন্স রূপো| গাঁইতি, কুড়ুল, আর ষাঁড়]]></a:t>
+              <a:t><![CDATA[பள்ளத்தாக்குக்கு எதிரான எல்லைவழியாய்ப் போயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11127,51 +11853,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[খোঁচানো শাবল ধার করার জন্য নিত 1/6 আউন্স রূপো|]]></a:t>
+              <a:t><![CDATA[19. எபிரெயர் பட்டயங்களையாகிலும் ஈட்டிகளையாகிலும் உண்டுபண்ணாதபடிக்குப் பார்த்துக்கொள்ளவேண்டும் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11259,51 +11985,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. তাই যুদ্ধের দিন শৌলের কোন ইস্রায়েলীয় সৈন্যই লোহার তরবারি বা বর্শা নিয়ে যায় নি| শুধুমাত্র শৌল]]></a:t>
+              <a:t><![CDATA[பெலிஸ்தர் சொல்லியிருந்தபடியால், இஸ்ரவேல் தேசத்தில் எங்கும் ஒரு கொல்லன் அகப்படவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11391,51 +12117,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ও তাঁর পুত্র য়োনাথনের কাছেই লোহার অস্ত্র ছিল|]]></a:t>
+              <a:t><![CDATA[20. இஸ்ரவேலர் யாவரும் அவரவர் தங்கள் கொழுவிரும்புகளையும், தங்கள் மண்வெட்டிகளையும், தங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11523,51 +12249,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. একদল পলেষ্টীয় সৈন্য মিক্মসের গিরিপথ পাহারা দিচ্ছিল|]]></a:t>
+              <a:t><![CDATA[கோடரிகளையும், தங்கள் கடப்பாரைகளையும் தீட்டிக் கூர்மையாக்குகிறதற்கு, பெலிஸ்தரிடத்துக்குப்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[போகவேண்டியதாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11655,51 +12513,711 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পাঠিয়ে দিলেন|]]></a:t>
+              <a:t><![CDATA[இருந்தார்கள்; மற்ற ஜனங்களை அவரவர் கூடாரங்களுக்கு அனுப்பிவிட்டான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. கடப்பாரைகளையும், மண்வெட்டிகளையும், முக்கூருள்ள ஆயுதங்களையும், கோடாரிகளையும், தாற்றுக்கோல்களையும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கூர்மையாக்குகிறதற்கு அரங்கள் மாத்திரம் அவர்களிடத்தில் இருந்தது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. யுத்தநாள் வந்தபோது, சவுலுக்கும் அவன் குமாரனாகிய யோனத்தானுக்குமேயன்றி, சவுலோடும் யோனத்தானோடும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[இருக்கிற ஜனங்களில் ஒருவர் கையிலும் பட்டயமும் ஈட்டியும் இல்லாதிருந்தது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. பெலிஸ்தரின் பாளயம் மிக்மாசிலிருந்து போகிற வழிமட்டும் பரம்பியிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11787,51 +13305,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. য়োনাথন গেবা শিবিরে পলেষ্টীয়দের প্রধান সেনাপতিকে হত্যা করল| এখবর শুনে পলেষ্টীয়রা বলল,]]></a:t>
+              <a:t><![CDATA[3. யோனத்தான் கேபாவிலே தாணையம் இருந்த பெலிஸ்தரை முறிய அடித்தான்; பெலிஸ்தர் அதைக் கேள்விப்பட்டார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11919,51 +13437,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[“ইব্রীযেরা বিদ্রোহ করেছে|”শৌল বলল, “কি হয়েছে ইব্রীযেরা শুনুক|” শৌল তার লোকদের বলল সমস্ত ইস্রায়েলে]]></a:t>
+              <a:t><![CDATA[ஆகையினால் இதை எபிரெயர் கேட்கக்கடவர்கள் என்று சவுல் தேசமெங்கும் எக்காளம் ஊதுவித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12051,51 +13569,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তারা শিঙা বাজিযে দিক|]]></a:t>
+              <a:t><![CDATA[4. தாணையம் இருந்த பெலிஸ்தரைச் சவுல் முறிய அடித்தான் என்றும், இஸ்ரவேலர் பெலிஸ்தருக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12183,51 +13701,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ইস্রায়েলীয়রা খবরটা শুনল| তারা বলল, “শৌল পলেষ্টীয় নেতাকে হত্যা করেছে| এবার পলেষ্টীয়রা সত্যিই]]></a:t>
+              <a:t><![CDATA[அருவருப்பானார்கள் என்றும், இஸ்ரவேலெல்லாம் கேள்விப்பட்டபோது, ஜனங்கள் சவுலுக்குப் பின்செல்லும்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12244,91 +13762,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 சாமுவேல் : 13]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme88">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme49">
   <a:themeElements>
-    <a:clrScheme name="Theme88">
+    <a:clrScheme name="Theme49">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme88">
+    <a:fontScheme name="Theme49">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -12354,51 +13872,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme88">
+    <a:fmtScheme name="Theme49">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -12529,51 +14047,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>48</Slides>
+  <Slides>54</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>