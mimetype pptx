--- v1 (2026-07-18)
+++ v2 (2026-09-18)
@@ -217,50 +217,80 @@
   <Override PartName="/ppt/notesSlides/notesSlide101.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide102.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide102.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide103.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide103.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide104.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide104.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide105.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide105.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide106.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide106.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide107.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide107.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide108.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide108.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide109.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide109.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide110.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide110.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide111.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide111.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide112.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide112.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide113.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide113.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide114.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide114.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide115.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide115.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide116.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide116.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide117.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide117.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide118.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide118.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide119.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide119.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide120.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide120.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide121.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide121.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide122.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide122.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide123.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide123.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide124.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide124.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide125.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide125.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide126.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide126.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide127.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide127.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide128.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide128.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -354,50 +384,65 @@
     <p:sldId id="344" r:id="rId91"/>
     <p:sldId id="345" r:id="rId92"/>
     <p:sldId id="346" r:id="rId93"/>
     <p:sldId id="347" r:id="rId94"/>
     <p:sldId id="348" r:id="rId95"/>
     <p:sldId id="349" r:id="rId96"/>
     <p:sldId id="350" r:id="rId97"/>
     <p:sldId id="351" r:id="rId98"/>
     <p:sldId id="352" r:id="rId99"/>
     <p:sldId id="353" r:id="rId100"/>
     <p:sldId id="354" r:id="rId101"/>
     <p:sldId id="355" r:id="rId102"/>
     <p:sldId id="356" r:id="rId103"/>
     <p:sldId id="357" r:id="rId104"/>
     <p:sldId id="358" r:id="rId105"/>
     <p:sldId id="359" r:id="rId106"/>
     <p:sldId id="360" r:id="rId107"/>
     <p:sldId id="361" r:id="rId108"/>
     <p:sldId id="362" r:id="rId109"/>
     <p:sldId id="363" r:id="rId110"/>
     <p:sldId id="364" r:id="rId111"/>
     <p:sldId id="365" r:id="rId112"/>
     <p:sldId id="366" r:id="rId113"/>
     <p:sldId id="367" r:id="rId114"/>
     <p:sldId id="368" r:id="rId115"/>
+    <p:sldId id="369" r:id="rId116"/>
+    <p:sldId id="370" r:id="rId117"/>
+    <p:sldId id="371" r:id="rId118"/>
+    <p:sldId id="372" r:id="rId119"/>
+    <p:sldId id="373" r:id="rId120"/>
+    <p:sldId id="374" r:id="rId121"/>
+    <p:sldId id="375" r:id="rId122"/>
+    <p:sldId id="376" r:id="rId123"/>
+    <p:sldId id="377" r:id="rId124"/>
+    <p:sldId id="378" r:id="rId125"/>
+    <p:sldId id="379" r:id="rId126"/>
+    <p:sldId id="380" r:id="rId127"/>
+    <p:sldId id="381" r:id="rId128"/>
+    <p:sldId id="382" r:id="rId129"/>
+    <p:sldId id="383" r:id="rId130"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -608,53 +653,68 @@
   <Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide89.xml"/>
   <Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide90.xml"/>
   <Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide91.xml"/>
   <Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide92.xml"/>
   <Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide93.xml"/>
   <Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide94.xml"/>
   <Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide95.xml"/>
   <Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide96.xml"/>
   <Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide97.xml"/>
   <Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide98.xml"/>
   <Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide99.xml"/>
   <Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide100.xml"/>
   <Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide101.xml"/>
   <Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide102.xml"/>
   <Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide103.xml"/>
   <Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide104.xml"/>
   <Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide105.xml"/>
   <Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide106.xml"/>
   <Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide107.xml"/>
   <Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide108.xml"/>
   <Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide109.xml"/>
   <Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide110.xml"/>
   <Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide111.xml"/>
   <Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide112.xml"/>
   <Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide113.xml"/>
-  <Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide114.xml"/>
+  <Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide115.xml"/>
+  <Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide116.xml"/>
+  <Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide117.xml"/>
+  <Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide118.xml"/>
+  <Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide119.xml"/>
+  <Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide120.xml"/>
+  <Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide121.xml"/>
+  <Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide122.xml"/>
+  <Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide123.xml"/>
+  <Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide124.xml"/>
+  <Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide125.xml"/>
+  <Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide126.xml"/>
+  <Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide127.xml"/>
+  <Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide128.xml"/>
+  <Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -714,51 +774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. எங்களிடத்துக்கு ஏறிவாருங்கள் என்று சொல்வார்களானால், ஏறிப்போவோம்; கர்த்தர் அவர்களை நம்முடைய கையில் ஒப்புக்கொடுத்தார்; இது நமக்கு அடையாளம் என்றான்.]]></a:t>
+              <a:t><![CDATA[4. And between the passages, by which Jonathan sought to go over unto the Philistines' garrison, there was a sharp rock on the one side, and a sharp rock on the other side: and the name of the one was Bozez, and the name of the other Seneh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide100.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -823,51 +883,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. இப்படிச் சவுல் இஸ்ரவேலை ஆளுகிற ராஜ்யபாரத்தைப் பெற்றுக்கொண்டு, சுற்றிலும் இருக்கிற தன்னுடைய எல்லாச் சத்துருக்களுமாகிய மோவாபியருக்கும், அம்மோன் புத்திரருக்கும், ஏதோமியருக்கும், சோபாவின் ராஜாக்களுக்கும், பெலிஸ்தருக்கும் விரோதமாக யுத்தம் பண்ணி, எவர்கள் மேல் படையெடுத்தானோ, அவர்களையெல்லாம் அடக்கினான்.]]></a:t>
+              <a:t><![CDATA[41. Therefore Saul said unto the LORD God of Israel, Give a perfect lot. And Saul and Jonathan were taken: but the people escaped.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide101.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -932,51 +992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. அவன் பலத்து, அமலேக்கியரை முறிய அடித்து, இஸ்ரவேலரைக் கொள்ளையிடுகிற யாவர் கைக்கும் அவர்களை நீங்கலாக்கி இரட்சித்தான்.]]></a:t>
+              <a:t><![CDATA[41. Therefore Saul said unto the LORD God of Israel, Give a perfect lot. And Saul and Jonathan were taken: but the people escaped.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide102.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1041,51 +1101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. அவன் பலத்து, அமலேக்கியரை முறிய அடித்து, இஸ்ரவேலரைக் கொள்ளையிடுகிற யாவர் கைக்கும் அவர்களை நீங்கலாக்கி இரட்சித்தான்.]]></a:t>
+              <a:t><![CDATA[41. Therefore Saul said unto the LORD God of Israel, Give a perfect lot. And Saul and Jonathan were taken: but the people escaped.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide103.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1150,51 +1210,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. சவுலுக்கு இருந்த குமாரர்: யோனத்தான், இஸ்வி, மல்கிசூவா என்பவர்கள்; அவனுடைய இரண்டு குமாரத்திகளில், மூத்தவள் பேர் மேரப், இளையவள் பேர் மீகாள்.]]></a:t>
+              <a:t><![CDATA[42. And Saul said, Cast lots between me and Jonathan my son. And Jonathan was taken.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide104.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1259,51 +1319,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. சவுலுடைய மனைவியின் பேர் அகினோவாம், அவள் அகிமாசின் குமாரத்தி: அவனுடைய சேனாபதியின்பேர் அப்னேர், அவன் சவுலுடைய சிறியதகப்பனாகிய நேரின் குமாரன்.]]></a:t>
+              <a:t><![CDATA[42. And Saul said, Cast lots between me and Jonathan my son. And Jonathan was taken.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide105.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1368,51 +1428,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. சவுலுடைய மனைவியின் பேர் அகினோவாம், அவள் அகிமாசின் குமாரத்தி: அவனுடைய சேனாபதியின்பேர் அப்னேர், அவன் சவுலுடைய சிறியதகப்பனாகிய நேரின் குமாரன்.]]></a:t>
+              <a:t><![CDATA[43. Then Saul said to Jonathan, Tell me what you have done. And Jonathan told him, and said, I did but taste a little honey with the end of the rod that was in mine hand, and, lo, I must die.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide106.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1477,51 +1537,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. கீஸ் சவுலின் தகப்பன்; அப்னேரின் தகப்பனாகிய நேர் ஆபியேலின் குமாரன்.]]></a:t>
+              <a:t><![CDATA[43. Then Saul said to Jonathan, Tell me what you have done. And Jonathan told him, and said, I did but taste a little honey with the end of the rod that was in mine hand, and, lo, I must die.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide107.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1586,51 +1646,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. சவுல் இருந்த நாளெல்லாம் பெலிஸ்தரின் மேல் கடினமான யுத்தம் நடந்தது; சவுல் ஒரு பராக்கிரமசாலியையாகிலும் ஒரு பலசாலியையாகிலும் காணும்போது, அவர்கள் எல்லாரையும் தன்னிடமாகச் சேர்த்துக்கொள்ளுவான்.]]></a:t>
+              <a:t><![CDATA[43. Then Saul said to Jonathan, Tell me what you have done. And Jonathan told him, and said, I did but taste a little honey with the end of the rod that was in mine hand, and, lo, I must die.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide108.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1695,51 +1755,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. சவுல் இருந்த நாளெல்லாம் பெலிஸ்தரின் மேல் கடினமான யுத்தம் நடந்தது; சவுல் ஒரு பராக்கிரமசாலியையாகிலும் ஒரு பலசாலியையாகிலும் காணும்போது, அவர்கள் எல்லாரையும் தன்னிடமாகச் சேர்த்துக்கொள்ளுவான்.]]></a:t>
+              <a:t><![CDATA[44. And Saul answered, God do so and more also: for you shall surely die, Jonathan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide109.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1804,51 +1864,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. சவுல் இருந்த நாளெல்லாம் பெலிஸ்தரின் மேல் கடினமான யுத்தம் நடந்தது; சவுல் ஒரு பராக்கிரமசாலியையாகிலும் ஒரு பலசாலியையாகிலும் காணும்போது, அவர்கள் எல்லாரையும் தன்னிடமாகச் சேர்த்துக்கொள்ளுவான்.]]></a:t>
+              <a:t><![CDATA[44. And Saul answered, God do so and more also: for you shall surely die, Jonathan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1913,51 +1973,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. எங்களிடத்துக்கு ஏறிவாருங்கள் என்று சொல்வார்களானால், ஏறிப்போவோம்; கர்த்தர் அவர்களை நம்முடைய கையில் ஒப்புக்கொடுத்தார்; இது நமக்கு அடையாளம் என்றான்.]]></a:t>
+              <a:t><![CDATA[4. And between the passages, by which Jonathan sought to go over unto the Philistines' garrison, there was a sharp rock on the one side, and a sharp rock on the other side: and the name of the one was Bozez, and the name of the other Seneh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide110.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2022,51 +2082,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அதற்குப்பின்பு சவுல்: நாம் இந்த இராத்திரியிலே பெலிஸ்தரைத் தொடர்ந்துபோய், விடியற்கால வெளிச்சமாகுமட்டும் அவர்களைக் கொள்ளையிட்டு, அவர்களில் ஒருவரையும் மீதியாக வைக்காதிருப்போமாக என்றான். அதற்கு அவர்கள்: உம்முடைய கண்களுக்கு நலமானபடியெல்லாம் செய்யும் என்றார்கள். ஆசாரியனோ: நாம் இங்கே தேவசந்நிதியில் சேரக்கடவோம் என்றான்.]]></a:t>
+              <a:t><![CDATA[45. And the people said unto Saul, Shall Jonathan die, who has wrought this great salvation in Israel? God forbid: as the LORD lives, there shall not one hair of his head fall to the ground; for he has wrought with God this day. So the people rescued Jonathan, that he died not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide111.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2131,51 +2191,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அதற்குப்பின்பு சவுல்: நாம் இந்த இராத்திரியிலே பெலிஸ்தரைத் தொடர்ந்துபோய், விடியற்கால வெளிச்சமாகுமட்டும் அவர்களைக் கொள்ளையிட்டு, அவர்களில் ஒருவரையும் மீதியாக வைக்காதிருப்போமாக என்றான். அதற்கு அவர்கள்: உம்முடைய கண்களுக்கு நலமானபடியெல்லாம் செய்யும் என்றார்கள். ஆசாரியனோ: நாம் இங்கே தேவசந்நிதியில் சேரக்கடவோம் என்றான்.]]></a:t>
+              <a:t><![CDATA[45. And the people said unto Saul, Shall Jonathan die, who has wrought this great salvation in Israel? God forbid: as the LORD lives, there shall not one hair of his head fall to the ground; for he has wrought with God this day. So the people rescued Jonathan, that he died not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide112.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2240,51 +2300,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. அப்படியே: பெலிஸ்தரைத் தொடர்ந்துபோகலாமா? அவர்களை இஸ்ரவேலின் கையில் ஒப்புக்கொடுப்பீரா? என்று சவுல் தேவனிடத்தில் விசாரித்தான்; அவர் அந்த நாளிலே அவனுக்கு மறுஉத்தரவு அருளவில்லை.]]></a:t>
+              <a:t><![CDATA[45. And the people said unto Saul, Shall Jonathan die, who has wrought this great salvation in Israel? God forbid: as the LORD lives, there shall not one hair of his head fall to the ground; for he has wrought with God this day. So the people rescued Jonathan, that he died not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide113.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2349,51 +2409,705 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. அப்படியே: பெலிஸ்தரைத் தொடர்ந்துபோகலாமா? அவர்களை இஸ்ரவேலின் கையில் ஒப்புக்கொடுப்பீரா? என்று சவுல் தேவனிடத்தில் விசாரித்தான்; அவர் அந்த நாளிலே அவனுக்கு மறுஉத்தரவு அருளவில்லை.]]></a:t>
+              <a:t><![CDATA[45. And the people said unto Saul, Shall Jonathan die, who has wrought this great salvation in Israel? God forbid: as the LORD lives, there shall not one hair of his head fall to the ground; for he has wrought with God this day. So the people rescued Jonathan, that he died not.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide114.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[46. Then Saul went up from following the Philistines: and the Philistines went to their own place.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide115.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[47. So Saul took the kingdom over Israel, and fought against all his enemies on every side, against Moab, and against the children of Ammon, and against Edom, and against the kings of Zobah, and against the Philistines: and anywhere he turned himself, he vexed them.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide116.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[47. So Saul took the kingdom over Israel, and fought against all his enemies on every side, against Moab, and against the children of Ammon, and against Edom, and against the kings of Zobah, and against the Philistines: and anywhere he turned himself, he vexed them.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide117.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[47. So Saul took the kingdom over Israel, and fought against all his enemies on every side, against Moab, and against the children of Ammon, and against Edom, and against the kings of Zobah, and against the Philistines: and anywhere he turned himself, he vexed them.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide118.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[47. So Saul took the kingdom over Israel, and fought against all his enemies on every side, against Moab, and against the children of Ammon, and against Edom, and against the kings of Zobah, and against the Philistines: and anywhere he turned himself, he vexed them.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide119.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[48. And he gathered an host, and stroke the Amalekites, and delivered Israel out of the hands of them that spoiled them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2458,51 +3172,1032 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. எங்களிடத்துக்கு ஏறிவாருங்கள் என்று சொல்வார்களானால், ஏறிப்போவோம்; கர்த்தர் அவர்களை நம்முடைய கையில் ஒப்புக்கொடுத்தார்; இது நமக்கு அடையாளம் என்றான்.]]></a:t>
+              <a:t><![CDATA[4. And between the passages, by which Jonathan sought to go over unto the Philistines' garrison, there was a sharp rock on the one side, and a sharp rock on the other side: and the name of the one was Bozez, and the name of the other Seneh.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide120.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[48. And he gathered an host, and stroke the Amalekites, and delivered Israel out of the hands of them that spoiled them.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide121.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[49. Now the sons of Saul were Jonathan, and Ishui, and Melchishua: and the names of his two daughters were these; the name of the firstborn Merab, and the name of the younger Michal:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide122.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[49. Now the sons of Saul were Jonathan, and Ishui, and Melchishua: and the names of his two daughters were these; the name of the firstborn Merab, and the name of the younger Michal:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide123.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[50. And the name of Saul's wife was Ahinoam, the daughter of Ahimaaz: and the name of the captain of his host was Abner, the son of Ner, Saul's uncle.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide124.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[50. And the name of Saul's wife was Ahinoam, the daughter of Ahimaaz: and the name of the captain of his host was Abner, the son of Ner, Saul's uncle.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide125.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[51. And Kish was the father of Saul; and Ner the father of Abner was the son of Abiel.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide126.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[52. And there was sore war against the Philistines all the days of Saul: and when Saul saw any strong man, or any valiant man, he took him unto him.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide127.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[52. And there was sore war against the Philistines all the days of Saul: and when Saul saw any strong man, or any valiant man, he took him unto him.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide128.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[52. And there was sore war against the Philistines all the days of Saul: and when Saul saw any strong man, or any valiant man, he took him unto him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2567,51 +4262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்படியே அவர்கள் இருவரும் பெலிஸ்தரின் தாணையத்திற்முன் தங்களைக் காண்பித்தார்கள்; அப்பொழுது பெலிஸ்தர்: இதோ, எபிரெயர் ஒளித்துக் கொண்டிருந்த வளைகளைவிட்டுப் புறப்படுகிறார்கள் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[5. The forefront of the one was situated northward opposite to Michmash, and the other southward opposite to Gibeah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2676,51 +4371,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்படியே அவர்கள் இருவரும் பெலிஸ்தரின் தாணையத்திற்முன் தங்களைக் காண்பித்தார்கள்; அப்பொழுது பெலிஸ்தர்: இதோ, எபிரெயர் ஒளித்துக் கொண்டிருந்த வளைகளைவிட்டுப் புறப்படுகிறார்கள் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[5. The forefront of the one was situated northward opposite to Michmash, and the other southward opposite to Gibeah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2785,51 +4480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தாணையம் இருக்கிற மனுஷர் யோனத்தனையும் அவன் ஆயுததாரியையும் பார்த்து: எங்களிடத்துக்கு ஏறிவாருங்கள், உங்களுக்குப் புத்தி கற்பிப்போம் என்றார்கள்; அப்பொழுது யோனத்தான் தன் ஆயுததாரியை நோக்கி: என் பின்னாலே ஏறிவா; கர்த்தர் அவர்களை இஸ்ரவேலின் கையில் ஒப்புக்கொடுத்தார் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[6. And Jonathan said to the young man that bare his armour, Come, and let us go over unto the garrison of these uncircumcised: it may be that the LORD will work for us: for there is no restraint to the LORD to save by many or by few.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2894,51 +4589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தாணையம் இருக்கிற மனுஷர் யோனத்தனையும் அவன் ஆயுததாரியையும் பார்த்து: எங்களிடத்துக்கு ஏறிவாருங்கள், உங்களுக்குப் புத்தி கற்பிப்போம் என்றார்கள்; அப்பொழுது யோனத்தான் தன் ஆயுததாரியை நோக்கி: என் பின்னாலே ஏறிவா; கர்த்தர் அவர்களை இஸ்ரவேலின் கையில் ஒப்புக்கொடுத்தார் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[6. And Jonathan said to the young man that bare his armour, Come, and let us go over unto the garrison of these uncircumcised: it may be that the LORD will work for us: for there is no restraint to the LORD to save by many or by few.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3003,51 +4698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தாணையம் இருக்கிற மனுஷர் யோனத்தனையும் அவன் ஆயுததாரியையும் பார்த்து: எங்களிடத்துக்கு ஏறிவாருங்கள், உங்களுக்குப் புத்தி கற்பிப்போம் என்றார்கள்; அப்பொழுது யோனத்தான் தன் ஆயுததாரியை நோக்கி: என் பின்னாலே ஏறிவா; கர்த்தர் அவர்களை இஸ்ரவேலின் கையில் ஒப்புக்கொடுத்தார் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[6. And Jonathan said to the young man that bare his armour, Come, and let us go over unto the garrison of these uncircumcised: it may be that the LORD will work for us: for there is no restraint to the LORD to save by many or by few.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3112,51 +4807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. யோனத்தான் தன் கைகளாலும் தன் கால்களாலும் தவழ்ந்து ஏறினான். அவன் ஆயுததாரி அவன் பின்னாலே ஏறினான்; அப்பொழுது அவர்கள் யோனத்தானுக்கு முன்பாக மடிந்து விழுந்தார்கள்; அவன் ஆயுததாரியும் அவன் பின்னாலே வெட்டிக்கொண்டே போனான்.]]></a:t>
+              <a:t><![CDATA[7. And his armour bearer said unto him, Do all that is in yours heart: turn you; behold, I am with you according to your heart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3221,51 +4916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. யோனத்தான் தன் கைகளாலும் தன் கால்களாலும் தவழ்ந்து ஏறினான். அவன் ஆயுததாரி அவன் பின்னாலே ஏறினான்; அப்பொழுது அவர்கள் யோனத்தானுக்கு முன்பாக மடிந்து விழுந்தார்கள்; அவன் ஆயுததாரியும் அவன் பின்னாலே வெட்டிக்கொண்டே போனான்.]]></a:t>
+              <a:t><![CDATA[7. And his armour bearer said unto him, Do all that is in yours heart: turn you; behold, I am with you according to your heart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3330,51 +5025,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. யோனத்தான் தன் ஆயுததாரியாகிய வாலிபனை நோக்கி: விருத்தசேதனம் இல்லாதவர்களுடைய அந்தத் தாணையத்திற்குப் போவோம் வா; ஒருவேளை கர்த்தர் நமக்காக ஒரு காரியம் செய்வார்; அநேகம்பேரைக் கொண்டாகிலும், கொஞ்சம் பேரைக் கொண்டாகிலும், ரட்சிக்கக் கர்த்தருக்குத் தடையில்லை என்றான்.]]></a:t>
+              <a:t><![CDATA[1. Now it came to pass on a day, that Jonathan the son of Saul said unto the young man that bare his armour, Come, and let us go over to the Philistines' garrison, that is on the other side. But he told not his father.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3439,51 +5134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. யோனத்தான் தன் கைகளாலும் தன் கால்களாலும் தவழ்ந்து ஏறினான். அவன் ஆயுததாரி அவன் பின்னாலே ஏறினான்; அப்பொழுது அவர்கள் யோனத்தானுக்கு முன்பாக மடிந்து விழுந்தார்கள்; அவன் ஆயுததாரியும் அவன் பின்னாலே வெட்டிக்கொண்டே போனான்.]]></a:t>
+              <a:t><![CDATA[8. Then said Jonathan, Behold, we will pass over unto these men, and we will discover ourselves unto them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3548,51 +5243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. யோனத்தானும் அவன் ஆயுததாரியும் அடித்த அந்த முந்தின அடியிலே ஏறக்குறைய இருபதுபேர் அரையேர் நிலமான விசாலத்திலே விழுந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[8. Then said Jonathan, Behold, we will pass over unto these men, and we will discover ourselves unto them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3657,51 +5352,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. யோனத்தானும் அவன் ஆயுததாரியும் அடித்த அந்த முந்தின அடியிலே ஏறக்குறைய இருபதுபேர் அரையேர் நிலமான விசாலத்திலே விழுந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[9. If they say thus unto us, Tarry until we come to you; then we will stand still in our place, and will not go up unto them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3766,51 +5461,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஒருநாள் சவுலின் குமாரனாகிய யோனத்தான் தன் ஆயுததாரியாகிய வாலிபனை நோக்கி: நமக்கு எதிராக அந்தப் பக்கத்தில் இருக்கிற பெலிஸ்தரின் தாணையத்திற்குப் போவோம் வா என்று சொன்னான்; அதை அவன் தன் தகப்பனுக்கு அறிவிக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[9. If they say thus unto us, Tarry until we come to you; then we will stand still in our place, and will not go up unto them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3875,51 +5570,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஒருநாள் சவுலின் குமாரனாகிய யோனத்தான் தன் ஆயுததாரியாகிய வாலிபனை நோக்கி: நமக்கு எதிராக அந்தப் பக்கத்தில் இருக்கிற பெலிஸ்தரின் தாணையத்திற்குப் போவோம் வா என்று சொன்னான்; அதை அவன் தன் தகப்பனுக்கு அறிவிக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[10. But if they say thus, Come up unto us; then we will go up: for the LORD has delivered them into our hand: and this shall be a sign unto us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3984,51 +5679,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது பாளயத்திலும் வெளியிலும், சகல ஜனங்களிலும், பயங்கரம் உண்டாய், தாணையம் இருந்தவர்களும் கொள்ளையிடப்போன தண்டிலுள்ளவர்களுங்கூடத் திகில் அடைந்தார்கள்; பூமியும் அதிர்ந்தது; அது தேவனால் உண்டான பயங்கரமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[10. But if they say thus, Come up unto us; then we will go up: for the LORD has delivered them into our hand: and this shall be a sign unto us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4093,51 +5788,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது பாளயத்திலும் வெளியிலும், சகல ஜனங்களிலும், பயங்கரம் உண்டாய், தாணையம் இருந்தவர்களும் கொள்ளையிடப்போன தண்டிலுள்ளவர்களுங்கூடத் திகில் அடைந்தார்கள்; பூமியும் அதிர்ந்தது; அது தேவனால் உண்டான பயங்கரமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[11. And both of them discovered themselves unto the garrison of the Philistines: and the Philistines said, Behold, the Hebrews come forth out of the holes where they had hid themselves.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4202,51 +5897,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது பாளயத்திலும் வெளியிலும், சகல ஜனங்களிலும், பயங்கரம் உண்டாய், தாணையம் இருந்தவர்களும் கொள்ளையிடப்போன தண்டிலுள்ளவர்களுங்கூடத் திகில் அடைந்தார்கள்; பூமியும் அதிர்ந்தது; அது தேவனால் உண்டான பயங்கரமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[11. And both of them discovered themselves unto the garrison of the Philistines: and the Philistines said, Behold, the Hebrews come forth out of the holes where they had hid themselves.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4311,51 +6006,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. சவுல் கிபியாவின் கடைசி முனையாகிய மிக்ரோனிலே ஒரு மாதளமரத்தின்கீழ் இருந்தான்; அவனோடேகூட இருந்த ஜனங்கள் ஏறக்குறைய அறுநூறுபேராயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[12. And the men of the garrison answered Jonathan and his armour bearer, and said, Come up to us, and we will show you a thing. And Jonathan said unto his armour bearer, Come up after me: for the LORD has delivered them into the hand of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4420,51 +6115,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. சவுல் கிபியாவின் கடைசி முனையாகிய மிக்ரோனிலே ஒரு மாதளமரத்தின்கீழ் இருந்தான்; அவனோடேகூட இருந்த ஜனங்கள் ஏறக்குறைய அறுநூறுபேராயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[12. And the men of the garrison answered Jonathan and his armour bearer, and said, Come up to us, and we will show you a thing. And Jonathan said unto his armour bearer, Come up after me: for the LORD has delivered them into the hand of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4529,51 +6224,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. யோனத்தான் தன் ஆயுததாரியாகிய வாலிபனை நோக்கி: விருத்தசேதனம் இல்லாதவர்களுடைய அந்தத் தாணையத்திற்குப் போவோம் வா; ஒருவேளை கர்த்தர் நமக்காக ஒரு காரியம் செய்வார்; அநேகம்பேரைக் கொண்டாகிலும், கொஞ்சம் பேரைக் கொண்டாகிலும், ரட்சிக்கக் கர்த்தருக்குத் தடையில்லை என்றான்.]]></a:t>
+              <a:t><![CDATA[1. Now it came to pass on a day, that Jonathan the son of Saul said unto the young man that bare his armour, Come, and let us go over to the Philistines' garrison, that is on the other side. But he told not his father.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4638,51 +6333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. பென்யமீன் நாட்டிலுள்ள கிபியாவிலே சவுலுக்கு இருந்த ஜாமக்காரர் பார்த்து: இதோ, அந்த ஏராளமான கூட்டம் கலைந்து, ஒருவர்மேல் ஒருவர் விழுகிறதைக் கண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[12. And the men of the garrison answered Jonathan and his armour bearer, and said, Come up to us, and we will show you a thing. And Jonathan said unto his armour bearer, Come up after me: for the LORD has delivered them into the hand of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4747,51 +6442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. சீலோவிலே கர்த்தருடைய ஆசாரியனாயிருந்த ஏலியின் குமாரனாகிய பினெகாசுக்குப் பிறந்த இக்கபோத்தின் சகோதரனும் அகிதூபின் குமாரனுமாகிய அகியா என்பவன் ஏபோத்தைத் தரித்தவனாயிருந்தான்; யோனத்தான் போனதை ஜனங்கள் அறியாதிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[13. And Jonathan climbed up upon his hands and upon his feet, and his armour bearer after him: and they fell before Jonathan; and his armour bearer slew after him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4856,51 +6551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. சீலோவிலே கர்த்தருடைய ஆசாரியனாயிருந்த ஏலியின் குமாரனாகிய பினெகாசுக்குப் பிறந்த இக்கபோத்தின் சகோதரனும் அகிதூபின் குமாரனுமாகிய அகியா என்பவன் ஏபோத்தைத் தரித்தவனாயிருந்தான்; யோனத்தான் போனதை ஜனங்கள் அறியாதிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[13. And Jonathan climbed up upon his hands and upon his feet, and his armour bearer after him: and they fell before Jonathan; and his armour bearer slew after him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4965,51 +6660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. சீலோவிலே கர்த்தருடைய ஆசாரியனாயிருந்த ஏலியின் குமாரனாகிய பினெகாசுக்குப் பிறந்த இக்கபோத்தின் சகோதரனும் அகிதூபின் குமாரனுமாகிய அகியா என்பவன் ஏபோத்தைத் தரித்தவனாயிருந்தான்; யோனத்தான் போனதை ஜனங்கள் அறியாதிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[13. And Jonathan climbed up upon his hands and upon his feet, and his armour bearer after him: and they fell before Jonathan; and his armour bearer slew after him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5074,51 +6769,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்பொழுது சவுல் தன்னோடேகூட இருக்கிற ஜனங்களை நோக்கி: நம்மிடத்திலிருந்து போனவர்கள் யார் என்று இலக்கம்பாருங்கள் என்றான்; அவர்கள் இலக்கம் பார்க்கிறபோது, இதோ, யோனத்தானும் அவன் ஆயுததாரியும் அங்கே இல்லை என்று கண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[14. And that first slaughter, which Jonathan and his armour bearer made, was about twenty men, within as it were an half acre of land, which a yoke of oxen might plow.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5183,51 +6878,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்பொழுது சவுல் தன்னோடேகூட இருக்கிற ஜனங்களை நோக்கி: நம்மிடத்திலிருந்து போனவர்கள் யார் என்று இலக்கம்பாருங்கள் என்றான்; அவர்கள் இலக்கம் பார்க்கிறபோது, இதோ, யோனத்தானும் அவன் ஆயுததாரியும் அங்கே இல்லை என்று கண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[14. And that first slaughter, which Jonathan and his armour bearer made, was about twenty men, within as it were an half acre of land, which a yoke of oxen might plow.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5292,51 +6987,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது சவுல் அகீயாவை நோக்கி: தேவனுடைய பெட்டியைக் கொண்டுவா என்றான்; தேவனுடைய பெட்டி அந்நாட்களில் இஸ்ரவேல் புத்திரரிடத்தில் இருந்தது.]]></a:t>
+              <a:t><![CDATA[15. And there was trembling in the host, in the field, and among all the people: the garrison, and the spoilers, they also trembled, and the earth quaked: so it was a very great trembling.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5401,51 +7096,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது சவுல் அகீயாவை நோக்கி: தேவனுடைய பெட்டியைக் கொண்டுவா என்றான்; தேவனுடைய பெட்டி அந்நாட்களில் இஸ்ரவேல் புத்திரரிடத்தில் இருந்தது.]]></a:t>
+              <a:t><![CDATA[15. And there was trembling in the host, in the field, and among all the people: the garrison, and the spoilers, they also trembled, and the earth quaked: so it was a very great trembling.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5510,51 +7205,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. யோனத்தான் பெலிஸ்தரின் தாணையத்திற்குப் போகப்பார்த்த வழிகளின் நடுவே, இந்தப்பக்கம் ஒரு செங்குத்தான பாறையும், அந்தப்பக்கம் ஒரு செங்குத்தான பாறையும் இருந்தது; ஒன்றுக்குப் போசேஸ் என்று பேர், மற்றொன்றுக்குச் சேனே என்று பேர்.]]></a:t>
+              <a:t><![CDATA[15. And there was trembling in the host, in the field, and among all the people: the garrison, and the spoilers, they also trembled, and the earth quaked: so it was a very great trembling.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5619,51 +7314,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. யோனத்தான் பெலிஸ்தரின் தாணையத்திற்குப் போகப்பார்த்த வழிகளின் நடுவே, இந்தப்பக்கம் ஒரு செங்குத்தான பாறையும், அந்தப்பக்கம் ஒரு செங்குத்தான பாறையும் இருந்தது; ஒன்றுக்குப் போசேஸ் என்று பேர், மற்றொன்றுக்குச் சேனே என்று பேர்.]]></a:t>
+              <a:t><![CDATA[16. And the watchmen of Saul in Gibeah of Benjamin looked; and, behold, the multitude melted away, and they went on beating down one another.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5728,51 +7423,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. யோனத்தான் தன் ஆயுததாரியாகிய வாலிபனை நோக்கி: விருத்தசேதனம் இல்லாதவர்களுடைய அந்தத் தாணையத்திற்குப் போவோம் வா; ஒருவேளை கர்த்தர் நமக்காக ஒரு காரியம் செய்வார்; அநேகம்பேரைக் கொண்டாகிலும், கொஞ்சம் பேரைக் கொண்டாகிலும், ரட்சிக்கக் கர்த்தருக்குத் தடையில்லை என்றான்.]]></a:t>
+              <a:t><![CDATA[1. Now it came to pass on a day, that Jonathan the son of Saul said unto the young man that bare his armour, Come, and let us go over to the Philistines' garrison, that is on the other side. But he told not his father.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5837,51 +7532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இப்படிச் சவுல் ஆசாரியனோடே பேசுகையில், பெலிஸ்தரின் பாளயத்தில் உண்டான கலகம் வரவர அதிகரித்தது; அப்பொழுது சவுல் ஆசாரியனைப் பார்த்து: இருக்கட்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[16. And the watchmen of Saul in Gibeah of Benjamin looked; and, behold, the multitude melted away, and they went on beating down one another.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5946,51 +7641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இப்படிச் சவுல் ஆசாரியனோடே பேசுகையில், பெலிஸ்தரின் பாளயத்தில் உண்டான கலகம் வரவர அதிகரித்தது; அப்பொழுது சவுல் ஆசாரியனைப் பார்த்து: இருக்கட்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[17. Then said Saul unto the people that were with him, Number now, and see who is gone from us. And when they had numbered, behold, Jonathan and his armour bearer were not there.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6055,51 +7750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இப்படிச் சவுல் ஆசாரியனோடே பேசுகையில், பெலிஸ்தரின் பாளயத்தில் உண்டான கலகம் வரவர அதிகரித்தது; அப்பொழுது சவுல் ஆசாரியனைப் பார்த்து: இருக்கட்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[17. Then said Saul unto the people that were with him, Number now, and see who is gone from us. And when they had numbered, behold, Jonathan and his armour bearer were not there.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6164,51 +7859,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அந்தப் பாறைகளில் ஒன்று வடக்கே மிக்மாசுக்கு எதிராகவும், மற்றொன்று தெற்கே கிபியாவுக்கு எதிராகவும் இருந்தது.]]></a:t>
+              <a:t><![CDATA[17. Then said Saul unto the people that were with him, Number now, and see who is gone from us. And when they had numbered, behold, Jonathan and his armour bearer were not there.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6273,51 +7968,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. சவுலும் அவனோடிருந்த ஜனங்களும் கூட்டங்கூடிப் போர்க்களத்திற்குப் போனார்கள்; ஒருவர் பட்டயம் ஒருவருக்கு விரோதமாயிருந்தபடியால் மகா அமளியுண்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[18. And Saul said unto Ahiah, Bring here the ark of God. For the ark of God was at that time with the children of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6382,51 +8077,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. சவுலும் அவனோடிருந்த ஜனங்களும் கூட்டங்கூடிப் போர்க்களத்திற்குப் போனார்கள்; ஒருவர் பட்டயம் ஒருவருக்கு விரோதமாயிருந்தபடியால் மகா அமளியுண்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[18. And Saul said unto Ahiah, Bring here the ark of God. For the ark of God was at that time with the children of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6491,51 +8186,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இதற்குமுன் பெலிஸ்தருடன் கூடி அவர்களோடேகூடப் பாளயத்திலே திரிந்து வந்த எபிரெயரும், சவுலோடும் யோனத்தானோடும் இருக்கிற இஸ்ரவேலரோடே கூடிக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[19. And it came to pass, while Saul talked unto the priest, that the noise that was in the host of the Philistines went on and increased: and Saul said unto the priest, Withdraw yours hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6600,51 +8295,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இதற்குமுன் பெலிஸ்தருடன் கூடி அவர்களோடேகூடப் பாளயத்திலே திரிந்து வந்த எபிரெயரும், சவுலோடும் யோனத்தானோடும் இருக்கிற இஸ்ரவேலரோடே கூடிக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[19. And it came to pass, while Saul talked unto the priest, that the noise that was in the host of the Philistines went on and increased: and Saul said unto the priest, Withdraw yours hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6709,51 +8404,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. எப்பிராயீம் மலைகளில் ஒளித்துக்கொண்டிருந்த சகல இஸ்ரவேலரும் பெலிஸ்தர் முறிந்தோடுகிறதைக் கேள்விப்பட்டபோது, யுத்தத்திலே அவர்களை நெருங்கித் தொடர்ந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[20. And Saul and all the people that were with him assembled themselves, and they came to the battle: and, behold, every man's sword was against his fellow, and there was a very great discomfiture.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6818,51 +8513,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. எப்பிராயீம் மலைகளில் ஒளித்துக்கொண்டிருந்த சகல இஸ்ரவேலரும் பெலிஸ்தர் முறிந்தோடுகிறதைக் கேள்விப்பட்டபோது, யுத்தத்திலே அவர்களை நெருங்கித் தொடர்ந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[20. And Saul and all the people that were with him assembled themselves, and they came to the battle: and, behold, every man's sword was against his fellow, and there was a very great discomfiture.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6927,51 +8622,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது அவன் ஆயுததாரி அவனைப் பார்த்து: உம்முடைய இருதயத்தில் இருக்கிறபடியெல்லாம் செய்யும்; அப்படியே போம்; இதோ, உம்முடைய மனதுக்கு ஏற்றபடி நானும் உம்மோடேகூட வருகிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[2. And Saul tarried in the uttermost part of Gibeah under a pomegranate tree which is in Migron: and the people that were with him were about six hundred men;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7036,51 +8731,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. இப்படிக் கர்த்தர் அன்றையதினம் இஸ்ரவேலை ரட்சித்தார்; அந்த யுத்தம் பெத்தாவேன்மட்டும் நடந்தது.]]></a:t>
+              <a:t><![CDATA[21. Moreover the Hebrews that were with the Philistines before that time, which went up with them into the camp from the country round about, even they also turned to be with the Israelites that were with Saul and Jonathan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7145,51 +8840,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. இப்படிக் கர்த்தர் அன்றையதினம் இஸ்ரவேலை ரட்சித்தார்; அந்த யுத்தம் பெத்தாவேன்மட்டும் நடந்தது.]]></a:t>
+              <a:t><![CDATA[21. Moreover the Hebrews that were with the Philistines before that time, which went up with them into the camp from the country round about, even they also turned to be with the Israelites that were with Saul and Jonathan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7254,51 +8949,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. இப்படிக் கர்த்தர் அன்றையதினம் இஸ்ரவேலை ரட்சித்தார்; அந்த யுத்தம் பெத்தாவேன்மட்டும் நடந்தது.]]></a:t>
+              <a:t><![CDATA[22. Likewise all the men of Israel which had hid themselves in mount Ephraim, when they heard that the Philistines fled, even they also followed hard after them in the battle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7363,51 +9058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. இஸ்ரவேலர் அன்றையதினம் மிகுந்த வருத்தம் அடைந்தார்கள்: நான் என் சத்துருக்கள் கையிலே பழிவாங்க வேண்டும், சாயங்காலமட்டும் பொறுக்காமல் எவன் போஜனம் செய்கிறானோ அவன் சபிக்கப்பட்டவன் என்று சவுல் ஜனங்களுக்கு ஆணையிட்டுச் சொல்லியிருந்தபடியால், ஜனங்களில் ஒருவரும் எவ்வளவேணும் போஜனம்பண்ணாதிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[22. Likewise all the men of Israel which had hid themselves in mount Ephraim, when they heard that the Philistines fled, even they also followed hard after them in the battle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7472,51 +9167,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. இஸ்ரவேலர் அன்றையதினம் மிகுந்த வருத்தம் அடைந்தார்கள்: நான் என் சத்துருக்கள் கையிலே பழிவாங்க வேண்டும், சாயங்காலமட்டும் பொறுக்காமல் எவன் போஜனம் செய்கிறானோ அவன் சபிக்கப்பட்டவன் என்று சவுல் ஜனங்களுக்கு ஆணையிட்டுச் சொல்லியிருந்தபடியால், ஜனங்களில் ஒருவரும் எவ்வளவேணும் போஜனம்பண்ணாதிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[23. So the LORD saved Israel that day: and the battle passed over unto Bethaven.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7581,51 +9276,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. இஸ்ரவேலர் அன்றையதினம் மிகுந்த வருத்தம் அடைந்தார்கள்: நான் என் சத்துருக்கள் கையிலே பழிவாங்க வேண்டும், சாயங்காலமட்டும் பொறுக்காமல் எவன் போஜனம் செய்கிறானோ அவன் சபிக்கப்பட்டவன் என்று சவுல் ஜனங்களுக்கு ஆணையிட்டுச் சொல்லியிருந்தபடியால், ஜனங்களில் ஒருவரும் எவ்வளவேணும் போஜனம்பண்ணாதிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[24. And the men of Israel were distressed that day: for Saul had adjured the people, saying, Cursed be the man that eats any food until evening, that I may be avenged on mine enemies. So none of the people tasted any food.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7690,51 +9385,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. தேசத்து ஜனங்கள் எல்லாரும் ஒரு காட்டிலே வந்தார்கள்; அங்கே வெளியிலே தேன்கூடு கட்டியிருந்தது.]]></a:t>
+              <a:t><![CDATA[24. And the men of Israel were distressed that day: for Saul had adjured the people, saying, Cursed be the man that eats any food until evening, that I may be avenged on mine enemies. So none of the people tasted any food.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7799,51 +9494,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. அப்பொழுது சவுல்: ஜனத்தின் தலைவர்களே, நீங்கள் எல்லாரும் இங்கே சேர்ந்துவந்து, இன்று இந்தப் பாவம் எதினாலே உண்டாயிற்று என்று பார்த்தறியுங்கள்.]]></a:t>
+              <a:t><![CDATA[24. And the men of Israel were distressed that day: for Saul had adjured the people, saying, Cursed be the man that eats any food until evening, that I may be avenged on mine enemies. So none of the people tasted any food.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7908,51 +9603,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ஜனங்கள் காட்டிலே வந்தபோது, இதோ, தேன் ஒழுகிக்கொண்டிருந்தது; ஆனாலும் ஒருவனும் அதைத் தன் கையினாலே தொட்டுத் தன் வாயில் வைக்கவில்லை; ஜனங்கள் அந்த ஆணையினிமித்தம் பயப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[24. And the men of Israel were distressed that day: for Saul had adjured the people, saying, Cursed be the man that eats any food until evening, that I may be avenged on mine enemies. So none of the people tasted any food.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8017,51 +9712,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ஜனங்கள் காட்டிலே வந்தபோது, இதோ, தேன் ஒழுகிக்கொண்டிருந்தது; ஆனாலும் ஒருவனும் அதைத் தன் கையினாலே தொட்டுத் தன் வாயில் வைக்கவில்லை; ஜனங்கள் அந்த ஆணையினிமித்தம் பயப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[25. And all they of the land came to a wood; and there was honey upon the ground.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8126,51 +9821,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அதற்கு யோனத்தான்: இதோ, நாம் கடந்து, அந்த மனுஷரிடத்திற்குப் போகிறவர்கள்போல அவர்களுக்கு நம்மைக் காண்பிப்போம்.]]></a:t>
+              <a:t><![CDATA[2. And Saul tarried in the uttermost part of Gibeah under a pomegranate tree which is in Migron: and the people that were with him were about six hundred men;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8235,51 +9930,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. அது என் குமாரனாகிய யோனத்தானிடத்தில் காணப்பட்டாலும், அவன் சாகவே சாகவேண்டும் என்று இஸ்ரவேலை ரட்சிக்கிற கர்த்தருடைய ஜீவனைக் கொண்டு சொல்லுகிறேன் என்றான்; சகல ஜனங்களுக்குள்ளும் ஒருவனும் அவனுக்குப் பிரதியுத்தரம் சொல்லவில்லை.]]></a:t>
+              <a:t><![CDATA[26. And when the people were come into the wood, behold, the honey dropped; but no man put his hand to his mouth: for the people feared the oath.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8344,51 +10039,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. அது என் குமாரனாகிய யோனத்தானிடத்தில் காணப்பட்டாலும், அவன் சாகவே சாகவேண்டும் என்று இஸ்ரவேலை ரட்சிக்கிற கர்த்தருடைய ஜீவனைக் கொண்டு சொல்லுகிறேன் என்றான்; சகல ஜனங்களுக்குள்ளும் ஒருவனும் அவனுக்குப் பிரதியுத்தரம் சொல்லவில்லை.]]></a:t>
+              <a:t><![CDATA[26. And when the people were come into the wood, behold, the honey dropped; but no man put his hand to his mouth: for the people feared the oath.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8453,51 +10148,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. யோனத்தான் தன் தகப்பன் ஜனங்களுக்கு ஆணையிட்டதைக் கேள்விப்படவில்லை; அவன் தன் கையிலிருந்த கோலைநீட்டி, அதின் நுனியினாலே தேன்கூட்டைக் குத்தி, அதை எடுத்துத் தன் வாயிலே போட்டுக்கொண்டான்; அதினால் அவன் கண்கள் தெளிந்தது.]]></a:t>
+              <a:t><![CDATA[27. But Jonathan heard not when his father charged the people with the oath: wherefore he put forth the end of the rod that was in his hand, and dipped it in an honeycomb, and put his hand to his mouth; and his eyes were enlightened.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8562,51 +10257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. யோனத்தான் தன் தகப்பன் ஜனங்களுக்கு ஆணையிட்டதைக் கேள்விப்படவில்லை; அவன் தன் கையிலிருந்த கோலைநீட்டி, அதின் நுனியினாலே தேன்கூட்டைக் குத்தி, அதை எடுத்துத் தன் வாயிலே போட்டுக்கொண்டான்; அதினால் அவன் கண்கள் தெளிந்தது.]]></a:t>
+              <a:t><![CDATA[27. But Jonathan heard not when his father charged the people with the oath: wherefore he put forth the end of the rod that was in his hand, and dipped it in an honeycomb, and put his hand to his mouth; and his eyes were enlightened.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8671,51 +10366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. யோனத்தான் தன் தகப்பன் ஜனங்களுக்கு ஆணையிட்டதைக் கேள்விப்படவில்லை; அவன் தன் கையிலிருந்த கோலைநீட்டி, அதின் நுனியினாலே தேன்கூட்டைக் குத்தி, அதை எடுத்துத் தன் வாயிலே போட்டுக்கொண்டான்; அதினால் அவன் கண்கள் தெளிந்தது.]]></a:t>
+              <a:t><![CDATA[27. But Jonathan heard not when his father charged the people with the oath: wherefore he put forth the end of the rod that was in his hand, and dipped it in an honeycomb, and put his hand to his mouth; and his eyes were enlightened.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8780,51 +10475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. அதற்குப்பின் அவன் இஸ்ரவேலர் எல்லாரையும் நோக்கி: நீங்கள் அந்தப்பக்கத்திலே இருங்கள்; நானும் என் குமாரனாகிய யோனத்தானும் இந்தப்பக்கத்தில் இருப்போம் என்றான்; ஜனங்கள் சவுலைப் பார்த்து: உம்முடைய கண்களுக்கு நலமானபடி செய்யும் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[28. Then answered one of the people, and said, Your father strictly charged the people with an oath, saying, Cursed be the man that eats any food this day. And the people were faint.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8889,51 +10584,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. அதற்குப்பின் அவன் இஸ்ரவேலர் எல்லாரையும் நோக்கி: நீங்கள் அந்தப்பக்கத்திலே இருங்கள்; நானும் என் குமாரனாகிய யோனத்தானும் இந்தப்பக்கத்தில் இருப்போம் என்றான்; ஜனங்கள் சவுலைப் பார்த்து: உம்முடைய கண்களுக்கு நலமானபடி செய்யும் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[28. Then answered one of the people, and said, Your father strictly charged the people with an oath, saying, Cursed be the man that eats any food this day. And the people were faint.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8998,51 +10693,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அப்பொழுது ஜனங்களில் ஒருவன்: இன்றைக்கு போஜனம் சாப்பிடுகிறவன் சபிக்கப்பட்டவன் என்று உம்முடைய தகப்பனார் ஜனங்களுக்கு உறுதியாய் ஆணையிட்டிருக்கிறார்; ஆகையினால் ஜனங்கள் விடாய்த்திருக்கிறார்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[28. Then answered one of the people, and said, Your father strictly charged the people with an oath, saying, Cursed be the man that eats any food this day. And the people were faint.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9107,51 +10802,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அப்பொழுது ஜனங்களில் ஒருவன்: இன்றைக்கு போஜனம் சாப்பிடுகிறவன் சபிக்கப்பட்டவன் என்று உம்முடைய தகப்பனார் ஜனங்களுக்கு உறுதியாய் ஆணையிட்டிருக்கிறார்; ஆகையினால் ஜனங்கள் விடாய்த்திருக்கிறார்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[29. Then said Jonathan, My father has troubled the land: see, I pray you, how mine eyes have been enlightened, because I tasted a little of this honey.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9216,51 +10911,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அப்பொழுது ஜனங்களில் ஒருவன்: இன்றைக்கு போஜனம் சாப்பிடுகிறவன் சபிக்கப்பட்டவன் என்று உம்முடைய தகப்பனார் ஜனங்களுக்கு உறுதியாய் ஆணையிட்டிருக்கிறார்; ஆகையினால் ஜனங்கள் விடாய்த்திருக்கிறார்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[29. Then said Jonathan, My father has troubled the land: see, I pray you, how mine eyes have been enlightened, because I tasted a little of this honey.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9325,51 +11020,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அதற்கு யோனத்தான்: இதோ, நாம் கடந்து, அந்த மனுஷரிடத்திற்குப் போகிறவர்கள்போல அவர்களுக்கு நம்மைக் காண்பிப்போம்.]]></a:t>
+              <a:t><![CDATA[3. And Ahiah, the son of Ahitub, Ichabod's brother, the son of Phinehas, the son of Eli, the LORD's priest in Shiloh, wearing an ephod. And the people knew not that Jonathan was gone.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9434,51 +11129,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. அப்பொழுது சவுல் இஸ்ரவேலின் தேவனாகிய கர்த்தரை நோக்கி: நிதானமாய்க் கட்டளையிட்டு யதார்த்தத்தை விளங்கப்பண்ணும் என்றான்; அப்பொழுது யோனத்தான்மேலும் சவுலின் மேலும் சீட்டு விழுந்தது, ஜனங்களோ தப்பினார்கள்.]]></a:t>
+              <a:t><![CDATA[30. How much more, if lest by any means the people had eaten freely to day of the spoil of their enemies which they found? for had there not been now a much greater slaughter among the Philistines?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9543,51 +11238,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. அப்பொழுது சவுல் இஸ்ரவேலின் தேவனாகிய கர்த்தரை நோக்கி: நிதானமாய்க் கட்டளையிட்டு யதார்த்தத்தை விளங்கப்பண்ணும் என்றான்; அப்பொழுது யோனத்தான்மேலும் சவுலின் மேலும் சீட்டு விழுந்தது, ஜனங்களோ தப்பினார்கள்.]]></a:t>
+              <a:t><![CDATA[30. How much more, if lest by any means the people had eaten freely to day of the spoil of their enemies which they found? for had there not been now a much greater slaughter among the Philistines?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9652,51 +11347,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. அப்பொழுது சவுல் இஸ்ரவேலின் தேவனாகிய கர்த்தரை நோக்கி: நிதானமாய்க் கட்டளையிட்டு யதார்த்தத்தை விளங்கப்பண்ணும் என்றான்; அப்பொழுது யோனத்தான்மேலும் சவுலின் மேலும் சீட்டு விழுந்தது, ஜனங்களோ தப்பினார்கள்.]]></a:t>
+              <a:t><![CDATA[30. How much more, if lest by any means the people had eaten freely to day of the spoil of their enemies which they found? for had there not been now a much greater slaughter among the Philistines?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9761,51 +11456,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. அப்பொழுது சவுல் இஸ்ரவேலின் தேவனாகிய கர்த்தரை நோக்கி: நிதானமாய்க் கட்டளையிட்டு யதார்த்தத்தை விளங்கப்பண்ணும் என்றான்; அப்பொழுது யோனத்தான்மேலும் சவுலின் மேலும் சீட்டு விழுந்தது, ஜனங்களோ தப்பினார்கள்.]]></a:t>
+              <a:t><![CDATA[31. And they stroke the Philistines that day from Michmash to Aijalon: and the people were very faint.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9870,51 +11565,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அப்பொழுது யோனத்தான்: என் தகப்பன் தேசத்தின் ஜனங்களைக் கலக்கப்படுத்தினார்; நான் இந்தத் தேனிலே கொஞ்சம் ருசிபார்த்ததினாலே, என் கண்கள் தெளிந்ததைப் பாருங்கள்.]]></a:t>
+              <a:t><![CDATA[31. And they stroke the Philistines that day from Michmash to Aijalon: and the people were very faint.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9979,51 +11674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அப்பொழுது யோனத்தான்: என் தகப்பன் தேசத்தின் ஜனங்களைக் கலக்கப்படுத்தினார்; நான் இந்தத் தேனிலே கொஞ்சம் ருசிபார்த்ததினாலே, என் கண்கள் தெளிந்ததைப் பாருங்கள்.]]></a:t>
+              <a:t><![CDATA[32. And the people flew upon the spoil, and took sheep, and oxen, and calves, and slew them on the ground: and the people did eat them with the blood.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10088,51 +11783,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. இன்றையதினம் ஜனங்கள் தங்களுக்கு அகப்பட்ட தங்கள் சத்துருக்களின் கொள்ளையிலே ஏதாகிலும் புசித்திருந்தால், எத்தனை நலமாயிருக்கும்; பெலிஸ்தருக்குள் உண்டான சங்காரம் மிகவும் அதிகமாயிருக்குமே என்றான்.]]></a:t>
+              <a:t><![CDATA[32. And the people flew upon the spoil, and took sheep, and oxen, and calves, and slew them on the ground: and the people did eat them with the blood.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10197,51 +11892,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. இன்றையதினம் ஜனங்கள் தங்களுக்கு அகப்பட்ட தங்கள் சத்துருக்களின் கொள்ளையிலே ஏதாகிலும் புசித்திருந்தால், எத்தனை நலமாயிருக்கும்; பெலிஸ்தருக்குள் உண்டான சங்காரம் மிகவும் அதிகமாயிருக்குமே என்றான்.]]></a:t>
+              <a:t><![CDATA[33. Then they told Saul, saying, Behold, the people sin against the LORD, in that they eat with the blood. And he said, All of you have transgressed: roll a great stone unto me this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10306,51 +12001,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. எனக்கும் என் குமாரனாகிய யோனத்தானுக்கும் சீட்டுப்போடுங்கள் என்று சவுல் சொன்னபோது, யோனத்தான்மேல் சீட்டு விழுந்தது.]]></a:t>
+              <a:t><![CDATA[33. Then they told Saul, saying, Behold, the people sin against the LORD, in that they eat with the blood. And he said, All of you have transgressed: roll a great stone unto me this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10415,51 +12110,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அவர்கள் அன்றையதினம் மிக்மாசிலிருந்து ஆயலோன்மட்டும் பெலிஸ்தரை முறிய அடித்தபோது, ஜனங்கள் மிகவும் விடாயத்திருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[33. Then they told Saul, saying, Behold, the people sin against the LORD, in that they eat with the blood. And he said, All of you have transgressed: roll a great stone unto me this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10524,51 +12219,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நாங்கள் உங்களிடத்துக்கு வருமட்டும் நில்லுங்கள் என்று நம்மோடே சொல்வார்களானால், நாம் அவர்களிடத்துக்கு ஏறிப்போகாமல், நம்முடைய நிலையிலே நிற்போம்.]]></a:t>
+              <a:t><![CDATA[3. And Ahiah, the son of Ahitub, Ichabod's brother, the son of Phinehas, the son of Eli, the LORD's priest in Shiloh, wearing an ephod. And the people knew not that Jonathan was gone.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10633,51 +12328,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அவர்கள் அன்றையதினம் மிக்மாசிலிருந்து ஆயலோன்மட்டும் பெலிஸ்தரை முறிய அடித்தபோது, ஜனங்கள் மிகவும் விடாயத்திருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[34. And Saul said, Disperse yourselves among the people, and say unto them, Bring me here every man his ox, and every man his sheep, and slay them here, and eat; and sin not against the LORD in eating with the blood. And all the people brought every man his ox with him that night, and slew them there.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10742,51 +12437,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. அப்பொழுது சவுல் யோனத்தானைப்பார்த்து: நீ செய்தது என்ன? எனக்குச் சொல் என்று கேட்டான். அதற்கு யோனத்தான்: என் கையில் இருக்கிற கோலின் நுனியினாலே கொஞ்சம் தேன் எடுத்து ருசிபார்த்தேன்; அதற்காக நான் சாகவேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[34. And Saul said, Disperse yourselves among the people, and say unto them, Bring me here every man his ox, and every man his sheep, and slay them here, and eat; and sin not against the LORD in eating with the blood. And all the people brought every man his ox with him that night, and slew them there.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10851,51 +12546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. அப்பொழுது சவுல் யோனத்தானைப்பார்த்து: நீ செய்தது என்ன? எனக்குச் சொல் என்று கேட்டான். அதற்கு யோனத்தான்: என் கையில் இருக்கிற கோலின் நுனியினாலே கொஞ்சம் தேன் எடுத்து ருசிபார்த்தேன்; அதற்காக நான் சாகவேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[34. And Saul said, Disperse yourselves among the people, and say unto them, Bring me here every man his ox, and every man his sheep, and slay them here, and eat; and sin not against the LORD in eating with the blood. And all the people brought every man his ox with him that night, and slew them there.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10960,51 +12655,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. அப்பொழுது சவுல்: யோனத்தானே, நீ சாகத்தான்வேண்டும்; இல்லாவிட்டால் தேவன் எனக்கு அதற்குச் சரியாகவும் அதற்கு அதிகமாகவும் செய்யக்கடவர் என்றான்.]]></a:t>
+              <a:t><![CDATA[34. And Saul said, Disperse yourselves among the people, and say unto them, Bring me here every man his ox, and every man his sheep, and slay them here, and eat; and sin not against the LORD in eating with the blood. And all the people brought every man his ox with him that night, and slew them there.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide84.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11069,51 +12764,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. அப்பொழுது சவுல்: யோனத்தானே, நீ சாகத்தான்வேண்டும்; இல்லாவிட்டால் தேவன் எனக்கு அதற்குச் சரியாகவும் அதற்கு அதிகமாகவும் செய்யக்கடவர் என்றான்.]]></a:t>
+              <a:t><![CDATA[35. And Saul built an altar unto the LORD: the same was the first altar that he built unto the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide85.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11178,51 +12873,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அப்பொழுது ஜனங்கள் கொள்ளையின்மேல் பாய்ந்து, ஆடுகளையும் மாடுகளையும் கன்றுக்குட்டிகளையும் பிடித்து, தரையிலே போட்டு அடித்து, இரத்தத்தோடும் புசித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[35. And Saul built an altar unto the LORD: the same was the first altar that he built unto the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide86.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11287,51 +12982,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அப்பொழுது ஜனங்கள் கொள்ளையின்மேல் பாய்ந்து, ஆடுகளையும் மாடுகளையும் கன்றுக்குட்டிகளையும் பிடித்து, தரையிலே போட்டு அடித்து, இரத்தத்தோடும் புசித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[36. And Saul said, Let us go down after the Philistines by night, and spoil them until the morning light, and let us not leave a man of them. And they said, Do whatsoever seems good unto you. Then said the priest, Let us draw near here unto God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide87.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11396,51 +13091,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. ஜனங்களோ சவுலை நோக்கி: இஸ்ரவேலிலே இந்தப் பெரிய இரட்சிப்பைச் செய்த யோனத்தான் கொலைசெய்யப்படலாமா? அது கூடாது; அவன் தலையில் இருக்கிற ஒரு மயிரும் தரையிலே விழப்போகிறதில்லை என்று கர்த்தருடைய ஜீவனைக்கொண்டு ஆணையிட்டுச் சொல்லுகிறோம்; தேவன் துணை நிற்க அவன் இன்று காரியத்தை நடப்பித்தான் என்றார்கள்; அப்படியே யோனத்தான் சாகாதபடிக்கு, ஜனங்கள் அவனைத் தப்புவித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[36. And Saul said, Let us go down after the Philistines by night, and spoil them until the morning light, and let us not leave a man of them. And they said, Do whatsoever seems good unto you. Then said the priest, Let us draw near here unto God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide88.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11505,51 +13200,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. ஜனங்களோ சவுலை நோக்கி: இஸ்ரவேலிலே இந்தப் பெரிய இரட்சிப்பைச் செய்த யோனத்தான் கொலைசெய்யப்படலாமா? அது கூடாது; அவன் தலையில் இருக்கிற ஒரு மயிரும் தரையிலே விழப்போகிறதில்லை என்று கர்த்தருடைய ஜீவனைக்கொண்டு ஆணையிட்டுச் சொல்லுகிறோம்; தேவன் துணை நிற்க அவன் இன்று காரியத்தை நடப்பித்தான் என்றார்கள்; அப்படியே யோனத்தான் சாகாதபடிக்கு, ஜனங்கள் அவனைத் தப்புவித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[36. And Saul said, Let us go down after the Philistines by night, and spoil them until the morning light, and let us not leave a man of them. And they said, Do whatsoever seems good unto you. Then said the priest, Let us draw near here unto God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide89.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11614,51 +13309,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. ஜனங்களோ சவுலை நோக்கி: இஸ்ரவேலிலே இந்தப் பெரிய இரட்சிப்பைச் செய்த யோனத்தான் கொலைசெய்யப்படலாமா? அது கூடாது; அவன் தலையில் இருக்கிற ஒரு மயிரும் தரையிலே விழப்போகிறதில்லை என்று கர்த்தருடைய ஜீவனைக்கொண்டு ஆணையிட்டுச் சொல்லுகிறோம்; தேவன் துணை நிற்க அவன் இன்று காரியத்தை நடப்பித்தான் என்றார்கள்; அப்படியே யோனத்தான் சாகாதபடிக்கு, ஜனங்கள் அவனைத் தப்புவித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[36. And Saul said, Let us go down after the Philistines by night, and spoil them until the morning light, and let us not leave a man of them. And they said, Do whatsoever seems good unto you. Then said the priest, Let us draw near here unto God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11723,51 +13418,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நாங்கள் உங்களிடத்துக்கு வருமட்டும் நில்லுங்கள் என்று நம்மோடே சொல்வார்களானால், நாம் அவர்களிடத்துக்கு ஏறிப்போகாமல், நம்முடைய நிலையிலே நிற்போம்.]]></a:t>
+              <a:t><![CDATA[3. And Ahiah, the son of Ahitub, Ichabod's brother, the son of Phinehas, the son of Eli, the LORD's priest in Shiloh, wearing an ephod. And the people knew not that Jonathan was gone.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide90.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11832,51 +13527,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. ஜனங்களோ சவுலை நோக்கி: இஸ்ரவேலிலே இந்தப் பெரிய இரட்சிப்பைச் செய்த யோனத்தான் கொலைசெய்யப்படலாமா? அது கூடாது; அவன் தலையில் இருக்கிற ஒரு மயிரும் தரையிலே விழப்போகிறதில்லை என்று கர்த்தருடைய ஜீவனைக்கொண்டு ஆணையிட்டுச் சொல்லுகிறோம்; தேவன் துணை நிற்க அவன் இன்று காரியத்தை நடப்பித்தான் என்றார்கள்; அப்படியே யோனத்தான் சாகாதபடிக்கு, ஜனங்கள் அவனைத் தப்புவித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[37. And Saul asked counsel of God, Shall I go down after the Philistines? will you deliver them into the hand of Israel? But he answered him not that day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide91.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11941,51 +13636,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அப்பொழுது: இதோ, இரத்தத்தோடிருக்கிறதைப் புசிக்கிறதினால் ஜனங்கள் கர்த்தருக்கு ஏலாத பாவம் செய்கிறார்கள் என்று சவுலுக்கு அறிவித்தார்கள்; அவன்: நீங்கள் துரோகம்பண்ணினீர்கள்; இப்போதே ஒரு பெரிய கல்லை என்னிடத்தில் உருட்டிக்கொண்டுவாருங்கள்.]]></a:t>
+              <a:t><![CDATA[37. And Saul asked counsel of God, Shall I go down after the Philistines? will you deliver them into the hand of Israel? But he answered him not that day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide92.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12050,51 +13745,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அப்பொழுது: இதோ, இரத்தத்தோடிருக்கிறதைப் புசிக்கிறதினால் ஜனங்கள் கர்த்தருக்கு ஏலாத பாவம் செய்கிறார்கள் என்று சவுலுக்கு அறிவித்தார்கள்; அவன்: நீங்கள் துரோகம்பண்ணினீர்கள்; இப்போதே ஒரு பெரிய கல்லை என்னிடத்தில் உருட்டிக்கொண்டுவாருங்கள்.]]></a:t>
+              <a:t><![CDATA[38. And Saul said, Draw all of you near here, all the chief of the people: and know and see wherein this sin has been this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide93.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12159,51 +13854,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. நீங்கள் ஜனத்திற்குள்ளே போய், இரத்தத்தோடிருக்கிறதச் சாப்பிடுகிறதினாலே, கர்த்தருக்கு ஏலாத பாவம் செய்யாதபடிக்கு, அவரவர் தங்கள் மாட்டையும் அவரவர் தங்கள் ஆட்டையும் என்னிடத்தில் கொண்டுவந்து, இங்கே அடித்து, பின்பு சாப்பிடவேண்டும் என்று அவர்களுக்குச் சொல்லுங்கள் என்று கட்டளையிட்டான்; ஆகையால் ஜனங்கள் எல்லாரும் அவரவர் தங்கள் மாடுகளை அன்று இராத்திரி தாங்களே கொண்டு வந்து, அங்கே அடித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[38. And Saul said, Draw all of you near here, all the chief of the people: and know and see wherein this sin has been this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide94.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12268,51 +13963,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. நீங்கள் ஜனத்திற்குள்ளே போய், இரத்தத்தோடிருக்கிறதச் சாப்பிடுகிறதினாலே, கர்த்தருக்கு ஏலாத பாவம் செய்யாதபடிக்கு, அவரவர் தங்கள் மாட்டையும் அவரவர் தங்கள் ஆட்டையும் என்னிடத்தில் கொண்டுவந்து, இங்கே அடித்து, பின்பு சாப்பிடவேண்டும் என்று அவர்களுக்குச் சொல்லுங்கள் என்று கட்டளையிட்டான்; ஆகையால் ஜனங்கள் எல்லாரும் அவரவர் தங்கள் மாடுகளை அன்று இராத்திரி தாங்களே கொண்டு வந்து, அங்கே அடித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[39. For, as the LORD lives, which saves Israel, though it be in Jonathan my son, he shall surely die. But there was not a man among all the people that answered him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide95.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12377,51 +14072,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. நீங்கள் ஜனத்திற்குள்ளே போய், இரத்தத்தோடிருக்கிறதச் சாப்பிடுகிறதினாலே, கர்த்தருக்கு ஏலாத பாவம் செய்யாதபடிக்கு, அவரவர் தங்கள் மாட்டையும் அவரவர் தங்கள் ஆட்டையும் என்னிடத்தில் கொண்டுவந்து, இங்கே அடித்து, பின்பு சாப்பிடவேண்டும் என்று அவர்களுக்குச் சொல்லுங்கள் என்று கட்டளையிட்டான்; ஆகையால் ஜனங்கள் எல்லாரும் அவரவர் தங்கள் மாடுகளை அன்று இராத்திரி தாங்களே கொண்டு வந்து, அங்கே அடித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[39. For, as the LORD lives, which saves Israel, though it be in Jonathan my son, he shall surely die. But there was not a man among all the people that answered him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide96.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12486,51 +14181,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. சவுல் பெலிஸ்தரைத் தொடராமல் திரும்பிவிட்டான்; பெலிஸ்தரும் தங்கள் ஸ்தலத்திற்குப் போய்விட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[39. For, as the LORD lives, which saves Israel, though it be in Jonathan my son, he shall surely die. But there was not a man among all the people that answered him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide97.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12595,51 +14290,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. பின்பு சவுல் கர்த்தருக்கு ஒரு பலிபீடத்தைக் கட்டினான்; அது அவன் கர்த்தருக்குக் கட்டின முதலாவது பலிபீடம்.]]></a:t>
+              <a:t><![CDATA[40. Then said he unto all Israel, Be all of you on one side, and I and Jonathan my son will be on the other side. And the people said unto Saul, Do what seems good unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide98.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12704,51 +14399,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. இப்படிச் சவுல் இஸ்ரவேலை ஆளுகிற ராஜ்யபாரத்தைப் பெற்றுக்கொண்டு, சுற்றிலும் இருக்கிற தன்னுடைய எல்லாச் சத்துருக்களுமாகிய மோவாபியருக்கும், அம்மோன் புத்திரருக்கும், ஏதோமியருக்கும், சோபாவின் ராஜாக்களுக்கும், பெலிஸ்தருக்கும் விரோதமாக யுத்தம் பண்ணி, எவர்கள் மேல் படையெடுத்தானோ, அவர்களையெல்லாம் அடக்கினான்.]]></a:t>
+              <a:t><![CDATA[40. Then said he unto all Israel, Be all of you on one side, and I and Jonathan my son will be on the other side. And the people said unto Saul, Do what seems good unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide99.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12813,51 +14508,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. இப்படிச் சவுல் இஸ்ரவேலை ஆளுகிற ராஜ்யபாரத்தைப் பெற்றுக்கொண்டு, சுற்றிலும் இருக்கிற தன்னுடைய எல்லாச் சத்துருக்களுமாகிய மோவாபியருக்கும், அம்மோன் புத்திரருக்கும், ஏதோமியருக்கும், சோபாவின் ராஜாக்களுக்கும், பெலிஸ்தருக்கும் விரோதமாக யுத்தம் பண்ணி, எவர்கள் மேல் படையெடுத்தானோ, அவர்களையெல்லாம் அடக்கினான்.]]></a:t>
+              <a:t><![CDATA[40. Then said he unto all Israel, Be all of you on one side, and I and Jonathan my son will be on the other side. And the people said unto Saul, Do what seems good unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -12892,51 +14587,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473414259" r:id="rId1"/>
+    <p:sldLayoutId id="2478705679" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -13064,54 +14759,174 @@
 
 <file path=ppt/slides/_rels/slide111.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide111.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide112.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide112.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide113.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide113.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide114.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide114.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide115.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide115.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide116.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide116.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide117.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide117.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide118.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide118.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide119.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide119.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide120.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide120.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide121.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide121.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide122.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide122.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide123.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide123.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide124.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide124.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide125.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide125.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide126.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide126.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide127.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide127.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide128.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide128.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/>
 </Relationships>
@@ -13976,51 +15791,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. কিন্তু যদি পলেষ্টীয় লোকরা বলে, ‘এদিকে চলে এসো,’ তাহলে আমরা তাদের দিকে পাহাড় ডিঙিযে চলে যাব|]]></a:t>
+              <a:t><![CDATA[4. யோனத்தான் பெலிஸ்தரின் தாணையத்திற்குப் போகப்பார்த்த வழிகளின் நடுவே, இந்தப்பக்கம் ஒரு செங்குத்தான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14108,51 +15923,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[শৌল যেখানে গেলেন সেখানেই ইস্রায়েলের শত্রুদের হারিয়ে দিলেন|]]></a:t>
+              <a:t><![CDATA[41. அப்பொழுது சவுல் இஸ்ரவேலின் தேவனாகிய கர்த்தரை நோக்கி: நிதானமாய்க் கட்டளையிட்டு யதார்த்தத்தை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14240,51 +16055,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. শৌল খুব সাহসী ছিলেন| সমস্ত শত্রু, যারা ইস্রায়েলীয়দের লুঠ করতে চাইছিল, তাদের হাত থেকে শৌল]]></a:t>
+              <a:t><![CDATA[விளங்கப்பண்ணும் என்றான்; அப்பொழுது யோனத்தான்மேலும் சவுலின் மேலும் சீட்டு விழுந்தது, ஜனங்களோ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14372,51 +16187,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ইস্রায়েলীয়দের রক্ষা করেছিলেন| এমনকি অমালেক গোষ্ঠীকেও তিনি হারিয়ে দিয়েছিলেন|]]></a:t>
+              <a:t><![CDATA[தப்பினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14504,51 +16319,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. শৌলের পুত্রদের নাম য়োনাথন, য়িশবি এবং মল্কীশূয| তাঁর বড় মেয়ের নাম মেরব, ছোট মেয়ে মীখল|]]></a:t>
+              <a:t><![CDATA[42. எனக்கும் என் குமாரனாகிய யோனத்தானுக்கும் சீட்டுப்போடுங்கள் என்று சவுல் சொன்னபோது, யோனத்தான்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14636,51 +16451,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. শৌলের স্ত্রীর নাম অহীনোযম| অহীনোযমের পিতা হচ্ছে অহীমাস|শৌলের সেনাপতি অবনের, সে ছিল নেরের পুত্র|]]></a:t>
+              <a:t><![CDATA[சீட்டு விழுந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14768,51 +16583,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[নের শৌলের কাকা|]]></a:t>
+              <a:t><![CDATA[43. அப்பொழுது சவுல் யோனத்தானைப்பார்த்து: நீ செய்தது என்ன? எனக்குச் சொல் என்று கேட்டான். அதற்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14900,51 +16715,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. শৌলের পিতা কীশ এবং অব্নেরের পিতা নেব এঁরা দুজনে অবীযেলের পুত্র|]]></a:t>
+              <a:t><![CDATA[யோனத்தான்: என் கையில் இருக்கிற கோலின் நுனியினாலே கொஞ்சம் தேன் எடுத்து ருசிபார்த்தேன்; அதற்காக நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15032,51 +16847,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. শৌল আজীবন সাহসী ছিলেন| তিনি পলেষ্টীয়দের বিরুদ্ধে প্রবলভাবে যুদ্ধ করেছিলেন| যখনই তিনি একটি শক্ত]]></a:t>
+              <a:t><![CDATA[சாகவேண்டும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15164,51 +16979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সমর্থ বা সাহসী লোক দেখতে পেতেন, তাকে তাঁর সৈন্যদলে যুক্ত করে নিতেন| এরা তাঁর দেহরক্ষী হিসেবে]]></a:t>
+              <a:t><![CDATA[44. அப்பொழுது சவுல்: யோனத்தானே, நீ சாகத்தான்வேண்டும்; இல்லாவிட்டால் தேவன் எனக்கு அதற்குச் சரியாகவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15296,51 +17111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কাছাকাছি থাকত|]]></a:t>
+              <a:t><![CDATA[அதற்கு அதிகமாகவும் செய்யக்கடவர் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15428,51 +17243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কেন? কারণ সেটাই হবে ঈশ্বরের দেওয়া চিহ্ন বিশেষ| এর অর্থ হচ্ছে, প্রভু আমাদের সহায় হলেন যাতে ওদের]]></a:t>
+              <a:t><![CDATA[பாறையும், அந்தப்பக்கம் ஒரு செங்குத்தான பாறையும் இருந்தது; ஒன்றுக்குப் போசேஸ் என்று பேர்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15560,51 +17375,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. শৌল বললেন, “আজ রাত্রে চলো আমরা পলেষ্টীয়দের আক্রমণ করি| তাদের সবকিছু আমরা কেড়ে নিয়ে একেবারে]]></a:t>
+              <a:t><![CDATA[45. ஜனங்களோ சவுலை நோக்கி: இஸ்ரவேலிலே இந்தப் பெரிய இரட்சிப்பைச் செய்த யோனத்தான் கொலைசெய்யப்படலாமா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15692,51 +17507,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[শেষ করে দিই|”সৈন্যরা বলল, “যা ভাল বোঝ করো|”কিন্তু যাজক বলল, “ঈশ্বরকে জিজ্ঞেস করে দেখা যাক|”]]></a:t>
+              <a:t><![CDATA[அது கூடாது; அவன் தலையில் இருக்கிற ஒரு மயிரும் தரையிலே விழப்போகிறதில்லை என்று கர்த்தருடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15824,51 +17639,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. তখন শৌল ঈশ্বরকে জিজ্ঞাসা করল, “আমি কি পলেষ্টীয়দের পিছু নিয়ে ওদের হটিযে দেব? আপনি কি ওদের]]></a:t>
+              <a:t><![CDATA[ஜீவனைக்கொண்டு ஆணையிட்டுச் சொல்லுகிறோம்; தேவன் துணை நிற்க அவன் இன்று காரியத்தை நடப்பித்தான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15956,51 +17771,843 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পরাজয়ে আমাদের সাহায্য করবেন?” কিন্তু ঈশ্বর সেদিন কোন উত্তর দিলেন না|]]></a:t>
+              <a:t><![CDATA[என்றார்கள்; அப்படியே யோனத்தான் சாகாதபடிக்கு, ஜனங்கள் அவனைத் தப்புவித்தார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide114.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[46. சவுல் பெலிஸ்தரைத் தொடராமல் திரும்பிவிட்டான்; பெலிஸ்தரும் தங்கள் ஸ்தலத்திற்குப் போய்விட்டார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide115.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[47. இப்படிச் சவுல் இஸ்ரவேலை ஆளுகிற ராஜ்யபாரத்தைப் பெற்றுக்கொண்டு, சுற்றிலும் இருக்கிற தன்னுடைய]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide116.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எல்லாச் சத்துருக்களுமாகிய மோவாபியருக்கும், அம்மோன் புத்திரருக்கும், ஏதோமியருக்கும், சோபாவின்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide117.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ராஜாக்களுக்கும், பெலிஸ்தருக்கும் விரோதமாக யுத்தம் பண்ணி, எவர்கள் மேல் படையெடுத்தானோ, அவர்களையெல்லாம்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide118.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அடக்கினான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide119.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[48. அவன் பலத்து, அமலேக்கியரை முறிய அடித்து, இஸ்ரவேலரைக் கொள்ளையிடுகிற யாவர் கைக்கும் அவர்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16088,51 +18695,1239 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হারিয়ে দিতে পারি|”]]></a:t>
+              <a:t><![CDATA[மற்றொன்றுக்குச் சேனே என்று பேர்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide120.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நீங்கலாக்கி இரட்சித்தான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide121.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[49. சவுலுக்கு இருந்த குமாரர்: யோனத்தான், இஸ்வி, மல்கிசூவா என்பவர்கள்; அவனுடைய இரண்டு குமாரத்திகளில்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide122.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மூத்தவள் பேர் மேரப், இளையவள் பேர் மீகாள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide123.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[50. சவுலுடைய மனைவியின் பேர் அகினோவாம், அவள் அகிமாசின் குமாரத்தி: அவனுடைய சேனாபதியின்பேர் அப்னேர்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide124.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அவன் சவுலுடைய சிறியதகப்பனாகிய நேரின் குமாரன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide125.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[51. கீஸ் சவுலின் தகப்பன்; அப்னேரின் தகப்பனாகிய நேர் ஆபியேலின் குமாரன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide126.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[52. சவுல் இருந்த நாளெல்லாம் பெலிஸ்தரின் மேல் கடினமான யுத்தம் நடந்தது; சவுல் ஒரு]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide127.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பராக்கிரமசாலியையாகிலும் ஒரு பலசாலியையாகிலும் காணும்போது, அவர்கள் எல்லாரையும் தன்னிடமாகச்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide128.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சேர்த்துக்கொள்ளுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16220,51 +20015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. সেই মতো য়োনাথন ও তার অস্ত্রবহনকারী পলেষ্টীয়দের একটা সুয়োগ করে দিল ওরা যাতে তাদের দেখতে পায়|]]></a:t>
+              <a:t><![CDATA[5. அந்தப் பாறைகளில் ஒன்று வடக்கே மிக்மாசுக்கு எதிராகவும், மற்றொன்று தெற்கே கிபியாவுக்கு எதிராகவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16352,51 +20147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পলেষ্টীয় প্রহরীরা বলল, “দেখ, গর্ত থেকে ইব্রীযরা বেরিয়ে আসছে যেখানে তারা লুকিয়ে ছিল!”]]></a:t>
+              <a:t><![CDATA[இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16484,51 +20279,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. দুর্গের ভেতর থেকে পলেষ্টীয়রা য়োনাথন ও তার অস্ত্রবহনকারীকে চিত্কার করে বলল, “এগিয়ে এসো| আমরা]]></a:t>
+              <a:t><![CDATA[6. யோனத்தான் தன் ஆயுததாரியாகிய வாலிபனை நோக்கி: விருத்தசேதனம் இல்லாதவர்களுடைய அந்தத் தாணையத்திற்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16616,51 +20411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তোমাদের উচিত্‌ শিক্ষা দেব!”য়োনাথন তার অস্ত্রবহনকারীকে বলল, “আমি পাহাড়ে উঠছি| আমার পিছন পিছন এসো|]]></a:t>
+              <a:t><![CDATA[போவோம் வா; ஒருவேளை கர்த்தர் நமக்காக ஒரு காரியம் செய்வார்; அநேகம்பேரைக் கொண்டாகிலும், கொஞ்சம் பேரைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16748,51 +20543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রভু ইস্রায়েলীয়দের দিয়ে পলেষ্টীয়দের পরাজিত করতে দিচ্ছেন!”]]></a:t>
+              <a:t><![CDATA[கொண்டாகிலும், ரட்சிக்கக் கர்த்தருக்குத் தடையில்லை என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16880,51 +20675,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. তাই য়োনাথন হামাগুড়ি দিয়ে পাহাড়ে উঠল| তার অস্ত্রবহনকারী ঠিক তার পিছনে| য়োনাথন ও তার]]></a:t>
+              <a:t><![CDATA[7. அப்பொழுது அவன் ஆயுததாரி அவனைப் பார்த்து: உம்முடைய இருதயத்தில் இருக்கிறபடியெல்லாம் செய்யும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17012,51 +20807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[অস্ত্রবহনকারী সেখানে ছিল না| ওরা দুজনে পলেষ্টীয়দের আক্রমণ করল| প্রথম চোটেই তারা আধ একর জুড়ে 20 জন]]></a:t>
+              <a:t><![CDATA[அப்படியே போம்; இதோ, உம்முடைய மனதுக்கு ஏற்றபடி நானும் உம்மோடேகூட வருகிறேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17144,51 +20939,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. য়োনাথন তার অস্ত্রবাহক যুবক সহকারীকে বলল, “চলো আমরা ঐ বিদেশীদের তাঁবুর দিকে যাই| হয়তো ওদের]]></a:t>
+              <a:t><![CDATA[1. ஒருநாள் சவுலின் குமாரனாகிய யோனத்தான் தன் ஆயுததாரியாகிய வாலிபனை நோக்கி: நமக்கு எதிராக அந்தப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17276,51 +21071,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পলেষ্টীয়কে হত্যা করল|]]></a:t>
+              <a:t><![CDATA[8. அதற்கு யோனத்தான்: இதோ, நாம் கடந்து, அந்த மனுஷரிடத்திற்குப் போகிறவர்கள்போல அவர்களுக்கு நம்மைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17408,51 +21203,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. সামনে থেকে যারা আক্রমণ করতে আসছিল য়োনাথন তাদের সঙ্গে যুদ্ধ করল| আর তার অস্ত্রবহনকারী পিছন পিছন]]></a:t>
+              <a:t><![CDATA[காண்பிப்போம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17540,51 +21335,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[এসে যারা শুধু আহত হয়েছিল তাদের মেরে ফেলল|]]></a:t>
+              <a:t><![CDATA[9. நாங்கள் உங்களிடத்துக்கு வருமட்டும் நில்லுங்கள் என்று நம்மோடே சொல்வார்களானால், நாம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17672,51 +21467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. সেদিন শৌলের পুত্র য়োনাথন তার অস্ত্রবাহকের সঙ্গে কথা বলছিল| য়োনাথন বলল, “উপত্যকার অন্যদিকে]]></a:t>
+              <a:t><![CDATA[அவர்களிடத்துக்கு ஏறிப்போகாமல், நம்முடைய நிலையிலே நிற்போம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17804,51 +21599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পলেষ্টীয়দের তাঁবু গেড়েছে| চলো সেদিকে যাওয়া যাক|” পিতাকে সে এ বিষযে কোন কথা বলল না|]]></a:t>
+              <a:t><![CDATA[10. எங்களிடத்துக்கு ஏறிவாருங்கள் என்று சொல்வார்களானால், ஏறிப்போவோம்; கர்த்தர் அவர்களை நம்முடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17936,51 +21731,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. পলেষ্টীয় সৈন্যরা সকলেই বেশ ভয় পেয়ে গেল| মাঠে, শিবিরে, দুর্গে যে সব সৈন্য ছিল সকলেই ভয় পেয়ে]]></a:t>
+              <a:t><![CDATA[கையில் ஒப்புக்கொடுத்தார்; இது நமக்கு அடையாளம் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18068,51 +21863,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[গেল, এমনকি সবচেয়ে সাহসী যারা তারাও| মাটি কাঁপতে লাগল এবং তাতে পলেষ্টীয় বাহিনী সত্যিই বেশ ভয় পেয়ে]]></a:t>
+              <a:t><![CDATA[11. அப்படியே அவர்கள் இருவரும் பெலிஸ்தரின் தாணையத்திற்முன் தங்களைக் காண்பித்தார்கள்; அப்பொழுது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18200,51 +21995,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[গেল|]]></a:t>
+              <a:t><![CDATA[பெலிஸ்தர்: இதோ, எபிரெயர் ஒளித்துக் கொண்டிருந்த வளைகளைவிட்டுப் புறப்படுகிறார்கள் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18332,51 +22127,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. শৌল তখন পাহাড়ের ধারে মিগ্রোন নামে একটা জায়গায় একটা ডালিম গাছের নীচে বসেছিলেন| এটা ছিল যেখানে]]></a:t>
+              <a:t><![CDATA[12. தாணையம் இருக்கிற மனுஷர் யோனத்தனையும் அவன் ஆயுததாரியையும் பார்த்து: எங்களிடத்துக்கு ஏறிவாருங்கள்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18464,51 +22259,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ফসল ঝাড়াই হয় তারই কাছে| শৌলের সঙ্গে ছিল প্রায 600 জন লোক|]]></a:t>
+              <a:t><![CDATA[உங்களுக்குப் புத்தி கற்பிப்போம் என்றார்கள்; அப்பொழுது யோனத்தான் தன் ஆயுததாரியை நோக்கி: என் பின்னாலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18596,51 +22391,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হারিয়ে দিতে প্রভু আমাদের সাহায্য করতে পারেন| প্রভুকে কেউই থামাতে পারে না| আমাদের সৈন্য কম হোক্ বা]]></a:t>
+              <a:t><![CDATA[பக்கத்தில் இருக்கிற பெலிஸ்தரின் தாணையத்திற்குப் போவோம் வா என்று சொன்னான்; அதை அவன் தன் தகப்பனுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18728,51 +22523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. শৌলের প্রহরীরা ছিল বিন্যামীনের গিবিয়ায়| তারা দেখল পলেষ্টীয়রা যেদিকে পারছে পালাচ্ছে|]]></a:t>
+              <a:t><![CDATA[ஏறிவா; கர்த்தர் அவர்களை இஸ்ரவேலின் கையில் ஒப்புக்கொடுத்தார் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18860,51 +22655,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. একজনের নাম ছিল অহিয| এলি শীলোয় প্রভুর যাজক ছিল| তার জায়গায় এখন অহিয নামে এক ব্যক্তি যাজক হল|]]></a:t>
+              <a:t><![CDATA[13. யோனத்தான் தன் கைகளாலும் தன் கால்களாலும் தவழ்ந்து ஏறினான். அவன் ஆயுததாரி அவன் பின்னாலே ஏறினான்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18992,51 +22787,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সে পরল যাজকের এফোদ নামক বিশেষ পোশাক| অহিয ছিল ঈখাবোদের ভাই অহীটুবের পুত্র| ঈখাবোদের পিতার নাম পীনহস|]]></a:t>
+              <a:t><![CDATA[அப்பொழுது அவர்கள் யோனத்தானுக்கு முன்பாக மடிந்து விழுந்தார்கள்; அவன் ஆயுததாரியும் அவன் பின்னாலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19124,51 +22919,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পীনহসের পিতা ছিল এলি|লোকরা জানত না যে য়োনাথন চলে গিয়েছিল|]]></a:t>
+              <a:t><![CDATA[வெட்டிக்கொண்டே போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19256,51 +23051,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. শৌল সৈন্যদের বললেন, “লোকগুলোকে গোন| ক’জন শিবির ছেড়ে গেছে দেখতে চাই|”ওরা লোক গুনতে শুরু করল|]]></a:t>
+              <a:t><![CDATA[14. யோனத்தானும் அவன் ஆயுததாரியும் அடித்த அந்த முந்தின அடியிலே ஏறக்குறைய இருபதுபேர் அரையேர் நிலமான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19388,51 +23183,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[য়োনাথন ও তার অস্ত্রবহনকারী সেখানে ছিল না|]]></a:t>
+              <a:t><![CDATA[விசாலத்திலே விழுந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19520,51 +23315,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. শৌল অহিযকে বললেন, “এবার ঈশ্বরের পবিত্র সিন্দুক আনো|” (সেই সময় ঈশ্বরের পবিত্র সিন্দুক]]></a:t>
+              <a:t><![CDATA[15. அப்பொழுது பாளயத்திலும் வெளியிலும், சகல ஜனங்களிலும், பயங்கரம் உண்டாய், தாணையம் இருந்தவர்களும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19652,51 +23447,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ইস্রায়েলীয়দের সঙ্গে ছিল|)]]></a:t>
+              <a:t><![CDATA[கொள்ளையிடப்போன தண்டிலுள்ளவர்களுங்கூடத் திகில் அடைந்தார்கள்; பூமியும் அதிர்ந்தது; அது தேவனால் உண்டான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19784,51 +23579,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. গিরিপথের উভয় পাশে একটা বড় শিলা ছিল| য়োনাথন ঠিক করল ঐ গিরিপথ দিয়ে সে পলেষ্টীয় শিবিরে পৌঁছবে,]]></a:t>
+              <a:t><![CDATA[பயங்கரமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19916,51 +23711,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[একটা শিলার নাম ছিল বোত্‌সেস; অন্য শিলাটির নাম ছিল সেনি|]]></a:t>
+              <a:t><![CDATA[16. பென்யமீன் நாட்டிலுள்ள கிபியாவிலே சவுலுக்கு இருந்த ஜாமக்காரர் பார்த்து: இதோ, அந்த ஏராளமான கூட்டம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20048,51 +23843,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বেশী এতে কিছু যায় আসে না|”]]></a:t>
+              <a:t><![CDATA[அறிவிக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20180,51 +23975,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. শৌল যাজক অহিযর সঙ্গে কথা বলছিলেন| ঈশ্বরের উপদেশের জন্য তিনি অপেক্ষা করছিলেন| কিন্তু পলেষ্টীয়দের]]></a:t>
+              <a:t><![CDATA[கலைந்து, ஒருவர்மேல் ஒருவர் விழுகிறதைக் கண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20312,51 +24107,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[শিবিরে গোলমাল আর চেঁচামেচি ক্রমশঃ বেড়েই চলেছিল| শৌল অধৈর্য়্য় হয়ে পড়লেন| অবশেষে তিনি যাজক অহিযকে]]></a:t>
+              <a:t><![CDATA[17. அப்பொழுது சவுல் தன்னோடேகூட இருக்கிற ஜனங்களை நோக்கி: நம்மிடத்திலிருந்து போனவர்கள் யார் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20444,51 +24239,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বললেন, “আর নয়, এবার হাত নামাও| প্রার্থনা শেষ করো|”]]></a:t>
+              <a:t><![CDATA[இலக்கம்பாருங்கள் என்றான்; அவர்கள் இலக்கம் பார்க்கிறபோது, இதோ, யோனத்தானும் அவன் ஆயுததாரியும் அங்கே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20576,51 +24371,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. একটি শিলা উত্তরে মিক্মস অভিমুখে ছিল এবং অন্যটি ছিল দক্ষিণে গেবার দিকে মুখ করা|]]></a:t>
+              <a:t><![CDATA[இல்லை என்று கண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20708,51 +24503,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. সৈন্যসামন্ত জড়ো করে নিয়ে শৌল যুদ্ধ করতে গেলেন| পলেষ্টীয় সৈন্যরা বিভ্রান্ত হয়ে গেল| এমনকি]]></a:t>
+              <a:t><![CDATA[18. அப்பொழுது சவுல் அகீயாவை நோக்கி: தேவனுடைய பெட்டியைக் கொண்டுவா என்றான்; தேவனுடைய பெட்டி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20840,51 +24635,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তারা তাদের তরবারি ব্যবহার করে একে অপরের সঙ্গে লড়াই করছিল|]]></a:t>
+              <a:t><![CDATA[அந்நாட்களில் இஸ்ரவேல் புத்திரரிடத்தில் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20972,51 +24767,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. কিছু ইব্রীয আগে পলেষ্টীয়দের সেবা করত এবং তাদের শিবিরেই থাকত| কিন্তু এখন তারা শৌল আর য়োনথনের]]></a:t>
+              <a:t><![CDATA[19. இப்படிச் சவுல் ஆசாரியனோடே பேசுகையில், பெலிஸ்தரின் பாளயத்தில் உண்டான கலகம் வரவர அதிகரித்தது;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21104,51 +24899,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সঙ্গে মিশে গেল| তারা এখন ইস্রায়েলীয়দের দলে ভিড়ে গেল|]]></a:t>
+              <a:t><![CDATA[அப்பொழுது சவுல் ஆசாரியனைப் பார்த்து: இருக்கட்டும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21236,51 +25031,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ইফ্রয়িমের পার্বত্য দেশে যেসব ইস্রায়েলীয় লুকিয়েছিল তারা পলেষ্টীয়দের পালিয়ে যাবার খবর শুনল|]]></a:t>
+              <a:t><![CDATA[20. சவுலும் அவனோடிருந்த ஜனங்களும் கூட்டங்கூடிப் போர்க்களத்திற்குப் போனார்கள்; ஒருவர் பட்டயம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21368,51 +25163,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[এখন এই ইস্রায়েলীয়রাও যুদ্ধে নেমে পলেষ্টীয়দের তাড়িয়ে দিতে শুরু করল|]]></a:t>
+              <a:t><![CDATA[ஒருவருக்கு விரோதமாயிருந்தபடியால் மகா அமளியுண்டாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21500,51 +25295,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. অস্ত্রবাহক যুবকটি তাকে বলল, “যা ভাল বোঝ, করো| আমি তোমার সঙ্গে সমস্ত ব্যাপারে থাকব|”]]></a:t>
+              <a:t><![CDATA[2. சவுல் கிபியாவின் கடைசி முனையாகிய மிக்ரோனிலே ஒரு மாதளமரத்தின்கீழ் இருந்தான்; அவனோடேகூட இருந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21632,51 +25427,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. এই ভাবে প্রভু সেদিন ইস্রায়েলীয়দের রক্ষা করলেন| যুদ্ধ চললো বৈত্‌-আবন ছাড়িযে| সমস্ত সৈন্য এখন]]></a:t>
+              <a:t><![CDATA[21. இதற்குமுன் பெலிஸ்தருடன் கூடி அவர்களோடேகூடப் பாளயத்திலே திரிந்து வந்த எபிரெயரும், சவுலோடும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21764,51 +25559,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[শৌলের সঙ্গে| তারা সংখ্যায় প্রায 10,000 জন পুরুষ| পাহাড়ী অঞ্চলে ইফ্রয়িমের সমস্ত শহরগুলিতে যুদ্ধ]]></a:t>
+              <a:t><![CDATA[யோனத்தானோடும் இருக்கிற இஸ்ரவேலரோடே கூடிக்கொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21896,51 +25691,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ছড়িয়ে পড়ল|]]></a:t>
+              <a:t><![CDATA[22. எப்பிராயீம் மலைகளில் ஒளித்துக்கொண்டிருந்த சகல இஸ்ரவேலரும் பெலிஸ்தர் முறிந்தோடுகிறதைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22028,51 +25823,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. কিন্তু সেদিন শৌল একটা মস্ত ভুল করেছিলেন| ইস্রায়েলীয়রা ক্লান্ত ও ক্ষুধার্ত হয়ে পড়েছিল| এর]]></a:t>
+              <a:t><![CDATA[கேள்விப்பட்டபோது, யுத்தத்திலே அவர்களை நெருங்கித் தொடர்ந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22160,51 +25955,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কারণ শৌল| তিনি তাদের দিয়ে এই প্রতিশ্রুতি করিযেছিলেন যে সন্ধ্যার আগে এবং আমি শত্রুদের হারিয়ে দেবার]]></a:t>
+              <a:t><![CDATA[23. இப்படிக் கர்த்தர் அன்றையதினம் இஸ்ரவேலை ரட்சித்தார்; அந்த யுத்தம் பெத்தாவேன்மட்டும் நடந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22292,51 +26087,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আগে যদি কেউ খায় তাহলে তাকে শাস্তি দেওয়া হবে| তাই কোন ইস্রায়েলীয় সৈন্য কিছু খায় নি|]]></a:t>
+              <a:t><![CDATA[24. இஸ்ரவேலர் அன்றையதினம் மிகுந்த வருத்தம் அடைந்தார்கள்: நான் என் சத்துருக்கள் கையிலே பழிவாங்க]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22424,51 +26219,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. যুদ্ধ করতে গিয়ে তারা বেশ কিছু জঙ্গলের মধ্যে ঢুকে পড়েছিল|]]></a:t>
+              <a:t><![CDATA[வேண்டும், சாயங்காலமட்டும் பொறுக்காமல் எவன் போஜனம் செய்கிறானோ அவன் சபிக்கப்பட்டவன் என்று சவுல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22556,51 +26351,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. তখন শৌল বললেন, “সমস্ত নেতাকে আমার কাছে ডেকে আনো| খুঁজে বের করা যাক আজ কে পাপ করেছে|]]></a:t>
+              <a:t><![CDATA[ஜனங்களுக்கு ஆணையிட்டுச் சொல்லியிருந்தபடியால், ஜனங்களில் ஒருவரும் எவ்வளவேணும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22688,51 +26483,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. তারপর তারা এক জায়গায় মাটির ওপরে একটি মৌচাক দেখল, কিন্তু মৌচাকের কাছে গিয়েও খেল না|]]></a:t>
+              <a:t><![CDATA[போஜனம்பண்ணாதிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22820,51 +26615,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রতিশ্রুতি ভাঙ্গতে তাদের ভয় করছিল|]]></a:t>
+              <a:t><![CDATA[25. தேசத்து ஜனங்கள் எல்லாரும் ஒரு காட்டிலே வந்தார்கள்; அங்கே வெளியிலே தேன்கூடு கட்டியிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22952,51 +26747,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. য়োনাথন বলল, “চলো এগোনো যাক! আমরা উপত্যকা পেরিযে পলেষ্টীয় প্রহরীদের দিকে যাব| এমন করব যেন তারা]]></a:t>
+              <a:t><![CDATA[ஜனங்கள் ஏறக்குறைய அறுநூறுபேராயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23084,51 +26879,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. ইস্রাযেলকে যিনি রক্ষা করেন, সেই প্রভুর নামে আমি শপথ করে বলছি, পাপ যদি আমার পুত্র য়োনাথনও করে]]></a:t>
+              <a:t><![CDATA[26. ஜனங்கள் காட்டிலே வந்தபோது, இதோ, தேன் ஒழுகிக்கொண்டிருந்தது; ஆனாலும் ஒருவனும் அதைத் தன் கையினாலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23216,51 +27011,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[থাকে তবে তাকেও মরতে হবে|” কেউ কোন কথা বলল না|]]></a:t>
+              <a:t><![CDATA[தொட்டுத் தன் வாயில் வைக்கவில்லை; ஜனங்கள் அந்த ஆணையினிமித்தம் பயப்பட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23348,51 +27143,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. কিন্তু য়োনাথন এই প্রতিশ্রুতির কথা জানত না| সে জানত না যে তার পিতা সৈন্যদের জোর করে এই]]></a:t>
+              <a:t><![CDATA[27. யோனத்தான் தன் தகப்பன் ஜனங்களுக்கு ஆணையிட்டதைக் கேள்விப்படவில்லை; அவன் தன் கையிலிருந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23480,51 +27275,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রতিশ্রুতি করিযেছেন| য়োনাথনের হাতে ছিল একটি লাঠি| সে লাঠিটার একটা দিক মৌচাকের মধ্যে ঢুকিয়ে দিয়ে]]></a:t>
+              <a:t><![CDATA[கோலைநீட்டி, அதின் நுனியினாலே தேன்கூட்டைக் குத்தி, அதை எடுத்துத் தன் வாயிலே போட்டுக்கொண்டான்; அதினால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23612,51 +27407,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কিছু মধু বের করে আনলো| মধু খেয়ে সে কিছুটা ভাল বোধ করল|]]></a:t>
+              <a:t><![CDATA[அவன் கண்கள் தெளிந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23744,51 +27539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. শৌল সমস্ত ইস্রায়েলীয়দের বললেন, “তোমরা এদিকটায দাঁড়াও, আমি আর য়োনাথন ওদিকে]]></a:t>
+              <a:t><![CDATA[28. அப்பொழுது ஜனங்களில் ஒருவன்: இன்றைக்கு போஜனம் சாப்பிடுகிறவன் சபிக்கப்பட்டவன் என்று உம்முடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23876,51 +27671,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দাঁড়াচ্ছি|”সৈন্যরা বলল, “যা বলবেন তাই হবে|”]]></a:t>
+              <a:t><![CDATA[தகப்பனார் ஜனங்களுக்கு உறுதியாய் ஆணையிட்டிருக்கிறார்; ஆகையினால் ஜனங்கள் விடாய்த்திருக்கிறார்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24008,51 +27803,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. সৈন্যদের একজন য়োনাথনকে বলল, “তোমার পিতা সৈন্যদের এই বিশেষ প্রতিশ্রুতি করতে বাধ্য করেছিলেন|]]></a:t>
+              <a:t><![CDATA[என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24140,51 +27935,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তোমার পিতা বলেছিলেন কেউ আজ খেলে শাস্তি পাবে| তাই কেউ কিছু খায় নি| সেই জন্য সকলে দুর্বল হয়ে]]></a:t>
+              <a:t><![CDATA[29. அப்பொழுது யோனத்தான்: என் தகப்பன் தேசத்தின் ஜனங்களைக் கலக்கப்படுத்தினார்; நான் இந்தத் தேனிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24272,51 +28067,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পড়েছে|”]]></a:t>
+              <a:t><![CDATA[கொஞ்சம் ருசிபார்த்ததினாலே, என் கண்கள் தெளிந்ததைப் பாருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24404,51 +28199,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আমাদের দেখতে পায়|]]></a:t>
+              <a:t><![CDATA[3. சீலோவிலே கர்த்தருடைய ஆசாரியனாயிருந்த ஏலியின் குமாரனாகிய பினெகாசுக்குப் பிறந்த இக்கபோத்தின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24536,51 +28331,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. তারপর শৌল প্রার্থনা শুরু করলেন| তিনি বললেন, “হে প্রভু, ইস্রায়েলের ঈশ্বর, কেন আজ তোমার ভৃত্যকে]]></a:t>
+              <a:t><![CDATA[30. இன்றையதினம் ஜனங்கள் தங்களுக்கு அகப்பட்ட தங்கள் சத்துருக்களின் கொள்ளையிலே ஏதாகிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24668,51 +28463,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কোনো উত্তর দিলে না? যদি আমি বা আমার পুত্র কোন দোষ করে থাকি, তবে প্রভু ইস্রায়েলের ঈশ্বর আমাদের]]></a:t>
+              <a:t><![CDATA[புசித்திருந்தால், எத்தனை நலமாயிருக்கும்; பெலிஸ்தருக்குள் உண்டான சங்காரம் மிகவும் அதிகமாயிருக்குமே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24800,51 +28595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[‘উরীম’ দাও| যদি তোমার ইস্রায়েলীয়রা কোন পাপ করে থাকে, তুমি তবে ‘তুম্মীম’ দাও| ‘উরীম’ আর ‘তুম্মীম’]]></a:t>
+              <a:t><![CDATA[என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24932,51 +28727,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ছুঁড়ে দেওয়া হল|শৌল ও য়োনাথন ধরা পড়ল এবং লোকরা বাদ পড়ল|]]></a:t>
+              <a:t><![CDATA[31. அவர்கள் அன்றையதினம் மிக்மாசிலிருந்து ஆயலோன்மட்டும் பெலிஸ்தரை முறிய அடித்தபோது, ஜனங்கள் மிகவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25064,51 +28859,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. য়োনাথন বলল, “আমার পিতা এই দেশে অনেক অশান্তি নিয়ে এসেছে| এই দেখ সামান্য একটু মধু খেয়েই আমি]]></a:t>
+              <a:t><![CDATA[விடாயத்திருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25196,51 +28991,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কেমন সুস্থ বোধ করছি|]]></a:t>
+              <a:t><![CDATA[32. அப்பொழுது ஜனங்கள் கொள்ளையின்மேல் பாய்ந்து, ஆடுகளையும் மாடுகளையும் கன்றுக்குட்டிகளையும் பிடித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25328,51 +29123,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. শত্রুদের কাছ থেকে খাবার আদায করে যদি লোকরা খেয়ে নিত তাহলে অনেক ভাল হতো| তাহলে আমরা আরো অনেক]]></a:t>
+              <a:t><![CDATA[தரையிலே போட்டு அடித்து, இரத்தத்தோடும் புசித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25460,51 +29255,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পলেষ্টীয়দের হত্যা কতে পারতাম!”]]></a:t>
+              <a:t><![CDATA[33. அப்பொழுது: இதோ, இரத்தத்தோடிருக்கிறதைப் புசிக்கிறதினால் ஜனங்கள் கர்த்தருக்கு ஏலாத பாவம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25592,51 +29387,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. শৌল বললেন, “আবার ওগুলো ছুঁড়ে দেখো কে দোষী, আমি না আমার পুত্র য়োনাথন? এবার য়োনাথন ধরা পড়ল|]]></a:t>
+              <a:t><![CDATA[செய்கிறார்கள் என்று சவுலுக்கு அறிவித்தார்கள்; அவன்: நீங்கள் துரோகம்பண்ணினீர்கள்; இப்போதே ஒரு பெரிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25724,51 +29519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. সেদিন ইস্রায়েলীয়রা পলেষ্টীয়দের হারিয়ে দিল| মিক্মস থেকে অযালোন পর্য়ন্ত সমস্ত জায়গায় ওরা]]></a:t>
+              <a:t><![CDATA[கல்லை என்னிடத்தில் உருட்டிக்கொண்டுவாருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25856,51 +29651,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. যদি তারা বলে, ‘আমরা না আসা পর্য়ন্ত ওখানে দাঁড়াও,’ তাহলে সেখানেই দাঁড়িয়ে থাকব| আমরা ওদের দিকে]]></a:t>
+              <a:t><![CDATA[சகோதரனும் அகிதூபின் குமாரனுமாகிய அகியா என்பவன் ஏபோத்தைத் தரித்தவனாயிருந்தான்; யோனத்தான் போனதை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25988,51 +29783,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পলেষ্টীয়দের সঙ্গে লড়াই চালিযেছিল| ফলে তারা ক্লান্ত ও ক্ষুধার্ত হয়ে পড়েছিল|]]></a:t>
+              <a:t><![CDATA[34. நீங்கள் ஜனத்திற்குள்ளே போய், இரத்தத்தோடிருக்கிறதச் சாப்பிடுகிறதினாலே, கர்த்தருக்கு ஏலாத பாவம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26120,51 +29915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. শৌল য়োনাথনকে বললেন, “কি করেছ বলো?”য়োনাথন বলল, “লাঠির মাথায় শুধু একটু মধু নিয়ে খেয়েছি| এর]]></a:t>
+              <a:t><![CDATA[செய்யாதபடிக்கு, அவரவர் தங்கள் மாட்டையும் அவரவர் தங்கள் ஆட்டையும் என்னிடத்தில் கொண்டுவந்து, இங்கே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26252,51 +30047,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জন্য কি আমাকে মরতে হবে?”]]></a:t>
+              <a:t><![CDATA[அடித்து, பின்பு சாப்பிடவேண்டும் என்று அவர்களுக்குச் சொல்லுங்கள் என்று கட்டளையிட்டான்; ஆகையால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26384,51 +30179,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. শৌল বললেন, “আমি যে প্রতিশ্রুতি করেছি| প্রতিশ্রুতি ভঙ্গ করলে ঈশ্বর আমাকে শাস্তি দেবেন| সুতরাং]]></a:t>
+              <a:t><![CDATA[ஜனங்கள் எல்லாரும் அவரவர் தங்கள் மாடுகளை அன்று இராத்திரி தாங்களே கொண்டு வந்து, அங்கே அடித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26516,51 +30311,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[য়োনাথন মরবেই|”]]></a:t>
+              <a:t><![CDATA[35. பின்பு சவுல் கர்த்தருக்கு ஒரு பலிபீடத்தைக் கட்டினான்; அது அவன் கர்த்தருக்குக் கட்டின முதலாவது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26648,51 +30443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. পলেষ্টীয়দের মেষ, গরু, বাছুর সব তারা নিয়ে নিয়েছিল| এখন ইস্রায়েলের লোকরা প্রবল ক্ষুধায সেগুলো]]></a:t>
+              <a:t><![CDATA[பலிபீடம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26780,51 +30575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মাটিতে ফেলে হত্যা করে রক্তশুদ্ধ খেতে লাগল|]]></a:t>
+              <a:t><![CDATA[36. அதற்குப்பின்பு சவுல்: நாம் இந்த இராத்திரியிலே பெலிஸ்தரைத் தொடர்ந்துபோய், விடியற்கால]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26912,51 +30707,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. তখন সৈন্যরা শৌলকে বলল, “য়োনাথন আজ ইস্রায়েলের জয়ের নাযক| তাকে কি মরতেই হবে? কখনোই না| আমরা]]></a:t>
+              <a:t><![CDATA[வெளிச்சமாகுமட்டும் அவர்களைக் கொள்ளையிட்டு, அவர்களில் ஒருவரையும் மீதியாக வைக்காதிருப்போமாக என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27044,51 +30839,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জীবন্ত ঈশ্বরের নামে দিব্য়ি করে বলছি, কেউ য়োনাথনের গায়ে হাত দেব না| তার একটি চুলও মাটিতে পড়বে না|]]></a:t>
+              <a:t><![CDATA[அதற்கு அவர்கள்: உம்முடைய கண்களுக்கு நலமானபடியெல்லாம் செய்யும் என்றார்கள். ஆசாரியனோ: நாம் இங்கே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27176,51 +30971,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বয়ং ঈশ্বর য়োনাথনকে পলেষ্টীয়দের বিরুদ্ধে যুদ্ধ করতে সাহায্য করেছেন|” এই ভাবে তারা য়োনাথনকে]]></a:t>
+              <a:t><![CDATA[தேவசந்நிதியில் சேரக்கடவோம் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27308,51 +31103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[এগোব না|]]></a:t>
+              <a:t><![CDATA[ஜனங்கள் அறியாதிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27440,51 +31235,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বাঁচাল| তাকে আর মরতে হল না|]]></a:t>
+              <a:t><![CDATA[37. அப்படியே: பெலிஸ்தரைத் தொடர்ந்துபோகலாமா? அவர்களை இஸ்ரவேலின் கையில் ஒப்புக்கொடுப்பீரா? என்று சவுல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27572,51 +31367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. শৌলকে একজন বলল, “এই দেখ| লোকগুলো আবার প্রভুর বিরুদ্ধে পাপ করছে| রক্ত লেগে থাকা মাংস ওরা]]></a:t>
+              <a:t><![CDATA[தேவனிடத்தில் விசாரித்தான்; அவர் அந்த நாளிலே அவனுக்கு மறுஉத்தரவு அருளவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27704,51 +31499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[খাচ্ছে!”তখন শৌল বললেন, “তোমরা পাপ করেছ| এখানে একটা বড় পাথর গড়িযে দাও|”]]></a:t>
+              <a:t><![CDATA[38. அப்பொழுது சவுல்: ஜனத்தின் தலைவர்களே, நீங்கள் எல்லாரும் இங்கே சேர்ந்துவந்து, இன்று இந்தப் பாவம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27836,51 +31631,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. তারপর শৌল বললেন, “যাও ওদের কাছে গিয়ে বলো, প্রত্যেকেই তার ষাঁড় আর মেষ যেন আমার কাছে নিয়ে আসে|]]></a:t>
+              <a:t><![CDATA[எதினாலே உண்டாயிற்று என்று பார்த்தறியுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27968,51 +31763,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তারপর ওরা এখানে এসে সে সব জন্তুকে যেন মারে| তোমরা প্রভুর বিরুদ্ধে পাপ কোরো না| কখনও রক্ত মাখানো মাংস]]></a:t>
+              <a:t><![CDATA[39. அது என் குமாரனாகிய யோனத்தானிடத்தில் காணப்பட்டாலும், அவன் சாகவே சாகவேண்டும் என்று இஸ்ரவேலை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28100,51 +31895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[খেও না|”সেই রাত্রে প্রত্যেকেই নিজেদের পশু সেখানে নিয়ে এসে বলি দিল|]]></a:t>
+              <a:t><![CDATA[ரட்சிக்கிற கர்த்தருடைய ஜீவனைக் கொண்டு சொல்லுகிறேன் என்றான்; சகல ஜனங்களுக்குள்ளும் ஒருவனும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28232,51 +32027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. শৌল পলেষ্টীয়দের পিছু নিলেন না| পলেষ্টীয়রা নিজেদের জায়গায় ফিরে এলো|]]></a:t>
+              <a:t><![CDATA[அவனுக்குப் பிரதியுத்தரம் சொல்லவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28364,51 +32159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. তারপর শৌল প্রভুর জন্য একটা বেদী তৈরী করলেন| শৌল নিজেই এই কাজটা করতে লাগলেন|]]></a:t>
+              <a:t><![CDATA[40. அதற்குப்பின் அவன் இஸ்ரவேலர் எல்லாரையும் நோக்கி: நீங்கள் அந்தப்பக்கத்திலே இருங்கள்; நானும் என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28496,51 +32291,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. ইস্রায়েলের সম্পূর্ণ কর্ত্তৃত্ব শৌল নিজের হাতে নিলেন| ইস্রায়েলের চারিদিকে যত শত্রু ছিল, তাদের]]></a:t>
+              <a:t><![CDATA[குமாரனாகிய யோனத்தானும் இந்தப்பக்கத்தில் இருப்போம் என்றான்; ஜனங்கள் சவுலைப் பார்த்து: உம்முடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28628,51 +32423,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সঙ্গে তিনি যুদ্ধ চালালেন| তিনি মোযাব, অম্মোনীয়, সোবার রাজা ইদোম এবং পলেষ্টীয়দের সঙ্গে যুদ্ধ করলেন|]]></a:t>
+              <a:t><![CDATA[கண்களுக்கு நலமானபடி செய்யும் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28689,91 +32484,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 சாமுவேல் : 14]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme43">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme54">
   <a:themeElements>
-    <a:clrScheme name="Theme43">
+    <a:clrScheme name="Theme54">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme43">
+    <a:fontScheme name="Theme54">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -28799,51 +32594,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme43">
+    <a:fmtScheme name="Theme54">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -28974,51 +32769,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>113</Slides>
+  <Slides>128</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>