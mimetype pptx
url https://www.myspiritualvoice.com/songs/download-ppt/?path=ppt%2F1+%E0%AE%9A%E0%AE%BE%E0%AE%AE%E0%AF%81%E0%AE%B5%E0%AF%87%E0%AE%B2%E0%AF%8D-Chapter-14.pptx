--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -201,50 +201,66 @@
   <Override PartName="/ppt/notesSlides/notesSlide93.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide94.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide94.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide95.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide95.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide96.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide96.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide97.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide97.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide98.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide98.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide99.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide99.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide100.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide100.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide101.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide101.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide102.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide102.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide103.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide103.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide104.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide104.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide105.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide105.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide106.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide106.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide107.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide107.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide108.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide108.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide109.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide109.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide110.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide110.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide111.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide111.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide112.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide112.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide113.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide113.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -330,50 +346,58 @@
     <p:sldId id="336" r:id="rId83"/>
     <p:sldId id="337" r:id="rId84"/>
     <p:sldId id="338" r:id="rId85"/>
     <p:sldId id="339" r:id="rId86"/>
     <p:sldId id="340" r:id="rId87"/>
     <p:sldId id="341" r:id="rId88"/>
     <p:sldId id="342" r:id="rId89"/>
     <p:sldId id="343" r:id="rId90"/>
     <p:sldId id="344" r:id="rId91"/>
     <p:sldId id="345" r:id="rId92"/>
     <p:sldId id="346" r:id="rId93"/>
     <p:sldId id="347" r:id="rId94"/>
     <p:sldId id="348" r:id="rId95"/>
     <p:sldId id="349" r:id="rId96"/>
     <p:sldId id="350" r:id="rId97"/>
     <p:sldId id="351" r:id="rId98"/>
     <p:sldId id="352" r:id="rId99"/>
     <p:sldId id="353" r:id="rId100"/>
     <p:sldId id="354" r:id="rId101"/>
     <p:sldId id="355" r:id="rId102"/>
     <p:sldId id="356" r:id="rId103"/>
     <p:sldId id="357" r:id="rId104"/>
     <p:sldId id="358" r:id="rId105"/>
     <p:sldId id="359" r:id="rId106"/>
     <p:sldId id="360" r:id="rId107"/>
+    <p:sldId id="361" r:id="rId108"/>
+    <p:sldId id="362" r:id="rId109"/>
+    <p:sldId id="363" r:id="rId110"/>
+    <p:sldId id="364" r:id="rId111"/>
+    <p:sldId id="365" r:id="rId112"/>
+    <p:sldId id="366" r:id="rId113"/>
+    <p:sldId id="367" r:id="rId114"/>
+    <p:sldId id="368" r:id="rId115"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -576,53 +600,61 @@
   <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
   <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide82.xml"/>
   <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide83.xml"/>
   <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide84.xml"/>
   <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide85.xml"/>
   <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide86.xml"/>
   <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide87.xml"/>
   <Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide88.xml"/>
   <Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide89.xml"/>
   <Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide90.xml"/>
   <Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide91.xml"/>
   <Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide92.xml"/>
   <Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide93.xml"/>
   <Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide94.xml"/>
   <Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide95.xml"/>
   <Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide96.xml"/>
   <Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide97.xml"/>
   <Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide98.xml"/>
   <Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide99.xml"/>
   <Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide100.xml"/>
   <Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide101.xml"/>
   <Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide102.xml"/>
   <Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide103.xml"/>
   <Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide104.xml"/>
   <Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide105.xml"/>
-  <Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide106.xml"/>
+  <Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide107.xml"/>
+  <Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide108.xml"/>
+  <Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide109.xml"/>
+  <Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide110.xml"/>
+  <Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide111.xml"/>
+  <Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide112.xml"/>
+  <Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide113.xml"/>
+  <Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -682,51 +714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அந்தப் பாறைகளில் ஒன்று வடக்கே மிக்மாசுக்கு எதிராகவும், மற்றொன்று தெற்கே கிபியாவுக்கு எதிராகவும் இருந்தது.]]></a:t>
+              <a:t><![CDATA[10. எங்களிடத்துக்கு ஏறிவாருங்கள் என்று சொல்வார்களானால், ஏறிப்போவோம்; கர்த்தர் அவர்களை நம்முடைய கையில் ஒப்புக்கொடுத்தார்; இது நமக்கு அடையாளம் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide100.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -791,51 +823,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. அதற்குப்பின் அவன் இஸ்ரவேலர் எல்லாரையும் நோக்கி: நீங்கள் அந்தப்பக்கத்திலே இருங்கள்; நானும் என் குமாரனாகிய யோனத்தானும் இந்தப்பக்கத்தில் இருப்போம் என்றான்; ஜனங்கள் சவுலைப் பார்த்து: உம்முடைய கண்களுக்கு நலமானபடி செய்யும் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[47. இப்படிச் சவுல் இஸ்ரவேலை ஆளுகிற ராஜ்யபாரத்தைப் பெற்றுக்கொண்டு, சுற்றிலும் இருக்கிற தன்னுடைய எல்லாச் சத்துருக்களுமாகிய மோவாபியருக்கும், அம்மோன் புத்திரருக்கும், ஏதோமியருக்கும், சோபாவின் ராஜாக்களுக்கும், பெலிஸ்தருக்கும் விரோதமாக யுத்தம் பண்ணி, எவர்கள் மேல் படையெடுத்தானோ, அவர்களையெல்லாம் அடக்கினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide101.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -900,51 +932,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. அதற்குப்பின் அவன் இஸ்ரவேலர் எல்லாரையும் நோக்கி: நீங்கள் அந்தப்பக்கத்திலே இருங்கள்; நானும் என் குமாரனாகிய யோனத்தானும் இந்தப்பக்கத்தில் இருப்போம் என்றான்; ஜனங்கள் சவுலைப் பார்த்து: உம்முடைய கண்களுக்கு நலமானபடி செய்யும் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[48. அவன் பலத்து, அமலேக்கியரை முறிய அடித்து, இஸ்ரவேலரைக் கொள்ளையிடுகிற யாவர் கைக்கும் அவர்களை நீங்கலாக்கி இரட்சித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide102.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1009,51 +1041,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. அப்பொழுது சவுல் இஸ்ரவேலின் தேவனாகிய கர்த்தரை நோக்கி: நிதானமாய்க் கட்டளையிட்டு யதார்த்தத்தை விளங்கப்பண்ணும் என்றான்; அப்பொழுது யோனத்தான்மேலும் சவுலின் மேலும் சீட்டு விழுந்தது, ஜனங்களோ தப்பினார்கள்.]]></a:t>
+              <a:t><![CDATA[48. அவன் பலத்து, அமலேக்கியரை முறிய அடித்து, இஸ்ரவேலரைக் கொள்ளையிடுகிற யாவர் கைக்கும் அவர்களை நீங்கலாக்கி இரட்சித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide103.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1118,51 +1150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. அப்பொழுது சவுல் இஸ்ரவேலின் தேவனாகிய கர்த்தரை நோக்கி: நிதானமாய்க் கட்டளையிட்டு யதார்த்தத்தை விளங்கப்பண்ணும் என்றான்; அப்பொழுது யோனத்தான்மேலும் சவுலின் மேலும் சீட்டு விழுந்தது, ஜனங்களோ தப்பினார்கள்.]]></a:t>
+              <a:t><![CDATA[49. சவுலுக்கு இருந்த குமாரர்: யோனத்தான், இஸ்வி, மல்கிசூவா என்பவர்கள்; அவனுடைய இரண்டு குமாரத்திகளில், மூத்தவள் பேர் மேரப், இளையவள் பேர் மீகாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide104.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1227,51 +1259,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. எனக்கும் என் குமாரனாகிய யோனத்தானுக்கும் சீட்டுப்போடுங்கள் என்று சவுல் சொன்னபோது, யோனத்தான்மேல் சீட்டு விழுந்தது.]]></a:t>
+              <a:t><![CDATA[50. சவுலுடைய மனைவியின் பேர் அகினோவாம், அவள் அகிமாசின் குமாரத்தி: அவனுடைய சேனாபதியின்பேர் அப்னேர், அவன் சவுலுடைய சிறியதகப்பனாகிய நேரின் குமாரன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide105.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1336,51 +1368,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. எனக்கும் என் குமாரனாகிய யோனத்தானுக்கும் சீட்டுப்போடுங்கள் என்று சவுல் சொன்னபோது, யோனத்தான்மேல் சீட்டு விழுந்தது.]]></a:t>
+              <a:t><![CDATA[50. சவுலுடைய மனைவியின் பேர் அகினோவாம், அவள் அகிமாசின் குமாரத்தி: அவனுடைய சேனாபதியின்பேர் அப்னேர், அவன் சவுலுடைய சிறியதகப்பனாகிய நேரின் குமாரன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide106.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[51. கீஸ் சவுலின் தகப்பன்; அப்னேரின் தகப்பனாகிய நேர் ஆபியேலின் குமாரன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide107.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[52. சவுல் இருந்த நாளெல்லாம் பெலிஸ்தரின் மேல் கடினமான யுத்தம் நடந்தது; சவுல் ஒரு பராக்கிரமசாலியையாகிலும் ஒரு பலசாலியையாகிலும் காணும்போது, அவர்கள் எல்லாரையும் தன்னிடமாகச் சேர்த்துக்கொள்ளுவான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide108.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[52. சவுல் இருந்த நாளெல்லாம் பெலிஸ்தரின் மேல் கடினமான யுத்தம் நடந்தது; சவுல் ஒரு பராக்கிரமசாலியையாகிலும் ஒரு பலசாலியையாகிலும் காணும்போது, அவர்கள் எல்லாரையும் தன்னிடமாகச் சேர்த்துக்கொள்ளுவான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide109.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[52. சவுல் இருந்த நாளெல்லாம் பெலிஸ்தரின் மேல் கடினமான யுத்தம் நடந்தது; சவுல் ஒரு பராக்கிரமசாலியையாகிலும் ஒரு பலசாலியையாகிலும் காணும்போது, அவர்கள் எல்லாரையும் தன்னிடமாகச் சேர்த்துக்கொள்ளுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1445,51 +1913,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. யோனத்தான் தன் ஆயுததாரியாகிய வாலிபனை நோக்கி: விருத்தசேதனம் இல்லாதவர்களுடைய அந்தத் தாணையத்திற்குப் போவோம் வா; ஒருவேளை கர்த்தர் நமக்காக ஒரு காரியம் செய்வார்; அநேகம்பேரைக் கொண்டாகிலும், கொஞ்சம் பேரைக் கொண்டாகிலும், ரட்சிக்கக் கர்த்தருக்குத் தடையில்லை என்றான்.]]></a:t>
+              <a:t><![CDATA[10. எங்களிடத்துக்கு ஏறிவாருங்கள் என்று சொல்வார்களானால், ஏறிப்போவோம்; கர்த்தர் அவர்களை நம்முடைய கையில் ஒப்புக்கொடுத்தார்; இது நமக்கு அடையாளம் என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide110.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. அதற்குப்பின்பு சவுல்: நாம் இந்த இராத்திரியிலே பெலிஸ்தரைத் தொடர்ந்துபோய், விடியற்கால வெளிச்சமாகுமட்டும் அவர்களைக் கொள்ளையிட்டு, அவர்களில் ஒருவரையும் மீதியாக வைக்காதிருப்போமாக என்றான். அதற்கு அவர்கள்: உம்முடைய கண்களுக்கு நலமானபடியெல்லாம் செய்யும் என்றார்கள். ஆசாரியனோ: நாம் இங்கே தேவசந்நிதியில் சேரக்கடவோம் என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide111.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. அதற்குப்பின்பு சவுல்: நாம் இந்த இராத்திரியிலே பெலிஸ்தரைத் தொடர்ந்துபோய், விடியற்கால வெளிச்சமாகுமட்டும் அவர்களைக் கொள்ளையிட்டு, அவர்களில் ஒருவரையும் மீதியாக வைக்காதிருப்போமாக என்றான். அதற்கு அவர்கள்: உம்முடைய கண்களுக்கு நலமானபடியெல்லாம் செய்யும் என்றார்கள். ஆசாரியனோ: நாம் இங்கே தேவசந்நிதியில் சேரக்கடவோம் என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide112.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[37. அப்படியே: பெலிஸ்தரைத் தொடர்ந்துபோகலாமா? அவர்களை இஸ்ரவேலின் கையில் ஒப்புக்கொடுப்பீரா? என்று சவுல் தேவனிடத்தில் விசாரித்தான்; அவர் அந்த நாளிலே அவனுக்கு மறுஉத்தரவு அருளவில்லை.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide113.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[37. அப்படியே: பெலிஸ்தரைத் தொடர்ந்துபோகலாமா? அவர்களை இஸ்ரவேலின் கையில் ஒப்புக்கொடுப்பீரா? என்று சவுல் தேவனிடத்தில் விசாரித்தான்; அவர் அந்த நாளிலே அவனுக்கு மறுஉத்தரவு அருளவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1554,51 +2458,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. யோனத்தான் தன் ஆயுததாரியாகிய வாலிபனை நோக்கி: விருத்தசேதனம் இல்லாதவர்களுடைய அந்தத் தாணையத்திற்குப் போவோம் வா; ஒருவேளை கர்த்தர் நமக்காக ஒரு காரியம் செய்வார்; அநேகம்பேரைக் கொண்டாகிலும், கொஞ்சம் பேரைக் கொண்டாகிலும், ரட்சிக்கக் கர்த்தருக்குத் தடையில்லை என்றான்.]]></a:t>
+              <a:t><![CDATA[10. எங்களிடத்துக்கு ஏறிவாருங்கள் என்று சொல்வார்களானால், ஏறிப்போவோம்; கர்த்தர் அவர்களை நம்முடைய கையில் ஒப்புக்கொடுத்தார்; இது நமக்கு அடையாளம் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1663,51 +2567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. யோனத்தான் தன் ஆயுததாரியாகிய வாலிபனை நோக்கி: விருத்தசேதனம் இல்லாதவர்களுடைய அந்தத் தாணையத்திற்குப் போவோம் வா; ஒருவேளை கர்த்தர் நமக்காக ஒரு காரியம் செய்வார்; அநேகம்பேரைக் கொண்டாகிலும், கொஞ்சம் பேரைக் கொண்டாகிலும், ரட்சிக்கக் கர்த்தருக்குத் தடையில்லை என்றான்.]]></a:t>
+              <a:t><![CDATA[11. அப்படியே அவர்கள் இருவரும் பெலிஸ்தரின் தாணையத்திற்முன் தங்களைக் காண்பித்தார்கள்; அப்பொழுது பெலிஸ்தர்: இதோ, எபிரெயர் ஒளித்துக் கொண்டிருந்த வளைகளைவிட்டுப் புறப்படுகிறார்கள் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1772,51 +2676,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது அவன் ஆயுததாரி அவனைப் பார்த்து: உம்முடைய இருதயத்தில் இருக்கிறபடியெல்லாம் செய்யும்; அப்படியே போம்; இதோ, உம்முடைய மனதுக்கு ஏற்றபடி நானும் உம்மோடேகூட வருகிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[11. அப்படியே அவர்கள் இருவரும் பெலிஸ்தரின் தாணையத்திற்முன் தங்களைக் காண்பித்தார்கள்; அப்பொழுது பெலிஸ்தர்: இதோ, எபிரெயர் ஒளித்துக் கொண்டிருந்த வளைகளைவிட்டுப் புறப்படுகிறார்கள் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1881,51 +2785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது அவன் ஆயுததாரி அவனைப் பார்த்து: உம்முடைய இருதயத்தில் இருக்கிறபடியெல்லாம் செய்யும்; அப்படியே போம்; இதோ, உம்முடைய மனதுக்கு ஏற்றபடி நானும் உம்மோடேகூட வருகிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[12. தாணையம் இருக்கிற மனுஷர் யோனத்தனையும் அவன் ஆயுததாரியையும் பார்த்து: எங்களிடத்துக்கு ஏறிவாருங்கள், உங்களுக்குப் புத்தி கற்பிப்போம் என்றார்கள்; அப்பொழுது யோனத்தான் தன் ஆயுததாரியை நோக்கி: என் பின்னாலே ஏறிவா; கர்த்தர் அவர்களை இஸ்ரவேலின் கையில் ஒப்புக்கொடுத்தார் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1990,51 +2894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. எங்களிடத்துக்கு ஏறிவாருங்கள் என்று சொல்வார்களானால், ஏறிப்போவோம்; கர்த்தர் அவர்களை நம்முடைய கையில் ஒப்புக்கொடுத்தார்; இது நமக்கு அடையாளம் என்றான்.]]></a:t>
+              <a:t><![CDATA[12. தாணையம் இருக்கிற மனுஷர் யோனத்தனையும் அவன் ஆயுததாரியையும் பார்த்து: எங்களிடத்துக்கு ஏறிவாருங்கள், உங்களுக்குப் புத்தி கற்பிப்போம் என்றார்கள்; அப்பொழுது யோனத்தான் தன் ஆயுததாரியை நோக்கி: என் பின்னாலே ஏறிவா; கர்த்தர் அவர்களை இஸ்ரவேலின் கையில் ஒப்புக்கொடுத்தார் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2099,51 +3003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. எங்களிடத்துக்கு ஏறிவாருங்கள் என்று சொல்வார்களானால், ஏறிப்போவோம்; கர்த்தர் அவர்களை நம்முடைய கையில் ஒப்புக்கொடுத்தார்; இது நமக்கு அடையாளம் என்றான்.]]></a:t>
+              <a:t><![CDATA[12. தாணையம் இருக்கிற மனுஷர் யோனத்தனையும் அவன் ஆயுததாரியையும் பார்த்து: எங்களிடத்துக்கு ஏறிவாருங்கள், உங்களுக்குப் புத்தி கற்பிப்போம் என்றார்கள்; அப்பொழுது யோனத்தான் தன் ஆயுததாரியை நோக்கி: என் பின்னாலே ஏறிவா; கர்த்தர் அவர்களை இஸ்ரவேலின் கையில் ஒப்புக்கொடுத்தார் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2208,51 +3112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அதற்கு யோனத்தான்: இதோ, நாம் கடந்து, அந்த மனுஷரிடத்திற்குப் போகிறவர்கள்போல அவர்களுக்கு நம்மைக் காண்பிப்போம்.]]></a:t>
+              <a:t><![CDATA[13. யோனத்தான் தன் கைகளாலும் தன் கால்களாலும் தவழ்ந்து ஏறினான். அவன் ஆயுததாரி அவன் பின்னாலே ஏறினான்; அப்பொழுது அவர்கள் யோனத்தானுக்கு முன்பாக மடிந்து விழுந்தார்கள்; அவன் ஆயுததாரியும் அவன் பின்னாலே வெட்டிக்கொண்டே போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2317,51 +3221,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்படியே அவர்கள் இருவரும் பெலிஸ்தரின் தாணையத்திற்முன் தங்களைக் காண்பித்தார்கள்; அப்பொழுது பெலிஸ்தர்: இதோ, எபிரெயர் ஒளித்துக் கொண்டிருந்த வளைகளைவிட்டுப் புறப்படுகிறார்கள் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[13. யோனத்தான் தன் கைகளாலும் தன் கால்களாலும் தவழ்ந்து ஏறினான். அவன் ஆயுததாரி அவன் பின்னாலே ஏறினான்; அப்பொழுது அவர்கள் யோனத்தானுக்கு முன்பாக மடிந்து விழுந்தார்கள்; அவன் ஆயுததாரியும் அவன் பின்னாலே வெட்டிக்கொண்டே போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2426,51 +3330,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஒருநாள் சவுலின் குமாரனாகிய யோனத்தான் தன் ஆயுததாரியாகிய வாலிபனை நோக்கி: நமக்கு எதிராக அந்தப் பக்கத்தில் இருக்கிற பெலிஸ்தரின் தாணையத்திற்குப் போவோம் வா என்று சொன்னான்; அதை அவன் தன் தகப்பனுக்கு அறிவிக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[6. யோனத்தான் தன் ஆயுததாரியாகிய வாலிபனை நோக்கி: விருத்தசேதனம் இல்லாதவர்களுடைய அந்தத் தாணையத்திற்குப் போவோம் வா; ஒருவேளை கர்த்தர் நமக்காக ஒரு காரியம் செய்வார்; அநேகம்பேரைக் கொண்டாகிலும், கொஞ்சம் பேரைக் கொண்டாகிலும், ரட்சிக்கக் கர்த்தருக்குத் தடையில்லை என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2535,51 +3439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்படியே அவர்கள் இருவரும் பெலிஸ்தரின் தாணையத்திற்முன் தங்களைக் காண்பித்தார்கள்; அப்பொழுது பெலிஸ்தர்: இதோ, எபிரெயர் ஒளித்துக் கொண்டிருந்த வளைகளைவிட்டுப் புறப்படுகிறார்கள் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[13. யோனத்தான் தன் கைகளாலும் தன் கால்களாலும் தவழ்ந்து ஏறினான். அவன் ஆயுததாரி அவன் பின்னாலே ஏறினான்; அப்பொழுது அவர்கள் யோனத்தானுக்கு முன்பாக மடிந்து விழுந்தார்கள்; அவன் ஆயுததாரியும் அவன் பின்னாலே வெட்டிக்கொண்டே போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2644,51 +3548,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நாங்கள் உங்களிடத்துக்கு வருமட்டும் நில்லுங்கள் என்று நம்மோடே சொல்வார்களானால், நாம் அவர்களிடத்துக்கு ஏறிப்போகாமல், நம்முடைய நிலையிலே நிற்போம்.]]></a:t>
+              <a:t><![CDATA[14. யோனத்தானும் அவன் ஆயுததாரியும் அடித்த அந்த முந்தின அடியிலே ஏறக்குறைய இருபதுபேர் அரையேர் நிலமான விசாலத்திலே விழுந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2753,51 +3657,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நாங்கள் உங்களிடத்துக்கு வருமட்டும் நில்லுங்கள் என்று நம்மோடே சொல்வார்களானால், நாம் அவர்களிடத்துக்கு ஏறிப்போகாமல், நம்முடைய நிலையிலே நிற்போம்.]]></a:t>
+              <a:t><![CDATA[14. யோனத்தானும் அவன் ஆயுததாரியும் அடித்த அந்த முந்தின அடியிலே ஏறக்குறைய இருபதுபேர் அரையேர் நிலமான விசாலத்திலே விழுந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2862,51 +3766,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தாணையம் இருக்கிற மனுஷர் யோனத்தனையும் அவன் ஆயுததாரியையும் பார்த்து: எங்களிடத்துக்கு ஏறிவாருங்கள், உங்களுக்குப் புத்தி கற்பிப்போம் என்றார்கள்; அப்பொழுது யோனத்தான் தன் ஆயுததாரியை நோக்கி: என் பின்னாலே ஏறிவா; கர்த்தர் அவர்களை இஸ்ரவேலின் கையில் ஒப்புக்கொடுத்தார் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[1. ஒருநாள் சவுலின் குமாரனாகிய யோனத்தான் தன் ஆயுததாரியாகிய வாலிபனை நோக்கி: நமக்கு எதிராக அந்தப் பக்கத்தில் இருக்கிற பெலிஸ்தரின் தாணையத்திற்குப் போவோம் வா என்று சொன்னான்; அதை அவன் தன் தகப்பனுக்கு அறிவிக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2971,51 +3875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தாணையம் இருக்கிற மனுஷர் யோனத்தனையும் அவன் ஆயுததாரியையும் பார்த்து: எங்களிடத்துக்கு ஏறிவாருங்கள், உங்களுக்குப் புத்தி கற்பிப்போம் என்றார்கள்; அப்பொழுது யோனத்தான் தன் ஆயுததாரியை நோக்கி: என் பின்னாலே ஏறிவா; கர்த்தர் அவர்களை இஸ்ரவேலின் கையில் ஒப்புக்கொடுத்தார் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[1. ஒருநாள் சவுலின் குமாரனாகிய யோனத்தான் தன் ஆயுததாரியாகிய வாலிபனை நோக்கி: நமக்கு எதிராக அந்தப் பக்கத்தில் இருக்கிற பெலிஸ்தரின் தாணையத்திற்குப் போவோம் வா என்று சொன்னான்; அதை அவன் தன் தகப்பனுக்கு அறிவிக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3080,51 +3984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தாணையம் இருக்கிற மனுஷர் யோனத்தனையும் அவன் ஆயுததாரியையும் பார்த்து: எங்களிடத்துக்கு ஏறிவாருங்கள், உங்களுக்குப் புத்தி கற்பிப்போம் என்றார்கள்; அப்பொழுது யோனத்தான் தன் ஆயுததாரியை நோக்கி: என் பின்னாலே ஏறிவா; கர்த்தர் அவர்களை இஸ்ரவேலின் கையில் ஒப்புக்கொடுத்தார் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[15. அப்பொழுது பாளயத்திலும் வெளியிலும், சகல ஜனங்களிலும், பயங்கரம் உண்டாய், தாணையம் இருந்தவர்களும் கொள்ளையிடப்போன தண்டிலுள்ளவர்களுங்கூடத் திகில் அடைந்தார்கள்; பூமியும் அதிர்ந்தது; அது தேவனால் உண்டான பயங்கரமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3189,51 +4093,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. யோனத்தான் தன் கைகளாலும் தன் கால்களாலும் தவழ்ந்து ஏறினான். அவன் ஆயுததாரி அவன் பின்னாலே ஏறினான்; அப்பொழுது அவர்கள் யோனத்தானுக்கு முன்பாக மடிந்து விழுந்தார்கள்; அவன் ஆயுததாரியும் அவன் பின்னாலே வெட்டிக்கொண்டே போனான்.]]></a:t>
+              <a:t><![CDATA[15. அப்பொழுது பாளயத்திலும் வெளியிலும், சகல ஜனங்களிலும், பயங்கரம் உண்டாய், தாணையம் இருந்தவர்களும் கொள்ளையிடப்போன தண்டிலுள்ளவர்களுங்கூடத் திகில் அடைந்தார்கள்; பூமியும் அதிர்ந்தது; அது தேவனால் உண்டான பயங்கரமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3298,51 +4202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. யோனத்தான் தன் கைகளாலும் தன் கால்களாலும் தவழ்ந்து ஏறினான். அவன் ஆயுததாரி அவன் பின்னாலே ஏறினான்; அப்பொழுது அவர்கள் யோனத்தானுக்கு முன்பாக மடிந்து விழுந்தார்கள்; அவன் ஆயுததாரியும் அவன் பின்னாலே வெட்டிக்கொண்டே போனான்.]]></a:t>
+              <a:t><![CDATA[15. அப்பொழுது பாளயத்திலும் வெளியிலும், சகல ஜனங்களிலும், பயங்கரம் உண்டாய், தாணையம் இருந்தவர்களும் கொள்ளையிடப்போன தண்டிலுள்ளவர்களுங்கூடத் திகில் அடைந்தார்கள்; பூமியும் அதிர்ந்தது; அது தேவனால் உண்டான பயங்கரமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3407,51 +4311,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. யோனத்தானும் அவன் ஆயுததாரியும் அடித்த அந்த முந்தின அடியிலே ஏறக்குறைய இருபதுபேர் அரையேர் நிலமான விசாலத்திலே விழுந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[2. சவுல் கிபியாவின் கடைசி முனையாகிய மிக்ரோனிலே ஒரு மாதளமரத்தின்கீழ் இருந்தான்; அவனோடேகூட இருந்த ஜனங்கள் ஏறக்குறைய அறுநூறுபேராயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3516,51 +4420,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. யோனத்தானும் அவன் ஆயுததாரியும் அடித்த அந்த முந்தின அடியிலே ஏறக்குறைய இருபதுபேர் அரையேர் நிலமான விசாலத்திலே விழுந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[2. சவுல் கிபியாவின் கடைசி முனையாகிய மிக்ரோனிலே ஒரு மாதளமரத்தின்கீழ் இருந்தான்; அவனோடேகூட இருந்த ஜனங்கள் ஏறக்குறைய அறுநூறுபேராயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3625,51 +4529,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஒருநாள் சவுலின் குமாரனாகிய யோனத்தான் தன் ஆயுததாரியாகிய வாலிபனை நோக்கி: நமக்கு எதிராக அந்தப் பக்கத்தில் இருக்கிற பெலிஸ்தரின் தாணையத்திற்குப் போவோம் வா என்று சொன்னான்; அதை அவன் தன் தகப்பனுக்கு அறிவிக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[6. யோனத்தான் தன் ஆயுததாரியாகிய வாலிபனை நோக்கி: விருத்தசேதனம் இல்லாதவர்களுடைய அந்தத் தாணையத்திற்குப் போவோம் வா; ஒருவேளை கர்த்தர் நமக்காக ஒரு காரியம் செய்வார்; அநேகம்பேரைக் கொண்டாகிலும், கொஞ்சம் பேரைக் கொண்டாகிலும், ரட்சிக்கக் கர்த்தருக்குத் தடையில்லை என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3734,51 +4638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது பாளயத்திலும் வெளியிலும், சகல ஜனங்களிலும், பயங்கரம் உண்டாய், தாணையம் இருந்தவர்களும் கொள்ளையிடப்போன தண்டிலுள்ளவர்களுங்கூடத் திகில் அடைந்தார்கள்; பூமியும் அதிர்ந்தது; அது தேவனால் உண்டான பயங்கரமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[16. பென்யமீன் நாட்டிலுள்ள கிபியாவிலே சவுலுக்கு இருந்த ஜாமக்காரர் பார்த்து: இதோ, அந்த ஏராளமான கூட்டம் கலைந்து, ஒருவர்மேல் ஒருவர் விழுகிறதைக் கண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3843,51 +4747,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது பாளயத்திலும் வெளியிலும், சகல ஜனங்களிலும், பயங்கரம் உண்டாய், தாணையம் இருந்தவர்களும் கொள்ளையிடப்போன தண்டிலுள்ளவர்களுங்கூடத் திகில் அடைந்தார்கள்; பூமியும் அதிர்ந்தது; அது தேவனால் உண்டான பயங்கரமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[3. சீலோவிலே கர்த்தருடைய ஆசாரியனாயிருந்த ஏலியின் குமாரனாகிய பினெகாசுக்குப் பிறந்த இக்கபோத்தின் சகோதரனும் அகிதூபின் குமாரனுமாகிய அகியா என்பவன் ஏபோத்தைத் தரித்தவனாயிருந்தான்; யோனத்தான் போனதை ஜனங்கள் அறியாதிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3952,51 +4856,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. அப்பொழுது சவுல் யோனத்தானைப்பார்த்து: நீ செய்தது என்ன? எனக்குச் சொல் என்று கேட்டான். அதற்கு யோனத்தான்: என் கையில் இருக்கிற கோலின் நுனியினாலே கொஞ்சம் தேன் எடுத்து ருசிபார்த்தேன்; அதற்காக நான் சாகவேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[3. சீலோவிலே கர்த்தருடைய ஆசாரியனாயிருந்த ஏலியின் குமாரனாகிய பினெகாசுக்குப் பிறந்த இக்கபோத்தின் சகோதரனும் அகிதூபின் குமாரனுமாகிய அகியா என்பவன் ஏபோத்தைத் தரித்தவனாயிருந்தான்; யோனத்தான் போனதை ஜனங்கள் அறியாதிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4061,51 +4965,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. அப்பொழுது சவுல் யோனத்தானைப்பார்த்து: நீ செய்தது என்ன? எனக்குச் சொல் என்று கேட்டான். அதற்கு யோனத்தான்: என் கையில் இருக்கிற கோலின் நுனியினாலே கொஞ்சம் தேன் எடுத்து ருசிபார்த்தேன்; அதற்காக நான் சாகவேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[3. சீலோவிலே கர்த்தருடைய ஆசாரியனாயிருந்த ஏலியின் குமாரனாகிய பினெகாசுக்குப் பிறந்த இக்கபோத்தின் சகோதரனும் அகிதூபின் குமாரனுமாகிய அகியா என்பவன் ஏபோத்தைத் தரித்தவனாயிருந்தான்; யோனத்தான் போனதை ஜனங்கள் அறியாதிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4170,51 +5074,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. பென்யமீன் நாட்டிலுள்ள கிபியாவிலே சவுலுக்கு இருந்த ஜாமக்காரர் பார்த்து: இதோ, அந்த ஏராளமான கூட்டம் கலைந்து, ஒருவர்மேல் ஒருவர் விழுகிறதைக் கண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[17. அப்பொழுது சவுல் தன்னோடேகூட இருக்கிற ஜனங்களை நோக்கி: நம்மிடத்திலிருந்து போனவர்கள் யார் என்று இலக்கம்பாருங்கள் என்றான்; அவர்கள் இலக்கம் பார்க்கிறபோது, இதோ, யோனத்தானும் அவன் ஆயுததாரியும் அங்கே இல்லை என்று கண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4279,51 +5183,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. பென்யமீன் நாட்டிலுள்ள கிபியாவிலே சவுலுக்கு இருந்த ஜாமக்காரர் பார்த்து: இதோ, அந்த ஏராளமான கூட்டம் கலைந்து, ஒருவர்மேல் ஒருவர் விழுகிறதைக் கண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[17. அப்பொழுது சவுல் தன்னோடேகூட இருக்கிற ஜனங்களை நோக்கி: நம்மிடத்திலிருந்து போனவர்கள் யார் என்று இலக்கம்பாருங்கள் என்றான்; அவர்கள் இலக்கம் பார்க்கிறபோது, இதோ, யோனத்தானும் அவன் ஆயுததாரியும் அங்கே இல்லை என்று கண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4388,51 +5292,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. அப்பொழுது சவுல்: யோனத்தானே, நீ சாகத்தான்வேண்டும்; இல்லாவிட்டால் தேவன் எனக்கு அதற்குச் சரியாகவும் அதற்கு அதிகமாகவும் செய்யக்கடவர் என்றான்.]]></a:t>
+              <a:t><![CDATA[18. அப்பொழுது சவுல் அகீயாவை நோக்கி: தேவனுடைய பெட்டியைக் கொண்டுவா என்றான்; தேவனுடைய பெட்டி அந்நாட்களில் இஸ்ரவேல் புத்திரரிடத்தில் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4497,51 +5401,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. அப்பொழுது சவுல்: யோனத்தானே, நீ சாகத்தான்வேண்டும்; இல்லாவிட்டால் தேவன் எனக்கு அதற்குச் சரியாகவும் அதற்கு அதிகமாகவும் செய்யக்கடவர் என்றான்.]]></a:t>
+              <a:t><![CDATA[18. அப்பொழுது சவுல் அகீயாவை நோக்கி: தேவனுடைய பெட்டியைக் கொண்டுவா என்றான்; தேவனுடைய பெட்டி அந்நாட்களில் இஸ்ரவேல் புத்திரரிடத்தில் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4606,51 +5510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்பொழுது சவுல் தன்னோடேகூட இருக்கிற ஜனங்களை நோக்கி: நம்மிடத்திலிருந்து போனவர்கள் யார் என்று இலக்கம்பாருங்கள் என்றான்; அவர்கள் இலக்கம் பார்க்கிறபோது, இதோ, யோனத்தானும் அவன் ஆயுததாரியும் அங்கே இல்லை என்று கண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[4. யோனத்தான் பெலிஸ்தரின் தாணையத்திற்குப் போகப்பார்த்த வழிகளின் நடுவே, இந்தப்பக்கம் ஒரு செங்குத்தான பாறையும், அந்தப்பக்கம் ஒரு செங்குத்தான பாறையும் இருந்தது; ஒன்றுக்குப் போசேஸ் என்று பேர், மற்றொன்றுக்குச் சேனே என்று பேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4715,51 +5619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்பொழுது சவுல் தன்னோடேகூட இருக்கிற ஜனங்களை நோக்கி: நம்மிடத்திலிருந்து போனவர்கள் யார் என்று இலக்கம்பாருங்கள் என்றான்; அவர்கள் இலக்கம் பார்க்கிறபோது, இதோ, யோனத்தானும் அவன் ஆயுததாரியும் அங்கே இல்லை என்று கண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[4. யோனத்தான் பெலிஸ்தரின் தாணையத்திற்குப் போகப்பார்த்த வழிகளின் நடுவே, இந்தப்பக்கம் ஒரு செங்குத்தான பாறையும், அந்தப்பக்கம் ஒரு செங்குத்தான பாறையும் இருந்தது; ஒன்றுக்குப் போசேஸ் என்று பேர், மற்றொன்றுக்குச் சேனே என்று பேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4824,51 +5728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. சவுல் கிபியாவின் கடைசி முனையாகிய மிக்ரோனிலே ஒரு மாதளமரத்தின்கீழ் இருந்தான்; அவனோடேகூட இருந்த ஜனங்கள் ஏறக்குறைய அறுநூறுபேராயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[6. யோனத்தான் தன் ஆயுததாரியாகிய வாலிபனை நோக்கி: விருத்தசேதனம் இல்லாதவர்களுடைய அந்தத் தாணையத்திற்குப் போவோம் வா; ஒருவேளை கர்த்தர் நமக்காக ஒரு காரியம் செய்வார்; அநேகம்பேரைக் கொண்டாகிலும், கொஞ்சம் பேரைக் கொண்டாகிலும், ரட்சிக்கக் கர்த்தருக்குத் தடையில்லை என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4933,51 +5837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. ஜனங்களோ சவுலை நோக்கி: இஸ்ரவேலிலே இந்தப் பெரிய இரட்சிப்பைச் செய்த யோனத்தான் கொலைசெய்யப்படலாமா? அது கூடாது; அவன் தலையில் இருக்கிற ஒரு மயிரும் தரையிலே விழப்போகிறதில்லை என்று கர்த்தருடைய ஜீவனைக்கொண்டு ஆணையிட்டுச் சொல்லுகிறோம்; தேவன் துணை நிற்க அவன் இன்று காரியத்தை நடப்பித்தான் என்றார்கள்; அப்படியே யோனத்தான் சாகாதபடிக்கு, ஜனங்கள் அவனைத் தப்புவித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[19. இப்படிச் சவுல் ஆசாரியனோடே பேசுகையில், பெலிஸ்தரின் பாளயத்தில் உண்டான கலகம் வரவர அதிகரித்தது; அப்பொழுது சவுல் ஆசாரியனைப் பார்த்து: இருக்கட்டும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5042,51 +5946,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. ஜனங்களோ சவுலை நோக்கி: இஸ்ரவேலிலே இந்தப் பெரிய இரட்சிப்பைச் செய்த யோனத்தான் கொலைசெய்யப்படலாமா? அது கூடாது; அவன் தலையில் இருக்கிற ஒரு மயிரும் தரையிலே விழப்போகிறதில்லை என்று கர்த்தருடைய ஜீவனைக்கொண்டு ஆணையிட்டுச் சொல்லுகிறோம்; தேவன் துணை நிற்க அவன் இன்று காரியத்தை நடப்பித்தான் என்றார்கள்; அப்படியே யோனத்தான் சாகாதபடிக்கு, ஜனங்கள் அவனைத் தப்புவித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[19. இப்படிச் சவுல் ஆசாரியனோடே பேசுகையில், பெலிஸ்தரின் பாளயத்தில் உண்டான கலகம் வரவர அதிகரித்தது; அப்பொழுது சவுல் ஆசாரியனைப் பார்த்து: இருக்கட்டும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5151,51 +6055,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. ஜனங்களோ சவுலை நோக்கி: இஸ்ரவேலிலே இந்தப் பெரிய இரட்சிப்பைச் செய்த யோனத்தான் கொலைசெய்யப்படலாமா? அது கூடாது; அவன் தலையில் இருக்கிற ஒரு மயிரும் தரையிலே விழப்போகிறதில்லை என்று கர்த்தருடைய ஜீவனைக்கொண்டு ஆணையிட்டுச் சொல்லுகிறோம்; தேவன் துணை நிற்க அவன் இன்று காரியத்தை நடப்பித்தான் என்றார்கள்; அப்படியே யோனத்தான் சாகாதபடிக்கு, ஜனங்கள் அவனைத் தப்புவித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[19. இப்படிச் சவுல் ஆசாரியனோடே பேசுகையில், பெலிஸ்தரின் பாளயத்தில் உண்டான கலகம் வரவர அதிகரித்தது; அப்பொழுது சவுல் ஆசாரியனைப் பார்த்து: இருக்கட்டும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5260,51 +6164,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது சவுல் அகீயாவை நோக்கி: தேவனுடைய பெட்டியைக் கொண்டுவா என்றான்; தேவனுடைய பெட்டி அந்நாட்களில் இஸ்ரவேல் புத்திரரிடத்தில் இருந்தது.]]></a:t>
+              <a:t><![CDATA[5. அந்தப் பாறைகளில் ஒன்று வடக்கே மிக்மாசுக்கு எதிராகவும், மற்றொன்று தெற்கே கிபியாவுக்கு எதிராகவும் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5369,51 +6273,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது சவுல் அகீயாவை நோக்கி: தேவனுடைய பெட்டியைக் கொண்டுவா என்றான்; தேவனுடைய பெட்டி அந்நாட்களில் இஸ்ரவேல் புத்திரரிடத்தில் இருந்தது.]]></a:t>
+              <a:t><![CDATA[20. சவுலும் அவனோடிருந்த ஜனங்களும் கூட்டங்கூடிப் போர்க்களத்திற்குப் போனார்கள்; ஒருவர் பட்டயம் ஒருவருக்கு விரோதமாயிருந்தபடியால் மகா அமளியுண்டாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5478,51 +6382,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. சவுல் பெலிஸ்தரைத் தொடராமல் திரும்பிவிட்டான்; பெலிஸ்தரும் தங்கள் ஸ்தலத்திற்குப் போய்விட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[20. சவுலும் அவனோடிருந்த ஜனங்களும் கூட்டங்கூடிப் போர்க்களத்திற்குப் போனார்கள்; ஒருவர் பட்டயம் ஒருவருக்கு விரோதமாயிருந்தபடியால் மகா அமளியுண்டாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5587,51 +6491,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இப்படிச் சவுல் ஆசாரியனோடே பேசுகையில், பெலிஸ்தரின் பாளயத்தில் உண்டான கலகம் வரவர அதிகரித்தது; அப்பொழுது சவுல் ஆசாரியனைப் பார்த்து: இருக்கட்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[21. இதற்குமுன் பெலிஸ்தருடன் கூடி அவர்களோடேகூடப் பாளயத்திலே திரிந்து வந்த எபிரெயரும், சவுலோடும் யோனத்தானோடும் இருக்கிற இஸ்ரவேலரோடே கூடிக்கொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5696,51 +6600,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இப்படிச் சவுல் ஆசாரியனோடே பேசுகையில், பெலிஸ்தரின் பாளயத்தில் உண்டான கலகம் வரவர அதிகரித்தது; அப்பொழுது சவுல் ஆசாரியனைப் பார்த்து: இருக்கட்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[21. இதற்குமுன் பெலிஸ்தருடன் கூடி அவர்களோடேகூடப் பாளயத்திலே திரிந்து வந்த எபிரெயரும், சவுலோடும் யோனத்தானோடும் இருக்கிற இஸ்ரவேலரோடே கூடிக்கொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5805,51 +6709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. இப்படிச் சவுல் இஸ்ரவேலை ஆளுகிற ராஜ்யபாரத்தைப் பெற்றுக்கொண்டு, சுற்றிலும் இருக்கிற தன்னுடைய எல்லாச் சத்துருக்களுமாகிய மோவாபியருக்கும், அம்மோன் புத்திரருக்கும், ஏதோமியருக்கும், சோபாவின் ராஜாக்களுக்கும், பெலிஸ்தருக்கும் விரோதமாக யுத்தம் பண்ணி, எவர்கள் மேல் படையெடுத்தானோ, அவர்களையெல்லாம் அடக்கினான்.]]></a:t>
+              <a:t><![CDATA[22. எப்பிராயீம் மலைகளில் ஒளித்துக்கொண்டிருந்த சகல இஸ்ரவேலரும் பெலிஸ்தர் முறிந்தோடுகிறதைக் கேள்விப்பட்டபோது, யுத்தத்திலே அவர்களை நெருங்கித் தொடர்ந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5914,51 +6818,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. இப்படிச் சவுல் இஸ்ரவேலை ஆளுகிற ராஜ்யபாரத்தைப் பெற்றுக்கொண்டு, சுற்றிலும் இருக்கிற தன்னுடைய எல்லாச் சத்துருக்களுமாகிய மோவாபியருக்கும், அம்மோன் புத்திரருக்கும், ஏதோமியருக்கும், சோபாவின் ராஜாக்களுக்கும், பெலிஸ்தருக்கும் விரோதமாக யுத்தம் பண்ணி, எவர்கள் மேல் படையெடுத்தானோ, அவர்களையெல்லாம் அடக்கினான்.]]></a:t>
+              <a:t><![CDATA[22. எப்பிராயீம் மலைகளில் ஒளித்துக்கொண்டிருந்த சகல இஸ்ரவேலரும் பெலிஸ்தர் முறிந்தோடுகிறதைக் கேள்விப்பட்டபோது, யுத்தத்திலே அவர்களை நெருங்கித் தொடர்ந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6023,51 +6927,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. சவுல் கிபியாவின் கடைசி முனையாகிய மிக்ரோனிலே ஒரு மாதளமரத்தின்கீழ் இருந்தான்; அவனோடேகூட இருந்த ஜனங்கள் ஏறக்குறைய அறுநூறுபேராயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[7. அப்பொழுது அவன் ஆயுததாரி அவனைப் பார்த்து: உம்முடைய இருதயத்தில் இருக்கிறபடியெல்லாம் செய்யும்; அப்படியே போம்; இதோ, உம்முடைய மனதுக்கு ஏற்றபடி நானும் உம்மோடேகூட வருகிறேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6132,51 +7036,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. இப்படிச் சவுல் இஸ்ரவேலை ஆளுகிற ராஜ்யபாரத்தைப் பெற்றுக்கொண்டு, சுற்றிலும் இருக்கிற தன்னுடைய எல்லாச் சத்துருக்களுமாகிய மோவாபியருக்கும், அம்மோன் புத்திரருக்கும், ஏதோமியருக்கும், சோபாவின் ராஜாக்களுக்கும், பெலிஸ்தருக்கும் விரோதமாக யுத்தம் பண்ணி, எவர்கள் மேல் படையெடுத்தானோ, அவர்களையெல்லாம் அடக்கினான்.]]></a:t>
+              <a:t><![CDATA[23. இப்படிக் கர்த்தர் அன்றையதினம் இஸ்ரவேலை ரட்சித்தார்; அந்த யுத்தம் பெத்தாவேன்மட்டும் நடந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6241,51 +7145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. அவன் பலத்து, அமலேக்கியரை முறிய அடித்து, இஸ்ரவேலரைக் கொள்ளையிடுகிற யாவர் கைக்கும் அவர்களை நீங்கலாக்கி இரட்சித்தான்.]]></a:t>
+              <a:t><![CDATA[23. இப்படிக் கர்த்தர் அன்றையதினம் இஸ்ரவேலை ரட்சித்தார்; அந்த யுத்தம் பெத்தாவேன்மட்டும் நடந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6350,51 +7254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. அவன் பலத்து, அமலேக்கியரை முறிய அடித்து, இஸ்ரவேலரைக் கொள்ளையிடுகிற யாவர் கைக்கும் அவர்களை நீங்கலாக்கி இரட்சித்தான்.]]></a:t>
+              <a:t><![CDATA[23. இப்படிக் கர்த்தர் அன்றையதினம் இஸ்ரவேலை ரட்சித்தார்; அந்த யுத்தம் பெத்தாவேன்மட்டும் நடந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6459,51 +7363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. சவுலும் அவனோடிருந்த ஜனங்களும் கூட்டங்கூடிப் போர்க்களத்திற்குப் போனார்கள்; ஒருவர் பட்டயம் ஒருவருக்கு விரோதமாயிருந்தபடியால் மகா அமளியுண்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[24. இஸ்ரவேலர் அன்றையதினம் மிகுந்த வருத்தம் அடைந்தார்கள்: நான் என் சத்துருக்கள் கையிலே பழிவாங்க வேண்டும், சாயங்காலமட்டும் பொறுக்காமல் எவன் போஜனம் செய்கிறானோ அவன் சபிக்கப்பட்டவன் என்று சவுல் ஜனங்களுக்கு ஆணையிட்டுச் சொல்லியிருந்தபடியால், ஜனங்களில் ஒருவரும் எவ்வளவேணும் போஜனம்பண்ணாதிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6568,51 +7472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. சவுலும் அவனோடிருந்த ஜனங்களும் கூட்டங்கூடிப் போர்க்களத்திற்குப் போனார்கள்; ஒருவர் பட்டயம் ஒருவருக்கு விரோதமாயிருந்தபடியால் மகா அமளியுண்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[24. இஸ்ரவேலர் அன்றையதினம் மிகுந்த வருத்தம் அடைந்தார்கள்: நான் என் சத்துருக்கள் கையிலே பழிவாங்க வேண்டும், சாயங்காலமட்டும் பொறுக்காமல் எவன் போஜனம் செய்கிறானோ அவன் சபிக்கப்பட்டவன் என்று சவுல் ஜனங்களுக்கு ஆணையிட்டுச் சொல்லியிருந்தபடியால், ஜனங்களில் ஒருவரும் எவ்வளவேணும் போஜனம்பண்ணாதிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6677,51 +7581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இதற்குமுன் பெலிஸ்தருடன் கூடி அவர்களோடேகூடப் பாளயத்திலே திரிந்து வந்த எபிரெயரும், சவுலோடும் யோனத்தானோடும் இருக்கிற இஸ்ரவேலரோடே கூடிக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[24. இஸ்ரவேலர் அன்றையதினம் மிகுந்த வருத்தம் அடைந்தார்கள்: நான் என் சத்துருக்கள் கையிலே பழிவாங்க வேண்டும், சாயங்காலமட்டும் பொறுக்காமல் எவன் போஜனம் செய்கிறானோ அவன் சபிக்கப்பட்டவன் என்று சவுல் ஜனங்களுக்கு ஆணையிட்டுச் சொல்லியிருந்தபடியால், ஜனங்களில் ஒருவரும் எவ்வளவேணும் போஜனம்பண்ணாதிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6786,51 +7690,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இதற்குமுன் பெலிஸ்தருடன் கூடி அவர்களோடேகூடப் பாளயத்திலே திரிந்து வந்த எபிரெயரும், சவுலோடும் யோனத்தானோடும் இருக்கிற இஸ்ரவேலரோடே கூடிக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[25. தேசத்து ஜனங்கள் எல்லாரும் ஒரு காட்டிலே வந்தார்கள்; அங்கே வெளியிலே தேன்கூடு கட்டியிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6895,51 +7799,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. சவுலுக்கு இருந்த குமாரர்: யோனத்தான், இஸ்வி, மல்கிசூவா என்பவர்கள்; அவனுடைய இரண்டு குமாரத்திகளில், மூத்தவள் பேர் மேரப், இளையவள் பேர் மீகாள்.]]></a:t>
+              <a:t><![CDATA[38. அப்பொழுது சவுல்: ஜனத்தின் தலைவர்களே, நீங்கள் எல்லாரும் இங்கே சேர்ந்துவந்து, இன்று இந்தப் பாவம் எதினாலே உண்டாயிற்று என்று பார்த்தறியுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7004,51 +7908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. சவுலுக்கு இருந்த குமாரர்: யோனத்தான், இஸ்வி, மல்கிசூவா என்பவர்கள்; அவனுடைய இரண்டு குமாரத்திகளில், மூத்தவள் பேர் மேரப், இளையவள் பேர் மீகாள்.]]></a:t>
+              <a:t><![CDATA[26. ஜனங்கள் காட்டிலே வந்தபோது, இதோ, தேன் ஒழுகிக்கொண்டிருந்தது; ஆனாலும் ஒருவனும் அதைத் தன் கையினாலே தொட்டுத் தன் வாயில் வைக்கவில்லை; ஜனங்கள் அந்த ஆணையினிமித்தம் பயப்பட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7113,51 +8017,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. எப்பிராயீம் மலைகளில் ஒளித்துக்கொண்டிருந்த சகல இஸ்ரவேலரும் பெலிஸ்தர் முறிந்தோடுகிறதைக் கேள்விப்பட்டபோது, யுத்தத்திலே அவர்களை நெருங்கித் தொடர்ந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[26. ஜனங்கள் காட்டிலே வந்தபோது, இதோ, தேன் ஒழுகிக்கொண்டிருந்தது; ஆனாலும் ஒருவனும் அதைத் தன் கையினாலே தொட்டுத் தன் வாயில் வைக்கவில்லை; ஜனங்கள் அந்த ஆணையினிமித்தம் பயப்பட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7222,51 +8126,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. சீலோவிலே கர்த்தருடைய ஆசாரியனாயிருந்த ஏலியின் குமாரனாகிய பினெகாசுக்குப் பிறந்த இக்கபோத்தின் சகோதரனும் அகிதூபின் குமாரனுமாகிய அகியா என்பவன் ஏபோத்தைத் தரித்தவனாயிருந்தான்; யோனத்தான் போனதை ஜனங்கள் அறியாதிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[8. அதற்கு யோனத்தான்: இதோ, நாம் கடந்து, அந்த மனுஷரிடத்திற்குப் போகிறவர்கள்போல அவர்களுக்கு நம்மைக் காண்பிப்போம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7331,51 +8235,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. எப்பிராயீம் மலைகளில் ஒளித்துக்கொண்டிருந்த சகல இஸ்ரவேலரும் பெலிஸ்தர் முறிந்தோடுகிறதைக் கேள்விப்பட்டபோது, யுத்தத்திலே அவர்களை நெருங்கித் தொடர்ந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[39. அது என் குமாரனாகிய யோனத்தானிடத்தில் காணப்பட்டாலும், அவன் சாகவே சாகவேண்டும் என்று இஸ்ரவேலை ரட்சிக்கிற கர்த்தருடைய ஜீவனைக் கொண்டு சொல்லுகிறேன் என்றான்; சகல ஜனங்களுக்குள்ளும் ஒருவனும் அவனுக்குப் பிரதியுத்தரம் சொல்லவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7440,51 +8344,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. இப்படிக் கர்த்தர் அன்றையதினம் இஸ்ரவேலை ரட்சித்தார்; அந்த யுத்தம் பெத்தாவேன்மட்டும் நடந்தது.]]></a:t>
+              <a:t><![CDATA[39. அது என் குமாரனாகிய யோனத்தானிடத்தில் காணப்பட்டாலும், அவன் சாகவே சாகவேண்டும் என்று இஸ்ரவேலை ரட்சிக்கிற கர்த்தருடைய ஜீவனைக் கொண்டு சொல்லுகிறேன் என்றான்; சகல ஜனங்களுக்குள்ளும் ஒருவனும் அவனுக்குப் பிரதியுத்தரம் சொல்லவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7549,51 +8453,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. இஸ்ரவேலர் அன்றையதினம் மிகுந்த வருத்தம் அடைந்தார்கள்: நான் என் சத்துருக்கள் கையிலே பழிவாங்க வேண்டும், சாயங்காலமட்டும் பொறுக்காமல் எவன் போஜனம் செய்கிறானோ அவன் சபிக்கப்பட்டவன் என்று சவுல் ஜனங்களுக்கு ஆணையிட்டுச் சொல்லியிருந்தபடியால், ஜனங்களில் ஒருவரும் எவ்வளவேணும் போஜனம்பண்ணாதிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[27. யோனத்தான் தன் தகப்பன் ஜனங்களுக்கு ஆணையிட்டதைக் கேள்விப்படவில்லை; அவன் தன் கையிலிருந்த கோலைநீட்டி, அதின் நுனியினாலே தேன்கூட்டைக் குத்தி, அதை எடுத்துத் தன் வாயிலே போட்டுக்கொண்டான்; அதினால் அவன் கண்கள் தெளிந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7658,51 +8562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. இஸ்ரவேலர் அன்றையதினம் மிகுந்த வருத்தம் அடைந்தார்கள்: நான் என் சத்துருக்கள் கையிலே பழிவாங்க வேண்டும், சாயங்காலமட்டும் பொறுக்காமல் எவன் போஜனம் செய்கிறானோ அவன் சபிக்கப்பட்டவன் என்று சவுல் ஜனங்களுக்கு ஆணையிட்டுச் சொல்லியிருந்தபடியால், ஜனங்களில் ஒருவரும் எவ்வளவேணும் போஜனம்பண்ணாதிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[27. யோனத்தான் தன் தகப்பன் ஜனங்களுக்கு ஆணையிட்டதைக் கேள்விப்படவில்லை; அவன் தன் கையிலிருந்த கோலைநீட்டி, அதின் நுனியினாலே தேன்கூட்டைக் குத்தி, அதை எடுத்துத் தன் வாயிலே போட்டுக்கொண்டான்; அதினால் அவன் கண்கள் தெளிந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7767,51 +8671,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. இஸ்ரவேலர் அன்றையதினம் மிகுந்த வருத்தம் அடைந்தார்கள்: நான் என் சத்துருக்கள் கையிலே பழிவாங்க வேண்டும், சாயங்காலமட்டும் பொறுக்காமல் எவன் போஜனம் செய்கிறானோ அவன் சபிக்கப்பட்டவன் என்று சவுல் ஜனங்களுக்கு ஆணையிட்டுச் சொல்லியிருந்தபடியால், ஜனங்களில் ஒருவரும் எவ்வளவேணும் போஜனம்பண்ணாதிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[27. யோனத்தான் தன் தகப்பன் ஜனங்களுக்கு ஆணையிட்டதைக் கேள்விப்படவில்லை; அவன் தன் கையிலிருந்த கோலைநீட்டி, அதின் நுனியினாலே தேன்கூட்டைக் குத்தி, அதை எடுத்துத் தன் வாயிலே போட்டுக்கொண்டான்; அதினால் அவன் கண்கள் தெளிந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7876,51 +8780,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. தேசத்து ஜனங்கள் எல்லாரும் ஒரு காட்டிலே வந்தார்கள்; அங்கே வெளியிலே தேன்கூடு கட்டியிருந்தது.]]></a:t>
+              <a:t><![CDATA[40. அதற்குப்பின் அவன் இஸ்ரவேலர் எல்லாரையும் நோக்கி: நீங்கள் அந்தப்பக்கத்திலே இருங்கள்; நானும் என் குமாரனாகிய யோனத்தானும் இந்தப்பக்கத்தில் இருப்போம் என்றான்; ஜனங்கள் சவுலைப் பார்த்து: உம்முடைய கண்களுக்கு நலமானபடி செய்யும் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7985,51 +8889,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ஜனங்கள் காட்டிலே வந்தபோது, இதோ, தேன் ஒழுகிக்கொண்டிருந்தது; ஆனாலும் ஒருவனும் அதைத் தன் கையினாலே தொட்டுத் தன் வாயில் வைக்கவில்லை; ஜனங்கள் அந்த ஆணையினிமித்தம் பயப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[40. அதற்குப்பின் அவன் இஸ்ரவேலர் எல்லாரையும் நோக்கி: நீங்கள் அந்தப்பக்கத்திலே இருங்கள்; நானும் என் குமாரனாகிய யோனத்தானும் இந்தப்பக்கத்தில் இருப்போம் என்றான்; ஜனங்கள் சவுலைப் பார்த்து: உம்முடைய கண்களுக்கு நலமானபடி செய்யும் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8094,51 +8998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ஜனங்கள் காட்டிலே வந்தபோது, இதோ, தேன் ஒழுகிக்கொண்டிருந்தது; ஆனாலும் ஒருவனும் அதைத் தன் கையினாலே தொட்டுத் தன் வாயில் வைக்கவில்லை; ஜனங்கள் அந்த ஆணையினிமித்தம் பயப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[28. அப்பொழுது ஜனங்களில் ஒருவன்: இன்றைக்கு போஜனம் சாப்பிடுகிறவன் சபிக்கப்பட்டவன் என்று உம்முடைய தகப்பனார் ஜனங்களுக்கு உறுதியாய் ஆணையிட்டிருக்கிறார்; ஆகையினால் ஜனங்கள் விடாய்த்திருக்கிறார்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8203,51 +9107,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. யோனத்தான் தன் தகப்பன் ஜனங்களுக்கு ஆணையிட்டதைக் கேள்விப்படவில்லை; அவன் தன் கையிலிருந்த கோலைநீட்டி, அதின் நுனியினாலே தேன்கூட்டைக் குத்தி, அதை எடுத்துத் தன் வாயிலே போட்டுக்கொண்டான்; அதினால் அவன் கண்கள் தெளிந்தது.]]></a:t>
+              <a:t><![CDATA[28. அப்பொழுது ஜனங்களில் ஒருவன்: இன்றைக்கு போஜனம் சாப்பிடுகிறவன் சபிக்கப்பட்டவன் என்று உம்முடைய தகப்பனார் ஜனங்களுக்கு உறுதியாய் ஆணையிட்டிருக்கிறார்; ஆகையினால் ஜனங்கள் விடாய்த்திருக்கிறார்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8312,51 +9216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. யோனத்தான் தன் தகப்பன் ஜனங்களுக்கு ஆணையிட்டதைக் கேள்விப்படவில்லை; அவன் தன் கையிலிருந்த கோலைநீட்டி, அதின் நுனியினாலே தேன்கூட்டைக் குத்தி, அதை எடுத்துத் தன் வாயிலே போட்டுக்கொண்டான்; அதினால் அவன் கண்கள் தெளிந்தது.]]></a:t>
+              <a:t><![CDATA[28. அப்பொழுது ஜனங்களில் ஒருவன்: இன்றைக்கு போஜனம் சாப்பிடுகிறவன் சபிக்கப்பட்டவன் என்று உம்முடைய தகப்பனார் ஜனங்களுக்கு உறுதியாய் ஆணையிட்டிருக்கிறார்; ஆகையினால் ஜனங்கள் விடாய்த்திருக்கிறார்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8421,51 +9325,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. சீலோவிலே கர்த்தருடைய ஆசாரியனாயிருந்த ஏலியின் குமாரனாகிய பினெகாசுக்குப் பிறந்த இக்கபோத்தின் சகோதரனும் அகிதூபின் குமாரனுமாகிய அகியா என்பவன் ஏபோத்தைத் தரித்தவனாயிருந்தான்; யோனத்தான் போனதை ஜனங்கள் அறியாதிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[8. அதற்கு யோனத்தான்: இதோ, நாம் கடந்து, அந்த மனுஷரிடத்திற்குப் போகிறவர்கள்போல அவர்களுக்கு நம்மைக் காண்பிப்போம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8530,51 +9434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. சவுலுடைய மனைவியின் பேர் அகினோவாம், அவள் அகிமாசின் குமாரத்தி: அவனுடைய சேனாபதியின்பேர் அப்னேர், அவன் சவுலுடைய சிறியதகப்பனாகிய நேரின் குமாரன்.]]></a:t>
+              <a:t><![CDATA[41. அப்பொழுது சவுல் இஸ்ரவேலின் தேவனாகிய கர்த்தரை நோக்கி: நிதானமாய்க் கட்டளையிட்டு யதார்த்தத்தை விளங்கப்பண்ணும் என்றான்; அப்பொழுது யோனத்தான்மேலும் சவுலின் மேலும் சீட்டு விழுந்தது, ஜனங்களோ தப்பினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8639,51 +9543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. சவுலுடைய மனைவியின் பேர் அகினோவாம், அவள் அகிமாசின் குமாரத்தி: அவனுடைய சேனாபதியின்பேர் அப்னேர், அவன் சவுலுடைய சிறியதகப்பனாகிய நேரின் குமாரன்.]]></a:t>
+              <a:t><![CDATA[41. அப்பொழுது சவுல் இஸ்ரவேலின் தேவனாகிய கர்த்தரை நோக்கி: நிதானமாய்க் கட்டளையிட்டு யதார்த்தத்தை விளங்கப்பண்ணும் என்றான்; அப்பொழுது யோனத்தான்மேலும் சவுலின் மேலும் சீட்டு விழுந்தது, ஜனங்களோ தப்பினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8748,51 +9652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. கீஸ் சவுலின் தகப்பன்; அப்னேரின் தகப்பனாகிய நேர் ஆபியேலின் குமாரன்.]]></a:t>
+              <a:t><![CDATA[41. அப்பொழுது சவுல் இஸ்ரவேலின் தேவனாகிய கர்த்தரை நோக்கி: நிதானமாய்க் கட்டளையிட்டு யதார்த்தத்தை விளங்கப்பண்ணும் என்றான்; அப்பொழுது யோனத்தான்மேலும் சவுலின் மேலும் சீட்டு விழுந்தது, ஜனங்களோ தப்பினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8857,51 +9761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அப்பொழுது ஜனங்களில் ஒருவன்: இன்றைக்கு போஜனம் சாப்பிடுகிறவன் சபிக்கப்பட்டவன் என்று உம்முடைய தகப்பனார் ஜனங்களுக்கு உறுதியாய் ஆணையிட்டிருக்கிறார்; ஆகையினால் ஜனங்கள் விடாய்த்திருக்கிறார்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[41. அப்பொழுது சவுல் இஸ்ரவேலின் தேவனாகிய கர்த்தரை நோக்கி: நிதானமாய்க் கட்டளையிட்டு யதார்த்தத்தை விளங்கப்பண்ணும் என்றான்; அப்பொழுது யோனத்தான்மேலும் சவுலின் மேலும் சீட்டு விழுந்தது, ஜனங்களோ தப்பினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8966,51 +9870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அப்பொழுது ஜனங்களில் ஒருவன்: இன்றைக்கு போஜனம் சாப்பிடுகிறவன் சபிக்கப்பட்டவன் என்று உம்முடைய தகப்பனார் ஜனங்களுக்கு உறுதியாய் ஆணையிட்டிருக்கிறார்; ஆகையினால் ஜனங்கள் விடாய்த்திருக்கிறார்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[29. அப்பொழுது யோனத்தான்: என் தகப்பன் தேசத்தின் ஜனங்களைக் கலக்கப்படுத்தினார்; நான் இந்தத் தேனிலே கொஞ்சம் ருசிபார்த்ததினாலே, என் கண்கள் தெளிந்ததைப் பாருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9075,51 +9979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. சவுல் இருந்த நாளெல்லாம் பெலிஸ்தரின் மேல் கடினமான யுத்தம் நடந்தது; சவுல் ஒரு பராக்கிரமசாலியையாகிலும் ஒரு பலசாலியையாகிலும் காணும்போது, அவர்கள் எல்லாரையும் தன்னிடமாகச் சேர்த்துக்கொள்ளுவான்.]]></a:t>
+              <a:t><![CDATA[29. அப்பொழுது யோனத்தான்: என் தகப்பன் தேசத்தின் ஜனங்களைக் கலக்கப்படுத்தினார்; நான் இந்தத் தேனிலே கொஞ்சம் ருசிபார்த்ததினாலே, என் கண்கள் தெளிந்ததைப் பாருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9184,51 +10088,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. சவுல் இருந்த நாளெல்லாம் பெலிஸ்தரின் மேல் கடினமான யுத்தம் நடந்தது; சவுல் ஒரு பராக்கிரமசாலியையாகிலும் ஒரு பலசாலியையாகிலும் காணும்போது, அவர்கள் எல்லாரையும் தன்னிடமாகச் சேர்த்துக்கொள்ளுவான்.]]></a:t>
+              <a:t><![CDATA[30. இன்றையதினம் ஜனங்கள் தங்களுக்கு அகப்பட்ட தங்கள் சத்துருக்களின் கொள்ளையிலே ஏதாகிலும் புசித்திருந்தால், எத்தனை நலமாயிருக்கும்; பெலிஸ்தருக்குள் உண்டான சங்காரம் மிகவும் அதிகமாயிருக்குமே என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9293,51 +10197,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அப்பொழுது யோனத்தான்: என் தகப்பன் தேசத்தின் ஜனங்களைக் கலக்கப்படுத்தினார்; நான் இந்தத் தேனிலே கொஞ்சம் ருசிபார்த்ததினாலே, என் கண்கள் தெளிந்ததைப் பாருங்கள்.]]></a:t>
+              <a:t><![CDATA[30. இன்றையதினம் ஜனங்கள் தங்களுக்கு அகப்பட்ட தங்கள் சத்துருக்களின் கொள்ளையிலே ஏதாகிலும் புசித்திருந்தால், எத்தனை நலமாயிருக்கும்; பெலிஸ்தருக்குள் உண்டான சங்காரம் மிகவும் அதிகமாயிருக்குமே என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9402,51 +10306,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அப்பொழுது யோனத்தான்: என் தகப்பன் தேசத்தின் ஜனங்களைக் கலக்கப்படுத்தினார்; நான் இந்தத் தேனிலே கொஞ்சம் ருசிபார்த்ததினாலே, என் கண்கள் தெளிந்ததைப் பாருங்கள்.]]></a:t>
+              <a:t><![CDATA[42. எனக்கும் என் குமாரனாகிய யோனத்தானுக்கும் சீட்டுப்போடுங்கள் என்று சவுல் சொன்னபோது, யோனத்தான்மேல் சீட்டு விழுந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9511,51 +10415,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. இன்றையதினம் ஜனங்கள் தங்களுக்கு அகப்பட்ட தங்கள் சத்துருக்களின் கொள்ளையிலே ஏதாகிலும் புசித்திருந்தால், எத்தனை நலமாயிருக்கும்; பெலிஸ்தருக்குள் உண்டான சங்காரம் மிகவும் அதிகமாயிருக்குமே என்றான்.]]></a:t>
+              <a:t><![CDATA[31. அவர்கள் அன்றையதினம் மிக்மாசிலிருந்து ஆயலோன்மட்டும் பெலிஸ்தரை முறிய அடித்தபோது, ஜனங்கள் மிகவும் விடாயத்திருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9620,51 +10524,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. யோனத்தான் பெலிஸ்தரின் தாணையத்திற்குப் போகப்பார்த்த வழிகளின் நடுவே, இந்தப்பக்கம் ஒரு செங்குத்தான பாறையும், அந்தப்பக்கம் ஒரு செங்குத்தான பாறையும் இருந்தது; ஒன்றுக்குப் போசேஸ் என்று பேர், மற்றொன்றுக்குச் சேனே என்று பேர்.]]></a:t>
+              <a:t><![CDATA[9. நாங்கள் உங்களிடத்துக்கு வருமட்டும் நில்லுங்கள் என்று நம்மோடே சொல்வார்களானால், நாம் அவர்களிடத்துக்கு ஏறிப்போகாமல், நம்முடைய நிலையிலே நிற்போம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9729,51 +10633,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. இன்றையதினம் ஜனங்கள் தங்களுக்கு அகப்பட்ட தங்கள் சத்துருக்களின் கொள்ளையிலே ஏதாகிலும் புசித்திருந்தால், எத்தனை நலமாயிருக்கும்; பெலிஸ்தருக்குள் உண்டான சங்காரம் மிகவும் அதிகமாயிருக்குமே என்றான்.]]></a:t>
+              <a:t><![CDATA[31. அவர்கள் அன்றையதினம் மிக்மாசிலிருந்து ஆயலோன்மட்டும் பெலிஸ்தரை முறிய அடித்தபோது, ஜனங்கள் மிகவும் விடாயத்திருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9838,51 +10742,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அவர்கள் அன்றையதினம் மிக்மாசிலிருந்து ஆயலோன்மட்டும் பெலிஸ்தரை முறிய அடித்தபோது, ஜனங்கள் மிகவும் விடாயத்திருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[43. அப்பொழுது சவுல் யோனத்தானைப்பார்த்து: நீ செய்தது என்ன? எனக்குச் சொல் என்று கேட்டான். அதற்கு யோனத்தான்: என் கையில் இருக்கிற கோலின் நுனியினாலே கொஞ்சம் தேன் எடுத்து ருசிபார்த்தேன்; அதற்காக நான் சாகவேண்டும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9947,51 +10851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அவர்கள் அன்றையதினம் மிக்மாசிலிருந்து ஆயலோன்மட்டும் பெலிஸ்தரை முறிய அடித்தபோது, ஜனங்கள் மிகவும் விடாயத்திருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[43. அப்பொழுது சவுல் யோனத்தானைப்பார்த்து: நீ செய்தது என்ன? எனக்குச் சொல் என்று கேட்டான். அதற்கு யோனத்தான்: என் கையில் இருக்கிற கோலின் நுனியினாலே கொஞ்சம் தேன் எடுத்து ருசிபார்த்தேன்; அதற்காக நான் சாகவேண்டும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10056,51 +10960,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அப்பொழுது ஜனங்கள் கொள்ளையின்மேல் பாய்ந்து, ஆடுகளையும் மாடுகளையும் கன்றுக்குட்டிகளையும் பிடித்து, தரையிலே போட்டு அடித்து, இரத்தத்தோடும் புசித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[44. அப்பொழுது சவுல்: யோனத்தானே, நீ சாகத்தான்வேண்டும்; இல்லாவிட்டால் தேவன் எனக்கு அதற்குச் சரியாகவும் அதற்கு அதிகமாகவும் செய்யக்கடவர் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide84.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10165,51 +11069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அப்பொழுது ஜனங்கள் கொள்ளையின்மேல் பாய்ந்து, ஆடுகளையும் மாடுகளையும் கன்றுக்குட்டிகளையும் பிடித்து, தரையிலே போட்டு அடித்து, இரத்தத்தோடும் புசித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[44. அப்பொழுது சவுல்: யோனத்தானே, நீ சாகத்தான்வேண்டும்; இல்லாவிட்டால் தேவன் எனக்கு அதற்குச் சரியாகவும் அதற்கு அதிகமாகவும் செய்யக்கடவர் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide85.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10274,51 +11178,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அப்பொழுது: இதோ, இரத்தத்தோடிருக்கிறதைப் புசிக்கிறதினால் ஜனங்கள் கர்த்தருக்கு ஏலாத பாவம் செய்கிறார்கள் என்று சவுலுக்கு அறிவித்தார்கள்; அவன்: நீங்கள் துரோகம்பண்ணினீர்கள்; இப்போதே ஒரு பெரிய கல்லை என்னிடத்தில் உருட்டிக்கொண்டுவாருங்கள்.]]></a:t>
+              <a:t><![CDATA[32. அப்பொழுது ஜனங்கள் கொள்ளையின்மேல் பாய்ந்து, ஆடுகளையும் மாடுகளையும் கன்றுக்குட்டிகளையும் பிடித்து, தரையிலே போட்டு அடித்து, இரத்தத்தோடும் புசித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide86.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10383,51 +11287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அப்பொழுது: இதோ, இரத்தத்தோடிருக்கிறதைப் புசிக்கிறதினால் ஜனங்கள் கர்த்தருக்கு ஏலாத பாவம் செய்கிறார்கள் என்று சவுலுக்கு அறிவித்தார்கள்; அவன்: நீங்கள் துரோகம்பண்ணினீர்கள்; இப்போதே ஒரு பெரிய கல்லை என்னிடத்தில் உருட்டிக்கொண்டுவாருங்கள்.]]></a:t>
+              <a:t><![CDATA[32. அப்பொழுது ஜனங்கள் கொள்ளையின்மேல் பாய்ந்து, ஆடுகளையும் மாடுகளையும் கன்றுக்குட்டிகளையும் பிடித்து, தரையிலே போட்டு அடித்து, இரத்தத்தோடும் புசித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide87.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10492,51 +11396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. நீங்கள் ஜனத்திற்குள்ளே போய், இரத்தத்தோடிருக்கிறதச் சாப்பிடுகிறதினாலே, கர்த்தருக்கு ஏலாத பாவம் செய்யாதபடிக்கு, அவரவர் தங்கள் மாட்டையும் அவரவர் தங்கள் ஆட்டையும் என்னிடத்தில் கொண்டுவந்து, இங்கே அடித்து, பின்பு சாப்பிடவேண்டும் என்று அவர்களுக்குச் சொல்லுங்கள் என்று கட்டளையிட்டான்; ஆகையால் ஜனங்கள் எல்லாரும் அவரவர் தங்கள் மாடுகளை அன்று இராத்திரி தாங்களே கொண்டு வந்து, அங்கே அடித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[45. ஜனங்களோ சவுலை நோக்கி: இஸ்ரவேலிலே இந்தப் பெரிய இரட்சிப்பைச் செய்த யோனத்தான் கொலைசெய்யப்படலாமா? அது கூடாது; அவன் தலையில் இருக்கிற ஒரு மயிரும் தரையிலே விழப்போகிறதில்லை என்று கர்த்தருடைய ஜீவனைக்கொண்டு ஆணையிட்டுச் சொல்லுகிறோம்; தேவன் துணை நிற்க அவன் இன்று காரியத்தை நடப்பித்தான் என்றார்கள்; அப்படியே யோனத்தான் சாகாதபடிக்கு, ஜனங்கள் அவனைத் தப்புவித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide88.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10601,51 +11505,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. நீங்கள் ஜனத்திற்குள்ளே போய், இரத்தத்தோடிருக்கிறதச் சாப்பிடுகிறதினாலே, கர்த்தருக்கு ஏலாத பாவம் செய்யாதபடிக்கு, அவரவர் தங்கள் மாட்டையும் அவரவர் தங்கள் ஆட்டையும் என்னிடத்தில் கொண்டுவந்து, இங்கே அடித்து, பின்பு சாப்பிடவேண்டும் என்று அவர்களுக்குச் சொல்லுங்கள் என்று கட்டளையிட்டான்; ஆகையால் ஜனங்கள் எல்லாரும் அவரவர் தங்கள் மாடுகளை அன்று இராத்திரி தாங்களே கொண்டு வந்து, அங்கே அடித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[45. ஜனங்களோ சவுலை நோக்கி: இஸ்ரவேலிலே இந்தப் பெரிய இரட்சிப்பைச் செய்த யோனத்தான் கொலைசெய்யப்படலாமா? அது கூடாது; அவன் தலையில் இருக்கிற ஒரு மயிரும் தரையிலே விழப்போகிறதில்லை என்று கர்த்தருடைய ஜீவனைக்கொண்டு ஆணையிட்டுச் சொல்லுகிறோம்; தேவன் துணை நிற்க அவன் இன்று காரியத்தை நடப்பித்தான் என்றார்கள்; அப்படியே யோனத்தான் சாகாதபடிக்கு, ஜனங்கள் அவனைத் தப்புவித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide89.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10710,51 +11614,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. நீங்கள் ஜனத்திற்குள்ளே போய், இரத்தத்தோடிருக்கிறதச் சாப்பிடுகிறதினாலே, கர்த்தருக்கு ஏலாத பாவம் செய்யாதபடிக்கு, அவரவர் தங்கள் மாட்டையும் அவரவர் தங்கள் ஆட்டையும் என்னிடத்தில் கொண்டுவந்து, இங்கே அடித்து, பின்பு சாப்பிடவேண்டும் என்று அவர்களுக்குச் சொல்லுங்கள் என்று கட்டளையிட்டான்; ஆகையால் ஜனங்கள் எல்லாரும் அவரவர் தங்கள் மாடுகளை அன்று இராத்திரி தாங்களே கொண்டு வந்து, அங்கே அடித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[45. ஜனங்களோ சவுலை நோக்கி: இஸ்ரவேலிலே இந்தப் பெரிய இரட்சிப்பைச் செய்த யோனத்தான் கொலைசெய்யப்படலாமா? அது கூடாது; அவன் தலையில் இருக்கிற ஒரு மயிரும் தரையிலே விழப்போகிறதில்லை என்று கர்த்தருடைய ஜீவனைக்கொண்டு ஆணையிட்டுச் சொல்லுகிறோம்; தேவன் துணை நிற்க அவன் இன்று காரியத்தை நடப்பித்தான் என்றார்கள்; அப்படியே யோனத்தான் சாகாதபடிக்கு, ஜனங்கள் அவனைத் தப்புவித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10819,51 +11723,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. யோனத்தான் பெலிஸ்தரின் தாணையத்திற்குப் போகப்பார்த்த வழிகளின் நடுவே, இந்தப்பக்கம் ஒரு செங்குத்தான பாறையும், அந்தப்பக்கம் ஒரு செங்குத்தான பாறையும் இருந்தது; ஒன்றுக்குப் போசேஸ் என்று பேர், மற்றொன்றுக்குச் சேனே என்று பேர்.]]></a:t>
+              <a:t><![CDATA[9. நாங்கள் உங்களிடத்துக்கு வருமட்டும் நில்லுங்கள் என்று நம்மோடே சொல்வார்களானால், நாம் அவர்களிடத்துக்கு ஏறிப்போகாமல், நம்முடைய நிலையிலே நிற்போம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide90.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10928,51 +11832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. பின்பு சவுல் கர்த்தருக்கு ஒரு பலிபீடத்தைக் கட்டினான்; அது அவன் கர்த்தருக்குக் கட்டின முதலாவது பலிபீடம்.]]></a:t>
+              <a:t><![CDATA[45. ஜனங்களோ சவுலை நோக்கி: இஸ்ரவேலிலே இந்தப் பெரிய இரட்சிப்பைச் செய்த யோனத்தான் கொலைசெய்யப்படலாமா? அது கூடாது; அவன் தலையில் இருக்கிற ஒரு மயிரும் தரையிலே விழப்போகிறதில்லை என்று கர்த்தருடைய ஜீவனைக்கொண்டு ஆணையிட்டுச் சொல்லுகிறோம்; தேவன் துணை நிற்க அவன் இன்று காரியத்தை நடப்பித்தான் என்றார்கள்; அப்படியே யோனத்தான் சாகாதபடிக்கு, ஜனங்கள் அவனைத் தப்புவித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide91.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11037,51 +11941,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அதற்குப்பின்பு சவுல்: நாம் இந்த இராத்திரியிலே பெலிஸ்தரைத் தொடர்ந்துபோய், விடியற்கால வெளிச்சமாகுமட்டும் அவர்களைக் கொள்ளையிட்டு, அவர்களில் ஒருவரையும் மீதியாக வைக்காதிருப்போமாக என்றான். அதற்கு அவர்கள்: உம்முடைய கண்களுக்கு நலமானபடியெல்லாம் செய்யும் என்றார்கள். ஆசாரியனோ: நாம் இங்கே தேவசந்நிதியில் சேரக்கடவோம் என்றான்.]]></a:t>
+              <a:t><![CDATA[33. அப்பொழுது: இதோ, இரத்தத்தோடிருக்கிறதைப் புசிக்கிறதினால் ஜனங்கள் கர்த்தருக்கு ஏலாத பாவம் செய்கிறார்கள் என்று சவுலுக்கு அறிவித்தார்கள்; அவன்: நீங்கள் துரோகம்பண்ணினீர்கள்; இப்போதே ஒரு பெரிய கல்லை என்னிடத்தில் உருட்டிக்கொண்டுவாருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide92.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11146,51 +12050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அதற்குப்பின்பு சவுல்: நாம் இந்த இராத்திரியிலே பெலிஸ்தரைத் தொடர்ந்துபோய், விடியற்கால வெளிச்சமாகுமட்டும் அவர்களைக் கொள்ளையிட்டு, அவர்களில் ஒருவரையும் மீதியாக வைக்காதிருப்போமாக என்றான். அதற்கு அவர்கள்: உம்முடைய கண்களுக்கு நலமானபடியெல்லாம் செய்யும் என்றார்கள். ஆசாரியனோ: நாம் இங்கே தேவசந்நிதியில் சேரக்கடவோம் என்றான்.]]></a:t>
+              <a:t><![CDATA[33. அப்பொழுது: இதோ, இரத்தத்தோடிருக்கிறதைப் புசிக்கிறதினால் ஜனங்கள் கர்த்தருக்கு ஏலாத பாவம் செய்கிறார்கள் என்று சவுலுக்கு அறிவித்தார்கள்; அவன்: நீங்கள் துரோகம்பண்ணினீர்கள்; இப்போதே ஒரு பெரிய கல்லை என்னிடத்தில் உருட்டிக்கொண்டுவாருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide93.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11255,51 +12159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அதற்குப்பின்பு சவுல்: நாம் இந்த இராத்திரியிலே பெலிஸ்தரைத் தொடர்ந்துபோய், விடியற்கால வெளிச்சமாகுமட்டும் அவர்களைக் கொள்ளையிட்டு, அவர்களில் ஒருவரையும் மீதியாக வைக்காதிருப்போமாக என்றான். அதற்கு அவர்கள்: உம்முடைய கண்களுக்கு நலமானபடியெல்லாம் செய்யும் என்றார்கள். ஆசாரியனோ: நாம் இங்கே தேவசந்நிதியில் சேரக்கடவோம் என்றான்.]]></a:t>
+              <a:t><![CDATA[34. நீங்கள் ஜனத்திற்குள்ளே போய், இரத்தத்தோடிருக்கிறதச் சாப்பிடுகிறதினாலே, கர்த்தருக்கு ஏலாத பாவம் செய்யாதபடிக்கு, அவரவர் தங்கள் மாட்டையும் அவரவர் தங்கள் ஆட்டையும் என்னிடத்தில் கொண்டுவந்து, இங்கே அடித்து, பின்பு சாப்பிடவேண்டும் என்று அவர்களுக்குச் சொல்லுங்கள் என்று கட்டளையிட்டான்; ஆகையால் ஜனங்கள் எல்லாரும் அவரவர் தங்கள் மாடுகளை அன்று இராத்திரி தாங்களே கொண்டு வந்து, அங்கே அடித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide94.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11364,51 +12268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. அப்படியே: பெலிஸ்தரைத் தொடர்ந்துபோகலாமா? அவர்களை இஸ்ரவேலின் கையில் ஒப்புக்கொடுப்பீரா? என்று சவுல் தேவனிடத்தில் விசாரித்தான்; அவர் அந்த நாளிலே அவனுக்கு மறுஉத்தரவு அருளவில்லை.]]></a:t>
+              <a:t><![CDATA[34. நீங்கள் ஜனத்திற்குள்ளே போய், இரத்தத்தோடிருக்கிறதச் சாப்பிடுகிறதினாலே, கர்த்தருக்கு ஏலாத பாவம் செய்யாதபடிக்கு, அவரவர் தங்கள் மாட்டையும் அவரவர் தங்கள் ஆட்டையும் என்னிடத்தில் கொண்டுவந்து, இங்கே அடித்து, பின்பு சாப்பிடவேண்டும் என்று அவர்களுக்குச் சொல்லுங்கள் என்று கட்டளையிட்டான்; ஆகையால் ஜனங்கள் எல்லாரும் அவரவர் தங்கள் மாடுகளை அன்று இராத்திரி தாங்களே கொண்டு வந்து, அங்கே அடித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide95.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11473,51 +12377,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. அப்படியே: பெலிஸ்தரைத் தொடர்ந்துபோகலாமா? அவர்களை இஸ்ரவேலின் கையில் ஒப்புக்கொடுப்பீரா? என்று சவுல் தேவனிடத்தில் விசாரித்தான்; அவர் அந்த நாளிலே அவனுக்கு மறுஉத்தரவு அருளவில்லை.]]></a:t>
+              <a:t><![CDATA[34. நீங்கள் ஜனத்திற்குள்ளே போய், இரத்தத்தோடிருக்கிறதச் சாப்பிடுகிறதினாலே, கர்த்தருக்கு ஏலாத பாவம் செய்யாதபடிக்கு, அவரவர் தங்கள் மாட்டையும் அவரவர் தங்கள் ஆட்டையும் என்னிடத்தில் கொண்டுவந்து, இங்கே அடித்து, பின்பு சாப்பிடவேண்டும் என்று அவர்களுக்குச் சொல்லுங்கள் என்று கட்டளையிட்டான்; ஆகையால் ஜனங்கள் எல்லாரும் அவரவர் தங்கள் மாடுகளை அன்று இராத்திரி தாங்களே கொண்டு வந்து, அங்கே அடித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide96.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11582,51 +12486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. அப்பொழுது சவுல்: ஜனத்தின் தலைவர்களே, நீங்கள் எல்லாரும் இங்கே சேர்ந்துவந்து, இன்று இந்தப் பாவம் எதினாலே உண்டாயிற்று என்று பார்த்தறியுங்கள்.]]></a:t>
+              <a:t><![CDATA[46. சவுல் பெலிஸ்தரைத் தொடராமல் திரும்பிவிட்டான்; பெலிஸ்தரும் தங்கள் ஸ்தலத்திற்குப் போய்விட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide97.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11691,51 +12595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. அப்பொழுது சவுல்: ஜனத்தின் தலைவர்களே, நீங்கள் எல்லாரும் இங்கே சேர்ந்துவந்து, இன்று இந்தப் பாவம் எதினாலே உண்டாயிற்று என்று பார்த்தறியுங்கள்.]]></a:t>
+              <a:t><![CDATA[35. பின்பு சவுல் கர்த்தருக்கு ஒரு பலிபீடத்தைக் கட்டினான்; அது அவன் கர்த்தருக்குக் கட்டின முதலாவது பலிபீடம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide98.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11800,51 +12704,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. அது என் குமாரனாகிய யோனத்தானிடத்தில் காணப்பட்டாலும், அவன் சாகவே சாகவேண்டும் என்று இஸ்ரவேலை ரட்சிக்கிற கர்த்தருடைய ஜீவனைக் கொண்டு சொல்லுகிறேன் என்றான்; சகல ஜனங்களுக்குள்ளும் ஒருவனும் அவனுக்குப் பிரதியுத்தரம் சொல்லவில்லை.]]></a:t>
+              <a:t><![CDATA[47. இப்படிச் சவுல் இஸ்ரவேலை ஆளுகிற ராஜ்யபாரத்தைப் பெற்றுக்கொண்டு, சுற்றிலும் இருக்கிற தன்னுடைய எல்லாச் சத்துருக்களுமாகிய மோவாபியருக்கும், அம்மோன் புத்திரருக்கும், ஏதோமியருக்கும், சோபாவின் ராஜாக்களுக்கும், பெலிஸ்தருக்கும் விரோதமாக யுத்தம் பண்ணி, எவர்கள் மேல் படையெடுத்தானோ, அவர்களையெல்லாம் அடக்கினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide99.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11909,51 +12813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. அது என் குமாரனாகிய யோனத்தானிடத்தில் காணப்பட்டாலும், அவன் சாகவே சாகவேண்டும் என்று இஸ்ரவேலை ரட்சிக்கிற கர்த்தருடைய ஜீவனைக் கொண்டு சொல்லுகிறேன் என்றான்; சகல ஜனங்களுக்குள்ளும் ஒருவனும் அவனுக்குப் பிரதியுத்தரம் சொல்லவில்லை.]]></a:t>
+              <a:t><![CDATA[47. இப்படிச் சவுல் இஸ்ரவேலை ஆளுகிற ராஜ்யபாரத்தைப் பெற்றுக்கொண்டு, சுற்றிலும் இருக்கிற தன்னுடைய எல்லாச் சத்துருக்களுமாகிய மோவாபியருக்கும், அம்மோன் புத்திரருக்கும், ஏதோமியருக்கும், சோபாவின் ராஜாக்களுக்கும், பெலிஸ்தருக்கும் விரோதமாக யுத்தம் பண்ணி, எவர்கள் மேல் படையெடுத்தானோ, அவர்களையெல்லாம் அடக்கினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -11988,51 +12892,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469493806" r:id="rId1"/>
+    <p:sldLayoutId id="2473414259" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -12088,54 +12992,118 @@
 
 <file path=ppt/slides/_rels/slide103.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide103.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide104.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide104.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide105.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide105.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide106.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide106.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide107.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide107.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide108.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide108.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide109.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide109.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide110.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide110.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide111.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide111.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide112.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide112.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide113.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide113.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/>
 </Relationships>
@@ -13008,51 +13976,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ಆ ಬಂಡೆಗಳಲ್ಲಿ ಒಂದು ಉತ್ತರಕ್ಕೆ ಮಿಕ್ಮಾಷಿಗೆ ಎದುರಾಗಿಯೂ ಮತ್ತೊಂದು ದಕ್ಷಿಣಕ್ಕೆ ಗಿಬೆಗೆ ಎದುರಾಗಿಯೂ ಇತ್ತು.]]></a:t>
+              <a:t><![CDATA[10. কিন্তু যদি পলেষ্টীয় লোকরা বলে, ‘এদিকে চলে এসো,’ তাহলে আমরা তাদের দিকে পাহাড় ডিঙিযে চলে যাব|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13140,51 +14108,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. ಆಗ ಸೌಲನು ಸಮಸ್ತ ಇಸ್ರಾಯೇ ಲಿಗೆ--ನೀವು ಒಂದು ಕಡೆಯಲ್ಲಿ ಇರ್ರಿ; ನಾನೂ ನನ್ನ ಮಗನಾದ ಯೋನಾತಾನನೂ ಒಂದು ಕಡೆಯಲ್ಲಿ]]></a:t>
+              <a:t><![CDATA[শৌল যেখানে গেলেন সেখানেই ইস্রায়েলের শত্রুদের হারিয়ে দিলেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13272,51 +14240,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಇರುತ್ತೇವೆ ಅಂದನು. ಜನರು ಸೌಲನಿಗೆ--ನಿನ್ನ ದೃಷ್ಟಿಗೆ ಒಳ್ಳೇದಾಗಿ ತೋರುವದನ್ನು ಮಾಡು ಅಂದರು.]]></a:t>
+              <a:t><![CDATA[48. শৌল খুব সাহসী ছিলেন| সমস্ত শত্রু, যারা ইস্রায়েলীয়দের লুঠ করতে চাইছিল, তাদের হাত থেকে শৌল]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13404,51 +14372,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. ಸೌಲನು ಇಸ್ರಾಯೇಲಿನ ದೇವರಾದ ಕರ್ತನಿಗೆ--ನೀನು ಪೂರ್ಣ ನಿರ್ಣಯವನ್ನು ದಯಪಾಲಿಸು ಎಂದು ಹೇಳಿ ಚೀಟು ಹಾಕಿದೆನು ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[ইস্রায়েলীয়দের রক্ষা করেছিলেন| এমনকি অমালেক গোষ্ঠীকেও তিনি হারিয়ে দিয়েছিলেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13536,51 +14504,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸೌಲನಿಗೂ ಯೋನಾತಾನನಿಗೂ ಚೀಟುಬಂತು.]]></a:t>
+              <a:t><![CDATA[49. শৌলের পুত্রদের নাম য়োনাথন, য়িশবি এবং মল্কীশূয| তাঁর বড় মেয়ের নাম মেরব, ছোট মেয়ে মীখল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13668,51 +14636,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. ಆದರೆ ಜನರು ಪಾರಾದರು. ಸೌಲನು ಅವರಿಗೆ--ನನ್ನ ಮೇಲೆಯೂ ನನ್ನ ಮಗನಾದ ಯೋನಾತಾನನ ಮೇಲೆಯೂ ಚೀಟು ಹಾಕಿರಿ ಅಂದಾಗ]]></a:t>
+              <a:t><![CDATA[50. শৌলের স্ত্রীর নাম অহীনোযম| অহীনোযমের পিতা হচ্ছে অহীমাস|শৌলের সেনাপতি অবনের, সে ছিল নেরের পুত্র|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13800,51 +14768,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಯೋನಾತಾನನಿಗೆ ಚೀಟು ಬಿತ್ತು.]]></a:t>
+              <a:t><![CDATA[নের শৌলের কাকা|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide106.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[51. শৌলের পিতা কীশ এবং অব্নেরের পিতা নেব এঁরা দুজনে অবীযেলের পুত্র|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide107.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[52. শৌল আজীবন সাহসী ছিলেন| তিনি পলেষ্টীয়দের বিরুদ্ধে প্রবলভাবে যুদ্ধ করেছিলেন| যখনই তিনি একটি শক্ত]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide108.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[সমর্থ বা সাহসী লোক দেখতে পেতেন, তাকে তাঁর সৈন্যদলে যুক্ত করে নিতেন| এরা তাঁর দেহরক্ষী হিসেবে]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide109.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[কাছাকাছি থাকত|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13932,51 +15428,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ಆಗ ಯೋನಾತಾನನು ತನ್ನ ಆಯುಧಗಳನ್ನು ಹಿಡಿಯುವ ಯೌವನಸ್ಥನಿಗೆ--ನಾವು ಈ ಸುನ್ನತಿ ಇಲ್ಲದವರ ಠಾಣಕ್ಕೆ ದಾಟಿಹೋಗೋಣ ಬಾ;]]></a:t>
+              <a:t><![CDATA[কেন? কারণ সেটাই হবে ঈশ্বরের দেওয়া চিহ্ন বিশেষ| এর অর্থ হচ্ছে, প্রভু আমাদের সহায় হলেন যাতে ওদের]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide110.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. শৌল বললেন, “আজ রাত্রে চলো আমরা পলেষ্টীয়দের আক্রমণ করি| তাদের সবকিছু আমরা কেড়ে নিয়ে একেবারে]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide111.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[শেষ করে দিই|”সৈন্যরা বলল, “যা ভাল বোঝ করো|”কিন্তু যাজক বলল, “ঈশ্বরকে জিজ্ঞেস করে দেখা যাক|”]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide112.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[37. তখন শৌল ঈশ্বরকে জিজ্ঞাসা করল, “আমি কি পলেষ্টীয়দের পিছু নিয়ে ওদের হটিযে দেব? আপনি কি ওদের]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide113.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[পরাজয়ে আমাদের সাহায্য করবেন?” কিন্তু ঈশ্বর সেদিন কোন উত্তর দিলেন না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14064,51 +16088,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಒಂದು ವೇಳೆ ದೇವರು ನಮಗೋಸ್ಕರ ಕಾರ್ಯ ನಡಿಸುವನು. ಯಾಕಂದರೆ ಅನೇಕ ಜನರಿಂದಾದರೂ ಸ್ವಲ್ಪ ಜನರಿಂದಾದರೂ ರಕ್ಷಿಸುವದಕ್ಕೆ]]></a:t>
+              <a:t><![CDATA[হারিয়ে দিতে পারি|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14196,51 +16220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕರ್ತನಿಗೆ ಯಾವ ಆಟಂಕವಿಲ್ಲ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[11. সেই মতো য়োনাথন ও তার অস্ত্রবহনকারী পলেষ্টীয়দের একটা সুয়োগ করে দিল ওরা যাতে তাদের দেখতে পায়|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14328,51 +16352,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ಅದಕ್ಕೆ ಅವನ ಆಯುಧಗಳನ್ನು ಹೊರುವವನು ಅವನಿಗೆ--ನಿನ್ನ ಹೃದಯದಲ್ಲಿ ಇರುವದನ್ನೆಲ್ಲಾ ಮಾಡು, ನಡೆ; ಇಗೋ, ನಿನ್ನ]]></a:t>
+              <a:t><![CDATA[পলেষ্টীয় প্রহরীরা বলল, “দেখ, গর্ত থেকে ইব্রীযরা বেরিয়ে আসছে যেখানে তারা লুকিয়ে ছিল!”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14460,51 +16484,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೃದಯಕ್ಕೆ ಸರಿಯಾಗಿ ನಾನೂ ನಿನ್ನ ಸಂಗಡ ಇದ್ದೇನೆ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[12. দুর্গের ভেতর থেকে পলেষ্টীয়রা য়োনাথন ও তার অস্ত্রবহনকারীকে চিত্কার করে বলল, “এগিয়ে এসো| আমরা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14592,51 +16616,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ಒಂದು ವೇಳೆ ಅವರುನಮ್ಮ ಬಳಿಗೆ ಬನ್ನಿರಿ ಎಂದು ಹೇಳಿದರೆ ಹೋಗುವೆವು. ಕರ್ತನು ಅವರನ್ನು ನಮ್ಮ ಕೈಗೆ ಒಪ್ಪಿಸಿ]]></a:t>
+              <a:t><![CDATA[তোমাদের উচিত্‌ শিক্ষা দেব!”য়োনাথন তার অস্ত্রবহনকারীকে বলল, “আমি পাহাড়ে উঠছি| আমার পিছন পিছন এসো|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14724,51 +16748,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕೊಟ್ಟನೆಂಬದಕ್ಕೆ ಇದೇ ನಮಗೆ ಗುರುತಾಗಿರುವದು ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[প্রভু ইস্রায়েলীয়দের দিয়ে পলেষ্টীয়দের পরাজিত করতে দিচ্ছেন!”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14856,51 +16880,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ಆಗ ಯೋನಾತಾನನುಇಗೋ, ನಾವು ಆ ಮನುಷ್ಯರ ಬಳಿಗೆ ದಾಟಿ ಹೋಗಿ ಅವರಿಗೆ ಕಾಣಿಸಿಕೊಳ್ಳುವೆವು.]]></a:t>
+              <a:t><![CDATA[13. তাই য়োনাথন হামাগুড়ি দিয়ে পাহাড়ে উঠল| তার অস্ত্রবহনকারী ঠিক তার পিছনে| য়োনাথন ও তার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14988,51 +17012,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ಹಾಗೆಯೇ ಅವರಿಬ್ಬರೂ ಫಿಲಿಷ್ಟಿಯರ ಠಾಣದ ವರಿಗೆ ಕಾಣಿಸಿಕೊಂಡರು. ಆಗ ಫಿಲಿಷ್ಟಿಯರುಇಗೋ, ಗುಹೆಗಳಲ್ಲಿ]]></a:t>
+              <a:t><![CDATA[অস্ত্রবহনকারী সেখানে ছিল না| ওরা দুজনে পলেষ্টীয়দের আক্রমণ করল| প্রথম চোটেই তারা আধ একর জুড়ে 20 জন]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15120,51 +17144,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ಆ ಕಾಲದಲ್ಲಿ ಏನಾಯಿತಂದರೆ, ಸೌಲನಮಗನಾದ ಯೋನಾತಾನನು ತನ್ನ ಆಯು ಧಗಳನ್ನು ಹಿಡಿಯುವವನಾದ ಯೌವನಸ್ಥನಿಗೆ--ನಾವು]]></a:t>
+              <a:t><![CDATA[6. য়োনাথন তার অস্ত্রবাহক যুবক সহকারীকে বলল, “চলো আমরা ঐ বিদেশীদের তাঁবুর দিকে যাই| হয়তো ওদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15252,51 +17276,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬಚ್ಚಿಟ್ಟುಕೊಂಡಿದ್ದ ಇಬ್ರಿಯರು ಹೊರಟು ಬರುತ್ತಾರೆಂದರು.]]></a:t>
+              <a:t><![CDATA[পলেষ্টীয়কে হত্যা করল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15384,51 +17408,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ಅವರು--ನಾವು ನಿಮ್ಮ ಬಳಿಗೆ ಬರುವ ವರೆಗೆ ಸುಮ್ಮನೆ ನಿಲ್ಲಿರೆಂದು ನಮ್ಮ ಸಂಗಡ ಹೇಳಿದರೆ ನಾವು ಅವರ ಬಳಿಗೆ ಹೋಗದೆ ನಮ್ಮ]]></a:t>
+              <a:t><![CDATA[14. সামনে থেকে যারা আক্রমণ করতে আসছিল য়োনাথন তাদের সঙ্গে যুদ্ধ করল| আর তার অস্ত্রবহনকারী পিছন পিছন]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15516,51 +17540,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸ್ಥಳದಲ್ಲಿ ನಿಲ್ಲುವೆವು.]]></a:t>
+              <a:t><![CDATA[এসে যারা শুধু আহত হয়েছিল তাদের মেরে ফেলল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15648,51 +17672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ಠಾಣದ ಮನುಷ್ಯರು ಯೋನಾತಾನನಿಗೂ ಅವನ ಆಯುಧ ಹೊರುವವನಿಗೂ--ನಮ್ಮ ಬಳಿಗೆ ಬನ್ನಿರಿ; ನಿಮಗೆ ಕಾರ್ಯ ತೋರಿಸುತ್ತೇವೆ ಎಂದು]]></a:t>
+              <a:t><![CDATA[1. সেদিন শৌলের পুত্র য়োনাথন তার অস্ত্রবাহকের সঙ্গে কথা বলছিল| য়োনাথন বলল, “উপত্যকার অন্যদিকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15780,51 +17804,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪ್ರತ್ಯುತ್ತರಕೊಟ್ಟರು. ಆಗ ಯೋನಾತಾನನು ತನ್ನ ಆಯುಧಗಳನ್ನು ಹಿಡಿಯುವ ವನಿಗೆ--ನನ್ನ ಹಿಂದೆ ಏರಿ ಬಾ; ಕರ್ತನು ಅವರನ್ನು]]></a:t>
+              <a:t><![CDATA[পলেষ্টীয়দের তাঁবু গেড়েছে| চলো সেদিকে যাওয়া যাক|” পিতাকে সে এ বিষযে কোন কথা বলল না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15912,51 +17936,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಇಸ್ರಾಯೇಲ್ಯರ ಕೈಗೆ ಒಪ್ಪಿಸಿಕೊಟ್ಟನು ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[15. পলেষ্টীয় সৈন্যরা সকলেই বেশ ভয় পেয়ে গেল| মাঠে, শিবিরে, দুর্গে যে সব সৈন্য ছিল সকলেই ভয় পেয়ে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16044,51 +18068,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ಯೋನಾತಾನನು ತನ್ನ ಕೈಗಳಿಂದಲೂ ಕಾಲುಗಳಿಂದ ಲೂ ಹತ್ತಿದನು. ಅವನ ಆಯುಧಗಳನ್ನು ಹೊರುವ ವನು ಅವನ ಹಿಂದೆ ಹತ್ತಿದನು. ಆಗ]]></a:t>
+              <a:t><![CDATA[গেল, এমনকি সবচেয়ে সাহসী যারা তারাও| মাটি কাঁপতে লাগল এবং তাতে পলেষ্টীয় বাহিনী সত্যিই বেশ ভয় পেয়ে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16176,51 +18200,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪಿಲಿಷ್ಟಿಯರು ಯೋನಾತಾನನ ಮುಂದೆ ಬಿದ್ದರು. ಅವನ ಆಯುಧ ಗಳನ್ನು ಹೊರುವವನು ಅವನ ಹಿಂದೆ ಕೊಲ್ಲುತ್ತಾ ಹೋದನು.]]></a:t>
+              <a:t><![CDATA[গেল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16308,51 +18332,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ಯೋನಾತಾನನೂ ಅವನ ಆಯುಧ ಗಳನ್ನು ಹೊರುವವನೂ ಹೊಡೆದ ಆ ಮೊದಲ ಸಂಹಾರದಲ್ಲಿ ಅರ್ಧ ಎಕರೆ ಭೂಮಿಯಲ್ಲಿ ಬಿದ್ದವರು ಸುಮಾರು]]></a:t>
+              <a:t><![CDATA[2. শৌল তখন পাহাড়ের ধারে মিগ্রোন নামে একটা জায়গায় একটা ডালিম গাছের নীচে বসেছিলেন| এটা ছিল যেখানে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16440,51 +18464,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಇಪ್ಪತ್ತು ಜನರಾಗಿದ್ದರು.]]></a:t>
+              <a:t><![CDATA[ফসল ঝাড়াই হয় তারই কাছে| শৌলের সঙ্গে ছিল প্রায 600 জন লোক|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16572,51 +18596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಮಗೆದುರಾಗಿ ಆಚೆಯಲ್ಲಿರುವ ಫಿಲಿಷ್ಟಿಯರ ಠಾಣಕ್ಕೆ ಹೋಗೋಣ ಬಾ ಅಂದನು; ಆದರೆ ಅವನು ತನ್ನ ತಂದೆಗೆ ತಿಳಿಸಲಿಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[হারিয়ে দিতে প্রভু আমাদের সাহায্য করতে পারেন| প্রভুকে কেউই থামাতে পারে না| আমাদের সৈন্য কম হোক্ বা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16704,51 +18728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ಆಗ ದಂಡಿನ ಹೊಲದಲ್ಲಿಯ ಸಕಲ ಜನರಲ್ಲಿಯೂ ಭಯದಿಂದ ನಡುಕ ಉಂಟಾಯಿತು. ಠಾಣದವರೂ ಕೊಳ್ಳೆಗಾರರೂ ಹೆದರಿಕೊಂಡರು; ಇದಲ್ಲದೆ]]></a:t>
+              <a:t><![CDATA[16. শৌলের প্রহরীরা ছিল বিন্যামীনের গিবিয়ায়| তারা দেখল পলেষ্টীয়রা যেদিকে পারছে পালাচ্ছে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16836,51 +18860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಭೂಮಿ ಕಂಪಿಸಿತು. ಹೀಗೆ ಅಲ್ಲಿ ಮಹಾದೊಡ್ಡ ಕಳವಳವಾಯಿತು.]]></a:t>
+              <a:t><![CDATA[3. একজনের নাম ছিল অহিয| এলি শীলোয় প্রভুর যাজক ছিল| তার জায়গায় এখন অহিয নামে এক ব্যক্তি যাজক হল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16968,51 +18992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. ಆಗ ಸೌಲನು ಯೋನಾತಾನನಿಗೆ--ನೀನು ಮಾಡಿ ದ್ದನ್ನು ನನಗೆ ತಿಳಿಸು ಅಂದನು. ಅದಕ್ಕೆ ಯೋನಾ ತಾನನು--ನನ್ನ ಕೈಯಲ್ಲಿರುವ]]></a:t>
+              <a:t><![CDATA[সে পরল যাজকের এফোদ নামক বিশেষ পোশাক| অহিয ছিল ঈখাবোদের ভাই অহীটুবের পুত্র| ঈখাবোদের পিতার নাম পীনহস|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17100,51 +19124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕೋಲಿನ ಕೊನೆಯಿಂದ ನಾನು ಸ್ವಲ್ಪ ಜೇನು ತುಪ್ಪವನ್ನು ತಕ್ಕೊಂಡು ರುಚಿ ನೋಡಿದೆನು; ಇಗೋ, ನಾನು ಸಾಯಬೇಕು ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[পীনহসের পিতা ছিল এলি|লোকরা জানত না যে য়োনাথন চলে গিয়েছিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17232,51 +19256,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ಬೆನ್ಯಾವಿಾ ನನ ದೇಶದ ಗಿಬೆಯದಲ್ಲಿದ್ದ ಸೌಲನ ಕಾವಲಿನವರು ನೋಡಿದಾಗ ಇಗೋ, ಆ ಗುಂಪಿನವರು ಕಡಿಮೆ ಯಾಗುತ್ತಾ]]></a:t>
+              <a:t><![CDATA[17. শৌল সৈন্যদের বললেন, “লোকগুলোকে গোন| ক’জন শিবির ছেড়ে গেছে দেখতে চাই|”ওরা লোক গুনতে শুরু করল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17364,51 +19388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಒಬ್ಬರನ್ನೊಬ್ಬರು ಸಂಹರಿಸುತ್ತಾ ಇದ್ದರು.]]></a:t>
+              <a:t><![CDATA[য়োনাথন ও তার অস্ত্রবহনকারী সেখানে ছিল না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17496,51 +19520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. ಅದಕ್ಕೆ ಸೌಲನು--ಯೋನಾತಾನನೇ, ನೀನು ನಿಜವಾಗಿ ಸಾಯಬೇಕು; ಇಲ್ಲದಿದ್ದರೆ ದೇವರು ನನಗೆ ಹೆಚ್ಚಾದದ್ದನ್ನು ಮಾಡಲಿ]]></a:t>
+              <a:t><![CDATA[18. শৌল অহিযকে বললেন, “এবার ঈশ্বরের পবিত্র সিন্দুক আনো|” (সেই সময় ঈশ্বরের পবিত্র সিন্দুক]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17628,51 +19652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[ইস্রায়েলীয়দের সঙ্গে ছিল|)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17760,51 +19784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ಆಗ ಸೌಲನು ತನ್ನ ಬಳಿಯಲ್ಲಿದ್ದ ಜನರಿಗೆ--ನಮ್ಮ ಬಳಿಯಿಂದ ಹೋದವರು ಯಾರೆಂದು ಲೆಕ್ಕವನ್ನು ನೋಡಿರಿ ಅಂದನು. ಅವರು]]></a:t>
+              <a:t><![CDATA[4. গিরিপথের উভয় পাশে একটা বড় শিলা ছিল| য়োনাথন ঠিক করল ঐ গিরিপথ দিয়ে সে পলেষ্টীয় শিবিরে পৌঁছবে,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17892,51 +19916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಲೆಕ್ಕ ನೋಡುವಾಗ ಇಗೋ, ಯೋನಾತಾನನೂ ಅವನ ಆಯುಧಗಳನ್ನು ಹೊರುವವನೂ ಅಲ್ಲಿ ಇರಲಿಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[একটা শিলার নাম ছিল বোত্‌সেস; অন্য শিলাটির নাম ছিল সেনি|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18024,51 +20048,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ಸೌಲನು ಗಿಬೆಯ ಕಟ್ಟಕಡೇ ಮೇರೆಯಾದ ಮಿಗ್ರೋನಿನಲ್ಲಿರುವ ದಾಳಿಂಬರ ಗಿಡದ ಕೆಳಗಿದ್ದನು. ಅವನ ಸಂಗಡ ಸುಮಾರು ಆರು ನೂರು]]></a:t>
+              <a:t><![CDATA[বেশী এতে কিছু যায় আসে না|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18156,51 +20180,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. ಆದರೆ ಜನರು ಸೌಲನಿಗೆ--ಇಸ್ರಾಯೇಲಿನಲ್ಲಿ ಈ ದೊಡ್ಡ ರಕ್ಷಣೆ ಯನ್ನುಂಟು ಮಾಡಿದ ಯೋನಾತಾನನು ಸಾಯ ಬಹುದೋ? ಅದು ಎಂದಿಗೂ]]></a:t>
+              <a:t><![CDATA[19. শৌল যাজক অহিযর সঙ্গে কথা বলছিলেন| ঈশ্বরের উপদেশের জন্য তিনি অপেক্ষা করছিলেন| কিন্তু পলেষ্টীয়দের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18288,51 +20312,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಆಗದು; ಅವನು ಇಂದು ಕರ್ತನ ಸಹಾಯದ ಮೂಲಕ ಕಾರ್ಯವನ್ನು ನಡಿಸಿದ್ದರಿಂದ ಕರ್ತನ ಆಣೆ, ಅವನ ತಲೆಯಲ್ಲಿರುವ ಒಂದು ಕೂದಲಾದರೂ]]></a:t>
+              <a:t><![CDATA[শিবিরে গোলমাল আর চেঁচামেচি ক্রমশঃ বেড়েই চলেছিল| শৌল অধৈর্য়্য় হয়ে পড়লেন| অবশেষে তিনি যাজক অহিযকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18420,51 +20444,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನೆಲದ ಮೇಲೆ ಬೀಳಬಾರದು ಅಂದರು. ಜನರು ಯೋನಾತಾನನನ್ನು ಸಾಯದ ಹಾಗೆ ಬಿಡಿಸಿಕೊಂಡರು.]]></a:t>
+              <a:t><![CDATA[বললেন, “আর নয়, এবার হাত নামাও| প্রার্থনা শেষ করো|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18552,51 +20576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ಆಗ ಸೌಲನು ಅಹೀಯನಿಗೆ -- ನೀನು ದೇವರ ಮಂಜೂಷವನ್ನು ತಕ್ಕೊಂಡು ಬಾ ಅಂದನು. ಯಾಕಂದರೆ ದೇವರ ಮಂಜೂಷವು ಆ ಕಾಲದಲ್ಲಿ]]></a:t>
+              <a:t><![CDATA[5. একটি শিলা উত্তরে মিক্মস অভিমুখে ছিল এবং অন্যটি ছিল দক্ষিণে গেবার দিকে মুখ করা|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18684,51 +20708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಇಸ್ರಾಯೇಲ್‌ ಮಕ್ಕಳ ಬಳಿಯಲ್ಲಿತ್ತು.]]></a:t>
+              <a:t><![CDATA[20. সৈন্যসামন্ত জড়ো করে নিয়ে শৌল যুদ্ধ করতে গেলেন| পলেষ্টীয় সৈন্যরা বিভ্রান্ত হয়ে গেল| এমনকি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18816,51 +20840,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. ಆಗ ಸೌಲನು ಫಿಲಿಷ್ಟಿಯರನ್ನು ಹಿಂಬಾಲಿಸುವದನ್ನು ಬಿಟ್ಟುಬಿಟ್ಟನು. ಫಿಲಿಷ್ಟಿಯರು ತಮ್ಮ ಸ್ಥಳಕ್ಕೆ ಹೋದರು.]]></a:t>
+              <a:t><![CDATA[তারা তাদের তরবারি ব্যবহার করে একে অপরের সঙ্গে লড়াই করছিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18948,51 +20972,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ಸೌಲನು ಯಾಜಕನ ಸಂಗಡ ಇನ್ನೂ ಮಾತಾನಾಡುತ್ತಿರುವಾಗ ಏನಾಯಿತಂದರೆ ಫಿಲಿಷ್ಟಿಯರ ದಂಡಿನಲ್ಲಿ ಗದ್ದಲವು ಅಧಿಕವಾಗುತ್ತಾ]]></a:t>
+              <a:t><![CDATA[21. কিছু ইব্রীয আগে পলেষ্টীয়দের সেবা করত এবং তাদের শিবিরেই থাকত| কিন্তু এখন তারা শৌল আর য়োনথনের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19080,51 +21104,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಇದದ್ದರಿಂದ ಸೌಲನು ಯಾಜಕನಿಗೆ ನಿನ್ನ ಕೈಯನ್ನು ಹಿಂದಕ್ಕೆ ತಕ್ಕೋ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[সঙ্গে মিশে গেল| তারা এখন ইস্রায়েলীয়দের দলে ভিড়ে গেল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19212,51 +21236,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. ಹೀಗೆ ಸೌಲನು ಇಸ್ರಾಯೇಲಿನ ಮೇಲೆ ದೊರೆ ತನ ತಕ್ಕೊಂಡು ಸುತ್ತಲಿರುವ ತನ್ನ ಸಮಸ್ತ ಶತ್ರುಗ ಳಾದ ಮೋವಾಬ್ಯರ ಮೇಲೆಯೂ]]></a:t>
+              <a:t><![CDATA[22. ইফ্রয়িমের পার্বত্য দেশে যেসব ইস্রায়েলীয় লুকিয়েছিল তারা পলেষ্টীয়দের পালিয়ে যাবার খবর শুনল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19344,51 +21368,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅಮ್ಮೋನನ ಮಕ್ಕಳ ಮೇಲೆಯೂ ಎದೋಮ್ಯರ ಮೇಲೆಯೂ ಚೋಬದ ಅರಸುಗಳ ಮೇಲೆಯೂ ಫಿಲಿಷ್ಟಿಯರ ಮೇಲೆಯೂ ಯುದ್ಧಮಾಡಿದನು. ಯಾರ ಮೇಲೆ]]></a:t>
+              <a:t><![CDATA[এখন এই ইস্রায়েলীয়রাও যুদ্ধে নেমে পলেষ্টীয়দের তাড়িয়ে দিতে শুরু করল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19476,51 +21500,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಜನರಿದ್ದರು.]]></a:t>
+              <a:t><![CDATA[7. অস্ত্রবাহক যুবকটি তাকে বলল, “যা ভাল বোঝ, করো| আমি তোমার সঙ্গে সমস্ত ব্যাপারে থাকব|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19608,51 +21632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತಿರುಗಿದನೋ ಅವರನ್ನು ಪೀಡಿಸಿದನು.]]></a:t>
+              <a:t><![CDATA[23. এই ভাবে প্রভু সেদিন ইস্রায়েলীয়দের রক্ষা করলেন| যুদ্ধ চললো বৈত্‌-আবন ছাড়িযে| সমস্ত সৈন্য এখন]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19740,51 +21764,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. ಅವನು ಸೈನ್ಯವನ್ನು ಕೂಡಿಸಿ ಕೊಂಡು ಅಮಾಲೇಕ್ಯರನ್ನು ಸಂಹರಿಸಿದನು; ಇಸ್ರಾ ಯೇಲನ್ನು ಸುಲುಕೊಳ್ಳುವವರೆಲ್ಲರ ಕೈಗೂ]]></a:t>
+              <a:t><![CDATA[শৌলের সঙ্গে| তারা সংখ্যায় প্রায 10,000 জন পুরুষ| পাহাড়ী অঞ্চলে ইফ্রয়িমের সমস্ত শহরগুলিতে যুদ্ধ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19872,51 +21896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತಪ್ಪಿಸಿ ಬಿಟ್ಟನು.]]></a:t>
+              <a:t><![CDATA[ছড়িয়ে পড়ল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20004,51 +22028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ಆಗ ಸೌಲನೂ ಅವನ ಸಂಗಡ ಇದ್ದ ಜನರೆಲ್ಲರೂ ಕೂಡಿಕೊಂಡು ಯುದ್ಧಕ್ಕೆ ಬಂದಾಗ ಇಗೋ, ಪ್ರತಿಯೊಬ್ಬನು ತನ್ನ ಜೊತೆಗಾರನನ್ನು]]></a:t>
+              <a:t><![CDATA[24. কিন্তু সেদিন শৌল একটা মস্ত ভুল করেছিলেন| ইস্রায়েলীয়রা ক্লান্ত ও ক্ষুধার্ত হয়ে পড়েছিল| এর]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20136,51 +22160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕತ್ತಿ ಯಿಂದ ಕೊಂದುಬಿಟ್ಟದ್ದರ ಪರಿಣಾಮವಾಗಿ ಅಲ್ಲಿ ಬಹು ದೊಡ್ಡ ಸೋಲು ಉಂಟಾಯಿತು.]]></a:t>
+              <a:t><![CDATA[কারণ শৌল| তিনি তাদের দিয়ে এই প্রতিশ্রুতি করিযেছিলেন যে সন্ধ্যার আগে এবং আমি শত্রুদের হারিয়ে দেবার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20268,51 +22292,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ಇದಲ್ಲದೆ ಪೂರ್ವದಲ್ಲಿ ಫಿಲಿಷ್ಟಿಯರ ಬಳಿಯಲ್ಲಿದ್ದು ಅವರ ಕೂಡ ದಂಡಿನ ಸಂಗಡ ಸುತ್ತಲಿರುವ ದೇಶದಿಂದ ಬಂದ ಇಬ್ರಿಯರು]]></a:t>
+              <a:t><![CDATA[আগে যদি কেউ খায় তাহলে তাকে শাস্তি দেওয়া হবে| তাই কোন ইস্রায়েলীয় সৈন্য কিছু খায় নি|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20400,51 +22424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸೌಲ ಯೋನಾತಾನನ ಮತ್ತು ಇಸ್ರಾಯೇಲ್ಯರ ಸಂಗಡ ಕೂಡಿಕೊಂಡರು.]]></a:t>
+              <a:t><![CDATA[25. যুদ্ধ করতে গিয়ে তারা বেশ কিছু জঙ্গলের মধ্যে ঢুকে পড়েছিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20532,51 +22556,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. ಸೌಲನ ಕುಮಾರರ ಹೆಸರುಗಳು ಯೋನಾ ತಾನ್‌ ಇಷ್ವಿ ಮಲ್ಕೀಷೂವ ಎಂಬಿವುಗಳು; ಹಿರಿಯ ವಳಾದ ಮೇರಾಬ್‌, ಚಿಕ್ಕವಳಾದ ವಿಾಕಲ್‌]]></a:t>
+              <a:t><![CDATA[38. তখন শৌল বললেন, “সমস্ত নেতাকে আমার কাছে ডেকে আনো| খুঁজে বের করা যাক আজ কে পাপ করেছে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20664,51 +22688,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಎಂಬ ಇಬ್ಬರು ಕುಮಾರ್ತೆಯರು ಇದ್ದರು.]]></a:t>
+              <a:t><![CDATA[26. তারপর তারা এক জায়গায় মাটির ওপরে একটি মৌচাক দেখল, কিন্তু মৌচাকের কাছে গিয়েও খেল না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20796,51 +22820,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ಫಿಲಿಷ್ಟಿಯರು ಓಡಿಹೋದರೆಂದು ಎಫ್ರಾಯಿಮ್‌ ಬೆಟ್ಟದಲ್ಲಿ ಅಡಗಿಕೊಂಡಿದ್ದ ಸಮಸ್ತ ಇಸ್ರಾಯೇಲ್ಯರು ಕೇಳಿ ಅವರೂ ಹಾಗೆಯೇ]]></a:t>
+              <a:t><![CDATA[প্রতিশ্রুতি ভাঙ্গতে তাদের ভয় করছিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20928,51 +22952,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ಆಗ ಏಲಿಯ ಮಗನಾಗಿರುವ ಫೀನೆ ಹಾಸನ ಮಗನಾದ ಈಕಾಬೋದನ ಸಹೋದರನಾದ ಅಹೀಟೂಬನ ಮಗನಾದ ಅಹೀಯನು ಶೀಲೋವಿ ನಲ್ಲಿ ಎಫೋದನ್ನು]]></a:t>
+              <a:t><![CDATA[8. য়োনাথন বলল, “চলো এগোনো যাক! আমরা উপত্যকা পেরিযে পলেষ্টীয় প্রহরীদের দিকে যাব| এমন করব যেন তারা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21060,51 +23084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಯುದ್ಧದಲ್ಲಿ ಅವರನ್ನು ಬಿಡದೆ ಹಿಂದಟ್ಟಿದರು.]]></a:t>
+              <a:t><![CDATA[39. ইস্রাযেলকে যিনি রক্ষা করেন, সেই প্রভুর নামে আমি শপথ করে বলছি, পাপ যদি আমার পুত্র য়োনাথনও করে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21192,51 +23216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ಹೀಗೆ ಕರ್ತನು ಆ ದಿನದಲ್ಲಿ ಇಸ್ರಾಯೇಲನ್ನು ರಕ್ಷಿಸಿದನು. ಇದಲ್ಲದೆ ಆ ಯುದ್ಧವು ಬೇತಾವೆನಿನ ವರೆಗೂ ನಡೆಯಿತು.]]></a:t>
+              <a:t><![CDATA[থাকে তবে তাকেও মরতে হবে|” কেউ কোন কথা বলল না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21324,51 +23348,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ಆದರೆ ಇಸ್ರಾಯೇಲ್ಯರು ಆ ದಿವಸದಲ್ಲಿ ಬಹಳ ಬಳಲಿಹೋದರು. ಯಾಕಂದರೆ ಸೌಲನು--ನಾನು ನನ್ನ ಶತ್ರುಗಳಿಗೆ ಮುಯ್ಯಿ ತೀರಿಸುವ]]></a:t>
+              <a:t><![CDATA[27. কিন্তু য়োনাথন এই প্রতিশ্রুতির কথা জানত না| সে জানত না যে তার পিতা সৈন্যদের জোর করে এই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21456,51 +23480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹಾಗೆ ಸಾಯಂಕಾ ಲದ ವರೆಗೆ ಯಾವನು ಆಹಾರ ತಿನ್ನುತ್ತಾನೋ ಅವನು ಶಪಿಸಲ್ಪಡಲಿ ಎಂದು ಆಣೆ ಇಟ್ಟದ್ದರಿಂದ ಜನರೆಲ್ಲರೂ ಆಹಾರದ]]></a:t>
+              <a:t><![CDATA[প্রতিশ্রুতি করিযেছেন| য়োনাথনের হাতে ছিল একটি লাঠি| সে লাঠিটার একটা দিক মৌচাকের মধ্যে ঢুকিয়ে দিয়ে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21588,51 +23612,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ರುಚಿ ನೋಡದೆ ಇದ್ದರು.]]></a:t>
+              <a:t><![CDATA[কিছু মধু বের করে আনলো| মধু খেয়ে সে কিছুটা ভাল বোধ করল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21720,51 +23744,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ದೇಶದ ಜನರೆಲ್ಲರು ಅಡವಿಯಲ್ಲಿ ಹೋಗುತ್ತಿರುವಾಗ ನೆಲದ ಮೇಲೆ ಜೇನು ತುಪ್ಪ ಇತ್ತು.]]></a:t>
+              <a:t><![CDATA[40. শৌল সমস্ত ইস্রায়েলীয়দের বললেন, “তোমরা এদিকটায দাঁড়াও, আমি আর য়োনাথন ওদিকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21852,51 +23876,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ಜನರು ಆ ಅಡವಿಯಲ್ಲಿ ಹೋಗುವಾಗ ಇಗೋ, ಜೇನು ತುಪ್ಪ ಸುರಿಯುತ್ತಿತ್ತು; ಆದರೆ ಜನರು ಆ ಆಣೆಯ ನಿಮಿತ್ತ ಭಯಪಟ್ಟದ್ದ ರಿಂದ]]></a:t>
+              <a:t><![CDATA[দাঁড়াচ্ছি|”সৈন্যরা বলল, “যা বলবেন তাই হবে|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21984,51 +24008,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಒಬ್ಬನಾದರೂ ತನ್ನ ಬಾಯಿಗೆ ಹಾಕಿಕೊಳ್ಳಲಿಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[28. সৈন্যদের একজন য়োনাথনকে বলল, “তোমার পিতা সৈন্যদের এই বিশেষ প্রতিশ্রুতি করতে বাধ্য করেছিলেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22116,51 +24140,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ಆದರೆ ತನ್ನ ತಂದೆಯು ಜನರಿಗೆ ಆಣೆ ಇಟ್ಟದ್ದನ್ನು ಯೋನಾತಾನನು ಕೇಳದೆ ಇದ್ದ ಕಾರಣ ತನ್ನ ಕೈಯಲ್ಲಿದ್ದ ಕೋಲನ್ನು ಚಾಚಿ]]></a:t>
+              <a:t><![CDATA[তোমার পিতা বলেছিলেন কেউ আজ খেলে শাস্তি পাবে| তাই কেউ কিছু খায় নি| সেই জন্য সকলে দুর্বল হয়ে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22248,51 +24272,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅದನ್ನು ಜೇನು ತೊಟ್ಟಿ ಯಲ್ಲಿ ಅದ್ದಿ ತನ್ನ ಬಾಯಿಗೆ ಹಾಕಿಕೊಂಡನು. ಅವನ ಕಣ್ಣುಗಳು ಕಳೆಯನ್ನು ಹೊಂದಿದವು.]]></a:t>
+              <a:t><![CDATA[পড়েছে|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22380,51 +24404,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಧರಿಸಿಕೊಂಡು ಕರ್ತನ ಯಾಜಕ ನಾಗಿದ್ದನು. ಆದರೆ ಯೋನಾತಾನನು ಹೋದದ್ದನ್ನು ಜನರು ಅರಿಯದೆ ಇದ್ದರು.]]></a:t>
+              <a:t><![CDATA[আমাদের দেখতে পায়|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22512,51 +24536,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. ಅಹೀಮಾಚನ ಕುಮಾರ್ತೆಯಾದ ಅಹೀನೋವಮಳು ಸೌಲನ ಹೆಂಡತಿಯಾಗಿದ್ದಳು. ಸೌಲನ ಚಿಕ್ಕಪ್ಪನಾದ ನೇರನ ಮಗನಾದ ಅಬ್ನೇರನೆಂಬವನು]]></a:t>
+              <a:t><![CDATA[41. তারপর শৌল প্রার্থনা শুরু করলেন| তিনি বললেন, “হে প্রভু, ইস্রায়েলের ঈশ্বর, কেন আজ তোমার ভৃত্যকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22644,51 +24668,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅವನ ಸೈನ್ಯಾಧಿಪತಿ ಯಾಗಿದ್ದನು.]]></a:t>
+              <a:t><![CDATA[কোনো উত্তর দিলে না? যদি আমি বা আমার পুত্র কোন দোষ করে থাকি, তবে প্রভু ইস্রায়েলের ঈশ্বর আমাদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22776,51 +24800,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. ಕೀಷನೆಂಬವನು ಸೌಲನ ತಂದೆಯು. ಅಬ್ನೇರನ ತಂದೆಯಾದ ನೇರನು ಅಬೀಯೇಲನ ಮಗನು.]]></a:t>
+              <a:t><![CDATA[‘উরীম’ দাও| যদি তোমার ইস্রায়েলীয়রা কোন পাপ করে থাকে, তুমি তবে ‘তুম্মীম’ দাও| ‘উরীম’ আর ‘তুম্মীম’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22908,51 +24932,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ಆಗ ಜನರಲ್ಲಿ ಒಬ್ಬನು ಅವನಿಗೆ--ಈ ಹೊತ್ತು ಆಹಾರ ತಿನ್ನುವವನು ಶಪಿಸಲ್ಪಡಲಿ ಎಂದು ನಿನ್ನ ತಂದೆಯು ಜನರಿಗೆ]]></a:t>
+              <a:t><![CDATA[ছুঁড়ে দেওয়া হল|শৌল ও য়োনাথন ধরা পড়ল এবং লোকরা বাদ পড়ল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23040,51 +25064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕಟ್ಟುನಿಟ್ಟಾಗಿ ಆಣೆ ಇಟ್ಟಿದ್ದಾನೆ. ಅದಕ್ಕೋಸ್ಕರ ಜನರು ದಣಿದು ಹೋಗಿದ್ದಾರೆ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[29. য়োনাথন বলল, “আমার পিতা এই দেশে অনেক অশান্তি নিয়ে এসেছে| এই দেখ সামান্য একটু মধু খেয়েই আমি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23172,51 +25196,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. ಇದಲ್ಲದೆ ಸೌಲನು ಇದ್ದ ದಿವಸಗಳೆಲ್ಲಾ ಫಿಲಿಷ್ಟಿಯರ ಮೇಲೆ ಬಲವಾದ ಯುದ್ಧವು ನಡೆಯಿತು. ಸೌಲನು ಯಾವ]]></a:t>
+              <a:t><![CDATA[কেমন সুস্থ বোধ করছি|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23304,51 +25328,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪರಾಕ್ರಮಶಾಲಿಯನ್ನಾದರೂ ಧೈರ್ಯಶಾಲಿಯನ್ನಾದರೂ ನೋಡಿದರೆ ಅವನನ್ನು ತನ್ನ ಬಳಿಯಲ್ಲಿ ಸೇರಿಸಿಕೊಳ್ಳುತ್ತಾ ಇದ್ದನು.]]></a:t>
+              <a:t><![CDATA[30. শত্রুদের কাছ থেকে খাবার আদায করে যদি লোকরা খেয়ে নিত তাহলে অনেক ভাল হতো| তাহলে আমরা আরো অনেক]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23436,51 +25460,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ಅದಕ್ಕೆ ಯೋನಾ ತಾನನು--ನನ್ನ ತಂದೆಯು ದೇಶವನ್ನು ಶ್ರಮೆಪಡಿಸಿ ದ್ದಾನೆ. ಇಗೋ, ನಾನು ಜೇನುತುಪ್ಪದಲ್ಲಿ ಸ್ವಲ್ಪ ರುಚಿ]]></a:t>
+              <a:t><![CDATA[পলেষ্টীয়দের হত্যা কতে পারতাম!”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23568,51 +25592,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನೋಡಿದ್ದರಿಂದ ನನ್ನ ಕಣ್ಣಗಳು ಹೇಗೆ ಕಳೆಯನ್ನು ಹೊಂದಿದವೆಂದು ನೋಡು.]]></a:t>
+              <a:t><![CDATA[42. শৌল বললেন, “আবার ওগুলো ছুঁড়ে দেখো কে দোষী, আমি না আমার পুত্র য়োনাথন? এবার য়োনাথন ধরা পড়ল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23700,51 +25724,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ಈ ದಿನದಲ್ಲಿ ಜನರು ತಮಗೆ ದೊರಕಿದ ತಮ್ಮ ಶತ್ರುಗಳ ಕೊಳ್ಳೆಯಲ್ಲಿ ಯಾವದನ್ನಾದರೂ ಉಚಿತವಾಗಿ ತಿಂದಿದ್ದರೆ ಎಷ್ಟು]]></a:t>
+              <a:t><![CDATA[31. সেদিন ইস্রায়েলীয়রা পলেষ্টীয়দের হারিয়ে দিল| মিক্মস থেকে অযালোন পর্য়ন্ত সমস্ত জায়গায় ওরা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23832,51 +25856,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ಯೋನಾತಾನನು ಫಿಲಿಷ್ಟಿ ಯರ ಠಾಣಕ್ಕೆ ದಾಟಿ ಹೋಗಬೇಕೆಂದು ಹುಡುಕಿದ ಮಾರ್ಗದ ಮಧ್ಯದಲ್ಲಿ ಈ ಕಡೆ ಆ ಕಡೆಯಲ್ಲಿ ಬೋಚೇಚ್‌]]></a:t>
+              <a:t><![CDATA[9. যদি তারা বলে, ‘আমরা না আসা পর্য়ন্ত ওখানে দাঁড়াও,’ তাহলে সেখানেই দাঁড়িয়ে থাকব| আমরা ওদের দিকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23964,51 +25988,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಚೆನ್ನಾಗಿತ್ತು; ಯಾಕಂದರೆ ಫಿಲಿಷ್ಟಿಯರಲ್ಲಿ ಸಂಹರಿಸ ಲ್ಪಡದವರು ಇನ್ನೂ ಹೆಚ್ಚು ಮಂದಿ ಇದ್ದಾರೆ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[পলেষ্টীয়দের সঙ্গে লড়াই চালিযেছিল| ফলে তারা ক্লান্ত ও ক্ষুধার্ত হয়ে পড়েছিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24096,51 +26120,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ಜನರು ಆ ದಿನದಲ್ಲಿ ಮಿಕ್ಮಾಷಿನಿಂದ ಅಯ್ಯಾಲೋ ನಿನ ವರೆಗೂ ಫಿಲಿಷ್ಟಿಯರನ್ನು ಸದೆಬಡಿದದರಿಂದ ಅವರು ಬಹಳವಾಗಿ]]></a:t>
+              <a:t><![CDATA[43. শৌল য়োনাথনকে বললেন, “কি করেছ বলো?”য়োনাথন বলল, “লাঠির মাথায় শুধু একটু মধু নিয়ে খেয়েছি| এর]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24228,51 +26252,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದಣಿದುಹೋದರು.]]></a:t>
+              <a:t><![CDATA[জন্য কি আমাকে মরতে হবে?”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24360,51 +26384,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ಆದದ ರಿಂದ ಅವರು ಕೊಳ್ಳೇ ಮಾಡಿದವುಗಳ ಮೇಲೆ ಬಿದ್ದು ಕುರಿಗಳನ್ನೂ ದನಗಳನ್ನೂ ಕರುಗಳನ್ನೂ ಹಿಡಿದು ನೆಲದ ಮೇಲೆ ಕೊಯ್ದು]]></a:t>
+              <a:t><![CDATA[44. শৌল বললেন, “আমি যে প্রতিশ্রুতি করেছি| প্রতিশ্রুতি ভঙ্গ করলে ঈশ্বর আমাকে শাস্তি দেবেন| সুতরাং]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24492,51 +26516,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮಾಂಸವನ್ನು ರಕ್ತದೊಂದಿಗೆ ತಿಂದರು.]]></a:t>
+              <a:t><![CDATA[য়োনাথন মরবেই|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24624,51 +26648,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. ಆಗ ಅವರು ಸೌಲನಿಗೆ--ಇಗೋ, ಜನರು ಮಾಂಸದ ಕೂಡ ರಕ್ತವನ್ನು ತಿನ್ನುವದರಿಂದ ಕರ್ತನಿಗೆ ವಿರೋಧವಾಗಿ ಪಾಪ ಮಾಡುತ್ತಾರೆಂದು]]></a:t>
+              <a:t><![CDATA[32. পলেষ্টীয়দের মেষ, গরু, বাছুর সব তারা নিয়ে নিয়েছিল| এখন ইস্রায়েলের লোকরা প্রবল ক্ষুধায সেগুলো]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24756,51 +26780,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತಿಳಿಸಿದರು. ಅದಕ್ಕವನು--ನೀವು ದ್ರೋಹ ಮಾಡಿ ದಿರಿ; ಈಗ ಒಂದು ದೊಡ್ಡಕಲ್ಲನ್ನು ನನ್ನ ಬಳಿಗೆ ಹೊರ ಳಿಸಿ ಬಿಡಿರಿ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[মাটিতে ফেলে হত্যা করে রক্তশুদ্ধ খেতে লাগল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24888,51 +26912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. ಸೌಲನು ಅವರಿಗೆ--ನೀವು ಜನರಲ್ಲಿ ಚದರಿಹೋಗಿ ರಕ್ತ ಸಹಿತವಾಗಿ ತಿಂದು ಕರ್ತನಿಗೆ ವಿರೋಧವಾಗಿ ಪಾಪಮಾಡದೆ ಪ್ರತಿಯೊ]]></a:t>
+              <a:t><![CDATA[45. তখন সৈন্যরা শৌলকে বলল, “য়োনাথন আজ ইস্রায়েলের জয়ের নাযক| তাকে কি মরতেই হবে? কখনোই না| আমরা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25020,51 +27044,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬ್ಬನು ತನ್ನ ಎತ್ತನ್ನೂ ಕುರಿಯನ್ನೂ ನನ್ನ ಬಳಿಗೆ ತಂದು ಇಲ್ಲಿ ಕೊಯ್ದು ತಿನ್ನಿರಿ ಎಂಬದಾಗಿ ಹೇಳಿರಿ ಅಂದನು. ಆದದರಿಂದ]]></a:t>
+              <a:t><![CDATA[জীবন্ত ঈশ্বরের নামে দিব্য়ি করে বলছি, কেউ য়োনাথনের গায়ে হাত দেব না| তার একটি চুলও মাটিতে পড়বে না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25152,51 +27176,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಜನರಲ್ಲಿ ಪ್ರತಿಯೊಬ್ಬನು ತನ್ನ ಎತ್ತನ್ನು ಆ ರಾತ್ರಿಯಲ್ಲಿ ತನ್ನ ಸಂಗಡ ತಕ್ಕೊಂಡು ಬಂದು ಅಲ್ಲಿ ಕೊಯ್ದರು.]]></a:t>
+              <a:t><![CDATA[বয়ং ঈশ্বর য়োনাথনকে পলেষ্টীয়দের বিরুদ্ধে যুদ্ধ করতে সাহায্য করেছেন|” এই ভাবে তারা য়োনাথনকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25284,51 +27308,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸೆನೆ ಎಂಬ ಚೂಪಾದ ಎರಡು ಬಂಡೆ ಗಳಿದ್ದವು.]]></a:t>
+              <a:t><![CDATA[এগোব না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25416,51 +27440,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. ಸೌಲನು ಕರ್ತನಿಗೆ ಒಂದು ಬಲಿಪೀಠವನ್ನು ಕಟ್ಟಿಸಿದನು. ಅದೇ ಅವನು ಕಟ್ಟಿಸಿದ ಮೊದಲನೇ ಬಲಿಪೀಠವು.]]></a:t>
+              <a:t><![CDATA[বাঁচাল| তাকে আর মরতে হল না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25548,51 +27572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. ಸೌಲನು ಜನರಿಗೆ--ನಾವು ಈ ರಾತ್ರಿಯಲ್ಲಿ ಫಿಲಿಷ್ಟಿಯರನ್ನು ಬೆನ್ನಟ್ಟಿಹೋಗಿ ಉದಯಕಾಲದ ವರೆಗೆ ಅವರನ್ನು ಸುಲುಕೊಂಡು]]></a:t>
+              <a:t><![CDATA[33. শৌলকে একজন বলল, “এই দেখ| লোকগুলো আবার প্রভুর বিরুদ্ধে পাপ করছে| রক্ত লেগে থাকা মাংস ওরা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25680,51 +27704,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅವರಲ್ಲಿ ಒಬ್ಬನನ್ನಾದರೂ ಉಳಿಸಬಾರದು ಅಂದನು. ಅದಕ್ಕೆ ಜನರು--ನಿನ್ನ ಕಣ್ಣುಗಳಿಗೆ ಒಳ್ಳೇದಾಗಿ ತೋರುವದನ್ನೆಲ್ಲಾ ಮಾಡು]]></a:t>
+              <a:t><![CDATA[খাচ্ছে!”তখন শৌল বললেন, “তোমরা পাপ করেছ| এখানে একটা বড় পাথর গড়িযে দাও|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25812,51 +27836,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅಂದರು. ಆಗ ಯಾಜಕನು--ದೇವರ ಸನ್ನಿಧಿಗೆ ಹೋಗೋಣ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[34. তারপর শৌল বললেন, “যাও ওদের কাছে গিয়ে বলো, প্রত্যেকেই তার ষাঁড় আর মেষ যেন আমার কাছে নিয়ে আসে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25944,51 +27968,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. ಸೌಲನು--ನಾನು ಫಿಲಿಷ್ಟಿಯರನ್ನು ಹಿಂಬಾಲಿಸಿ ಹೋಗಲೋ? ನೀನು ಅವರನ್ನು ಇಸ್ರಾಯೇಲ್ಯರ ಕೈಗೆ ಒಪ್ಪಿಸಿಕೊಡುವಿಯೋ ಎಂದು]]></a:t>
+              <a:t><![CDATA[তারপর ওরা এখানে এসে সে সব জন্তুকে যেন মারে| তোমরা প্রভুর বিরুদ্ধে পাপ কোরো না| কখনও রক্ত মাখানো মাংস]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26076,51 +28100,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದೇವರ ಆಲೋಚನೆಯನ್ನು ಕೇಳಿದನು; ಆದರೆ ಆತನು ಅವನಿಗೆ ಆ ದಿವಸದಲ್ಲಿ ಪ್ರತ್ಯುತ್ತರ ಕೊಡದೆ ಹೋದನು.]]></a:t>
+              <a:t><![CDATA[খেও না|”সেই রাত্রে প্রত্যেকেই নিজেদের পশু সেখানে নিয়ে এসে বলি দিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26208,51 +28232,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. ಆಗ ಸೌಲನು--ಜನರ ಎಲ್ಲಾ ಮುಖ್ಯಸ್ಥರೇ, ಇಲ್ಲಿ ಬನ್ನಿರಿ; ಈಹೊತ್ತು ಈ ಪಾಪ ಯಾವದರಿಂದ ಉಂಟಾಯಿತೆಂದು ತಿಳುಕೊಂಡು]]></a:t>
+              <a:t><![CDATA[46. শৌল পলেষ্টীয়দের পিছু নিলেন না| পলেষ্টীয়রা নিজেদের জায়গায় ফিরে এলো|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26340,51 +28364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನೋಡಿರಿ.]]></a:t>
+              <a:t><![CDATA[35. তারপর শৌল প্রভুর জন্য একটা বেদী তৈরী করলেন| শৌল নিজেই এই কাজটা করতে লাগলেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26472,51 +28496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. ನನ್ನ ಕುಮಾರನಾದ ಯೋನಾತಾನ ನಿಂದಾದರೂ ಉಂಟಾಗಿದ್ದರೆ ಅವನು ಸಾಯಲೇ ಸಾಯುವನೆಂದು ಇಸ್ರಾಯೇಲನ್ನು ರಕ್ಷಿಸುವ ಕರ್ತನ]]></a:t>
+              <a:t><![CDATA[47. ইস্রায়েলের সম্পূর্ণ কর্ত্তৃত্ব শৌল নিজের হাতে নিলেন| ইস্রায়েলের চারিদিকে যত শত্রু ছিল, তাদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26604,51 +28628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮೇಲೆ ಆಣೆ ಇಟ್ಟು ಹೇಳುತ್ತೇನೆ ಅಂದನು. ಆದರೆ ಸಕಲ ಜನರಲ್ಲಿ ಒಬ್ಬನಾದರೂ ಅವನಿಗೆ ಪ್ರತ್ಯುತ್ತರ ಕೊಡಲಿಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[সঙ্গে তিনি যুদ্ধ চালালেন| তিনি মোযাব, অম্মোনীয়, সোবার রাজা ইদোম এবং পলেষ্টীয়দের সঙ্গে যুদ্ধ করলেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26665,91 +28689,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 சாமுவேல் : 14]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme31">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme43">
   <a:themeElements>
-    <a:clrScheme name="Theme31">
+    <a:clrScheme name="Theme43">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme31">
+    <a:fontScheme name="Theme43">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -26775,51 +28799,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme31">
+    <a:fmtScheme name="Theme43">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -26950,51 +28974,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>105</Slides>
+  <Slides>113</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>