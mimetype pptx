--- v1 (2026-07-18)
+++ v2 (2026-09-17)
@@ -87,50 +87,64 @@
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -159,50 +173,57 @@
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
+    <p:sldId id="304" r:id="rId51"/>
+    <p:sldId id="305" r:id="rId52"/>
+    <p:sldId id="306" r:id="rId53"/>
+    <p:sldId id="307" r:id="rId54"/>
+    <p:sldId id="308" r:id="rId55"/>
+    <p:sldId id="309" r:id="rId56"/>
+    <p:sldId id="310" r:id="rId57"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -348,53 +369,60 @@
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
-  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -454,51 +482,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. கர்த்தர் சொன்னபடியே சாமுவேல் செய்து, பெத்லெகேமுக்குப் போனான்; அப்பொழுது அவ்வூரின் மூப்பர் தத்தளிப்போடே அவனுக்கு எதிர்கொண்டுவந்து, நீர் வருகிறது சமாதானமா என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And call Jesse to the sacrifice, and I will show you what you shall do: and you shall anoint unto me him whom I name unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -563,51 +591,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. கர்த்தர் சொன்னபடியே சாமுவேல் செய்து, பெத்லெகேமுக்குப் போனான்; அப்பொழுது அவ்வூரின் மூப்பர் தத்தளிப்போடே அவனுக்கு எதிர்கொண்டுவந்து, நீர் வருகிறது சமாதானமா என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[4. And Samuel did that which the LORD spoke, and came to Bethlehem. And the elders of the town trembled at his coming, and said, Come you peaceably?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -672,51 +700,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அதற்கு அவன்: சமாதானந்தான்; கர்த்தருக்குப் பலியிடவந்தேன்; நீங்கள் உங்களைப் பரிசுத்தம்பண்ணிக்கொண்டு, என்னுடனேகூடப் பலிவிருந்துக்கு வாருங்கள் என்றான்; மேலும் ஈசாயையும் அவன் குமாரரையும் பரிசுத்தம் பண்ணி, அவர்களைப் பலிவிருந்துக்கு அழைத்தான்.]]></a:t>
+              <a:t><![CDATA[4. And Samuel did that which the LORD spoke, and came to Bethlehem. And the elders of the town trembled at his coming, and said, Come you peaceably?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -781,51 +809,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அதற்கு அவன்: சமாதானந்தான்; கர்த்தருக்குப் பலியிடவந்தேன்; நீங்கள் உங்களைப் பரிசுத்தம்பண்ணிக்கொண்டு, என்னுடனேகூடப் பலிவிருந்துக்கு வாருங்கள் என்றான்; மேலும் ஈசாயையும் அவன் குமாரரையும் பரிசுத்தம் பண்ணி, அவர்களைப் பலிவிருந்துக்கு அழைத்தான்.]]></a:t>
+              <a:t><![CDATA[5. And he said, Peaceably: I am come to sacrifice unto the LORD: sanctify yourselves, and come with me to the sacrifice. And he sanctified Jesse and his sons, and called them to the sacrifice.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -890,51 +918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அதற்கு அவன்: சமாதானந்தான்; கர்த்தருக்குப் பலியிடவந்தேன்; நீங்கள் உங்களைப் பரிசுத்தம்பண்ணிக்கொண்டு, என்னுடனேகூடப் பலிவிருந்துக்கு வாருங்கள் என்றான்; மேலும் ஈசாயையும் அவன் குமாரரையும் பரிசுத்தம் பண்ணி, அவர்களைப் பலிவிருந்துக்கு அழைத்தான்.]]></a:t>
+              <a:t><![CDATA[5. And he said, Peaceably: I am come to sacrifice unto the LORD: sanctify yourselves, and come with me to the sacrifice. And he sanctified Jesse and his sons, and called them to the sacrifice.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -999,51 +1027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவர்கள் வந்தபோது, அவன் எலியாபைப் பார்த்தவுடனே: கர்த்தரால் அபிஷேகம்பண்ணப்படுபவன் இவன் தானாக்கும் என்றான்.]]></a:t>
+              <a:t><![CDATA[5. And he said, Peaceably: I am come to sacrifice unto the LORD: sanctify yourselves, and come with me to the sacrifice. And he sanctified Jesse and his sons, and called them to the sacrifice.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1108,51 +1136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவர்கள் வந்தபோது, அவன் எலியாபைப் பார்த்தவுடனே: கர்த்தரால் அபிஷேகம்பண்ணப்படுபவன் இவன் தானாக்கும் என்றான்.]]></a:t>
+              <a:t><![CDATA[6. And it came to pass, when they were come, that he looked on Eliab, and said, Surely the LORD's anointed is before him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1217,51 +1245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது சவுல்: ஈசாயினிடத்தில் ஆட்களை அனுப்பி, ஆட்டுமந்தையில் இருக்கிற உன் குமாரனாகிய தாவீதை என்னிடத்தில் அனுப்பு என்று சொல்லச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[6. And it came to pass, when they were come, that he looked on Eliab, and said, Surely the LORD's anointed is before him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1326,51 +1354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது சவுல்: ஈசாயினிடத்தில் ஆட்களை அனுப்பி, ஆட்டுமந்தையில் இருக்கிற உன் குமாரனாகிய தாவீதை என்னிடத்தில் அனுப்பு என்று சொல்லச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[7. But the LORD said unto Samuel, Look not on his countenance, or on the height of his stature; because I have refused him: for the LORD sees not as man sees; for man looks on the outward appearance, but the LORD looks on the heart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1435,51 +1463,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. கர்த்தர் சாமுவேலை நோக்கி: நீ இவனுடைய முகத்தையும், இவனுடைய சரீரவளர்ச்சியையும் பார்க்கவேண்டாம்; நான் இவனைப் புறக்கணித்தேன்; மனுஷன் பார்க்கிறபடி நான் பாரேன்; மனுஷன் முகத்தைப் பார்ப்பான்: கர்த்தரோ இருதயத்தைப் பார்க்கிறார் என்றார்.]]></a:t>
+              <a:t><![CDATA[7. But the LORD said unto Samuel, Look not on his countenance, or on the height of his stature; because I have refused him: for the LORD sees not as man sees; for man looks on the outward appearance, but the LORD looks on the heart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1544,51 +1572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தர் சாமுவேலை நோக்கி: இஸ்ரவேலின்மேல் ராஜாவாயிராதபடிக்கு, நான் புறக்கணித்துத் தள்ளின சவுலுக்காக நீ எந்தமட்டும் துக்கித்துக்கொண்டிருப்பாய்; நீ உன் கொம்பை தைலத்தால் நிரப்பிக்கொண்டுவா; பெத்லெகேமியனாகிய ஈசாயினிடத்துக்கு உன்னை அனுப்புவேன்; அவன் குமாரரில் ஒருவனை நான் ராஜாவாகத் தெரிந்துகொண்டேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[1. And the LORD said unto Samuel, How long will you mourn for Saul, seeing I have rejected him from reigning over Israel? fill yours horn with oil, and go, I will send you to Jesse the Bethlehemite: for I have provided me a king among his sons.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1653,51 +1681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. கர்த்தர் சாமுவேலை நோக்கி: நீ இவனுடைய முகத்தையும், இவனுடைய சரீரவளர்ச்சியையும் பார்க்கவேண்டாம்; நான் இவனைப் புறக்கணித்தேன்; மனுஷன் பார்க்கிறபடி நான் பாரேன்; மனுஷன் முகத்தைப் பார்ப்பான்: கர்த்தரோ இருதயத்தைப் பார்க்கிறார் என்றார்.]]></a:t>
+              <a:t><![CDATA[7. But the LORD said unto Samuel, Look not on his countenance, or on the height of his stature; because I have refused him: for the LORD sees not as man sees; for man looks on the outward appearance, but the LORD looks on the heart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1762,51 +1790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. கர்த்தர் சாமுவேலை நோக்கி: நீ இவனுடைய முகத்தையும், இவனுடைய சரீரவளர்ச்சியையும் பார்க்கவேண்டாம்; நான் இவனைப் புறக்கணித்தேன்; மனுஷன் பார்க்கிறபடி நான் பாரேன்; மனுஷன் முகத்தைப் பார்ப்பான்: கர்த்தரோ இருதயத்தைப் பார்க்கிறார் என்றார்.]]></a:t>
+              <a:t><![CDATA[8. Then Jesse called Abinadab, and made him pass before Samuel. And he said, Neither has the LORD chosen this.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1871,51 +1899,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது ஈசாய்: அப்பத்தையும், ஒரு துருத்தி திராட்சரசத்தையும், ஒரு வெள்ளாட்டுக்குட்டியையும் கழுதையின் மேல் ஏற்றி, தன் குமாரனாகிய தாவீதின் வசமாய் சவுலுக்கு அனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[8. Then Jesse called Abinadab, and made him pass before Samuel. And he said, Neither has the LORD chosen this.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1980,51 +2008,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது ஈசாய்: அப்பத்தையும், ஒரு துருத்தி திராட்சரசத்தையும், ஒரு வெள்ளாட்டுக்குட்டியையும் கழுதையின் மேல் ஏற்றி, தன் குமாரனாகிய தாவீதின் வசமாய் சவுலுக்கு அனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[9. Then Jesse made Shammah to pass by. And he said, Neither has the LORD chosen this.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2089,51 +2117,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது ஈசாய் அபினதாபை அழைத்து, அவனைச் சாமுவேலுக்கு முன்பாகக் கடந்துபோகப்பண்ணினான்; அவன்: இவனையும் கர்த்தர் தெரிந்து கொள்ளவில்லை என்றான்.]]></a:t>
+              <a:t><![CDATA[10. Again, Jesse made seven of his sons to pass before Samuel. And Samuel said unto Jesse, The LORD has not chosen these.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2198,51 +2226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது ஈசாய் அபினதாபை அழைத்து, அவனைச் சாமுவேலுக்கு முன்பாகக் கடந்துபோகப்பண்ணினான்; அவன்: இவனையும் கர்த்தர் தெரிந்து கொள்ளவில்லை என்றான்.]]></a:t>
+              <a:t><![CDATA[10. Again, Jesse made seven of his sons to pass before Samuel. And Samuel said unto Jesse, The LORD has not chosen these.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2307,51 +2335,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்படியே தாவீது சவுலிடத்தில் வந்து, அவனுக்கு முன்பாக நின்றான்; அவன் இவனை மிகவும் சிநேகித்தான்; அவனுக்கு இவன் ஆயுததாரியானான்.]]></a:t>
+              <a:t><![CDATA[11. And Samuel said unto Jesse, Are here all your children? And he said, There remains yet the youngest, and, behold, he keeps the sheep. And Samuel said unto Jesse, Send and fetch him: for we will not sit down till he comes here.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2416,51 +2444,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்படியே தாவீது சவுலிடத்தில் வந்து, அவனுக்கு முன்பாக நின்றான்; அவன் இவனை மிகவும் சிநேகித்தான்; அவனுக்கு இவன் ஆயுததாரியானான்.]]></a:t>
+              <a:t><![CDATA[11. And Samuel said unto Jesse, Are here all your children? And he said, There remains yet the youngest, and, behold, he keeps the sheep. And Samuel said unto Jesse, Send and fetch him: for we will not sit down till he comes here.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2525,51 +2553,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஈசாய் சம்மாவையும் கடந்துபோகப்பண்ணினான்; அவன்: இவனையும் கர்த்தர் தெரிந்துகொள்ளவில்லை என்றான்.]]></a:t>
+              <a:t><![CDATA[11. And Samuel said unto Jesse, Are here all your children? And he said, There remains yet the youngest, and, behold, he keeps the sheep. And Samuel said unto Jesse, Send and fetch him: for we will not sit down till he comes here.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2634,51 +2662,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. சவுல் ஈசாயினிடத்தில் ஆள் அனுப்பி, தாவீது எனக்கு முன்பாக நிற்கட்டும்; என் கண்களில் அவனுக்குத் தயவுகிடைத்தது என்று சொல்லச்சொன்னான்.]]></a:t>
+              <a:t><![CDATA[12. And he sent, and brought him in. Now he was rosy, and likewise of a beautiful countenance, and goodly to look to. And the LORD said, Arise, anoint him: for this is he.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2743,51 +2771,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தர் சாமுவேலை நோக்கி: இஸ்ரவேலின்மேல் ராஜாவாயிராதபடிக்கு, நான் புறக்கணித்துத் தள்ளின சவுலுக்காக நீ எந்தமட்டும் துக்கித்துக்கொண்டிருப்பாய்; நீ உன் கொம்பை தைலத்தால் நிரப்பிக்கொண்டுவா; பெத்லெகேமியனாகிய ஈசாயினிடத்துக்கு உன்னை அனுப்புவேன்; அவன் குமாரரில் ஒருவனை நான் ராஜாவாகத் தெரிந்துகொண்டேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[1. And the LORD said unto Samuel, How long will you mourn for Saul, seeing I have rejected him from reigning over Israel? fill yours horn with oil, and go, I will send you to Jesse the Bethlehemite: for I have provided me a king among his sons.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2852,51 +2880,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. சவுல் ஈசாயினிடத்தில் ஆள் அனுப்பி, தாவீது எனக்கு முன்பாக நிற்கட்டும்; என் கண்களில் அவனுக்குத் தயவுகிடைத்தது என்று சொல்லச்சொன்னான்.]]></a:t>
+              <a:t><![CDATA[12. And he sent, and brought him in. Now he was rosy, and likewise of a beautiful countenance, and goodly to look to. And the LORD said, Arise, anoint him: for this is he.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2961,51 +2989,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இப்படி ஈசாய் தன் குமாரரில் ஏழுபேரை சாமுவேலுக்கு முன்பாகக் கடந்து போகப்பண்ணினான்; பின்பு சாமுவேல் ஈசாயைப் பார்த்து: கர்த்தர் இவர்களில் ஒருவனையும் தெரிந்துகொள்ளவில்லை என்று சொல்லி;]]></a:t>
+              <a:t><![CDATA[13. Then Samuel took the horn of oil, and anointed him in the midst of his brethren: and the Spirit of the LORD came upon David from that day forward. So Samuel rose up, and went to Ramah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3070,51 +3098,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அப்படியே தேவனால் விடப்பட்ட ஆவி சவுலைப் பிடிக்கும்போது, தாவீது சுரமண்டலத்தை எடுத்து, தன் கையினால் வாசிப்பான்; அதினாலே பொல்லாத ஆவி அவனைவிட்டு நீங்க, சவுல் ஆறுதலடைந்து, சொஸ்தமாவான்.]]></a:t>
+              <a:t><![CDATA[13. Then Samuel took the horn of oil, and anointed him in the midst of his brethren: and the Spirit of the LORD came upon David from that day forward. So Samuel rose up, and went to Ramah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3179,51 +3207,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அப்படியே தேவனால் விடப்பட்ட ஆவி சவுலைப் பிடிக்கும்போது, தாவீது சுரமண்டலத்தை எடுத்து, தன் கையினால் வாசிப்பான்; அதினாலே பொல்லாத ஆவி அவனைவிட்டு நீங்க, சவுல் ஆறுதலடைந்து, சொஸ்தமாவான்.]]></a:t>
+              <a:t><![CDATA[13. Then Samuel took the horn of oil, and anointed him in the midst of his brethren: and the Spirit of the LORD came upon David from that day forward. So Samuel rose up, and went to Ramah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3288,51 +3316,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. உன் பிள்ளைகள் இவ்வளவுதானா என்று ஈசாயைக் கேட்டான். அதற்கு அவன்: இன்னும் எல்லாருக்கும் இளையவன் ஒருவன் இருக்கிறான்; அவன் ஆடுகளை மேய்த்துக்கொண்டிருக்கிறான் என்றான்; அப்பொழுது சாமுவேல் ஈசாயை நோக்கி: ஆள் அனுப்பி அவனை அழைப்பி; அவன் இங்கே வருமட்டும் நான் பந்தியிருக்கமாட்டேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[14. But the Spirit of the LORD departed from Saul, and an evil spirit from the LORD troubled him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3397,51 +3425,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. உன் பிள்ளைகள் இவ்வளவுதானா என்று ஈசாயைக் கேட்டான். அதற்கு அவன்: இன்னும் எல்லாருக்கும் இளையவன் ஒருவன் இருக்கிறான்; அவன் ஆடுகளை மேய்த்துக்கொண்டிருக்கிறான் என்றான்; அப்பொழுது சாமுவேல் ஈசாயை நோக்கி: ஆள் அனுப்பி அவனை அழைப்பி; அவன் இங்கே வருமட்டும் நான் பந்தியிருக்கமாட்டேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[14. But the Spirit of the LORD departed from Saul, and an evil spirit from the LORD troubled him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3506,51 +3534,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. உன் பிள்ளைகள் இவ்வளவுதானா என்று ஈசாயைக் கேட்டான். அதற்கு அவன்: இன்னும் எல்லாருக்கும் இளையவன் ஒருவன் இருக்கிறான்; அவன் ஆடுகளை மேய்த்துக்கொண்டிருக்கிறான் என்றான்; அப்பொழுது சாமுவேல் ஈசாயை நோக்கி: ஆள் அனுப்பி அவனை அழைப்பி; அவன் இங்கே வருமட்டும் நான் பந்தியிருக்கமாட்டேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[15. And Saul's servants said unto him, Behold now, an evil spirit from God troubles you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3615,51 +3643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆள் அனுப்பி அவனை அழைப்பித்தான்; அவன் சிவந்தமேனியும், அழகியகண்களும், நல்ல ரூபமுமுள்ளவனாயிருந்தான்; அப்பொழுது கர்த்தர்: இவன் தான், நீ எழுந்து இவனை அபிஷேகம்பண்ணு என்றார்.]]></a:t>
+              <a:t><![CDATA[15. And Saul's servants said unto him, Behold now, an evil spirit from God troubles you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3724,51 +3752,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆள் அனுப்பி அவனை அழைப்பித்தான்; அவன் சிவந்தமேனியும், அழகியகண்களும், நல்ல ரூபமுமுள்ளவனாயிருந்தான்; அப்பொழுது கர்த்தர்: இவன் தான், நீ எழுந்து இவனை அபிஷேகம்பண்ணு என்றார்.]]></a:t>
+              <a:t><![CDATA[16. Let our lord now command your servants, which are before you, to seek out a man, who is a cunning player on an harp: and it shall come to pass, when the evil spirit from God is upon you, that he shall play with his hand, and you shall be well.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3833,51 +3861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது சாமுவேல்: தைலக்கொம்பை எடுத்து, அவனை அவன் சகோதரர் நடுவிலே அபிஷேகம்பண்ணினான்; அந்நாள்முதற்கொண்டு, கர்த்தருடைய ஆவியானவர் தாவீதின்மேல் வந்து இறங்கியிருந்தார்; சாமுவேல் எழுந்து ராமாவுக்குப் போய்விட்டான்.]]></a:t>
+              <a:t><![CDATA[16. Let our lord now command your servants, which are before you, to seek out a man, who is a cunning player on an harp: and it shall come to pass, when the evil spirit from God is upon you, that he shall play with his hand, and you shall be well.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3942,51 +3970,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தர் சாமுவேலை நோக்கி: இஸ்ரவேலின்மேல் ராஜாவாயிராதபடிக்கு, நான் புறக்கணித்துத் தள்ளின சவுலுக்காக நீ எந்தமட்டும் துக்கித்துக்கொண்டிருப்பாய்; நீ உன் கொம்பை தைலத்தால் நிரப்பிக்கொண்டுவா; பெத்லெகேமியனாகிய ஈசாயினிடத்துக்கு உன்னை அனுப்புவேன்; அவன் குமாரரில் ஒருவனை நான் ராஜாவாகத் தெரிந்துகொண்டேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[1. And the LORD said unto Samuel, How long will you mourn for Saul, seeing I have rejected him from reigning over Israel? fill yours horn with oil, and go, I will send you to Jesse the Bethlehemite: for I have provided me a king among his sons.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4051,51 +4079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது சாமுவேல்: தைலக்கொம்பை எடுத்து, அவனை அவன் சகோதரர் நடுவிலே அபிஷேகம்பண்ணினான்; அந்நாள்முதற்கொண்டு, கர்த்தருடைய ஆவியானவர் தாவீதின்மேல் வந்து இறங்கியிருந்தார்; சாமுவேல் எழுந்து ராமாவுக்குப் போய்விட்டான்.]]></a:t>
+              <a:t><![CDATA[16. Let our lord now command your servants, which are before you, to seek out a man, who is a cunning player on an harp: and it shall come to pass, when the evil spirit from God is upon you, that he shall play with his hand, and you shall be well.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4160,51 +4188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. கர்த்தருடைய ஆவி சவுலை விட்டு நீங்கினார்; கர்த்தரால் வரவிடப்பட்ட ஒரு பொல்லாத ஆவி அவனைக் கலங்கப்பண்ணிக்கொண்டிருந்தது.]]></a:t>
+              <a:t><![CDATA[17. And Saul said unto his servants, Provide me now a man that can play well, and bring him to me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4269,51 +4297,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. கர்த்தருடைய ஆவி சவுலை விட்டு நீங்கினார்; கர்த்தரால் வரவிடப்பட்ட ஒரு பொல்லாத ஆவி அவனைக் கலங்கப்பண்ணிக்கொண்டிருந்தது.]]></a:t>
+              <a:t><![CDATA[17. And Saul said unto his servants, Provide me now a man that can play well, and bring him to me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4378,51 +4406,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது சவுலின் ஊழியக்காரர் அவனை நோக்கி: இதோ, தேவனால் விடப்பட்ட ஒரு பொல்லாத ஆவி உம்மைக் கலங்கப்பண்ணுகிறதே.]]></a:t>
+              <a:t><![CDATA[18. Then answered one of the servants, and said, Behold, I have seen a son of Jesse the Bethlehemite, that is cunning in playing, and a mighty valiant man, and a man of war, and prudent in matters, and a comely person, and the LORD is with him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4487,51 +4515,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. சுரமண்டலம் வாசிக்கிறதில் தேறின ஒருவனைத் தேடும்படிக்கு, எங்கள் ஆண்டவனாகிய நீர் உமக்கு முன்பாக நிற்கிற உம்முடைய அடியாருக்குக் கட்டளையிடும்; அப்பொழுது தேவனால் விடப்பட்ட பொல்லாத ஆவி உம்மேல் இறங்குகையில், அவன் தன் கையினால் அதை வாசித்தால் உமக்குச் சவுக்கியமுண்டாகும் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[18. Then answered one of the servants, and said, Behold, I have seen a son of Jesse the Bethlehemite, that is cunning in playing, and a mighty valiant man, and a man of war, and prudent in matters, and a comely person, and the LORD is with him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4596,51 +4624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. சுரமண்டலம் வாசிக்கிறதில் தேறின ஒருவனைத் தேடும்படிக்கு, எங்கள் ஆண்டவனாகிய நீர் உமக்கு முன்பாக நிற்கிற உம்முடைய அடியாருக்குக் கட்டளையிடும்; அப்பொழுது தேவனால் விடப்பட்ட பொல்லாத ஆவி உம்மேல் இறங்குகையில், அவன் தன் கையினால் அதை வாசித்தால் உமக்குச் சவுக்கியமுண்டாகும் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[18. Then answered one of the servants, and said, Behold, I have seen a son of Jesse the Bethlehemite, that is cunning in playing, and a mighty valiant man, and a man of war, and prudent in matters, and a comely person, and the LORD is with him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4705,51 +4733,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. சவுல் தன் ஊழியக்காரரைப் பார்த்து: நன்றாய் வாசிக்கத்தக்க ஒருவனைத் தேடி, என்னிடத்தில் கொண்டு வாருங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[19. Wherefore Saul sent messengers unto Jesse, and said, Send me David your son, which is with the sheep.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4814,51 +4842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது அந்த வேலைக்காரரில் ஒருவன் பிரதியுத்தரமாக: இதோ, பெத்லெகேமியனாகிய ஈசாயின் குமாரன் ஒருவனைக் கண்டிருக்கிறேன்; அவன் வாசிப்பதில் தேறினவன், அவன் பராக்கிரமசாலி, யுத்தவீரன், காரியசமர்த்தன், சவுந்தரியமுள்ளவன்; கர்த்தர் அவனோடேகூட இருக்கிறார் என்றான்.]]></a:t>
+              <a:t><![CDATA[19. Wherefore Saul sent messengers unto Jesse, and said, Send me David your son, which is with the sheep.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4923,51 +4951,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது அந்த வேலைக்காரரில் ஒருவன் பிரதியுத்தரமாக: இதோ, பெத்லெகேமியனாகிய ஈசாயின் குமாரன் ஒருவனைக் கண்டிருக்கிறேன்; அவன் வாசிப்பதில் தேறினவன், அவன் பராக்கிரமசாலி, யுத்தவீரன், காரியசமர்த்தன், சவுந்தரியமுள்ளவன்; கர்த்தர் அவனோடேகூட இருக்கிறார் என்றான்.]]></a:t>
+              <a:t><![CDATA[20. And Jesse took an ass laden with bread, and a bottle of wine, and a kid, and sent them by David his son unto Saul.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. And Jesse took an ass laden with bread, and a bottle of wine, and a kid, and sent them by David his son unto Saul.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5032,51 +5169,705 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தர் சாமுவேலை நோக்கி: இஸ்ரவேலின்மேல் ராஜாவாயிராதபடிக்கு, நான் புறக்கணித்துத் தள்ளின சவுலுக்காக நீ எந்தமட்டும் துக்கித்துக்கொண்டிருப்பாய்; நீ உன் கொம்பை தைலத்தால் நிரப்பிக்கொண்டுவா; பெத்லெகேமியனாகிய ஈசாயினிடத்துக்கு உன்னை அனுப்புவேன்; அவன் குமாரரில் ஒருவனை நான் ராஜாவாகத் தெரிந்துகொண்டேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[1. And the LORD said unto Samuel, How long will you mourn for Saul, seeing I have rejected him from reigning over Israel? fill yours horn with oil, and go, I will send you to Jesse the Bethlehemite: for I have provided me a king among his sons.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. And David came to Saul, and stood before him: and he loved him greatly; and he became his armour bearer.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. And David came to Saul, and stood before him: and he loved him greatly; and he became his armour bearer.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. And Saul sent to Jesse, saying, Let David, I pray you, stand before me; for he has found favour in my sight.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. And Saul sent to Jesse, saying, Let David, I pray you, stand before me; for he has found favour in my sight.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. And it came to pass, when the evil spirit from God was upon Saul, that David took an harp, and played with his hand: so Saul was refreshed, and was well, and the evil spirit departed from him.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. And it came to pass, when the evil spirit from God was upon Saul, that David took an harp, and played with his hand: so Saul was refreshed, and was well, and the evil spirit departed from him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5141,51 +5932,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அதற்குச் சாமுவேல்: நான் எப்படிப்போவேன்; சவுல் இதைக் கேள்விப்பட்டால், என்னைக் கொன்றுபோடுவானே என்றான்; அப்பொழுது கர்த்தர்: நீ ஒரு காளையைக் கையோடே கொண்டுபோய், கர்த்தருக்குப் பலியிடவந்தேன் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[2. And Samuel said, How can I go? if Saul hear it, he will kill me. And the LORD said, Take an heifer with you, and say, I am come to sacrifice to the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5250,51 +6041,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அதற்குச் சாமுவேல்: நான் எப்படிப்போவேன்; சவுல் இதைக் கேள்விப்பட்டால், என்னைக் கொன்றுபோடுவானே என்றான்; அப்பொழுது கர்த்தர்: நீ ஒரு காளையைக் கையோடே கொண்டுபோய், கர்த்தருக்குப் பலியிடவந்தேன் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[2. And Samuel said, How can I go? if Saul hear it, he will kill me. And the LORD said, Take an heifer with you, and say, I am come to sacrifice to the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5359,51 +6150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஈசாயைப் பலிவிருந்துக்கு அழைப்பாயாக; அப்பொழுது நீ செய்யவேண்டியதை நான் உனக்கு அறிவிப்பேன்; நான் உனக்குச் சொல்லுகிறவனை எனக்காக அபிஷேகம்பண்ணுவாயாக என்றார்.]]></a:t>
+              <a:t><![CDATA[2. And Samuel said, How can I go? if Saul hear it, he will kill me. And the LORD said, Take an heifer with you, and say, I am come to sacrifice to the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5468,51 +6259,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஈசாயைப் பலிவிருந்துக்கு அழைப்பாயாக; அப்பொழுது நீ செய்யவேண்டியதை நான் உனக்கு அறிவிப்பேன்; நான் உனக்குச் சொல்லுகிறவனை எனக்காக அபிஷேகம்பண்ணுவாயாக என்றார்.]]></a:t>
+              <a:t><![CDATA[3. And call Jesse to the sacrifice, and I will show you what you shall do: and you shall anoint unto me him whom I name unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5547,51 +6338,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473414246" r:id="rId1"/>
+    <p:sldLayoutId id="2478701932" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5927,54 +6718,110 @@
 
 <file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
@@ -6111,51 +6958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. প্রভুর কথামতো শমূয়েল যা যা করার করল| সে বৈত্‌লেহমে চলে গেল| সেখানকার প্রবীণরা ভয়ে কাঁপতে কাঁপতে]]></a:t>
+              <a:t><![CDATA[உனக்குச் சொல்லுகிறவனை எனக்காக அபிஷேகம்பண்ணுவாயாக என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6243,51 +7090,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[এল| শমূযেলের সঙ্গে দেখা করে তারা বলল, “আপনি কি শান্তির ভাব নিয়ে এসেছেন?”]]></a:t>
+              <a:t><![CDATA[4. கர்த்தர் சொன்னபடியே சாமுவேல் செய்து, பெத்லெகேமுக்குப் போனான்; அப்பொழுது அவ்வூரின் மூப்பர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6375,51 +7222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. শমূয়েল জবাব দিল, “হ্যাঁ, আমি শান্তির ভাব নিয়েই এসেছি| আমি প্রভুর কাছে একটা বলি দিতে এসেছি|]]></a:t>
+              <a:t><![CDATA[தத்தளிப்போடே அவனுக்கு எதிர்கொண்டுவந்து, நீர் வருகிறது சமாதானமா என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6507,51 +7354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তোমরা তৈরী হও| আমার সঙ্গে বলিদানে এসো|” শমূয়েল যিশয় আর তার পুত্রদের প্রস্তুত করে বলিদানের অনুষ্ঠান]]></a:t>
+              <a:t><![CDATA[5. அதற்கு அவன்: சமாதானந்தான்; கர்த்தருக்குப் பலியிடவந்தேன்; நீங்கள் உங்களைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6639,51 +7486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দেখবার জন্য ডেকে আনল|]]></a:t>
+              <a:t><![CDATA[பரிசுத்தம்பண்ணிக்கொண்டு, என்னுடனேகூடப் பலிவிருந்துக்கு வாருங்கள் என்றான்; மேலும் ஈசாயையும் அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6771,51 +7618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. যিশয় তার পুত্রদের নিয়ে পৌঁছলে শমূয়েল ইলিয়াবকে দেখতে পেল| শমূয়েল ভাবল, “এই সেই যাকে প্রভু]]></a:t>
+              <a:t><![CDATA[குமாரரையும் பரிசுத்தம் பண்ணி, அவர்களைப் பலிவிருந்துக்கு அழைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6903,51 +7750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বিশেষভাবে পছন্দ করেছেন|”]]></a:t>
+              <a:t><![CDATA[6. அவர்கள் வந்தபோது, அவன் எலியாபைப் பார்த்தவுடனே: கர்த்தரால் அபிஷேகம்பண்ணப்படுபவன் இவன் தானாக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7035,51 +7882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. তাই শৌল য়িশযের কাছে কযেকজন দূত পাঠাল| তারা যিশয়কে বলল, “তোমার দায়ূদ নামে একজন পুত্র আছে, সে]]></a:t>
+              <a:t><![CDATA[என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7167,51 +8014,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তোমার মেষদের দেখাশোনা করে| ওকে আমাদের কাছে ডেকে আনো|”]]></a:t>
+              <a:t><![CDATA[7. கர்த்தர் சாமுவேலை நோக்கி: நீ இவனுடைய முகத்தையும், இவனுடைய சரீரவளர்ச்சியையும் பார்க்கவேண்டாம்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7299,51 +8146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. কিন্তু প্রভু শমূয়েলকে বললেন, “ইলীয়াব লম্বা আর সুন্দর দেখতে হলেও এভাবে ব্যাপারটা দেখো না| লোকে]]></a:t>
+              <a:t><![CDATA[நான் இவனைப் புறக்கணித்தேன்; மனுஷன் பார்க்கிறபடி நான் பாரேன்; மனுஷன் முகத்தைப் பார்ப்பான்: கர்த்தரோ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7431,51 +8278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. প্রভু শমূয়েলকে বললেন, “শৌলের জন্য আর কতদিন তুমি দুঃখ বোধ করবে? শৌলকে আমি ইস্রায়েলের রাজা হিসাবে]]></a:t>
+              <a:t><![CDATA[1. கர்த்தர் சாமுவேலை நோக்கி: இஸ்ரவேலின்மேல் ராஜாவாயிராதபடிக்கு, நான் புறக்கணித்துத் தள்ளின]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7563,51 +8410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[যেভাবে কোন জিনিস দেখে বিচার করে ঈশ্বর সেভাবে করেন না| লোকরা মানুষের বাইরের রূপটাই দেখে, কিন্তু ঈশ্বর]]></a:t>
+              <a:t><![CDATA[இருதயத்தைப் பார்க்கிறார் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7695,51 +8542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দেখেন তার অন্তরের রূপ| সেদিক থেকে ইলীয়াব উপযুক্ত লোক নয়|”]]></a:t>
+              <a:t><![CDATA[8. அப்பொழுது ஈசாய் அபினதாபை அழைத்து, அவனைச் சாமுவேலுக்கு முன்பாகக் கடந்துபோகப்பண்ணினான்; அவன்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7827,51 +8674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. যিশয় শৌলের জন্য কিছু উপহার জোগাড় করলো| যিশয় একটা গাধা, কিছু রুটি, এক বোতল দ্রাক্ষারস আর একটা]]></a:t>
+              <a:t><![CDATA[இவனையும் கர்த்தர் தெரிந்து கொள்ளவில்லை என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7959,51 +8806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কচি ছাগল দাযূদের হাতে করে শৌলের কাছে পাঠালো|]]></a:t>
+              <a:t><![CDATA[9. ஈசாய் சம்மாவையும் கடந்துபோகப்பண்ணினான்; அவன்: இவனையும் கர்த்தர் தெரிந்துகொள்ளவில்லை என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8091,51 +8938,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. তখন যিশয় তার দ্বিতীয় পুত্র অবীনাদবকে ডাকলো| অবীনাদব শমূয়েলের পাশ দিয়ে হেঁটে গেল| শমূয়েল বলল,]]></a:t>
+              <a:t><![CDATA[10. இப்படி ஈசாய் தன் குமாரரில் ஏழுபேரை சாமுவேலுக்கு முன்பாகக் கடந்து போகப்பண்ணினான்; பின்பு சாமுவேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8223,51 +9070,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[“না একেও প্রভু মনোনীত করেন নি|”]]></a:t>
+              <a:t><![CDATA[ஈசாயைப் பார்த்து: கர்த்தர் இவர்களில் ஒருவனையும் தெரிந்துகொள்ளவில்லை என்று சொல்லி;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8355,51 +9202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. দায়ূদ শৌলের সামনে গিয়ে দাঁড়ালে শৌল দায়ূদকে খুব ভালবেসে ফেললেন| দায়ূদ শৌলের সহকারী হয়ে]]></a:t>
+              <a:t><![CDATA[11. உன் பிள்ளைகள் இவ்வளவுதானா என்று ஈசாயைக் கேட்டான். அதற்கு அவன்: இன்னும் எல்லாருக்கும் இளையவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8487,51 +9334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[শৌলের অস্ত্র বইতে লাগল|]]></a:t>
+              <a:t><![CDATA[ஒருவன் இருக்கிறான்; அவன் ஆடுகளை மேய்த்துக்கொண்டிருக்கிறான் என்றான்; அப்பொழுது சாமுவேல் ஈசாயை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8619,51 +9466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. একথা শুনে যিশয় শম্মকে শমূযেলের পাশে আসতে বলল| শমূয়েল বলল, “না এও চলবে না|”]]></a:t>
+              <a:t><![CDATA[ஆள் அனுப்பி அவனை அழைப்பி; அவன் இங்கே வருமட்டும் நான் பந்தியிருக்கமாட்டேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8751,51 +9598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. শৌল য়িশযের কাছে খবর পাঠিয়ে জানিয়ে দিলেন, “দায়ূদ এখানেই থাকুক, ামার কাজকর্ম করুক| আমার ওকে]]></a:t>
+              <a:t><![CDATA[12. ஆள் அனுப்பி அவனை அழைப்பித்தான்; அவன் சிவந்தமேனியும், அழகியகண்களும், நல்ல]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8883,51 +9730,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[অস্বীকার করেছি একথা তোমাকে বলবার পরও তুমি ওর জন্য দুঃখ করছ| শিঙায তেল ভর্তি করে বৈত্‌লেহেমে যাও|]]></a:t>
+              <a:t><![CDATA[சவுலுக்காக நீ எந்தமட்டும் துக்கித்துக்கொண்டிருப்பாய்; நீ உன் கொம்பை தைலத்தால் நிரப்பிக்கொண்டுவா;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9015,51 +9862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[খুব ভাল লেগেছে|]]></a:t>
+              <a:t><![CDATA[ரூபமுமுள்ளவனாயிருந்தான்; அப்பொழுது கர்த்தர்: இவன் தான், நீ எழுந்து இவனை அபிஷேகம்பண்ணு என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9147,51 +9994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. যিশয় শমূয়েলকে তার সাত পুত্রকে দেখাল| শমূয়েল বলল, “প্রভু এদের একজনকেও মনোনীত করেন নি|”]]></a:t>
+              <a:t><![CDATA[13. அப்பொழுது சாமுவேல்: தைலக்கொம்பை எடுத்து, அவனை அவன் சகோதரர் நடுவிலே அபிஷேகம்பண்ணினான்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9279,51 +10126,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. যখনই ঈশ্বর হতে শৌলের ওপর দুষ্ট আত্মা আসত, তখন দায়ূদ বীণা তুলে নিয়ে বাজাতেন| সঙ্গে সঙ্গে দুষ্ট]]></a:t>
+              <a:t><![CDATA[அந்நாள்முதற்கொண்டு, கர்த்தருடைய ஆவியானவர் தாவீதின்மேல் வந்து இறங்கியிருந்தார்; சாமுவேல் எழுந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9411,51 +10258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আত্মা শৌলকে ছেড়ে যেত, আর তিনি আরাম বোধ করতেন|”]]></a:t>
+              <a:t><![CDATA[ராமாவுக்குப் போய்விட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9543,51 +10390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. শমূয়েল বলল, “তোমার পুত্র বলতে এরাই কি সব?”যিশয় বলল, “না আমার আরেকটা পুত্র আছে| সে সবচেয়ে ছোট,]]></a:t>
+              <a:t><![CDATA[14. கர்த்தருடைய ஆவி சவுலை விட்டு நீங்கினார்; கர்த்தரால் வரவிடப்பட்ட ஒரு பொல்லாத ஆவி அவனைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9675,51 +10522,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কিন্তু সে এখন মেষ চরাচ্ছে|”শমূয়েল বলল, “তাকে ডেকে নিয়ে এসো| সে না আসা পর্য়ন্ত আমরা কেউ খেতে বসব]]></a:t>
+              <a:t><![CDATA[கலங்கப்பண்ணிக்கொண்டிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9807,51 +10654,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[না|”]]></a:t>
+              <a:t><![CDATA[15. அப்பொழுது சவுலின் ஊழியக்காரர் அவனை நோக்கி: இதோ, தேவனால் விடப்பட்ட ஒரு பொல்லாத ஆவி உம்மைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9939,51 +10786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. যিশয় একজনকে পাঠালো তার ছোট ছেলেটিকে ডেকে আনতে| তার ছোট ছেলেটি দেখতে ভাল, রক্ত বর্ণের যুবক|প্রভু]]></a:t>
+              <a:t><![CDATA[கலங்கப்பண்ணுகிறதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10071,51 +10918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[শমূয়েলকে বলল, “এই তো সেই ছেলে| ওঠো, একে অভিষেক করো|”]]></a:t>
+              <a:t><![CDATA[16. சுரமண்டலம் வாசிக்கிறதில் தேறின ஒருவனைத் தேடும்படிக்கு, எங்கள் ஆண்டவனாகிய நீர் உமக்கு முன்பாக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10203,51 +11050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. শমূয়েল তেল ভর্তি শিঙাটা নিয়ে য়িশযের সব চেয়ে ছোট ছেলেটার মাথায় ঢেলে দিল| তার ভাই়রা এই ঘটনা]]></a:t>
+              <a:t><![CDATA[நிற்கிற உம்முடைய அடியாருக்குக் கட்டளையிடும்; அப்பொழுது தேவனால் விடப்பட்ட பொல்லாத ஆவி உம்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10335,51 +11182,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তোমাকে আমি একজনের কাছে পাঠাচ্ছি| তার নাম যিশয় ও বৈত্‌লেহমেই থাকে| তারই একজন পুত্রকে আমি নতুন রাজা]]></a:t>
+              <a:t><![CDATA[பெத்லெகேமியனாகிய ஈசாயினிடத்துக்கு உன்னை அனுப்புவேன்; அவன் குமாரரில் ஒருவனை நான் ராஜாவாகத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10467,51 +11314,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দেখল| সেদিন থেকেই প্রভুর আত্মা মহাশক্তিতে দাযূদের ওপর এল| এরপর শমূয়েল রামায় ফিরে এল|]]></a:t>
+              <a:t><![CDATA[இறங்குகையில், அவன் தன் கையினால் அதை வாசித்தால் உமக்குச் சவுக்கியமுண்டாகும் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10599,51 +11446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. প্রভুর আত্মা শৌলকে ছেড়ে চলে গেলেন| তখন শৌলের কাছে প্রভু এক দুষ্ট আত্মা পাঠালেন| এর ফলে তিনি বেশ]]></a:t>
+              <a:t><![CDATA[17. சவுல் தன் ஊழியக்காரரைப் பார்த்து: நன்றாய் வாசிக்கத்தக்க ஒருவனைத் தேடி, என்னிடத்தில் கொண்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10731,51 +11578,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মুশকিলে পড়লেন|]]></a:t>
+              <a:t><![CDATA[வாருங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10863,51 +11710,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. শৌলের ভৃত্যরা তাঁকে বলল, “ঈশ্বরের কাছ থেকে এক দুষ্ট আত্মা এসে আপনাকে উদ্বিগ্ন করছে|”]]></a:t>
+              <a:t><![CDATA[18. அப்பொழுது அந்த வேலைக்காரரில் ஒருவன் பிரதியுத்தரமாக: இதோ, பெத்லெகேமியனாகிய ஈசாயின் குமாரன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10995,51 +11842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. যদি আপনি আদেশ করেন তাহলে একজন বীণা বাজিযেকে খুঁজে আনি| প্রভুর কাছ থেকে দুষ্ট আত্মা এলে সে বীণা]]></a:t>
+              <a:t><![CDATA[ஒருவனைக் கண்டிருக்கிறேன்; அவன் வாசிப்பதில் தேறினவன், அவன் பராக்கிரமசாலி, யுத்தவீரன், காரியசமர்த்தன்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11127,51 +11974,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বাজাবে| তখন আপনি বেশ ভালো বোধ করবেন|”]]></a:t>
+              <a:t><![CDATA[சவுந்தரியமுள்ளவன்; கர்த்தர் அவனோடேகூட இருக்கிறார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11259,51 +12106,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. শৌল বললেন, “তাহলে একজন ভালো বাজিয়েকে আমার কাছে নিয়ে এসো|”]]></a:t>
+              <a:t><![CDATA[19. அப்பொழுது சவுல்: ஈசாயினிடத்தில் ஆட்களை அனுப்பி, ஆட்டுமந்தையில் இருக்கிற உன் குமாரனாகிய தாவீதை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11391,51 +12238,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. একজন ভৃত্য বলল, “যিশয় নামে এক ব্যক্তি আছেন যিনি বৈত্‌লেহমে বাস করেন| আমি যিশয়ের পুত্রকে দেখেছি]]></a:t>
+              <a:t><![CDATA[என்னிடத்தில் அனுப்பு என்று சொல்லச் சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11523,51 +12370,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সে বীণা বাজাতে জানে| সে সাহসী এবং যুদ্ধ করতেও জানে| সে চতুর, দেখতেও সুন্দর| বয়ং প্রভু তার সহায়|”]]></a:t>
+              <a:t><![CDATA[20. அப்பொழுது ஈசாய்: அப்பத்தையும், ஒரு துருத்தி திராட்சரசத்தையும், ஒரு வெள்ளாட்டுக்குட்டியையும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 16]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கழுதையின் மேல் ஏற்றி, தன் குமாரனாகிய தாவீதின் வசமாய் சவுலுக்கு அனுப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11655,51 +12634,843 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হিসাবে মনোনীত করেছি|”]]></a:t>
+              <a:t><![CDATA[தெரிந்துகொண்டேன் என்றார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 16]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. அப்படியே தாவீது சவுலிடத்தில் வந்து, அவனுக்கு முன்பாக நின்றான்; அவன் இவனை மிகவும் சிநேகித்தான்;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 16]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அவனுக்கு இவன் ஆயுததாரியானான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 16]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. சவுல் ஈசாயினிடத்தில் ஆள் அனுப்பி, தாவீது எனக்கு முன்பாக நிற்கட்டும்; என் கண்களில் அவனுக்குத்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 16]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[தயவுகிடைத்தது என்று சொல்லச்சொன்னான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 16]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. அப்படியே தேவனால் விடப்பட்ட ஆவி சவுலைப் பிடிக்கும்போது, தாவீது சுரமண்டலத்தை எடுத்து, தன் கையினால்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 16]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வாசிப்பான்; அதினாலே பொல்லாத ஆவி அவனைவிட்டு நீங்க, சவுல் ஆறுதலடைந்து, சொஸ்தமாவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11787,51 +13558,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. তখন শমূয়েল বলল, “আমি যদি যাই তবে শৌল জানতে পারবে| তখন সে আমায় হত্যা করতে চাইবে|”প্রভু বললেন,]]></a:t>
+              <a:t><![CDATA[2. அதற்குச் சாமுவேல்: நான் எப்படிப்போவேன்; சவுல் இதைக் கேள்விப்பட்டால், என்னைக் கொன்றுபோடுவானே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11919,51 +13690,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[“তুমি বৈত্‌লেহমে যাও| সঙ্গে একটা বাছুরকে নিও| তুমি বলবে, ‘আমি প্রভুর কাছে একে বলি দিতে এসেছি|’]]></a:t>
+              <a:t><![CDATA[என்றான்; அப்பொழுது கர்த்தர்: நீ ஒரு காளையைக் கையோடே கொண்டுபோய், கர்த்தருக்குப் பலியிடவந்தேன் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12051,51 +13822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. যিশয়কে এই বলি দেখতে আমন্ত্রণ জানাবে| তারপর কি করবে আমি বলে দেব| যাকে আমি দেখিয়ে দেব তার মাথায়]]></a:t>
+              <a:t><![CDATA[சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12183,51 +13954,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জলপাই তেল ঢেলে দিও|”]]></a:t>
+              <a:t><![CDATA[3. ஈசாயைப் பலிவிருந்துக்கு அழைப்பாயாக; அப்பொழுது நீ செய்யவேண்டியதை நான் உனக்கு அறிவிப்பேன்; நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12244,91 +14015,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 சாமுவேல் : 16]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme56">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme69">
   <a:themeElements>
-    <a:clrScheme name="Theme56">
+    <a:clrScheme name="Theme69">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme56">
+    <a:fontScheme name="Theme69">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -12354,51 +14125,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme56">
+    <a:fmtScheme name="Theme69">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -12529,51 +14300,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>48</Slides>
+  <Slides>55</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>