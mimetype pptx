--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -87,54 +87,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -163,52 +159,50 @@
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
-    <p:sldId id="304" r:id="rId51"/>
-    <p:sldId id="305" r:id="rId52"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -354,55 +348,53 @@
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
-  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
-[...3 lines deleted...]
-  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -571,51 +563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அதற்கு அவன்: சமாதானந்தான்; கர்த்தருக்குப் பலியிடவந்தேன்; நீங்கள் உங்களைப் பரிசுத்தம்பண்ணிக்கொண்டு, என்னுடனேகூடப் பலிவிருந்துக்கு வாருங்கள் என்றான்; மேலும் ஈசாயையும் அவன் குமாரரையும் பரிசுத்தம் பண்ணி, அவர்களைப் பலிவிருந்துக்கு அழைத்தான்.]]></a:t>
+              <a:t><![CDATA[4. கர்த்தர் சொன்னபடியே சாமுவேல் செய்து, பெத்லெகேமுக்குப் போனான்; அப்பொழுது அவ்வூரின் மூப்பர் தத்தளிப்போடே அவனுக்கு எதிர்கொண்டுவந்து, நீர் வருகிறது சமாதானமா என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -898,51 +890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவர்கள் வந்தபோது, அவன் எலியாபைப் பார்த்தவுடனே: கர்த்தரால் அபிஷேகம்பண்ணப்படுபவன் இவன் தானாக்கும் என்றான்.]]></a:t>
+              <a:t><![CDATA[5. அதற்கு அவன்: சமாதானந்தான்; கர்த்தருக்குப் பலியிடவந்தேன்; நீங்கள் உங்களைப் பரிசுத்தம்பண்ணிக்கொண்டு, என்னுடனேகூடப் பலிவிருந்துக்கு வாருங்கள் என்றான்; மேலும் ஈசாயையும் அவன் குமாரரையும் பரிசுத்தம் பண்ணி, அவர்களைப் பலிவிருந்துக்கு அழைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1116,51 +1108,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. கர்த்தர் சாமுவேலை நோக்கி: நீ இவனுடைய முகத்தையும், இவனுடைய சரீரவளர்ச்சியையும் பார்க்கவேண்டாம்; நான் இவனைப் புறக்கணித்தேன்; மனுஷன் பார்க்கிறபடி நான் பாரேன்; மனுஷன் முகத்தைப் பார்ப்பான்: கர்த்தரோ இருதயத்தைப் பார்க்கிறார் என்றார்.]]></a:t>
+              <a:t><![CDATA[6. அவர்கள் வந்தபோது, அவன் எலியாபைப் பார்த்தவுடனே: கர்த்தரால் அபிஷேகம்பண்ணப்படுபவன் இவன் தானாக்கும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1225,51 +1217,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. கர்த்தர் சாமுவேலை நோக்கி: நீ இவனுடைய முகத்தையும், இவனுடைய சரீரவளர்ச்சியையும் பார்க்கவேண்டாம்; நான் இவனைப் புறக்கணித்தேன்; மனுஷன் பார்க்கிறபடி நான் பாரேன்; மனுஷன் முகத்தைப் பார்ப்பான்: கர்த்தரோ இருதயத்தைப் பார்க்கிறார் என்றார்.]]></a:t>
+              <a:t><![CDATA[19. அப்பொழுது சவுல்: ஈசாயினிடத்தில் ஆட்களை அனுப்பி, ஆட்டுமந்தையில் இருக்கிற உன் குமாரனாகிய தாவீதை என்னிடத்தில் அனுப்பு என்று சொல்லச் சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1334,51 +1326,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது ஈசாய் அபினதாபை அழைத்து, அவனைச் சாமுவேலுக்கு முன்பாகக் கடந்துபோகப்பண்ணினான்; அவன்: இவனையும் கர்த்தர் தெரிந்து கொள்ளவில்லை என்றான்.]]></a:t>
+              <a:t><![CDATA[19. அப்பொழுது சவுல்: ஈசாயினிடத்தில் ஆட்களை அனுப்பி, ஆட்டுமந்தையில் இருக்கிற உன் குமாரனாகிய தாவீதை என்னிடத்தில் அனுப்பு என்று சொல்லச் சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1443,51 +1435,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது ஈசாய் அபினதாபை அழைத்து, அவனைச் சாமுவேலுக்கு முன்பாகக் கடந்துபோகப்பண்ணினான்; அவன்: இவனையும் கர்த்தர் தெரிந்து கொள்ளவில்லை என்றான்.]]></a:t>
+              <a:t><![CDATA[7. கர்த்தர் சாமுவேலை நோக்கி: நீ இவனுடைய முகத்தையும், இவனுடைய சரீரவளர்ச்சியையும் பார்க்கவேண்டாம்; நான் இவனைப் புறக்கணித்தேன்; மனுஷன் பார்க்கிறபடி நான் பாரேன்; மனுஷன் முகத்தைப் பார்ப்பான்: கர்த்தரோ இருதயத்தைப் பார்க்கிறார் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1661,51 +1653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஈசாய் சம்மாவையும் கடந்துபோகப்பண்ணினான்; அவன்: இவனையும் கர்த்தர் தெரிந்துகொள்ளவில்லை என்றான்.]]></a:t>
+              <a:t><![CDATA[7. கர்த்தர் சாமுவேலை நோக்கி: நீ இவனுடைய முகத்தையும், இவனுடைய சரீரவளர்ச்சியையும் பார்க்கவேண்டாம்; நான் இவனைப் புறக்கணித்தேன்; மனுஷன் பார்க்கிறபடி நான் பாரேன்; மனுஷன் முகத்தைப் பார்ப்பான்: கர்த்தரோ இருதயத்தைப் பார்க்கிறார் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1770,51 +1762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இப்படி ஈசாய் தன் குமாரரில் ஏழுபேரை சாமுவேலுக்கு முன்பாகக் கடந்து போகப்பண்ணினான்; பின்பு சாமுவேல் ஈசாயைப் பார்த்து: கர்த்தர் இவர்களில் ஒருவனையும் தெரிந்துகொள்ளவில்லை என்று சொல்லி;]]></a:t>
+              <a:t><![CDATA[7. கர்த்தர் சாமுவேலை நோக்கி: நீ இவனுடைய முகத்தையும், இவனுடைய சரீரவளர்ச்சியையும் பார்க்கவேண்டாம்; நான் இவனைப் புறக்கணித்தேன்; மனுஷன் பார்க்கிறபடி நான் பாரேன்; மனுஷன் முகத்தைப் பார்ப்பான்: கர்த்தரோ இருதயத்தைப் பார்க்கிறார் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1879,51 +1871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இப்படி ஈசாய் தன் குமாரரில் ஏழுபேரை சாமுவேலுக்கு முன்பாகக் கடந்து போகப்பண்ணினான்; பின்பு சாமுவேல் ஈசாயைப் பார்த்து: கர்த்தர் இவர்களில் ஒருவனையும் தெரிந்துகொள்ளவில்லை என்று சொல்லி;]]></a:t>
+              <a:t><![CDATA[20. அப்பொழுது ஈசாய்: அப்பத்தையும், ஒரு துருத்தி திராட்சரசத்தையும், ஒரு வெள்ளாட்டுக்குட்டியையும் கழுதையின் மேல் ஏற்றி, தன் குமாரனாகிய தாவீதின் வசமாய் சவுலுக்கு அனுப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1988,51 +1980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. உன் பிள்ளைகள் இவ்வளவுதானா என்று ஈசாயைக் கேட்டான். அதற்கு அவன்: இன்னும் எல்லாருக்கும் இளையவன் ஒருவன் இருக்கிறான்; அவன் ஆடுகளை மேய்த்துக்கொண்டிருக்கிறான் என்றான்; அப்பொழுது சாமுவேல் ஈசாயை நோக்கி: ஆள் அனுப்பி அவனை அழைப்பி; அவன் இங்கே வருமட்டும் நான் பந்தியிருக்கமாட்டேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[20. அப்பொழுது ஈசாய்: அப்பத்தையும், ஒரு துருத்தி திராட்சரசத்தையும், ஒரு வெள்ளாட்டுக்குட்டியையும் கழுதையின் மேல் ஏற்றி, தன் குமாரனாகிய தாவீதின் வசமாய் சவுலுக்கு அனுப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2097,51 +2089,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. உன் பிள்ளைகள் இவ்வளவுதானா என்று ஈசாயைக் கேட்டான். அதற்கு அவன்: இன்னும் எல்லாருக்கும் இளையவன் ஒருவன் இருக்கிறான்; அவன் ஆடுகளை மேய்த்துக்கொண்டிருக்கிறான் என்றான்; அப்பொழுது சாமுவேல் ஈசாயை நோக்கி: ஆள் அனுப்பி அவனை அழைப்பி; அவன் இங்கே வருமட்டும் நான் பந்தியிருக்கமாட்டேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[8. அப்பொழுது ஈசாய் அபினதாபை அழைத்து, அவனைச் சாமுவேலுக்கு முன்பாகக் கடந்துபோகப்பண்ணினான்; அவன்: இவனையும் கர்த்தர் தெரிந்து கொள்ளவில்லை என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2206,51 +2198,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. உன் பிள்ளைகள் இவ்வளவுதானா என்று ஈசாயைக் கேட்டான். அதற்கு அவன்: இன்னும் எல்லாருக்கும் இளையவன் ஒருவன் இருக்கிறான்; அவன் ஆடுகளை மேய்த்துக்கொண்டிருக்கிறான் என்றான்; அப்பொழுது சாமுவேல் ஈசாயை நோக்கி: ஆள் அனுப்பி அவனை அழைப்பி; அவன் இங்கே வருமட்டும் நான் பந்தியிருக்கமாட்டேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[8. அப்பொழுது ஈசாய் அபினதாபை அழைத்து, அவனைச் சாமுவேலுக்கு முன்பாகக் கடந்துபோகப்பண்ணினான்; அவன்: இவனையும் கர்த்தர் தெரிந்து கொள்ளவில்லை என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2315,51 +2307,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆள் அனுப்பி அவனை அழைப்பித்தான்; அவன் சிவந்தமேனியும், அழகியகண்களும், நல்ல ரூபமுமுள்ளவனாயிருந்தான்; அப்பொழுது கர்த்தர்: இவன் தான், நீ எழுந்து இவனை அபிஷேகம்பண்ணு என்றார்.]]></a:t>
+              <a:t><![CDATA[21. அப்படியே தாவீது சவுலிடத்தில் வந்து, அவனுக்கு முன்பாக நின்றான்; அவன் இவனை மிகவும் சிநேகித்தான்; அவனுக்கு இவன் ஆயுததாரியானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2424,51 +2416,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆள் அனுப்பி அவனை அழைப்பித்தான்; அவன் சிவந்தமேனியும், அழகியகண்களும், நல்ல ரூபமுமுள்ளவனாயிருந்தான்; அப்பொழுது கர்த்தர்: இவன் தான், நீ எழுந்து இவனை அபிஷேகம்பண்ணு என்றார்.]]></a:t>
+              <a:t><![CDATA[21. அப்படியே தாவீது சவுலிடத்தில் வந்து, அவனுக்கு முன்பாக நின்றான்; அவன் இவனை மிகவும் சிநேகித்தான்; அவனுக்கு இவன் ஆயுததாரியானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2533,51 +2525,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது சாமுவேல்: தைலக்கொம்பை எடுத்து, அவனை அவன் சகோதரர் நடுவிலே அபிஷேகம்பண்ணினான்; அந்நாள்முதற்கொண்டு, கர்த்தருடைய ஆவியானவர் தாவீதின்மேல் வந்து இறங்கியிருந்தார்; சாமுவேல் எழுந்து ராமாவுக்குப் போய்விட்டான்.]]></a:t>
+              <a:t><![CDATA[9. ஈசாய் சம்மாவையும் கடந்துபோகப்பண்ணினான்; அவன்: இவனையும் கர்த்தர் தெரிந்துகொள்ளவில்லை என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2642,51 +2634,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது சாமுவேல்: தைலக்கொம்பை எடுத்து, அவனை அவன் சகோதரர் நடுவிலே அபிஷேகம்பண்ணினான்; அந்நாள்முதற்கொண்டு, கர்த்தருடைய ஆவியானவர் தாவீதின்மேல் வந்து இறங்கியிருந்தார்; சாமுவேல் எழுந்து ராமாவுக்குப் போய்விட்டான்.]]></a:t>
+              <a:t><![CDATA[22. சவுல் ஈசாயினிடத்தில் ஆள் அனுப்பி, தாவீது எனக்கு முன்பாக நிற்கட்டும்; என் கண்களில் அவனுக்குத் தயவுகிடைத்தது என்று சொல்லச்சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2860,51 +2852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. கர்த்தருடைய ஆவி சவுலை விட்டு நீங்கினார்; கர்த்தரால் வரவிடப்பட்ட ஒரு பொல்லாத ஆவி அவனைக் கலங்கப்பண்ணிக்கொண்டிருந்தது.]]></a:t>
+              <a:t><![CDATA[22. சவுல் ஈசாயினிடத்தில் ஆள் அனுப்பி, தாவீது எனக்கு முன்பாக நிற்கட்டும்; என் கண்களில் அவனுக்குத் தயவுகிடைத்தது என்று சொல்லச்சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2969,51 +2961,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது சவுலின் ஊழியக்காரர் அவனை நோக்கி: இதோ, தேவனால் விடப்பட்ட ஒரு பொல்லாத ஆவி உம்மைக் கலங்கப்பண்ணுகிறதே.]]></a:t>
+              <a:t><![CDATA[10. இப்படி ஈசாய் தன் குமாரரில் ஏழுபேரை சாமுவேலுக்கு முன்பாகக் கடந்து போகப்பண்ணினான்; பின்பு சாமுவேல் ஈசாயைப் பார்த்து: கர்த்தர் இவர்களில் ஒருவனையும் தெரிந்துகொள்ளவில்லை என்று சொல்லி;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3078,51 +3070,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது சவுலின் ஊழியக்காரர் அவனை நோக்கி: இதோ, தேவனால் விடப்பட்ட ஒரு பொல்லாத ஆவி உம்மைக் கலங்கப்பண்ணுகிறதே.]]></a:t>
+              <a:t><![CDATA[23. அப்படியே தேவனால் விடப்பட்ட ஆவி சவுலைப் பிடிக்கும்போது, தாவீது சுரமண்டலத்தை எடுத்து, தன் கையினால் வாசிப்பான்; அதினாலே பொல்லாத ஆவி அவனைவிட்டு நீங்க, சவுல் ஆறுதலடைந்து, சொஸ்தமாவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3187,51 +3179,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. சுரமண்டலம் வாசிக்கிறதில் தேறின ஒருவனைத் தேடும்படிக்கு, எங்கள் ஆண்டவனாகிய நீர் உமக்கு முன்பாக நிற்கிற உம்முடைய அடியாருக்குக் கட்டளையிடும்; அப்பொழுது தேவனால் விடப்பட்ட பொல்லாத ஆவி உம்மேல் இறங்குகையில், அவன் தன் கையினால் அதை வாசித்தால் உமக்குச் சவுக்கியமுண்டாகும் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[23. அப்படியே தேவனால் விடப்பட்ட ஆவி சவுலைப் பிடிக்கும்போது, தாவீது சுரமண்டலத்தை எடுத்து, தன் கையினால் வாசிப்பான்; அதினாலே பொல்லாத ஆவி அவனைவிட்டு நீங்க, சவுல் ஆறுதலடைந்து, சொஸ்தமாவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3296,51 +3288,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. சுரமண்டலம் வாசிக்கிறதில் தேறின ஒருவனைத் தேடும்படிக்கு, எங்கள் ஆண்டவனாகிய நீர் உமக்கு முன்பாக நிற்கிற உம்முடைய அடியாருக்குக் கட்டளையிடும்; அப்பொழுது தேவனால் விடப்பட்ட பொல்லாத ஆவி உம்மேல் இறங்குகையில், அவன் தன் கையினால் அதை வாசித்தால் உமக்குச் சவுக்கியமுண்டாகும் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[11. உன் பிள்ளைகள் இவ்வளவுதானா என்று ஈசாயைக் கேட்டான். அதற்கு அவன்: இன்னும் எல்லாருக்கும் இளையவன் ஒருவன் இருக்கிறான்; அவன் ஆடுகளை மேய்த்துக்கொண்டிருக்கிறான் என்றான்; அப்பொழுது சாமுவேல் ஈசாயை நோக்கி: ஆள் அனுப்பி அவனை அழைப்பி; அவன் இங்கே வருமட்டும் நான் பந்தியிருக்கமாட்டேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3405,51 +3397,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. சுரமண்டலம் வாசிக்கிறதில் தேறின ஒருவனைத் தேடும்படிக்கு, எங்கள் ஆண்டவனாகிய நீர் உமக்கு முன்பாக நிற்கிற உம்முடைய அடியாருக்குக் கட்டளையிடும்; அப்பொழுது தேவனால் விடப்பட்ட பொல்லாத ஆவி உம்மேல் இறங்குகையில், அவன் தன் கையினால் அதை வாசித்தால் உமக்குச் சவுக்கியமுண்டாகும் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[11. உன் பிள்ளைகள் இவ்வளவுதானா என்று ஈசாயைக் கேட்டான். அதற்கு அவன்: இன்னும் எல்லாருக்கும் இளையவன் ஒருவன் இருக்கிறான்; அவன் ஆடுகளை மேய்த்துக்கொண்டிருக்கிறான் என்றான்; அப்பொழுது சாமுவேல் ஈசாயை நோக்கி: ஆள் அனுப்பி அவனை அழைப்பி; அவன் இங்கே வருமட்டும் நான் பந்தியிருக்கமாட்டேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3514,51 +3506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. சவுல் தன் ஊழியக்காரரைப் பார்த்து: நன்றாய் வாசிக்கத்தக்க ஒருவனைத் தேடி, என்னிடத்தில் கொண்டு வாருங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[11. உன் பிள்ளைகள் இவ்வளவுதானா என்று ஈசாயைக் கேட்டான். அதற்கு அவன்: இன்னும் எல்லாருக்கும் இளையவன் ஒருவன் இருக்கிறான்; அவன் ஆடுகளை மேய்த்துக்கொண்டிருக்கிறான் என்றான்; அப்பொழுது சாமுவேல் ஈசாயை நோக்கி: ஆள் அனுப்பி அவனை அழைப்பி; அவன் இங்கே வருமட்டும் நான் பந்தியிருக்கமாட்டேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3623,51 +3615,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. சவுல் தன் ஊழியக்காரரைப் பார்த்து: நன்றாய் வாசிக்கத்தக்க ஒருவனைத் தேடி, என்னிடத்தில் கொண்டு வாருங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[12. ஆள் அனுப்பி அவனை அழைப்பித்தான்; அவன் சிவந்தமேனியும், அழகியகண்களும், நல்ல ரூபமுமுள்ளவனாயிருந்தான்; அப்பொழுது கர்த்தர்: இவன் தான், நீ எழுந்து இவனை அபிஷேகம்பண்ணு என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3732,51 +3724,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது அந்த வேலைக்காரரில் ஒருவன் பிரதியுத்தரமாக: இதோ, பெத்லெகேமியனாகிய ஈசாயின் குமாரன் ஒருவனைக் கண்டிருக்கிறேன்; அவன் வாசிப்பதில் தேறினவன், அவன் பராக்கிரமசாலி, யுத்தவீரன், காரியசமர்த்தன், சவுந்தரியமுள்ளவன்; கர்த்தர் அவனோடேகூட இருக்கிறார் என்றான்.]]></a:t>
+              <a:t><![CDATA[12. ஆள் அனுப்பி அவனை அழைப்பித்தான்; அவன் சிவந்தமேனியும், அழகியகண்களும், நல்ல ரூபமுமுள்ளவனாயிருந்தான்; அப்பொழுது கர்த்தர்: இவன் தான், நீ எழுந்து இவனை அபிஷேகம்பண்ணு என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3841,51 +3833,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது அந்த வேலைக்காரரில் ஒருவன் பிரதியுத்தரமாக: இதோ, பெத்லெகேமியனாகிய ஈசாயின் குமாரன் ஒருவனைக் கண்டிருக்கிறேன்; அவன் வாசிப்பதில் தேறினவன், அவன் பராக்கிரமசாலி, யுத்தவீரன், காரியசமர்த்தன், சவுந்தரியமுள்ளவன்; கர்த்தர் அவனோடேகூட இருக்கிறார் என்றான்.]]></a:t>
+              <a:t><![CDATA[13. அப்பொழுது சாமுவேல்: தைலக்கொம்பை எடுத்து, அவனை அவன் சகோதரர் நடுவிலே அபிஷேகம்பண்ணினான்; அந்நாள்முதற்கொண்டு, கர்த்தருடைய ஆவியானவர் தாவீதின்மேல் வந்து இறங்கியிருந்தார்; சாமுவேல் எழுந்து ராமாவுக்குப் போய்விட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4059,51 +4051,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது அந்த வேலைக்காரரில் ஒருவன் பிரதியுத்தரமாக: இதோ, பெத்லெகேமியனாகிய ஈசாயின் குமாரன் ஒருவனைக் கண்டிருக்கிறேன்; அவன் வாசிப்பதில் தேறினவன், அவன் பராக்கிரமசாலி, யுத்தவீரன், காரியசமர்த்தன், சவுந்தரியமுள்ளவன்; கர்த்தர் அவனோடேகூட இருக்கிறார் என்றான்.]]></a:t>
+              <a:t><![CDATA[13. அப்பொழுது சாமுவேல்: தைலக்கொம்பை எடுத்து, அவனை அவன் சகோதரர் நடுவிலே அபிஷேகம்பண்ணினான்; அந்நாள்முதற்கொண்டு, கர்த்தருடைய ஆவியானவர் தாவீதின்மேல் வந்து இறங்கியிருந்தார்; சாமுவேல் எழுந்து ராமாவுக்குப் போய்விட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4168,51 +4160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது சவுல்: ஈசாயினிடத்தில் ஆட்களை அனுப்பி, ஆட்டுமந்தையில் இருக்கிற உன் குமாரனாகிய தாவீதை என்னிடத்தில் அனுப்பு என்று சொல்லச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[14. கர்த்தருடைய ஆவி சவுலை விட்டு நீங்கினார்; கர்த்தரால் வரவிடப்பட்ட ஒரு பொல்லாத ஆவி அவனைக் கலங்கப்பண்ணிக்கொண்டிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4277,51 +4269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது சவுல்: ஈசாயினிடத்தில் ஆட்களை அனுப்பி, ஆட்டுமந்தையில் இருக்கிற உன் குமாரனாகிய தாவீதை என்னிடத்தில் அனுப்பு என்று சொல்லச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[14. கர்த்தருடைய ஆவி சவுலை விட்டு நீங்கினார்; கர்த்தரால் வரவிடப்பட்ட ஒரு பொல்லாத ஆவி அவனைக் கலங்கப்பண்ணிக்கொண்டிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4386,51 +4378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது ஈசாய்: அப்பத்தையும், ஒரு துருத்தி திராட்சரசத்தையும், ஒரு வெள்ளாட்டுக்குட்டியையும் கழுதையின் மேல் ஏற்றி, தன் குமாரனாகிய தாவீதின் வசமாய் சவுலுக்கு அனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[15. அப்பொழுது சவுலின் ஊழியக்காரர் அவனை நோக்கி: இதோ, தேவனால் விடப்பட்ட ஒரு பொல்லாத ஆவி உம்மைக் கலங்கப்பண்ணுகிறதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4495,51 +4487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது ஈசாய்: அப்பத்தையும், ஒரு துருத்தி திராட்சரசத்தையும், ஒரு வெள்ளாட்டுக்குட்டியையும் கழுதையின் மேல் ஏற்றி, தன் குமாரனாகிய தாவீதின் வசமாய் சவுலுக்கு அனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[16. சுரமண்டலம் வாசிக்கிறதில் தேறின ஒருவனைத் தேடும்படிக்கு, எங்கள் ஆண்டவனாகிய நீர் உமக்கு முன்பாக நிற்கிற உம்முடைய அடியாருக்குக் கட்டளையிடும்; அப்பொழுது தேவனால் விடப்பட்ட பொல்லாத ஆவி உம்மேல் இறங்குகையில், அவன் தன் கையினால் அதை வாசித்தால் உமக்குச் சவுக்கியமுண்டாகும் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4604,51 +4596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்படியே தாவீது சவுலிடத்தில் வந்து, அவனுக்கு முன்பாக நின்றான்; அவன் இவனை மிகவும் சிநேகித்தான்; அவனுக்கு இவன் ஆயுததாரியானான்.]]></a:t>
+              <a:t><![CDATA[16. சுரமண்டலம் வாசிக்கிறதில் தேறின ஒருவனைத் தேடும்படிக்கு, எங்கள் ஆண்டவனாகிய நீர் உமக்கு முன்பாக நிற்கிற உம்முடைய அடியாருக்குக் கட்டளையிடும்; அப்பொழுது தேவனால் விடப்பட்ட பொல்லாத ஆவி உம்மேல் இறங்குகையில், அவன் தன் கையினால் அதை வாசித்தால் உமக்குச் சவுக்கியமுண்டாகும் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4713,51 +4705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்படியே தாவீது சவுலிடத்தில் வந்து, அவனுக்கு முன்பாக நின்றான்; அவன் இவனை மிகவும் சிநேகித்தான்; அவனுக்கு இவன் ஆயுததாரியானான்.]]></a:t>
+              <a:t><![CDATA[17. சவுல் தன் ஊழியக்காரரைப் பார்த்து: நன்றாய் வாசிக்கத்தக்க ஒருவனைத் தேடி, என்னிடத்தில் கொண்டு வாருங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4822,51 +4814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. சவுல் ஈசாயினிடத்தில் ஆள் அனுப்பி, தாவீது எனக்கு முன்பாக நிற்கட்டும்; என் கண்களில் அவனுக்குத் தயவுகிடைத்தது என்று சொல்லச்சொன்னான்.]]></a:t>
+              <a:t><![CDATA[18. அப்பொழுது அந்த வேலைக்காரரில் ஒருவன் பிரதியுத்தரமாக: இதோ, பெத்லெகேமியனாகிய ஈசாயின் குமாரன் ஒருவனைக் கண்டிருக்கிறேன்; அவன் வாசிப்பதில் தேறினவன், அவன் பராக்கிரமசாலி, யுத்தவீரன், காரியசமர்த்தன், சவுந்தரியமுள்ளவன்; கர்த்தர் அவனோடேகூட இருக்கிறார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4931,160 +4923,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. சவுல் ஈசாயினிடத்தில் ஆள் அனுப்பி, தாவீது எனக்கு முன்பாக நிற்கட்டும்; என் கண்களில் அவனுக்குத் தயவுகிடைத்தது என்று சொல்லச்சொன்னான்.]]></a:t>
-[...108 lines deleted...]
-              <a:t><![CDATA[23. அப்படியே தேவனால் விடப்பட்ட ஆவி சவுலைப் பிடிக்கும்போது, தாவீது சுரமண்டலத்தை எடுத்து, தன் கையினால் வாசிப்பான்; அதினாலே பொல்லாத ஆவி அவனைவிட்டு நீங்க, சவுல் ஆறுதலடைந்து, சொஸ்தமாவான்.]]></a:t>
+              <a:t><![CDATA[18. அப்பொழுது அந்த வேலைக்காரரில் ஒருவன் பிரதியுத்தரமாக: இதோ, பெத்லெகேமியனாகிய ஈசாயின் குமாரன் ஒருவனைக் கண்டிருக்கிறேன்; அவன் வாசிப்பதில் தேறினவன், அவன் பராக்கிரமசாலி, யுத்தவீரன், காரியசமர்த்தன், சவுந்தரியமுள்ளவன்; கர்த்தர் அவனோடேகூட இருக்கிறார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5149,160 +5032,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அதற்குச் சாமுவேல்: நான் எப்படிப்போவேன்; சவுல் இதைக் கேள்விப்பட்டால், என்னைக் கொன்றுபோடுவானே என்றான்; அப்பொழுது கர்த்தர்: நீ ஒரு காளையைக் கையோடே கொண்டுபோய், கர்த்தருக்குப் பலியிடவந்தேன் என்று சொல்லி,]]></a:t>
-[...108 lines deleted...]
-              <a:t><![CDATA[23. அப்படியே தேவனால் விடப்பட்ட ஆவி சவுலைப் பிடிக்கும்போது, தாவீது சுரமண்டலத்தை எடுத்து, தன் கையினால் வாசிப்பான்; அதினாலே பொல்லாத ஆவி அவனைவிட்டு நீங்க, சவுல் ஆறுதலடைந்து, சொஸ்தமாவான்.]]></a:t>
+              <a:t><![CDATA[1. கர்த்தர் சாமுவேலை நோக்கி: இஸ்ரவேலின்மேல் ராஜாவாயிராதபடிக்கு, நான் புறக்கணித்துத் தள்ளின சவுலுக்காக நீ எந்தமட்டும் துக்கித்துக்கொண்டிருப்பாய்; நீ உன் கொம்பை தைலத்தால் நிரப்பிக்கொண்டுவா; பெத்லெகேமியனாகிய ஈசாயினிடத்துக்கு உன்னை அனுப்புவேன்; அவன் குமாரரில் ஒருவனை நான் ராஜாவாகத் தெரிந்துகொண்டேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5367,51 +5141,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஈசாயைப் பலிவிருந்துக்கு அழைப்பாயாக; அப்பொழுது நீ செய்யவேண்டியதை நான் உனக்கு அறிவிப்பேன்; நான் உனக்குச் சொல்லுகிறவனை எனக்காக அபிஷேகம்பண்ணுவாயாக என்றார்.]]></a:t>
+              <a:t><![CDATA[2. அதற்குச் சாமுவேல்: நான் எப்படிப்போவேன்; சவுல் இதைக் கேள்விப்பட்டால், என்னைக் கொன்றுபோடுவானே என்றான்; அப்பொழுது கர்த்தர்: நீ ஒரு காளையைக் கையோடே கொண்டுபோய், கர்த்தருக்குப் பலியிடவந்தேன் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5476,51 +5250,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஈசாயைப் பலிவிருந்துக்கு அழைப்பாயாக; அப்பொழுது நீ செய்யவேண்டியதை நான் உனக்கு அறிவிப்பேன்; நான் உனக்குச் சொல்லுகிறவனை எனக்காக அபிஷேகம்பண்ணுவாயாக என்றார்.]]></a:t>
+              <a:t><![CDATA[2. அதற்குச் சாமுவேல்: நான் எப்படிப்போவேன்; சவுல் இதைக் கேள்விப்பட்டால், என்னைக் கொன்றுபோடுவானே என்றான்; அப்பொழுது கர்த்தர்: நீ ஒரு காளையைக் கையோடே கொண்டுபோய், கர்த்தருக்குப் பலியிடவந்தேன் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5694,51 +5468,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. கர்த்தர் சொன்னபடியே சாமுவேல் செய்து, பெத்லெகேமுக்குப் போனான்; அப்பொழுது அவ்வூரின் மூப்பர் தத்தளிப்போடே அவனுக்கு எதிர்கொண்டுவந்து, நீர் வருகிறது சமாதானமா என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[3. ஈசாயைப் பலிவிருந்துக்கு அழைப்பாயாக; அப்பொழுது நீ செய்யவேண்டியதை நான் உனக்கு அறிவிப்பேன்; நான் உனக்குச் சொல்லுகிறவனை எனக்காக அபிஷேகம்பண்ணுவாயாக என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5773,51 +5547,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469493759" r:id="rId1"/>
+    <p:sldLayoutId id="2473414246" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6153,70 +5927,54 @@
 
 <file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
-</Relationships>
-[...6 lines deleted...]
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
@@ -6353,51 +6111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅವನಿಗೆ--ಸಮಾಧಾನವೋ ಅಂದರು.]]></a:t>
+              <a:t><![CDATA[4. প্রভুর কথামতো শমূয়েল যা যা করার করল| সে বৈত্‌লেহমে চলে গেল| সেখানকার প্রবীণরা ভয়ে কাঁপতে কাঁপতে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6485,51 +6243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ಅದಕ್ಕವನು--ಸಮಾಧಾನವೇ; ಕರ್ತನಿಗೆ ಬಲಿಯನ್ನು ಅರ್ಪಿಸ ಬಂದೆನು. ನೀವು ನಿಮ್ಮನ್ನು ಶುದ್ಧಮಾಡಿ ಕೊಂಡು ನನ್ನ ಸಂಗಡ]]></a:t>
+              <a:t><![CDATA[এল| শমূযেলের সঙ্গে দেখা করে তারা বলল, “আপনি কি শান্তির ভাব নিয়ে এসেছেন?”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6617,51 +6375,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಯಜ್ಞಅರ್ಪಿಸುವದಕ್ಕೆ ಬನ್ನಿರಿ ಅಂದನು. ಇಷಯನನ್ನು ಅವನ ಮಕ್ಕಳನ್ನು ಶುದ್ಧಿಮಾಡಿ ಅವರನ್ನು ಯಜ್ಞ ಅರ್ಪಿಸುವದಕ್ಕೆ]]></a:t>
+              <a:t><![CDATA[5. শমূয়েল জবাব দিল, “হ্যাঁ, আমি শান্তির ভাব নিয়েই এসেছি| আমি প্রভুর কাছে একটা বলি দিতে এসেছি|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6749,51 +6507,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕರೆದನು.]]></a:t>
+              <a:t><![CDATA[তোমরা তৈরী হও| আমার সঙ্গে বলিদানে এসো|” শমূয়েল যিশয় আর তার পুত্রদের প্রস্তুত করে বলিদানের অনুষ্ঠান]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6881,51 +6639,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ಅವರು ಬಂದಾಗ ಏನಾಯಿತಂದರೆ, ಅವನು ಎಲೀಯಾಬನನ್ನು ನೋಡಿ--ನಿಶ್ಚಯವಾಗಿ ಕರ್ತನ ಅಭಿಷಿಕ್ತನು ಆತನ ಮುಂದೆ ಇದ್ದಾನೆ]]></a:t>
+              <a:t><![CDATA[দেখবার জন্য ডেকে আনল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7013,51 +6771,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅಂದುಕೊಂಡನು.]]></a:t>
+              <a:t><![CDATA[6. যিশয় তার পুত্রদের নিয়ে পৌঁছলে শমূয়েল ইলিয়াবকে দেখতে পেল| শমূয়েল ভাবল, “এই সেই যাকে প্রভু]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7145,51 +6903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ಆದರೆ ಕರ್ತನು ಸಮುವೇಲನಿಗೆ--ನೀನು ಅವನ ರೂಪವನ್ನೂ ಅವನ ದೇಹದ ಉದ್ದವನ್ನೂ ದೃಷ್ಟಿಸಬೇಡ; ಅವನನ್ನು ನಾನು]]></a:t>
+              <a:t><![CDATA[বিশেষভাবে পছন্দ করেছেন|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7277,51 +7035,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತಿರಸ್ಕರಿಸಿದೆನು; ಕರ್ತನು ಮನುಷ್ಯರಂತೆ ಹೊರಗಿನ ತೋರಿಕೆಯನ್ನು ಮಾತ್ರ ನೋಡದೆ ಹೃದಯವನ್ನೇ ನೋಡುವನು ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[19. তাই শৌল য়িশযের কাছে কযেকজন দূত পাঠাল| তারা যিশয়কে বলল, “তোমার দায়ূদ নামে একজন পুত্র আছে, সে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7409,51 +7167,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ಆಗ ಇಷಯನು ಅಬೀನಾ ದಾಬನನ್ನು ಕರೆದು ಅವನನ್ನು ಸಮುವೇಲನ ಮುಂದೆ ಬರಮಾಡಿದನು; ಆದರೆ ಅವನು--ಇವನನ್ನು ಕರ್ತನು]]></a:t>
+              <a:t><![CDATA[তোমার মেষদের দেখাশোনা করে| ওকে আমাদের কাছে ডেকে আনো|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7541,51 +7299,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಆದುಕೊಳ್ಳಲಿಲ್ಲ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[7. কিন্তু প্রভু শমূয়েলকে বললেন, “ইলীয়াব লম্বা আর সুন্দর দেখতে হলেও এভাবে ব্যাপারটা দেখো না| লোকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7673,51 +7431,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ಕರ್ತನು ಸಮುವೇಲನಿಗೆ--ಇಸ್ರಾಯೇ ಲಿನ ಅರಸನಾಗಿರದ ಹಾಗೆ ನಾನು ತಿರಸ್ಕರಿಸಿದ ಸೌಲನಿಗೋಸ್ಕರ ನೀನು ಎಷ್ಟರ ವರೆಗೆ]]></a:t>
+              <a:t><![CDATA[1. প্রভু শমূয়েলকে বললেন, “শৌলের জন্য আর কতদিন তুমি দুঃখ বোধ করবে? শৌলকে আমি ইস্রায়েলের রাজা হিসাবে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7805,51 +7563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ಇಷಯನು ಶಮ್ಮನನ್ನು ಬರಮಾಡಿದನು; ಆದರೆ ಅವನು--ಇವನನ್ನು ಕರ್ತನು ಆದುಕೊಳ್ಳಲಿಲ್ಲ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[যেভাবে কোন জিনিস দেখে বিচার করে ঈশ্বর সেভাবে করেন না| লোকরা মানুষের বাইরের রূপটাই দেখে, কিন্তু ঈশ্বর]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7937,51 +7695,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ಅನಂತರ ಇಷಯನು ತನ್ನ ಏಳುಮಂದಿ ಕುಮಾರರನ್ನು ಸಮುವೇಲನ ಮುಂದೆ ಬರಮಾಡಿದನು; ಆದರೆ ಸಮುವೇಲನು ಇಷಯ ನಿಗೆ--ಕರ್ತನು]]></a:t>
+              <a:t><![CDATA[দেখেন তার অন্তরের রূপ| সেদিক থেকে ইলীয়াব উপযুক্ত লোক নয়|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8069,51 +7827,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಇವರಲ್ಲಿ ಒಬ್ಬನನ್ನಾದರೂ ಆದುಕೊಳ್ಳ ಲಿಲ್ಲ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[20. যিশয় শৌলের জন্য কিছু উপহার জোগাড় করলো| যিশয় একটা গাধা, কিছু রুটি, এক বোতল দ্রাক্ষারস আর একটা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8201,51 +7959,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ಸಮುವೇಲನು--ನಿನಗಿರುವ ಮಕ್ಕ ಳೆಲ್ಲಾ ಇಷ್ಟೇ ಮಂದಿಯೋ? ಎಂದು ಇಷಯನನ್ನು ಕೇಳಿದನು. ಅದಕ್ಕವನು--ಇವರೆಲ್ಲರಿಗಿಂತಲೂ]]></a:t>
+              <a:t><![CDATA[কচি ছাগল দাযূদের হাতে করে শৌলের কাছে পাঠালো|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8333,51 +8091,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಚಿಕ್ಕವ ನೊಬ್ಬನು ಉಳಿದಿದ್ದಾನೆ; ಇಗೋ, ಅವನು ಕುರಿಗಳನ್ನು ಕಾಯುತ್ತಾ ಇದ್ದಾನೆ ಅಂದನು. ಆಗ ಸಮುವೇಲನು]]></a:t>
+              <a:t><![CDATA[8. তখন যিশয় তার দ্বিতীয় পুত্র অবীনাদবকে ডাকলো| অবীনাদব শমূয়েলের পাশ দিয়ে হেঁটে গেল| শমূয়েল বলল,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8465,51 +8223,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಇಷಯನಿಗೆ--ಅವನನ್ನು ಕರೆಯ ಕಳುಹಿಸು; ಯಾಕಂದರೆ ಅವನು ಇಲ್ಲಿಗೆ ಬರುವವರೆಗೆ ನಾವು ಕೂತುಕೊಳ್ಳಬಾರದು ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[“না একেও প্রভু মনোনীত করেন নি|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8597,51 +8355,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ಆಗ ಇಷಯನು ಅವನನ್ನು ಕರೇಕಳುಹಿಸಿದನು. ಅವನು ಕೆಂಪಾದ ಮೈಬಣ್ಣದವನಾಗಿಯೂ ಸುಂದರ ಮುಖವುಳ್ಳವ ನಾಗಿಯೂ ನೋಟಕ್ಕೆ]]></a:t>
+              <a:t><![CDATA[21. দায়ূদ শৌলের সামনে গিয়ে দাঁড়ালে শৌল দায়ূদকে খুব ভালবেসে ফেললেন| দায়ূদ শৌলের সহকারী হয়ে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8729,51 +8487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಚೆಲುವಿಕೆಯುಳ್ಳವನಾಗಿಯೂ ಇದ್ದನು. ಆಗ ಕರ್ತನು ಸಮುವೇಲನಿಗೆ--ನೀನೆದ್ದು ಇವನನ್ನು ಅಭಿಷೇಕಿಸು; ಇವನೇ ಅವನು ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[শৌলের অস্ত্র বইতে লাগল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8861,51 +8619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ಸಮುವೇಲನು ಎಣ್ಣೆ ಇರುವ ಕೊಂಬನ್ನು ತಕ್ಕೊಂಡು ಅವನನ್ನು ಅವನ ಸಹೋದರರ ಮಧ್ಯದಲ್ಲಿ ಅಭಿಷೇಕ ಮಾಡಿದನು. ಆ ದಿವಸದಲ್ಲೇ]]></a:t>
+              <a:t><![CDATA[9. একথা শুনে যিশয় শম্মকে শমূযেলের পাশে আসতে বলল| শমূয়েল বলল, “না এও চলবে না|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8993,51 +8751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕರ್ತನ ಆತ್ಮನು ದಾವೀದನ ಮೇಲೆ ಬಂದನು. ಸಮುವೇಲನು ಎದ್ದು ರಾಮಕ್ಕೆ ಹೋದನು.]]></a:t>
+              <a:t><![CDATA[22. শৌল য়িশযের কাছে খবর পাঠিয়ে জানিয়ে দিলেন, “দায়ূদ এখানেই থাকুক, ামার কাজকর্ম করুক| আমার ওকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9125,51 +8883,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದುಃಖವುಳ್ಳವನಾಗಿರುವಿ? ನೀನು ನಿನ್ನ ಕೊಂಬನ್ನು ತೈಲದಿಂದ ತುಂಬಿಸಿಕೊಂಡು ಬಾ, ಬೇತ್ಲೆಹೇಮಿನ ವನಾದ ಇಷಯನ ಬಳಿಗೆ]]></a:t>
+              <a:t><![CDATA[অস্বীকার করেছি একথা তোমাকে বলবার পরও তুমি ওর জন্য দুঃখ করছ| শিঙায তেল ভর্তি করে বৈত্‌লেহেমে যাও|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9257,51 +9015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ಆದರೆ ಕರ್ತನ ಆತ್ಮನು ಸೌಲನನ್ನು ಬಿಟ್ಟು ಹೋದನು;]]></a:t>
+              <a:t><![CDATA[খুব ভাল লেগেছে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9389,51 +9147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ಕರ್ತನಿಂದ ಬಂದ ದುರಾತ್ಮವು ಅವ ನನ್ನು ಪೀಡಿಸಿತು. ಆಗ ಸೌಲನ ಸೇವಕರು ಅವ ನಿಗೆ--ಇಗೋ, ದೇವರಿಂದ ಬಂದ ದುರಾತ್ಮವು]]></a:t>
+              <a:t><![CDATA[10. যিশয় শমূয়েলকে তার সাত পুত্রকে দেখাল| শমূয়েল বলল, “প্রভু এদের একজনকেও মনোনীত করেন নি|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9521,51 +9279,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಿನ್ನನ್ನು ಬಾಧಿಸುತ್ತದೆ;]]></a:t>
+              <a:t><![CDATA[23. যখনই ঈশ্বর হতে শৌলের ওপর দুষ্ট আত্মা আসত, তখন দায়ূদ বীণা তুলে নিয়ে বাজাতেন| সঙ্গে সঙ্গে দুষ্ট]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9653,51 +9411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ಕಿನ್ನರಿಯನ್ನು ಬಾರಿಸಲು ನಿಪುಣನಾದ ಒಬ್ಬನನ್ನು ಹುಡುಕುವ ಹಾಗೆ ನಮ್ಮ ಒಡೆಯನಾದ ನೀನು ನಿನ್ನ ಸನ್ನಿಧಿಯಲ್ಲಿರುವ]]></a:t>
+              <a:t><![CDATA[আত্মা শৌলকে ছেড়ে যেত, আর তিনি আরাম বোধ করতেন|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9785,51 +9543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಿನ್ನ ಸೇವಕರಿಗೆ ಹೇಳ ಬೇಕು. ದೇವರಿಂದ ದುರಾತ್ಮವು ನಿನ್ನ ಮೇಲೆ ಬಂದಿರು ವಾಗ ಅವನು ತನ್ನ ಕೈಯಿಂದ ಅದನ್ನು ಬಾರಿಸಿದರೆ]]></a:t>
+              <a:t><![CDATA[11. শমূয়েল বলল, “তোমার পুত্র বলতে এরাই কি সব?”যিশয় বলল, “না আমার আরেকটা পুত্র আছে| সে সবচেয়ে ছোট,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9917,51 +9675,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಿನಗೆ ಒಳ್ಳೆಯದಾಗಿರುವದು ಅಂದರು.]]></a:t>
+              <a:t><![CDATA[কিন্তু সে এখন মেষ চরাচ্ছে|”শমূয়েল বলল, “তাকে ডেকে নিয়ে এসো| সে না আসা পর্য়ন্ত আমরা কেউ খেতে বসব]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10049,51 +9807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ಸೌಲನು ತನ್ನ ಸೇವಕರಿಗೆ--ಚೆನ್ನಾಗಿ ಬಾರಿಸಬಲ್ಲವನಾದ ಒಬ್ಬ ನನ್ನು ನನಗೋಸ್ಕರ ನೋಡಿ ನನ್ನ ಬಳಿಗೆ ಕರಕೊಂಡು ಬನ್ನಿರಿ]]></a:t>
+              <a:t><![CDATA[না|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10181,51 +9939,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[12. যিশয় একজনকে পাঠালো তার ছোট ছেলেটিকে ডেকে আনতে| তার ছোট ছেলেটি দেখতে ভাল, রক্ত বর্ণের যুবক|প্রভু]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10313,51 +10071,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ಆಗ ಸೇವಕರಲ್ಲಿ ಒಬ್ಬನು ಅವನಿಗೆ ಪ್ರತ್ಯುತ್ತರವಾಗಿ--ಇಗೋ, ಬಾರಿಸಲು ನಿಪುಣನಾ ದಂಥ ಬೇತ್ಲೆಹೇಮಿನವನಾದ ಇಷಯನ]]></a:t>
+              <a:t><![CDATA[শমূয়েলকে বলল, “এই তো সেই ছেলে| ওঠো, একে অভিষেক করো|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10445,51 +10203,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮಗನನ್ನು ನೋಡಿದೆನು. ಅವನು ಧೈರ್ಯಸ್ಥನೂ ಪರಾಕ್ರಮ ಶಾಲಿಯೂ ರಣಶೂರನಾಗಿಯೂ ಕಾರ್ಯಗಳಲ್ಲಿ ಬುದ್ಧಿವಂತನಾಗಿಯೂ]]></a:t>
+              <a:t><![CDATA[13. শমূয়েল তেল ভর্তি শিঙাটা নিয়ে য়িশযের সব চেয়ে ছোট ছেলেটার মাথায় ঢেলে দিল| তার ভাই়রা এই ঘটনা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10577,51 +10335,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಿನ್ನನ್ನು ಕಳುಹಿಸುವೆನು; ಯಾಕಂದರೆ ನಾನು ಅವನ ಮಕ್ಕಳಲ್ಲಿ ಒಬ್ಬನನ್ನು ಅರಸನನ್ನಾಗಿ ಆದುಕೊಂಡೆನು ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[তোমাকে আমি একজনের কাছে পাঠাচ্ছি| তার নাম যিশয় ও বৈত্‌লেহমেই থাকে| তারই একজন পুত্রকে আমি নতুন রাজা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10709,51 +10467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಚೆಲುವಿಕೆಯುಳ್ಳವನಾಗಿಯೂ ಇದ್ದಾನೆ. ಇದಲ್ಲದೆ ಕರ್ತನು ಅವನ ಸಂಗಡ ಇದ್ದಾನೆ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[দেখল| সেদিন থেকেই প্রভুর আত্মা মহাশক্তিতে দাযূদের ওপর এল| এরপর শমূয়েল রামায় ফিরে এল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10841,51 +10599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ಆದಕಾರಣ ಸೌಲನು ಇಷಯನ ಬಳಿಗೆ ದೂತರನ್ನು ಕಳುಹಿಸಿ--ಕುರಿಗಳ ಬಳಿಯಲ್ಲಿರುವ ನಿನ್ನ ಕುಮಾರನಾದ ದಾವೀದನನ್ನು ನನ್ನ]]></a:t>
+              <a:t><![CDATA[14. প্রভুর আত্মা শৌলকে ছেড়ে চলে গেলেন| তখন শৌলের কাছে প্রভু এক দুষ্ট আত্মা পাঠালেন| এর ফলে তিনি বেশ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10973,51 +10731,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬಳಿಗೆ ಕಳುಹಿಸು ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[মুশকিলে পড়লেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11105,51 +10863,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ಆಗ ಇಷಯನು ರೊಟ್ಟಿಯನ್ನೂ ಒಂದು ಬುದ್ದಲಿ ದ್ರಾಕ್ಷಾರಸವನ್ನೂ ಒಂದು ಮೇಕೆಯ ಮರಿ ಯನ್ನೂ ಕತ್ತೆಯ ಮೇಲೆ ಹೇರಿ ತನ್ನ]]></a:t>
+              <a:t><![CDATA[15. শৌলের ভৃত্যরা তাঁকে বলল, “ঈশ্বরের কাছ থেকে এক দুষ্ট আত্মা এসে আপনাকে উদ্বিগ্ন করছে|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11237,51 +10995,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮಗನಾದ ದಾವೀದನ ಮೂಲಕ ಸೌಲನಿಗೆ ಕಳುಹಿಸಿದನು.]]></a:t>
+              <a:t><![CDATA[16. যদি আপনি আদেশ করেন তাহলে একজন বীণা বাজিযেকে খুঁজে আনি| প্রভুর কাছ থেকে দুষ্ট আত্মা এলে সে বীণা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11369,51 +11127,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ಹಾಗೆಯೇ ಅವನು ಸೌಲನ ಬಳಿಗೆ ಬಂದು ಅವನ ಮುಂದೆ ನಿಂತನು. ಅವನು ದಾವೀದನನ್ನು ಬಹಳವಾಗಿ ಪ್ರೀತಿಮಾಡಿದನು. ಸೌಲನಿಗೆ]]></a:t>
+              <a:t><![CDATA[বাজাবে| তখন আপনি বেশ ভালো বোধ করবেন|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11501,51 +11259,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಇವನು ಆಯುಧ ಹೊರುವವನಾದನು.]]></a:t>
+              <a:t><![CDATA[17. শৌল বললেন, “তাহলে একজন ভালো বাজিয়েকে আমার কাছে নিয়ে এসো|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11633,51 +11391,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ಸೌಲನು ಇಷಯನ ಬಳಿಗೆ ಮನುಷ್ಯನನ್ನು ಕಳುಹಿಸಿ--ದಾವೀದನು ನನ್ನ ಸಮ್ಮುಖ ದಲ್ಲಿ ನಿಲ್ಲುವ ಹಾಗೆ ಕೇಳಿಕೊಳ್ಳುತ್ತೇನೆ;]]></a:t>
+              <a:t><![CDATA[18. একজন ভৃত্য বলল, “যিশয় নামে এক ব্যক্তি আছেন যিনি বৈত্‌লেহমে বাস করেন| আমি যিশয়ের পুত্রকে দেখেছি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11765,183 +11523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಯಾಕಂದರೆ ನನ್ನ ಸಮ್ಮುಖದಲ್ಲಿ ಅವನಿಗೆ ದಯೆದೊರಕಿತು ಅಂದನು.]]></a:t>
-[...131 lines deleted...]
-              <a:t><![CDATA[23. ಹಾಗೆಯೇ ದೇವರಿಂದ ಬಂದ ದುರಾತ್ಮವು ಸೌಲನ ಮೇಲೆ ಬಂದಾಗ ದಾವೀದನು ಕಿನ್ನರಿಯನ್ನು ತೆಗೆದು ಕೊಂಡು ತನ್ನ ಕೈಯಿಂದ]]></a:t>
+              <a:t><![CDATA[সে বীণা বাজাতে জানে| সে সাহসী এবং যুদ্ধ করতেও জানে| সে চতুর, দেখতেও সুন্দর| বয়ং প্রভু তার সহায়|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12029,183 +11655,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ಆಗ ಸಮು ವೇಲನು--ನಾನು ಹೋಗುವದು ಹೇಗೆ? ಸೌಲನು ಅದನ್ನು ಕೇಳಿದರೆ ನನ್ನನ್ನು ಕೊಂದುಹಾಕುವನು ಅಂದನು.]]></a:t>
-[...131 lines deleted...]
-              <a:t><![CDATA[ಬಾರಿಸುವನು. ಅದರಿಂದ ಸೌಲನು ಉಪಶಮನ ಹೊಂದಿ ಚೆನ್ನಾಗಿರುವನು; ದುರಾತ್ಮವು ಅವನನ್ನು ಬಿಟ್ಟು ಹೋಗುವದು.]]></a:t>
+              <a:t><![CDATA[হিসাবে মনোনীত করেছি|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12293,51 +11787,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ಅದಕ್ಕೆ ಕರ್ತನು--ನೀನು ಒಂದು ಕಡಸನ್ನು ನಿನ್ನ ಸಂಗಡ ತಕ್ಕೊಂಡುಹೋಗಿ--ನಾನು ಕರ್ತನಿಗೆ ಯಜ್ಞಮಾಡುವದಕ್ಕೆ ಬಂದೆನು]]></a:t>
+              <a:t><![CDATA[2. তখন শমূয়েল বলল, “আমি যদি যাই তবে শৌল জানতে পারবে| তখন সে আমায় হত্যা করতে চাইবে|”প্রভু বললেন,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12425,51 +11919,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಎಂದು ಹೇಳಿ ಯಜ್ಞ ವನ್ನು ಅರ್ಪಿಸುವದಕ್ಕೆ ಇಷಯನನ್ನು ಕರೆಯಬೇಕು; ಆಗ ನೀನು ಮಾಡಬೇಕಾದದ್ದನ್ನು ನಾನು ನಿನಗೆ ತಿಳಿಸು]]></a:t>
+              <a:t><![CDATA[“তুমি বৈত্‌লেহমে যাও| সঙ্গে একটা বাছুরকে নিও| তুমি বলবে, ‘আমি প্রভুর কাছে একে বলি দিতে এসেছি|’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12557,51 +12051,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ವೆನು. ನಾನು ನಿನಗೆ ಯಾವನ ಹೆಸರನ್ನು ಹೇಳು ತ್ತೇನೋ ಅವನನ್ನು ನೀನು ನನಗೋಸ್ಕರ ಅಭಿಷೇಕಿಸ ಬೇಕು ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[3. যিশয়কে এই বলি দেখতে আমন্ত্রণ জানাবে| তারপর কি করবে আমি বলে দেব| যাকে আমি দেখিয়ে দেব তার মাথায়]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12689,51 +12183,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ಕರ್ತನು ಹೇಳಿದ ಪ್ರಕಾರ ಸಮುವೇಲನು ಮಾಡಿ ಬೇತ್ಲೆಹೇಮಿಗೆ ಬಂದನು. ಆಗ ಊರಿನ ಹಿರಿಯರು ಅವನ ಬರುವಿಕೆಯನ್ನು ಕಂಡು ನಡುಗಿ]]></a:t>
+              <a:t><![CDATA[জলপাই তেল ঢেলে দিও|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12750,91 +12244,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 சாமுவேல் : 16]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme62">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme56">
   <a:themeElements>
-    <a:clrScheme name="Theme62">
+    <a:clrScheme name="Theme56">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme62">
+    <a:fontScheme name="Theme56">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -12860,51 +12354,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme62">
+    <a:fmtScheme name="Theme56">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -13035,51 +12529,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>50</Slides>
+  <Slides>48</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>