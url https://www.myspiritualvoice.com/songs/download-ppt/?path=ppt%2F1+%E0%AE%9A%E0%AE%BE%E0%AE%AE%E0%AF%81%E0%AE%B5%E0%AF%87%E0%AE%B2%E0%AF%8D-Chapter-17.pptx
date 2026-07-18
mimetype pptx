--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -209,50 +209,70 @@
   <Override PartName="/ppt/notesSlides/notesSlide97.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide98.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide98.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide99.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide99.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide100.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide100.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide101.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide101.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide102.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide102.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide103.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide103.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide104.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide104.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide105.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide105.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide106.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide106.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide107.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide107.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide108.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide108.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide109.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide109.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide110.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide110.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide111.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide111.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide112.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide112.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide113.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide113.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide114.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide114.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide115.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide115.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide116.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide116.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide117.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide117.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide118.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide118.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide119.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide119.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -342,50 +362,60 @@
     <p:sldId id="340" r:id="rId87"/>
     <p:sldId id="341" r:id="rId88"/>
     <p:sldId id="342" r:id="rId89"/>
     <p:sldId id="343" r:id="rId90"/>
     <p:sldId id="344" r:id="rId91"/>
     <p:sldId id="345" r:id="rId92"/>
     <p:sldId id="346" r:id="rId93"/>
     <p:sldId id="347" r:id="rId94"/>
     <p:sldId id="348" r:id="rId95"/>
     <p:sldId id="349" r:id="rId96"/>
     <p:sldId id="350" r:id="rId97"/>
     <p:sldId id="351" r:id="rId98"/>
     <p:sldId id="352" r:id="rId99"/>
     <p:sldId id="353" r:id="rId100"/>
     <p:sldId id="354" r:id="rId101"/>
     <p:sldId id="355" r:id="rId102"/>
     <p:sldId id="356" r:id="rId103"/>
     <p:sldId id="357" r:id="rId104"/>
     <p:sldId id="358" r:id="rId105"/>
     <p:sldId id="359" r:id="rId106"/>
     <p:sldId id="360" r:id="rId107"/>
     <p:sldId id="361" r:id="rId108"/>
     <p:sldId id="362" r:id="rId109"/>
     <p:sldId id="363" r:id="rId110"/>
     <p:sldId id="364" r:id="rId111"/>
+    <p:sldId id="365" r:id="rId112"/>
+    <p:sldId id="366" r:id="rId113"/>
+    <p:sldId id="367" r:id="rId114"/>
+    <p:sldId id="368" r:id="rId115"/>
+    <p:sldId id="369" r:id="rId116"/>
+    <p:sldId id="370" r:id="rId117"/>
+    <p:sldId id="371" r:id="rId118"/>
+    <p:sldId id="372" r:id="rId119"/>
+    <p:sldId id="373" r:id="rId120"/>
+    <p:sldId id="374" r:id="rId121"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -592,53 +622,63 @@
   <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide85.xml"/>
   <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide86.xml"/>
   <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide87.xml"/>
   <Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide88.xml"/>
   <Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide89.xml"/>
   <Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide90.xml"/>
   <Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide91.xml"/>
   <Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide92.xml"/>
   <Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide93.xml"/>
   <Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide94.xml"/>
   <Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide95.xml"/>
   <Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide96.xml"/>
   <Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide97.xml"/>
   <Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide98.xml"/>
   <Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide99.xml"/>
   <Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide100.xml"/>
   <Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide101.xml"/>
   <Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide102.xml"/>
   <Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide103.xml"/>
   <Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide104.xml"/>
   <Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide105.xml"/>
   <Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide106.xml"/>
   <Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide107.xml"/>
   <Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide108.xml"/>
   <Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide109.xml"/>
-  <Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide110.xml"/>
+  <Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide111.xml"/>
+  <Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide112.xml"/>
+  <Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide113.xml"/>
+  <Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide114.xml"/>
+  <Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide115.xml"/>
+  <Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide116.xml"/>
+  <Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide117.xml"/>
+  <Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide118.xml"/>
+  <Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide119.xml"/>
+  <Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -698,51 +738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவனுடைய ஈட்டித்தாங்கு நெசவுக்காரரின் படைமரத்தின் கனதியும் அவன் ஈட்டியின் அலகு அறுநூறுசேக்கல் இரும்புமாயிருக்கும்; பரிசைபிடிக்கிறவன் அவனுக்கு முன்னாக நடப்பான்.]]></a:t>
+              <a:t><![CDATA[5. அவன் தன் தலையின்மேல் வெண்கலச் சீராவைப் போட்டு, ஒரு போர்க்கவசம் தரித்துக்கொண்டிருப்பான்; அந்தக் கவசத்தின் நிறை ஐயாயிரம் சேக்கலான வெண்கலமாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide100.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -807,51 +847,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[54. தாவீது பெலிஸ்தனுடைய தலையை எடுத்து, அதை எருசலேமுக்குக் கொண்டு வந்தான்; அவன் ஆயுதங்களையோ தன் கூடாரத்திலே வைத்தான்.]]></a:t>
+              <a:t><![CDATA[30. அவனை விட்டு, வேறொருவனிடத்தில் திரும்பி, அந்தப்பிரகாரமாகவே கேட்டான்; ஜனங்கள் முன்போலவே உத்தரவு சொன்னார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide101.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -916,51 +956,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. சவுல் தாவீதுக்குத் தன் வஸ்திரங்களை உடுத்துவித்து, வெண்கலமான ஒரு சீராவை அவன் தலையின்மேல் போட்டு, ஒரு கவசத்தையும் அவனுக்குத் தரிப்பித்தான்.]]></a:t>
+              <a:t><![CDATA[31. தாவீது சொன்ன வார்த்தைகளை அவர்கள் கேட்டு, அதைச் சவுலின் சமுகத்தில் அறிவித்தார்கள்; அப்பொழுது அவன் அவனை அழைப்பித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide102.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1025,51 +1065,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. சவுல் தாவீதுக்குத் தன் வஸ்திரங்களை உடுத்துவித்து, வெண்கலமான ஒரு சீராவை அவன் தலையின்மேல் போட்டு, ஒரு கவசத்தையும் அவனுக்குத் தரிப்பித்தான்.]]></a:t>
+              <a:t><![CDATA[31. தாவீது சொன்ன வார்த்தைகளை அவர்கள் கேட்டு, அதைச் சவுலின் சமுகத்தில் அறிவித்தார்கள்; அப்பொழுது அவன் அவனை அழைப்பித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide103.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1134,51 +1174,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[55. தாவீது பெலிஸ்தனுக்கு எதிராகப் புறப்பட்டுப்போகிறதைச் சவுல் கண்டபோது, அவன் சேனாபதியாகிய அப்னேரைப் பார்த்து: அப்னேரே, இந்த வாலிபன் யாருடைய மகன் என்று கேட்டான்; அதற்கு அப்னேர்: ராஜாவே, எனக்குத் தெரியாது என்று உம்முடைய ஜீவனைக்கொண்டு சொல்லுகிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[51. ஆகையால் தாவீது பெலிஸ்தனண்டையில் ஓடி அவன்மேல் நின்று, அவன் பட்டயத்தை எடுத்து, அதை அதின் உறையிலிருந்து உருவி, அவனைக் கொன்று அதினாலே அவன் தலையை வெட்டிப்போட்டான்; அப்பொழுது தங்கள் வீரன் செத்துப்போனான் என்று பெலிஸ்தர் கண்டு, ஓடிப்போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide104.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1243,51 +1283,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[55. தாவீது பெலிஸ்தனுக்கு எதிராகப் புறப்பட்டுப்போகிறதைச் சவுல் கண்டபோது, அவன் சேனாபதியாகிய அப்னேரைப் பார்த்து: அப்னேரே, இந்த வாலிபன் யாருடைய மகன் என்று கேட்டான்; அதற்கு அப்னேர்: ராஜாவே, எனக்குத் தெரியாது என்று உம்முடைய ஜீவனைக்கொண்டு சொல்லுகிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[51. ஆகையால் தாவீது பெலிஸ்தனண்டையில் ஓடி அவன்மேல் நின்று, அவன் பட்டயத்தை எடுத்து, அதை அதின் உறையிலிருந்து உருவி, அவனைக் கொன்று அதினாலே அவன் தலையை வெட்டிப்போட்டான்; அப்பொழுது தங்கள் வீரன் செத்துப்போனான் என்று பெலிஸ்தர் கண்டு, ஓடிப்போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide105.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1352,51 +1392,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[56. அப்பொழுது ராஜா: அந்தப் பிள்ளையாண்டான் யாருடைய மகன் என்று விசாரி என்றான்.]]></a:t>
+              <a:t><![CDATA[51. ஆகையால் தாவீது பெலிஸ்தனண்டையில் ஓடி அவன்மேல் நின்று, அவன் பட்டயத்தை எடுத்து, அதை அதின் உறையிலிருந்து உருவி, அவனைக் கொன்று அதினாலே அவன் தலையை வெட்டிப்போட்டான்; அப்பொழுது தங்கள் வீரன் செத்துப்போனான் என்று பெலிஸ்தர் கண்டு, ஓடிப்போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide106.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1461,51 +1501,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[57. தாவீது பெலிஸ்தனைக் கொன்று திரும்புகையில், அப்னேர் அவனைச் சவுலுக்கு முன்பாக அழைத்துக்கொண்டு போய்விட்டான்; பெலிஸ்தனுடைய தலை அவன் கையில் இருந்தது.]]></a:t>
+              <a:t><![CDATA[52. அப்பொழுது இஸ்ரவேலரும் யூதா மனுஷரும் எழும்பி, ஆர்ப்பரித்து, பள்ளத்தாக்கின் எல்லைமட்டும், எக்ரோனின் வாசல்கள்மட்டும், பெலிஸ்தரைத் துரத்தினார்கள்; சாராயீமின் வழியிலும், காத் பட்டணமட்டும், எக்ரோன் பட்டணமட்டும், பெலிஸ்தர் வெட்டுண்டு விழுந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide107.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1570,51 +1610,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[57. தாவீது பெலிஸ்தனைக் கொன்று திரும்புகையில், அப்னேர் அவனைச் சவுலுக்கு முன்பாக அழைத்துக்கொண்டு போய்விட்டான்; பெலிஸ்தனுடைய தலை அவன் கையில் இருந்தது.]]></a:t>
+              <a:t><![CDATA[52. அப்பொழுது இஸ்ரவேலரும் யூதா மனுஷரும் எழும்பி, ஆர்ப்பரித்து, பள்ளத்தாக்கின் எல்லைமட்டும், எக்ரோனின் வாசல்கள்மட்டும், பெலிஸ்தரைத் துரத்தினார்கள்; சாராயீமின் வழியிலும், காத் பட்டணமட்டும், எக்ரோன் பட்டணமட்டும், பெலிஸ்தர் வெட்டுண்டு விழுந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide108.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1679,51 +1719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[58. அப்பொழுது சவுல்: வாலிபனே, நீ யாருடைய மகன் என்று அவனைக் கேட்டதற்கு, தாவீது: நான் பெத்லெகேம் ஊரானாயிருக்கிற உம்முடைய அடியானாகிய ஈசாயின் மகன் என்றான்.]]></a:t>
+              <a:t><![CDATA[52. அப்பொழுது இஸ்ரவேலரும் யூதா மனுஷரும் எழும்பி, ஆர்ப்பரித்து, பள்ளத்தாக்கின் எல்லைமட்டும், எக்ரோனின் வாசல்கள்மட்டும், பெலிஸ்தரைத் துரத்தினார்கள்; சாராயீமின் வழியிலும், காத் பட்டணமட்டும், எக்ரோன் பட்டணமட்டும், பெலிஸ்தர் வெட்டுண்டு விழுந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide109.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1788,51 +1828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[58. அப்பொழுது சவுல்: வாலிபனே, நீ யாருடைய மகன் என்று அவனைக் கேட்டதற்கு, தாவீது: நான் பெத்லெகேம் ஊரானாயிருக்கிற உம்முடைய அடியானாகிய ஈசாயின் மகன் என்றான்.]]></a:t>
+              <a:t><![CDATA[53. இஸ்ரவேல் புத்திரர் பெலிஸ்தரை மூர்க்கமாய்த் துரத்தினபிற்பாடு, திரும்பி வந்து, அவர்களுடைய பாளயங்களைக் கொள்ளையிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1897,51 +1937,1141 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவன் வந்துநின்று, இஸ்ரவேல் சேனைகளைப் பார்த்துச் சத்தமிட்டு, நீங்கள் யுத்தத்திற்கு அணிவகுத்து நிற்கிறது என்ன? நான் பெலிஸ்தன் அல்லவா? நீங்கள் சவுலின் சேவகர் அல்லவா? உங்களில் ஒருவனைத் தெரிந்துகொள்ளுங்கள், அவன் என்னிடத்தில் வரட்டும்.]]></a:t>
+              <a:t><![CDATA[6. அவன் தன் கால்களிலே வெண்கலக்கவசத்தையும் தன் தோள்களின்மேல் வெண்கலக் கேடகத்தையும் தரித்திருப்பான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide110.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[53. இஸ்ரவேல் புத்திரர் பெலிஸ்தரை மூர்க்கமாய்த் துரத்தினபிற்பாடு, திரும்பி வந்து, அவர்களுடைய பாளயங்களைக் கொள்ளையிட்டார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide111.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[54. தாவீது பெலிஸ்தனுடைய தலையை எடுத்து, அதை எருசலேமுக்குக் கொண்டு வந்தான்; அவன் ஆயுதங்களையோ தன் கூடாரத்திலே வைத்தான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide112.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[54. தாவீது பெலிஸ்தனுடைய தலையை எடுத்து, அதை எருசலேமுக்குக் கொண்டு வந்தான்; அவன் ஆயுதங்களையோ தன் கூடாரத்திலே வைத்தான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide113.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[55. தாவீது பெலிஸ்தனுக்கு எதிராகப் புறப்பட்டுப்போகிறதைச் சவுல் கண்டபோது, அவன் சேனாபதியாகிய அப்னேரைப் பார்த்து: அப்னேரே, இந்த வாலிபன் யாருடைய மகன் என்று கேட்டான்; அதற்கு அப்னேர்: ராஜாவே, எனக்குத் தெரியாது என்று உம்முடைய ஜீவனைக்கொண்டு சொல்லுகிறேன் என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide114.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[55. தாவீது பெலிஸ்தனுக்கு எதிராகப் புறப்பட்டுப்போகிறதைச் சவுல் கண்டபோது, அவன் சேனாபதியாகிய அப்னேரைப் பார்த்து: அப்னேரே, இந்த வாலிபன் யாருடைய மகன் என்று கேட்டான்; அதற்கு அப்னேர்: ராஜாவே, எனக்குத் தெரியாது என்று உம்முடைய ஜீவனைக்கொண்டு சொல்லுகிறேன் என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide115.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[56. அப்பொழுது ராஜா: அந்தப் பிள்ளையாண்டான் யாருடைய மகன் என்று விசாரி என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide116.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[57. தாவீது பெலிஸ்தனைக் கொன்று திரும்புகையில், அப்னேர் அவனைச் சவுலுக்கு முன்பாக அழைத்துக்கொண்டு போய்விட்டான்; பெலிஸ்தனுடைய தலை அவன் கையில் இருந்தது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide117.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[57. தாவீது பெலிஸ்தனைக் கொன்று திரும்புகையில், அப்னேர் அவனைச் சவுலுக்கு முன்பாக அழைத்துக்கொண்டு போய்விட்டான்; பெலிஸ்தனுடைய தலை அவன் கையில் இருந்தது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide118.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[58. அப்பொழுது சவுல்: வாலிபனே, நீ யாருடைய மகன் என்று அவனைக் கேட்டதற்கு, தாவீது: நான் பெத்லெகேம் ஊரானாயிருக்கிற உம்முடைய அடியானாகிய ஈசாயின் மகன் என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide119.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[58. அப்பொழுது சவுல்: வாலிபனே, நீ யாருடைய மகன் என்று அவனைக் கேட்டதற்கு, தாவீது: நான் பெத்லெகேம் ஊரானாயிருக்கிற உம்முடைய அடியானாகிய ஈசாயின் மகன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2006,51 +3136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவன் வந்துநின்று, இஸ்ரவேல் சேனைகளைப் பார்த்துச் சத்தமிட்டு, நீங்கள் யுத்தத்திற்கு அணிவகுத்து நிற்கிறது என்ன? நான் பெலிஸ்தன் அல்லவா? நீங்கள் சவுலின் சேவகர் அல்லவா? உங்களில் ஒருவனைத் தெரிந்துகொள்ளுங்கள், அவன் என்னிடத்தில் வரட்டும்.]]></a:t>
+              <a:t><![CDATA[32. தாவீது சவுலை நோக்கி: இவனிமித்தம் ஒருவனுடைய இருதயமும் கலங்க வேண்டியதில்லை; உம்முடைய அடியானாகிய நான் போய், இந்தப் பெலிஸ்தனோடே யுத்தம்பண்ணுவேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2115,51 +3245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவன் வந்துநின்று, இஸ்ரவேல் சேனைகளைப் பார்த்துச் சத்தமிட்டு, நீங்கள் யுத்தத்திற்கு அணிவகுத்து நிற்கிறது என்ன? நான் பெலிஸ்தன் அல்லவா? நீங்கள் சவுலின் சேவகர் அல்லவா? உங்களில் ஒருவனைத் தெரிந்துகொள்ளுங்கள், அவன் என்னிடத்தில் வரட்டும்.]]></a:t>
+              <a:t><![CDATA[32. தாவீது சவுலை நோக்கி: இவனிமித்தம் ஒருவனுடைய இருதயமும் கலங்க வேண்டியதில்லை; உம்முடைய அடியானாகிய நான் போய், இந்தப் பெலிஸ்தனோடே யுத்தம்பண்ணுவேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2224,51 +3354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. அவனுடைய பட்டயத்தை தாவீது தன் வஸ்திரங்கள்மேல் கட்டிக்கொண்டு, அதிலே அவனுக்குப் பழக்கமில்லாததினால் நடந்துபார்த்தான்; அப்பொழுது தாவீது சவுலை நோக்கி: நான் இவைகளைப் போட்டுக்கொண்டு போகக் கூடாது; இந்த அப்பியாசம் எனக்கு இல்லை என்று சொல்லி, அவைகளைக் களைந்துபோட்டு,]]></a:t>
+              <a:t><![CDATA[7. அவனுடைய ஈட்டித்தாங்கு நெசவுக்காரரின் படைமரத்தின் கனதியும் அவன் ஈட்டியின் அலகு அறுநூறுசேக்கல் இரும்புமாயிருக்கும்; பரிசைபிடிக்கிறவன் அவனுக்கு முன்னாக நடப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2333,51 +3463,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. அவனுடைய பட்டயத்தை தாவீது தன் வஸ்திரங்கள்மேல் கட்டிக்கொண்டு, அதிலே அவனுக்குப் பழக்கமில்லாததினால் நடந்துபார்த்தான்; அப்பொழுது தாவீது சவுலை நோக்கி: நான் இவைகளைப் போட்டுக்கொண்டு போகக் கூடாது; இந்த அப்பியாசம் எனக்கு இல்லை என்று சொல்லி, அவைகளைக் களைந்துபோட்டு,]]></a:t>
+              <a:t><![CDATA[7. அவனுடைய ஈட்டித்தாங்கு நெசவுக்காரரின் படைமரத்தின் கனதியும் அவன் ஈட்டியின் அலகு அறுநூறுசேக்கல் இரும்புமாயிருக்கும்; பரிசைபிடிக்கிறவன் அவனுக்கு முன்னாக நடப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2442,51 +3572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. அவனுடைய பட்டயத்தை தாவீது தன் வஸ்திரங்கள்மேல் கட்டிக்கொண்டு, அதிலே அவனுக்குப் பழக்கமில்லாததினால் நடந்துபார்த்தான்; அப்பொழுது தாவீது சவுலை நோக்கி: நான் இவைகளைப் போட்டுக்கொண்டு போகக் கூடாது; இந்த அப்பியாசம் எனக்கு இல்லை என்று சொல்லி, அவைகளைக் களைந்துபோட்டு,]]></a:t>
+              <a:t><![CDATA[33. அப்பொழுது சவுல் தாவீதை நோக்கி: நீ இந்தப் பெலிஸ்தனோடே எதிர்த்து யுத்தம் பண்ண உன்னால் ஆகாது; நீ இளைஞன், அவனோ தன் சிறு வயதுமுதல் யுத்தவீரன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2551,51 +3681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவன் என்னோடே யுத்தம் பண்ணவும் என்னைக் கொல்லவும் சமர்த்தனானால் நாங்கள் உங்களுக்கு வேலைக்காரராய் இருப்போம்; நான் அவனை ஜெயித்து கொல்வேனானால், நீங்கள் எங்களுக்கு வேலைக்காரராய் இருந்து, எங்களை சேவிக்கவேண்டும் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[33. அப்பொழுது சவுல் தாவீதை நோக்கி: நீ இந்தப் பெலிஸ்தனோடே எதிர்த்து யுத்தம் பண்ண உன்னால் ஆகாது; நீ இளைஞன், அவனோ தன் சிறு வயதுமுதல் யுத்தவீரன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2660,51 +3790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவன் என்னோடே யுத்தம் பண்ணவும் என்னைக் கொல்லவும் சமர்த்தனானால் நாங்கள் உங்களுக்கு வேலைக்காரராய் இருப்போம்; நான் அவனை ஜெயித்து கொல்வேனானால், நீங்கள் எங்களுக்கு வேலைக்காரராய் இருந்து, எங்களை சேவிக்கவேண்டும் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[8. அவன் வந்துநின்று, இஸ்ரவேல் சேனைகளைப் பார்த்துச் சத்தமிட்டு, நீங்கள் யுத்தத்திற்கு அணிவகுத்து நிற்கிறது என்ன? நான் பெலிஸ்தன் அல்லவா? நீங்கள் சவுலின் சேவகர் அல்லவா? உங்களில் ஒருவனைத் தெரிந்துகொள்ளுங்கள், அவன் என்னிடத்தில் வரட்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2769,51 +3899,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. தன் தடியைக் கையிலே பிடித்துக்கொண்டு, ஆற்றிலிருக்கிற ஜந்து கூழாங்கல்லுகளைத் தெரிந்தெடுத்து, அவைகளை மேய்ப்பருக்குரிய தன்னுடைய அடைப்பப்பையிலே போட்டு, தன் கவணைத் தன் கையிலே பிடித்துக்கொண்டு, அந்தப் பெலிஸ்தனண்டையிலே போனான்.]]></a:t>
+              <a:t><![CDATA[8. அவன் வந்துநின்று, இஸ்ரவேல் சேனைகளைப் பார்த்துச் சத்தமிட்டு, நீங்கள் யுத்தத்திற்கு அணிவகுத்து நிற்கிறது என்ன? நான் பெலிஸ்தன் அல்லவா? நீங்கள் சவுலின் சேவகர் அல்லவா? உங்களில் ஒருவனைத் தெரிந்துகொள்ளுங்கள், அவன் என்னிடத்தில் வரட்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2878,51 +4008,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. சவுலும் இஸ்ரவேல் மனுஷரும் ஒருமித்துக் கூடி, ஏலா பள்ளத்தாக்கிலே பாளயமிறங்கி, பெலிஸ்தருக்கு எதிராக யுத்தத்திற்கு அணிவகுத்து நின்றார்கள்.]]></a:t>
+              <a:t><![CDATA[1. பெலிஸ்தர் யுத்தம்பண்ணுகிறதற்குத் தங்கள் சேனைகளைச் சேர்த்து, யூதாவிலுள்ள சோக்கோவிலே ஒருமித்துக் கூடி, சோக்கோவுக்கும் அசெக்காவுக்கும் நடுவே இருக்கிற எபேஸ்தம்மீமிலே பாளயமிறங்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2987,51 +4117,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. தன் தடியைக் கையிலே பிடித்துக்கொண்டு, ஆற்றிலிருக்கிற ஜந்து கூழாங்கல்லுகளைத் தெரிந்தெடுத்து, அவைகளை மேய்ப்பருக்குரிய தன்னுடைய அடைப்பப்பையிலே போட்டு, தன் கவணைத் தன் கையிலே பிடித்துக்கொண்டு, அந்தப் பெலிஸ்தனண்டையிலே போனான்.]]></a:t>
+              <a:t><![CDATA[8. அவன் வந்துநின்று, இஸ்ரவேல் சேனைகளைப் பார்த்துச் சத்தமிட்டு, நீங்கள் யுத்தத்திற்கு அணிவகுத்து நிற்கிறது என்ன? நான் பெலிஸ்தன் அல்லவா? நீங்கள் சவுலின் சேவகர் அல்லவா? உங்களில் ஒருவனைத் தெரிந்துகொள்ளுங்கள், அவன் என்னிடத்தில் வரட்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3096,51 +4226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பின்னும் அந்தப் பெலிஸ்தன்: நான் இன்றையதினம் இஸ்ரவேலுடைய சேனைகளை நிந்தித்தேன்; நாம் ஒருவரோடு ஒருவர் யுத்தம்பண்ண ஒருவனை விடுங்கள் என்று சொல்லிக்கொண்டுவருவான்.]]></a:t>
+              <a:t><![CDATA[9. அவன் என்னோடே யுத்தம் பண்ணவும் என்னைக் கொல்லவும் சமர்த்தனானால் நாங்கள் உங்களுக்கு வேலைக்காரராய் இருப்போம்; நான் அவனை ஜெயித்து கொல்வேனானால், நீங்கள் எங்களுக்கு வேலைக்காரராய் இருந்து, எங்களை சேவிக்கவேண்டும் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3205,51 +4335,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பின்னும் அந்தப் பெலிஸ்தன்: நான் இன்றையதினம் இஸ்ரவேலுடைய சேனைகளை நிந்தித்தேன்; நாம் ஒருவரோடு ஒருவர் யுத்தம்பண்ண ஒருவனை விடுங்கள் என்று சொல்லிக்கொண்டுவருவான்.]]></a:t>
+              <a:t><![CDATA[9. அவன் என்னோடே யுத்தம் பண்ணவும் என்னைக் கொல்லவும் சமர்த்தனானால் நாங்கள் உங்களுக்கு வேலைக்காரராய் இருப்போம்; நான் அவனை ஜெயித்து கொல்வேனானால், நீங்கள் எங்களுக்கு வேலைக்காரராய் இருந்து, எங்களை சேவிக்கவேண்டும் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3314,51 +4444,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. சவுலும் இஸ்ரவேலர் அனைவரும் அந்தப் பெலிஸ்தனுடைய வார்த்தைகளைக் கேட்டு, கலங்கி மிகவும் பயப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[34. தாவீது சவுலைப்பார்த்து: உம்முடைய அடியான் என் தகப்பனுடைய ஆடுகளை மேய்த்துக்கொண்டிருக்கிற போது, ஒருவிசை ஒரு சிங்கமும் ஒரு விசை ஒரு கரடியும் வந்து, மந்தையிலிருக்கிற ஒரு ஆட்டைப் பிடித்துக்கொண்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3423,51 +4553,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. பெலிஸ்தனும் நடந்து, தாவீதண்டைக்கு கிட்டிவந்தான்; பரிசையை பிடிக்கிறவன் அவனுக்கு முன்னாக நடந்தான்.]]></a:t>
+              <a:t><![CDATA[34. தாவீது சவுலைப்பார்த்து: உம்முடைய அடியான் என் தகப்பனுடைய ஆடுகளை மேய்த்துக்கொண்டிருக்கிற போது, ஒருவிசை ஒரு சிங்கமும் ஒரு விசை ஒரு கரடியும் வந்து, மந்தையிலிருக்கிற ஒரு ஆட்டைப் பிடித்துக்கொண்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3532,51 +4662,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தாவீது என்பவன் யூதாவிலுள்ள பெத்லெகேம் ஊரானாகிய ஈசாய் என்னும் பேருள்ள எப்பிராத்திய மனுஷனுடைய குமாரனாயிருந்தான்; ஈசாயுக்கு எட்டுக்குமாரர் இருந்தார்கள்; இவன் சவுலின் நாட்களிலே மற்ற ஜனங்களுக்குள்ளே வயதுசென்ற கிழவனாய் மதிக்கப்பட்டான்.]]></a:t>
+              <a:t><![CDATA[10. பின்னும் அந்தப் பெலிஸ்தன்: நான் இன்றையதினம் இஸ்ரவேலுடைய சேனைகளை நிந்தித்தேன்; நாம் ஒருவரோடு ஒருவர் யுத்தம்பண்ண ஒருவனை விடுங்கள் என்று சொல்லிக்கொண்டுவருவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3641,51 +4771,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தாவீது என்பவன் யூதாவிலுள்ள பெத்லெகேம் ஊரானாகிய ஈசாய் என்னும் பேருள்ள எப்பிராத்திய மனுஷனுடைய குமாரனாயிருந்தான்; ஈசாயுக்கு எட்டுக்குமாரர் இருந்தார்கள்; இவன் சவுலின் நாட்களிலே மற்ற ஜனங்களுக்குள்ளே வயதுசென்ற கிழவனாய் மதிக்கப்பட்டான்.]]></a:t>
+              <a:t><![CDATA[10. பின்னும் அந்தப் பெலிஸ்தன்: நான் இன்றையதினம் இஸ்ரவேலுடைய சேனைகளை நிந்தித்தேன்; நாம் ஒருவரோடு ஒருவர் யுத்தம்பண்ண ஒருவனை விடுங்கள் என்று சொல்லிக்கொண்டுவருவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3750,51 +4880,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஈசாயினுடைய மூன்று மூத்த குமாரர் சவுலோடேகூட யுத்தத்திற்குப் போயிருந்தார்கள்; யுத்தத்திற்குப் போயிருந்த அவனுடைய மூன்று குமாரரில் மூத்தவனுக்கு எலியாப் என்றும், இரண்டாங்குமாரனுக்கு அபினதாப் என்றும், மூன்றாங்குமாரனுக்குச் சம்மா என்றும் பேர்.]]></a:t>
+              <a:t><![CDATA[35. நான் அதைத் தொடர்ந்துபோய், அதை அடித்து, அதை அதின் வாய்க்குத் தப்புவித்தேன்; அது என்மேல் பாய்ந்த போது, நான் அதின் தாடியைப் பிடித்து, அதை அடித்துக் கொன்றுபோட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3859,51 +4989,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஈசாயினுடைய மூன்று மூத்த குமாரர் சவுலோடேகூட யுத்தத்திற்குப் போயிருந்தார்கள்; யுத்தத்திற்குப் போயிருந்த அவனுடைய மூன்று குமாரரில் மூத்தவனுக்கு எலியாப் என்றும், இரண்டாங்குமாரனுக்கு அபினதாப் என்றும், மூன்றாங்குமாரனுக்குச் சம்மா என்றும் பேர்.]]></a:t>
+              <a:t><![CDATA[35. நான் அதைத் தொடர்ந்துபோய், அதை அடித்து, அதை அதின் வாய்க்குத் தப்புவித்தேன்; அது என்மேல் பாய்ந்த போது, நான் அதின் தாடியைப் பிடித்து, அதை அடித்துக் கொன்றுபோட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3968,51 +5098,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பெலிஸ்தர் யுத்தம்பண்ணுகிறதற்குத் தங்கள் சேனைகளைச் சேர்த்து, யூதாவிலுள்ள சோக்கோவிலே ஒருமித்துக் கூடி, சோக்கோவுக்கும் அசெக்காவுக்கும் நடுவே இருக்கிற எபேஸ்தம்மீமிலே பாளயமிறங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[11. சவுலும் இஸ்ரவேலர் அனைவரும் அந்தப் பெலிஸ்தனுடைய வார்த்தைகளைக் கேட்டு, கலங்கி மிகவும் பயப்பட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4077,51 +5207,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. சவுலும் இஸ்ரவேல் மனுஷரும் ஒருமித்துக் கூடி, ஏலா பள்ளத்தாக்கிலே பாளயமிறங்கி, பெலிஸ்தருக்கு எதிராக யுத்தத்திற்கு அணிவகுத்து நின்றார்கள்.]]></a:t>
+              <a:t><![CDATA[1. பெலிஸ்தர் யுத்தம்பண்ணுகிறதற்குத் தங்கள் சேனைகளைச் சேர்த்து, யூதாவிலுள்ள சோக்கோவிலே ஒருமித்துக் கூடி, சோக்கோவுக்கும் அசெக்காவுக்கும் நடுவே இருக்கிற எபேஸ்தம்மீமிலே பாளயமிறங்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4186,51 +5316,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பெலிஸ்தர் யுத்தம்பண்ணுகிறதற்குத் தங்கள் சேனைகளைச் சேர்த்து, யூதாவிலுள்ள சோக்கோவிலே ஒருமித்துக் கூடி, சோக்கோவுக்கும் அசெக்காவுக்கும் நடுவே இருக்கிற எபேஸ்தம்மீமிலே பாளயமிறங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[36. அந்தச் சிங்கத்தையும் அந்தக் கரடியையும் உம்முடைய அடியானாகிய நான் கொன்றேன்; விருத்தசேதனமில்லாத இந்தப் பெலிஸ்தனும் அவைகளில் ஒன்றைப்போல இருப்பான்; அவன் ஜீவனுள்ள தேவனுடைய சேனைகளை நிந்தித்தானே என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4295,51 +5425,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. தாவீது எல்லாருக்கும் இளையவன்; மூத்தவர்களாகிய அந்த மூன்றுபேரும் சவுலோடேகூடப் போயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[36. அந்தச் சிங்கத்தையும் அந்தக் கரடியையும் உம்முடைய அடியானாகிய நான் கொன்றேன்; விருத்தசேதனமில்லாத இந்தப் பெலிஸ்தனும் அவைகளில் ஒன்றைப்போல இருப்பான்; அவன் ஜீவனுள்ள தேவனுடைய சேனைகளை நிந்தித்தானே என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4404,51 +5534,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. தாவீது சவுலைவிட்டுத் திரும்பிப் போய் பெத்லெகேமிலிருக்கிற தன் தகப்பனுடைய ஆடுகளை மேய்த்துக்கொண்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[12. தாவீது என்பவன் யூதாவிலுள்ள பெத்லெகேம் ஊரானாகிய ஈசாய் என்னும் பேருள்ள எப்பிராத்திய மனுஷனுடைய குமாரனாயிருந்தான்; ஈசாயுக்கு எட்டுக்குமாரர் இருந்தார்கள்; இவன் சவுலின் நாட்களிலே மற்ற ஜனங்களுக்குள்ளே வயதுசென்ற கிழவனாய் மதிக்கப்பட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4513,51 +5643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அந்தப் பெலிஸ்தன் காலையிலும் மாலையிலும் நாற்பதுநாள் வந்துவந்து நிற்பான்.]]></a:t>
+              <a:t><![CDATA[12. தாவீது என்பவன் யூதாவிலுள்ள பெத்லெகேம் ஊரானாகிய ஈசாய் என்னும் பேருள்ள எப்பிராத்திய மனுஷனுடைய குமாரனாயிருந்தான்; ஈசாயுக்கு எட்டுக்குமாரர் இருந்தார்கள்; இவன் சவுலின் நாட்களிலே மற்ற ஜனங்களுக்குள்ளே வயதுசென்ற கிழவனாய் மதிக்கப்பட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4622,51 +5752,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. பெலிஸ்தன் சுற்றிப்பார்த்து: தாவீதைக் கண்டு, அவன் இளைஞனும் சவுந்தரிய ரூபமான சிவந்த மேனியுள்ளவனுமாயிருந்தபடியினால், அவனை அசட்டை பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[37. பின்னும் தாவீது: என்னைச் சிங்கத்தின் கைக்கும் கரடியின் கைக்கும் தப்புவித்த கர்த்தர் இந்தப் பெலிஸ்தனுடைய கைக்கும் தப்புவிப்பார் என்றான்; அப்பொழுது சவுல் தாவீதைப் பார்த்து: போ, கர்த்தர் உன்னுடனேகூட இருப்பாராக என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4731,51 +5861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. பெலிஸ்தன் சுற்றிப்பார்த்து: தாவீதைக் கண்டு, அவன் இளைஞனும் சவுந்தரிய ரூபமான சிவந்த மேனியுள்ளவனுமாயிருந்தபடியினால், அவனை அசட்டை பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[37. பின்னும் தாவீது: என்னைச் சிங்கத்தின் கைக்கும் கரடியின் கைக்கும் தப்புவித்த கர்த்தர் இந்தப் பெலிஸ்தனுடைய கைக்கும் தப்புவிப்பார் என்றான்; அப்பொழுது சவுல் தாவீதைப் பார்த்து: போ, கர்த்தர் உன்னுடனேகூட இருப்பாராக என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4840,51 +5970,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஈசாய் தன் குமாரனாகிய தாவீதை நோக்கி: உன் சகோதரருக்கு இந்த ஒரு மரக்கால் வறுத்த பயற்றையும், இந்தப் பத்து அப்பங்களையும் எடுத்துக்கொண்டு, பாளயத்திலிருக்கிற உன் சகோதரரிடத்தில் ஓட்டமாய்ப் போய்,]]></a:t>
+              <a:t><![CDATA[13. ஈசாயினுடைய மூன்று மூத்த குமாரர் சவுலோடேகூட யுத்தத்திற்குப் போயிருந்தார்கள்; யுத்தத்திற்குப் போயிருந்த அவனுடைய மூன்று குமாரரில் மூத்தவனுக்கு எலியாப் என்றும், இரண்டாங்குமாரனுக்கு அபினதாப் என்றும், மூன்றாங்குமாரனுக்குச் சம்மா என்றும் பேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4949,51 +6079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஈசாய் தன் குமாரனாகிய தாவீதை நோக்கி: உன் சகோதரருக்கு இந்த ஒரு மரக்கால் வறுத்த பயற்றையும், இந்தப் பத்து அப்பங்களையும் எடுத்துக்கொண்டு, பாளயத்திலிருக்கிற உன் சகோதரரிடத்தில் ஓட்டமாய்ப் போய்,]]></a:t>
+              <a:t><![CDATA[13. ஈசாயினுடைய மூன்று மூத்த குமாரர் சவுலோடேகூட யுத்தத்திற்குப் போயிருந்தார்கள்; யுத்தத்திற்குப் போயிருந்த அவனுடைய மூன்று குமாரரில் மூத்தவனுக்கு எலியாப் என்றும், இரண்டாங்குமாரனுக்கு அபினதாப் என்றும், மூன்றாங்குமாரனுக்குச் சம்மா என்றும் பேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5058,51 +6188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. பெலிஸ்தன் தாவீதைப் பார்த்து: நீ தடிகளோடே என்னிடத்தில் வர நான் நாயா என்று சொல்லி, அவன் தன் தேவர்களைக்கொண்டு தாவீதைச் சபித்தான்.]]></a:t>
+              <a:t><![CDATA[38. சவுல் தாவீதுக்குத் தன் வஸ்திரங்களை உடுத்துவித்து, வெண்கலமான ஒரு சீராவை அவன் தலையின்மேல் போட்டு, ஒரு கவசத்தையும் அவனுக்குத் தரிப்பித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5167,51 +6297,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. பெலிஸ்தன் தாவீதைப் பார்த்து: நீ தடிகளோடே என்னிடத்தில் வர நான் நாயா என்று சொல்லி, அவன் தன் தேவர்களைக்கொண்டு தாவீதைச் சபித்தான்.]]></a:t>
+              <a:t><![CDATA[38. சவுல் தாவீதுக்குத் தன் வஸ்திரங்களை உடுத்துவித்து, வெண்கலமான ஒரு சீராவை அவன் தலையின்மேல் போட்டு, ஒரு கவசத்தையும் அவனுக்குத் தரிப்பித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5276,51 +6406,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. பெலிஸ்தர் அந்தப்பக்கத்தில் ஒரு மலையின்மேலும், இஸ்ரவேலர் இந்தப்பக்கத்தில் ஒரு மலையின்மேலும் நின்றார்கள்; அவர்களுக்கு நடுவே பள்ளத்தாக்கு இருந்தது.]]></a:t>
+              <a:t><![CDATA[2. சவுலும் இஸ்ரவேல் மனுஷரும் ஒருமித்துக் கூடி, ஏலா பள்ளத்தாக்கிலே பாளயமிறங்கி, பெலிஸ்தருக்கு எதிராக யுத்தத்திற்கு அணிவகுத்து நின்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5385,51 +6515,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இந்தப் பத்துப் பால்கட்டிகளை ஆயிரம்பேருக்கு அதிபதியானவனிடத்தில் கொடுத்து, உன் சகோதரர் சுகமாயிருக்கிறார்களா என்று விசாரித்து, அவர்களிடத்தில் அடையாளம் வாங்கிக் கொண்டுவா என்றான்.]]></a:t>
+              <a:t><![CDATA[14. தாவீது எல்லாருக்கும் இளையவன்; மூத்தவர்களாகிய அந்த மூன்றுபேரும் சவுலோடேகூடப் போயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5494,51 +6624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இந்தப் பத்துப் பால்கட்டிகளை ஆயிரம்பேருக்கு அதிபதியானவனிடத்தில் கொடுத்து, உன் சகோதரர் சுகமாயிருக்கிறார்களா என்று விசாரித்து, அவர்களிடத்தில் அடையாளம் வாங்கிக் கொண்டுவா என்றான்.]]></a:t>
+              <a:t><![CDATA[39. அவனுடைய பட்டயத்தை தாவீது தன் வஸ்திரங்கள்மேல் கட்டிக்கொண்டு, அதிலே அவனுக்குப் பழக்கமில்லாததினால் நடந்துபார்த்தான்; அப்பொழுது தாவீது சவுலை நோக்கி: நான் இவைகளைப் போட்டுக்கொண்டு போகக் கூடாது; இந்த அப்பியாசம் எனக்கு இல்லை என்று சொல்லி, அவைகளைக் களைந்துபோட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5603,51 +6733,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது சவுலும், அவர்களும், இஸ்ரவேலர் எல்லாரும், ஏலா பள்ளத்தாக்கிலே பெலிஸ்தரோடு யுத்தம்பண்ணிக்கொண்டிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[39. அவனுடைய பட்டயத்தை தாவீது தன் வஸ்திரங்கள்மேல் கட்டிக்கொண்டு, அதிலே அவனுக்குப் பழக்கமில்லாததினால் நடந்துபார்த்தான்; அப்பொழுது தாவீது சவுலை நோக்கி: நான் இவைகளைப் போட்டுக்கொண்டு போகக் கூடாது; இந்த அப்பியாசம் எனக்கு இல்லை என்று சொல்லி, அவைகளைக் களைந்துபோட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5712,51 +6842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. தாவீது அதிகாலையில் எழுந்து, ஆடுகளைக் காவலாளி வசமாய் விட்டு, ஈசாய் தனக்குக் கற்பித்தபடியே எடுத்துக்கொண்டுபோய், இரதங்கள் இருக்கிற இடத்திலே வந்தான்; சேனைகள் அணிவகுத்து நின்று, யுத்தத்திற்கென்று ஆர்ப்பரித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[39. அவனுடைய பட்டயத்தை தாவீது தன் வஸ்திரங்கள்மேல் கட்டிக்கொண்டு, அதிலே அவனுக்குப் பழக்கமில்லாததினால் நடந்துபார்த்தான்; அப்பொழுது தாவீது சவுலை நோக்கி: நான் இவைகளைப் போட்டுக்கொண்டு போகக் கூடாது; இந்த அப்பியாசம் எனக்கு இல்லை என்று சொல்லி, அவைகளைக் களைந்துபோட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5821,51 +6951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. தாவீது அதிகாலையில் எழுந்து, ஆடுகளைக் காவலாளி வசமாய் விட்டு, ஈசாய் தனக்குக் கற்பித்தபடியே எடுத்துக்கொண்டுபோய், இரதங்கள் இருக்கிற இடத்திலே வந்தான்; சேனைகள் அணிவகுத்து நின்று, யுத்தத்திற்கென்று ஆர்ப்பரித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[15. தாவீது சவுலைவிட்டுத் திரும்பிப் போய் பெத்லெகேமிலிருக்கிற தன் தகப்பனுடைய ஆடுகளை மேய்த்துக்கொண்டிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5930,51 +7060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இஸ்ரவேலரும் பெலிஸ்தரும் ஒருவருக்கு எதிராக ஒருவர் அணிவகுத்துக் கொண்டிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[15. தாவீது சவுலைவிட்டுத் திரும்பிப் போய் பெத்லெகேமிலிருக்கிற தன் தகப்பனுடைய ஆடுகளை மேய்த்துக்கொண்டிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6039,51 +7169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்பொழுது தாவீது: தான் கொண்டுவந்தவைகளை இறக்கி, ரஸ்துக்களைக் காக்கிறவன் வசமாக வைத்து விட்டு, சேனைக்குள் ஓடி, தன் சகோதரரைப் பார்த்து: சுகமாயிருக்கிறீர்களா என்று கேட்டான்.]]></a:t>
+              <a:t><![CDATA[16. அந்தப் பெலிஸ்தன் காலையிலும் மாலையிலும் நாற்பதுநாள் வந்துவந்து நிற்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6148,51 +7278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்பொழுது தாவீது: தான் கொண்டுவந்தவைகளை இறக்கி, ரஸ்துக்களைக் காக்கிறவன் வசமாக வைத்து விட்டு, சேனைக்குள் ஓடி, தன் சகோதரரைப் பார்த்து: சுகமாயிருக்கிறீர்களா என்று கேட்டான்.]]></a:t>
+              <a:t><![CDATA[16. அந்தப் பெலிஸ்தன் காலையிலும் மாலையிலும் நாற்பதுநாள் வந்துவந்து நிற்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6257,51 +7387,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவன் இவர்களோடே பேசிக்கொண்டிருக்கையில், இதோ, காத் ஊரானாகிய கோலியாத் என்னும் பேருள்ள அந்தப் பெலிஸ்த வீரன் பெலிஸ்தரின் சேனைகளிலிருந்து எழும்பிவந்து நின்று, முன் சொன்ன வார்த்தைகளையே சொன்னான்; அதைத் தாவீது கேட்டான்.]]></a:t>
+              <a:t><![CDATA[40. தன் தடியைக் கையிலே பிடித்துக்கொண்டு, ஆற்றிலிருக்கிற ஜந்து கூழாங்கல்லுகளைத் தெரிந்தெடுத்து, அவைகளை மேய்ப்பருக்குரிய தன்னுடைய அடைப்பப்பையிலே போட்டு, தன் கவணைத் தன் கையிலே பிடித்துக்கொண்டு, அந்தப் பெலிஸ்தனண்டையிலே போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6366,51 +7496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவன் இவர்களோடே பேசிக்கொண்டிருக்கையில், இதோ, காத் ஊரானாகிய கோலியாத் என்னும் பேருள்ள அந்தப் பெலிஸ்த வீரன் பெலிஸ்தரின் சேனைகளிலிருந்து எழும்பிவந்து நின்று, முன் சொன்ன வார்த்தைகளையே சொன்னான்; அதைத் தாவீது கேட்டான்.]]></a:t>
+              <a:t><![CDATA[40. தன் தடியைக் கையிலே பிடித்துக்கொண்டு, ஆற்றிலிருக்கிற ஜந்து கூழாங்கல்லுகளைத் தெரிந்தெடுத்து, அவைகளை மேய்ப்பருக்குரிய தன்னுடைய அடைப்பப்பையிலே போட்டு, தன் கவணைத் தன் கையிலே பிடித்துக்கொண்டு, அந்தப் பெலிஸ்தனண்டையிலே போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6475,51 +7605,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. பெலிஸ்தர் அந்தப்பக்கத்தில் ஒரு மலையின்மேலும், இஸ்ரவேலர் இந்தப்பக்கத்தில் ஒரு மலையின்மேலும் நின்றார்கள்; அவர்களுக்கு நடுவே பள்ளத்தாக்கு இருந்தது.]]></a:t>
+              <a:t><![CDATA[2. சவுலும் இஸ்ரவேல் மனுஷரும் ஒருமித்துக் கூடி, ஏலா பள்ளத்தாக்கிலே பாளயமிறங்கி, பெலிஸ்தருக்கு எதிராக யுத்தத்திற்கு அணிவகுத்து நின்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6584,51 +7714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. இஸ்ரவேலர் எல்லாரும் அந்த மனுஷனைக் காணும்போது மிகவும் பயப்பட்டு, அவன் முகத்துக்கு விலகி ஓடிப்போவார்கள்.]]></a:t>
+              <a:t><![CDATA[17. ஈசாய் தன் குமாரனாகிய தாவீதை நோக்கி: உன் சகோதரருக்கு இந்த ஒரு மரக்கால் வறுத்த பயற்றையும், இந்தப் பத்து அப்பங்களையும் எடுத்துக்கொண்டு, பாளயத்திலிருக்கிற உன் சகோதரரிடத்தில் ஓட்டமாய்ப் போய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6693,51 +7823,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அந்நேரத்திலே இஸ்ரவேலர்: வந்து நிற்கிற அந்த மனுஷனைக் கண்டீர்களா, இஸ்ரவேலை நிந்திக்க வந்து நிற்கிறான்; இவனைக் கொல்லுகிறவன் எவனோ, அவனை ராஜா மிகவும் ஐசுவரியவானாக்கி, அவனுக்குத் தம்முடைய குமாரத்தியைத் தந்து, அவன் தகப்பன் வீட்டாருக்கு இஸ்ரவேலிலே சர்வமானியம் கொடுப்பார் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[17. ஈசாய் தன் குமாரனாகிய தாவீதை நோக்கி: உன் சகோதரருக்கு இந்த ஒரு மரக்கால் வறுத்த பயற்றையும், இந்தப் பத்து அப்பங்களையும் எடுத்துக்கொண்டு, பாளயத்திலிருக்கிற உன் சகோதரரிடத்தில் ஓட்டமாய்ப் போய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6802,51 +7932,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அந்நேரத்திலே இஸ்ரவேலர்: வந்து நிற்கிற அந்த மனுஷனைக் கண்டீர்களா, இஸ்ரவேலை நிந்திக்க வந்து நிற்கிறான்; இவனைக் கொல்லுகிறவன் எவனோ, அவனை ராஜா மிகவும் ஐசுவரியவானாக்கி, அவனுக்குத் தம்முடைய குமாரத்தியைத் தந்து, அவன் தகப்பன் வீட்டாருக்கு இஸ்ரவேலிலே சர்வமானியம் கொடுப்பார் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[41. பெலிஸ்தனும் நடந்து, தாவீதண்டைக்கு கிட்டிவந்தான்; பரிசையை பிடிக்கிறவன் அவனுக்கு முன்னாக நடந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6911,51 +8041,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அந்நேரத்திலே இஸ்ரவேலர்: வந்து நிற்கிற அந்த மனுஷனைக் கண்டீர்களா, இஸ்ரவேலை நிந்திக்க வந்து நிற்கிறான்; இவனைக் கொல்லுகிறவன் எவனோ, அவனை ராஜா மிகவும் ஐசுவரியவானாக்கி, அவனுக்குத் தம்முடைய குமாரத்தியைத் தந்து, அவன் தகப்பன் வீட்டாருக்கு இஸ்ரவேலிலே சர்வமானியம் கொடுப்பார் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[18. இந்தப் பத்துப் பால்கட்டிகளை ஆயிரம்பேருக்கு அதிபதியானவனிடத்தில் கொடுத்து, உன் சகோதரர் சுகமாயிருக்கிறார்களா என்று விசாரித்து, அவர்களிடத்தில் அடையாளம் வாங்கிக் கொண்டுவா என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7020,51 +8150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அப்பொழுது தாவீது தன்னண்டையிலே நிற்கிறவர்களைப் பார்த்து, இந்தப் பெலிஸ்தனைக் கொன்று இஸ்ரவேலுக்கு நேரிட்ட நிந்தையை நீக்குகிறவனுக்கு என்ன செய்யப்படும்; ஜீவனுள்ள தேவனுடைய சேனைகளை நிந்திக்கிறதற்கு விருத்தசேதனம் இல்லாத இந்த பெலிஸ்தன் எம்மாத்திரம் என்றான்.]]></a:t>
+              <a:t><![CDATA[18. இந்தப் பத்துப் பால்கட்டிகளை ஆயிரம்பேருக்கு அதிபதியானவனிடத்தில் கொடுத்து, உன் சகோதரர் சுகமாயிருக்கிறார்களா என்று விசாரித்து, அவர்களிடத்தில் அடையாளம் வாங்கிக் கொண்டுவா என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7129,51 +8259,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அப்பொழுது தாவீது தன்னண்டையிலே நிற்கிறவர்களைப் பார்த்து, இந்தப் பெலிஸ்தனைக் கொன்று இஸ்ரவேலுக்கு நேரிட்ட நிந்தையை நீக்குகிறவனுக்கு என்ன செய்யப்படும்; ஜீவனுள்ள தேவனுடைய சேனைகளை நிந்திக்கிறதற்கு விருத்தசேதனம் இல்லாத இந்த பெலிஸ்தன் எம்மாத்திரம் என்றான்.]]></a:t>
+              <a:t><![CDATA[19. அப்பொழுது சவுலும், அவர்களும், இஸ்ரவேலர் எல்லாரும், ஏலா பள்ளத்தாக்கிலே பெலிஸ்தரோடு யுத்தம்பண்ணிக்கொண்டிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7238,51 +8368,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அப்பொழுது தாவீது தன்னண்டையிலே நிற்கிறவர்களைப் பார்த்து, இந்தப் பெலிஸ்தனைக் கொன்று இஸ்ரவேலுக்கு நேரிட்ட நிந்தையை நீக்குகிறவனுக்கு என்ன செய்யப்படும்; ஜீவனுள்ள தேவனுடைய சேனைகளை நிந்திக்கிறதற்கு விருத்தசேதனம் இல்லாத இந்த பெலிஸ்தன் எம்மாத்திரம் என்றான்.]]></a:t>
+              <a:t><![CDATA[19. அப்பொழுது சவுலும், அவர்களும், இஸ்ரவேலர் எல்லாரும், ஏலா பள்ளத்தாக்கிலே பெலிஸ்தரோடு யுத்தம்பண்ணிக்கொண்டிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7347,51 +8477,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. பின்னும் அந்தப் பெலிஸ்தன் தாவீதைப் பார்த்து: என்னிடத்தில் வா; நான் உன் மாம்சத்தை ஆகாயத்துப் பறவைகளுக்கும் காட்டு மிருகங்களுக்கும் கொடுப்பேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[42. பெலிஸ்தன் சுற்றிப்பார்த்து: தாவீதைக் கண்டு, அவன் இளைஞனும் சவுந்தரிய ரூபமான சிவந்த மேனியுள்ளவனுமாயிருந்தபடியினால், அவனை அசட்டை பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7456,51 +8586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. பின்னும் அந்தப் பெலிஸ்தன் தாவீதைப் பார்த்து: என்னிடத்தில் வா; நான் உன் மாம்சத்தை ஆகாயத்துப் பறவைகளுக்கும் காட்டு மிருகங்களுக்கும் கொடுப்பேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[20. தாவீது அதிகாலையில் எழுந்து, ஆடுகளைக் காவலாளி வசமாய் விட்டு, ஈசாய் தனக்குக் கற்பித்தபடியே எடுத்துக்கொண்டுபோய், இரதங்கள் இருக்கிற இடத்திலே வந்தான்; சேனைகள் அணிவகுத்து நின்று, யுத்தத்திற்கென்று ஆர்ப்பரித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7565,51 +8695,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அதற்கு ஜனங்கள்: அவனைக் கொல்லுகிறவனுக்கு இன்ன இன்னபடி செய்யப்படும் என்று முன் சொன்ன வார்த்தைகளையே அவனுக்குச் சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[20. தாவீது அதிகாலையில் எழுந்து, ஆடுகளைக் காவலாளி வசமாய் விட்டு, ஈசாய் தனக்குக் கற்பித்தபடியே எடுத்துக்கொண்டுபோய், இரதங்கள் இருக்கிற இடத்திலே வந்தான்; சேனைகள் அணிவகுத்து நின்று, யுத்தத்திற்கென்று ஆர்ப்பரித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7674,51 +8804,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது காத் ஊரானாகிய கோலியாத் என்னும் பேருள்ள ஒரு வீரன் பெலிஸ்தரின் பாளயத்திலிருந்து புறப்பட்டுவந்து நடுவே நிற்பான்; அவன் உயரம் ஆறுமுழமும் ஒரு ஜாணுமாம்.]]></a:t>
+              <a:t><![CDATA[3. பெலிஸ்தர் அந்தப்பக்கத்தில் ஒரு மலையின்மேலும், இஸ்ரவேலர் இந்தப்பக்கத்தில் ஒரு மலையின்மேலும் நின்றார்கள்; அவர்களுக்கு நடுவே பள்ளத்தாக்கு இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7783,51 +8913,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. அதற்குத் தாவீது: பெலிஸ்தனை நோக்கி: நீ பட்டயத்தோடும், ஈட்டியோடும், கேடகத்தோடும் என்னிடத்தில் வருகிறாய்; நானோ நீ நிந்தித்த இஸ்ரவேலுடைய இராணுவங்களின் தேவனாகிய சேனைகளுடைய கர்த்தரின் நாமத்திலே உன்னிடத்தில் வருகிறேன்.]]></a:t>
+              <a:t><![CDATA[20. தாவீது அதிகாலையில் எழுந்து, ஆடுகளைக் காவலாளி வசமாய் விட்டு, ஈசாய் தனக்குக் கற்பித்தபடியே எடுத்துக்கொண்டுபோய், இரதங்கள் இருக்கிற இடத்திலே வந்தான்; சேனைகள் அணிவகுத்து நின்று, யுத்தத்திற்கென்று ஆர்ப்பரித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7892,51 +9022,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. அதற்குத் தாவீது: பெலிஸ்தனை நோக்கி: நீ பட்டயத்தோடும், ஈட்டியோடும், கேடகத்தோடும் என்னிடத்தில் வருகிறாய்; நானோ நீ நிந்தித்த இஸ்ரவேலுடைய இராணுவங்களின் தேவனாகிய சேனைகளுடைய கர்த்தரின் நாமத்திலே உன்னிடத்தில் வருகிறேன்.]]></a:t>
+              <a:t><![CDATA[43. பெலிஸ்தன் தாவீதைப் பார்த்து: நீ தடிகளோடே என்னிடத்தில் வர நான் நாயா என்று சொல்லி, அவன் தன் தேவர்களைக்கொண்டு தாவீதைச் சபித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8001,51 +9131,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அந்த மனுஷரோடே அவன் பேசிக்கொண்டிருக்கிறதை அவன் மூத்த சகோதரனாகிய எலியாப் கேட்டபோது, அவன் தாவீதின்மேல் கோபங்கொண்டு: நீ இங்கே வந்தது என்ன? வனாந்தரத்திலுள்ள அந்தக் கொஞ்ச ஆடுகளை நீ யார் வசத்தில் விட்டாய்? யுத்தத்தைப் பார்க்க அல்லவா வந்தாய்? உன் துணிகரத்தையும், உன் இருதயத்தின் அகங்காரத்தையும் நான் அறிவேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[43. பெலிஸ்தன் தாவீதைப் பார்த்து: நீ தடிகளோடே என்னிடத்தில் வர நான் நாயா என்று சொல்லி, அவன் தன் தேவர்களைக்கொண்டு தாவீதைச் சபித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8110,51 +9240,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அந்த மனுஷரோடே அவன் பேசிக்கொண்டிருக்கிறதை அவன் மூத்த சகோதரனாகிய எலியாப் கேட்டபோது, அவன் தாவீதின்மேல் கோபங்கொண்டு: நீ இங்கே வந்தது என்ன? வனாந்தரத்திலுள்ள அந்தக் கொஞ்ச ஆடுகளை நீ யார் வசத்தில் விட்டாய்? யுத்தத்தைப் பார்க்க அல்லவா வந்தாய்? உன் துணிகரத்தையும், உன் இருதயத்தின் அகங்காரத்தையும் நான் அறிவேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[21. இஸ்ரவேலரும் பெலிஸ்தரும் ஒருவருக்கு எதிராக ஒருவர் அணிவகுத்துக் கொண்டிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8219,51 +9349,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அந்த மனுஷரோடே அவன் பேசிக்கொண்டிருக்கிறதை அவன் மூத்த சகோதரனாகிய எலியாப் கேட்டபோது, அவன் தாவீதின்மேல் கோபங்கொண்டு: நீ இங்கே வந்தது என்ன? வனாந்தரத்திலுள்ள அந்தக் கொஞ்ச ஆடுகளை நீ யார் வசத்தில் விட்டாய்? யுத்தத்தைப் பார்க்க அல்லவா வந்தாய்? உன் துணிகரத்தையும், உன் இருதயத்தின் அகங்காரத்தையும் நான் அறிவேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[44. பின்னும் அந்தப் பெலிஸ்தன் தாவீதைப் பார்த்து: என்னிடத்தில் வா; நான் உன் மாம்சத்தை ஆகாயத்துப் பறவைகளுக்கும் காட்டு மிருகங்களுக்கும் கொடுப்பேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8328,51 +9458,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. இன்றையதினம் கர்த்தர் உன்னை என் கையில் ஒப்புக்கொடுப்பார்; நான் உன்னைக் கொன்று, உன் தலையை உன்னை விட்டு வாங்கி, பெலிஸ்தருடைய பாளயத்தின் பிணங்களை இன்றையதினம் ஆகாயத்துப் பறவைகளுக்கும், பூமியின் காட்டு மிருகங்களுக்கும் கொடுப்பேன்; அதனால் இஸ்ரவேலில் தேவன் ஒருவர் உண்டு என்று பூலோகத்தார் எல்லாரும் அறிந்து கொள்ளுவார்கள்.]]></a:t>
+              <a:t><![CDATA[22. அப்பொழுது தாவீது: தான் கொண்டுவந்தவைகளை இறக்கி, ரஸ்துக்களைக் காக்கிறவன் வசமாக வைத்து விட்டு, சேனைக்குள் ஓடி, தன் சகோதரரைப் பார்த்து: சுகமாயிருக்கிறீர்களா என்று கேட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8437,51 +9567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. இன்றையதினம் கர்த்தர் உன்னை என் கையில் ஒப்புக்கொடுப்பார்; நான் உன்னைக் கொன்று, உன் தலையை உன்னை விட்டு வாங்கி, பெலிஸ்தருடைய பாளயத்தின் பிணங்களை இன்றையதினம் ஆகாயத்துப் பறவைகளுக்கும், பூமியின் காட்டு மிருகங்களுக்கும் கொடுப்பேன்; அதனால் இஸ்ரவேலில் தேவன் ஒருவர் உண்டு என்று பூலோகத்தார் எல்லாரும் அறிந்து கொள்ளுவார்கள்.]]></a:t>
+              <a:t><![CDATA[22. அப்பொழுது தாவீது: தான் கொண்டுவந்தவைகளை இறக்கி, ரஸ்துக்களைக் காக்கிறவன் வசமாக வைத்து விட்டு, சேனைக்குள் ஓடி, தன் சகோதரரைப் பார்த்து: சுகமாயிருக்கிறீர்களா என்று கேட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8546,51 +9676,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அதற்குத் தாவீது: நான் இப்பொழுது செய்தது என்ன? நான் வந்ததற்கு முகாந்தரம் இல்லையா என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[23. அவன் இவர்களோடே பேசிக்கொண்டிருக்கையில், இதோ, காத் ஊரானாகிய கோலியாத் என்னும் பேருள்ள அந்தப் பெலிஸ்த வீரன் பெலிஸ்தரின் சேனைகளிலிருந்து எழும்பிவந்து நின்று, முன் சொன்ன வார்த்தைகளையே சொன்னான்; அதைத் தாவீது கேட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8655,51 +9785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அவனை விட்டு, வேறொருவனிடத்தில் திரும்பி, அந்தப்பிரகாரமாகவே கேட்டான்; ஜனங்கள் முன்போலவே உத்தரவு சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[23. அவன் இவர்களோடே பேசிக்கொண்டிருக்கையில், இதோ, காத் ஊரானாகிய கோலியாத் என்னும் பேருள்ள அந்தப் பெலிஸ்த வீரன் பெலிஸ்தரின் சேனைகளிலிருந்து எழும்பிவந்து நின்று, முன் சொன்ன வார்த்தைகளையே சொன்னான்; அதைத் தாவீது கேட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8764,51 +9894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அவனை விட்டு, வேறொருவனிடத்தில் திரும்பி, அந்தப்பிரகாரமாகவே கேட்டான்; ஜனங்கள் முன்போலவே உத்தரவு சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[45. அதற்குத் தாவீது: பெலிஸ்தனை நோக்கி: நீ பட்டயத்தோடும், ஈட்டியோடும், கேடகத்தோடும் என்னிடத்தில் வருகிறாய்; நானோ நீ நிந்தித்த இஸ்ரவேலுடைய இராணுவங்களின் தேவனாகிய சேனைகளுடைய கர்த்தரின் நாமத்திலே உன்னிடத்தில் வருகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8873,51 +10003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவன் தன் தலையின்மேல் வெண்கலச் சீராவைப் போட்டு, ஒரு போர்க்கவசம் தரித்துக்கொண்டிருப்பான்; அந்தக் கவசத்தின் நிறை ஐயாயிரம் சேக்கலான வெண்கலமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[4. அப்பொழுது காத் ஊரானாகிய கோலியாத் என்னும் பேருள்ள ஒரு வீரன் பெலிஸ்தரின் பாளயத்திலிருந்து புறப்பட்டுவந்து நடுவே நிற்பான்; அவன் உயரம் ஆறுமுழமும் ஒரு ஜாணுமாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8982,51 +10112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. கர்த்தர் பட்டயத்தினாலும் ஈட்டியினாலும் ரட்சிக்கிறவர் அல்ல என்று இந்த ஜனக்கூட்டமெல்லாம் அறிந்து கொள்ளும்; யுத்தம் கர்த்தருடையது; அவர் உங்களை எங்கள் கையில் ஒப்புக்கொடுப்பார் என்றான்.]]></a:t>
+              <a:t><![CDATA[45. அதற்குத் தாவீது: பெலிஸ்தனை நோக்கி: நீ பட்டயத்தோடும், ஈட்டியோடும், கேடகத்தோடும் என்னிடத்தில் வருகிறாய்; நானோ நீ நிந்தித்த இஸ்ரவேலுடைய இராணுவங்களின் தேவனாகிய சேனைகளுடைய கர்த்தரின் நாமத்திலே உன்னிடத்தில் வருகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9091,51 +10221,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. கர்த்தர் பட்டயத்தினாலும் ஈட்டியினாலும் ரட்சிக்கிறவர் அல்ல என்று இந்த ஜனக்கூட்டமெல்லாம் அறிந்து கொள்ளும்; யுத்தம் கர்த்தருடையது; அவர் உங்களை எங்கள் கையில் ஒப்புக்கொடுப்பார் என்றான்.]]></a:t>
+              <a:t><![CDATA[45. அதற்குத் தாவீது: பெலிஸ்தனை நோக்கி: நீ பட்டயத்தோடும், ஈட்டியோடும், கேடகத்தோடும் என்னிடத்தில் வருகிறாய்; நானோ நீ நிந்தித்த இஸ்ரவேலுடைய இராணுவங்களின் தேவனாகிய சேனைகளுடைய கர்த்தரின் நாமத்திலே உன்னிடத்தில் வருகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9200,51 +10330,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. கர்த்தர் பட்டயத்தினாலும் ஈட்டியினாலும் ரட்சிக்கிறவர் அல்ல என்று இந்த ஜனக்கூட்டமெல்லாம் அறிந்து கொள்ளும்; யுத்தம் கர்த்தருடையது; அவர் உங்களை எங்கள் கையில் ஒப்புக்கொடுப்பார் என்றான்.]]></a:t>
+              <a:t><![CDATA[24. இஸ்ரவேலர் எல்லாரும் அந்த மனுஷனைக் காணும்போது மிகவும் பயப்பட்டு, அவன் முகத்துக்கு விலகி ஓடிப்போவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9309,51 +10439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. தாவீது சொன்ன வார்த்தைகளை அவர்கள் கேட்டு, அதைச் சவுலின் சமுகத்தில் அறிவித்தார்கள்; அப்பொழுது அவன் அவனை அழைப்பித்தான்.]]></a:t>
+              <a:t><![CDATA[46. இன்றையதினம் கர்த்தர் உன்னை என் கையில் ஒப்புக்கொடுப்பார்; நான் உன்னைக் கொன்று, உன் தலையை உன்னை விட்டு வாங்கி, பெலிஸ்தருடைய பாளயத்தின் பிணங்களை இன்றையதினம் ஆகாயத்துப் பறவைகளுக்கும், பூமியின் காட்டு மிருகங்களுக்கும் கொடுப்பேன்; அதனால் இஸ்ரவேலில் தேவன் ஒருவர் உண்டு என்று பூலோகத்தார் எல்லாரும் அறிந்து கொள்ளுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9418,51 +10548,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. அப்பொழுது அந்தப் பெலிஸ்தன் எழும்பி, தாவீதுக்கு எதிராகக் கிட்டிவருகையில், தாவீது தீவிரமாய் அந்தச் சேனைக்கும் அந்தப் பெலிஸ்தனுக்கும் எதிராக ஓடி,]]></a:t>
+              <a:t><![CDATA[46. இன்றையதினம் கர்த்தர் உன்னை என் கையில் ஒப்புக்கொடுப்பார்; நான் உன்னைக் கொன்று, உன் தலையை உன்னை விட்டு வாங்கி, பெலிஸ்தருடைய பாளயத்தின் பிணங்களை இன்றையதினம் ஆகாயத்துப் பறவைகளுக்கும், பூமியின் காட்டு மிருகங்களுக்கும் கொடுப்பேன்; அதனால் இஸ்ரவேலில் தேவன் ஒருவர் உண்டு என்று பூலோகத்தார் எல்லாரும் அறிந்து கொள்ளுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9527,51 +10657,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. அப்பொழுது அந்தப் பெலிஸ்தன் எழும்பி, தாவீதுக்கு எதிராகக் கிட்டிவருகையில், தாவீது தீவிரமாய் அந்தச் சேனைக்கும் அந்தப் பெலிஸ்தனுக்கும் எதிராக ஓடி,]]></a:t>
+              <a:t><![CDATA[46. இன்றையதினம் கர்த்தர் உன்னை என் கையில் ஒப்புக்கொடுப்பார்; நான் உன்னைக் கொன்று, உன் தலையை உன்னை விட்டு வாங்கி, பெலிஸ்தருடைய பாளயத்தின் பிணங்களை இன்றையதினம் ஆகாயத்துப் பறவைகளுக்கும், பூமியின் காட்டு மிருகங்களுக்கும் கொடுப்பேன்; அதனால் இஸ்ரவேலில் தேவன் ஒருவர் உண்டு என்று பூலோகத்தார் எல்லாரும் அறிந்து கொள்ளுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9636,51 +10766,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. தாவீது சவுலை நோக்கி: இவனிமித்தம் ஒருவனுடைய இருதயமும் கலங்க வேண்டியதில்லை; உம்முடைய அடியானாகிய நான் போய், இந்தப் பெலிஸ்தனோடே யுத்தம்பண்ணுவேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[25. அந்நேரத்திலே இஸ்ரவேலர்: வந்து நிற்கிற அந்த மனுஷனைக் கண்டீர்களா, இஸ்ரவேலை நிந்திக்க வந்து நிற்கிறான்; இவனைக் கொல்லுகிறவன் எவனோ, அவனை ராஜா மிகவும் ஐசுவரியவானாக்கி, அவனுக்குத் தம்முடைய குமாரத்தியைத் தந்து, அவன் தகப்பன் வீட்டாருக்கு இஸ்ரவேலிலே சர்வமானியம் கொடுப்பார் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9745,51 +10875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. தாவீது சவுலை நோக்கி: இவனிமித்தம் ஒருவனுடைய இருதயமும் கலங்க வேண்டியதில்லை; உம்முடைய அடியானாகிய நான் போய், இந்தப் பெலிஸ்தனோடே யுத்தம்பண்ணுவேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[25. அந்நேரத்திலே இஸ்ரவேலர்: வந்து நிற்கிற அந்த மனுஷனைக் கண்டீர்களா, இஸ்ரவேலை நிந்திக்க வந்து நிற்கிறான்; இவனைக் கொல்லுகிறவன் எவனோ, அவனை ராஜா மிகவும் ஐசுவரியவானாக்கி, அவனுக்குத் தம்முடைய குமாரத்தியைத் தந்து, அவன் தகப்பன் வீட்டாருக்கு இஸ்ரவேலிலே சர்வமானியம் கொடுப்பார் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9854,51 +10984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. தன் கையை அடைப்பத்திலே போட்டு, அதிலிருந்து ஒரு கல்லை எடுத்து, கவணிலே வைத்துச் சுழற்றி, பெலிஸ்தனுடைய நெற்றியிலே பட எறிந்தான்; அந்தக் கல் அவன் நெற்றியில் பதிந்து போனதினால், அவன் தரையிலே முகங்குப்புற விழுந்தான்.]]></a:t>
+              <a:t><![CDATA[25. அந்நேரத்திலே இஸ்ரவேலர்: வந்து நிற்கிற அந்த மனுஷனைக் கண்டீர்களா, இஸ்ரவேலை நிந்திக்க வந்து நிற்கிறான்; இவனைக் கொல்லுகிறவன் எவனோ, அவனை ராஜா மிகவும் ஐசுவரியவானாக்கி, அவனுக்குத் தம்முடைய குமாரத்தியைத் தந்து, அவன் தகப்பன் வீட்டாருக்கு இஸ்ரவேலிலே சர்வமானியம் கொடுப்பார் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9963,51 +11093,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. தன் கையை அடைப்பத்திலே போட்டு, அதிலிருந்து ஒரு கல்லை எடுத்து, கவணிலே வைத்துச் சுழற்றி, பெலிஸ்தனுடைய நெற்றியிலே பட எறிந்தான்; அந்தக் கல் அவன் நெற்றியில் பதிந்து போனதினால், அவன் தரையிலே முகங்குப்புற விழுந்தான்.]]></a:t>
+              <a:t><![CDATA[25. அந்நேரத்திலே இஸ்ரவேலர்: வந்து நிற்கிற அந்த மனுஷனைக் கண்டீர்களா, இஸ்ரவேலை நிந்திக்க வந்து நிற்கிறான்; இவனைக் கொல்லுகிறவன் எவனோ, அவனை ராஜா மிகவும் ஐசுவரியவானாக்கி, அவனுக்குத் தம்முடைய குமாரத்தியைத் தந்து, அவன் தகப்பன் வீட்டாருக்கு இஸ்ரவேலிலே சர்வமானியம் கொடுப்பார் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10072,51 +11202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவன் தன் தலையின்மேல் வெண்கலச் சீராவைப் போட்டு, ஒரு போர்க்கவசம் தரித்துக்கொண்டிருப்பான்; அந்தக் கவசத்தின் நிறை ஐயாயிரம் சேக்கலான வெண்கலமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[4. அப்பொழுது காத் ஊரானாகிய கோலியாத் என்னும் பேருள்ள ஒரு வீரன் பெலிஸ்தரின் பாளயத்திலிருந்து புறப்பட்டுவந்து நடுவே நிற்பான்; அவன் உயரம் ஆறுமுழமும் ஒரு ஜாணுமாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10181,51 +11311,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அப்பொழுது சவுல் தாவீதை நோக்கி: நீ இந்தப் பெலிஸ்தனோடே எதிர்த்து யுத்தம் பண்ண உன்னால் ஆகாது; நீ இளைஞன், அவனோ தன் சிறு வயதுமுதல் யுத்தவீரன் என்றான்.]]></a:t>
+              <a:t><![CDATA[47. கர்த்தர் பட்டயத்தினாலும் ஈட்டியினாலும் ரட்சிக்கிறவர் அல்ல என்று இந்த ஜனக்கூட்டமெல்லாம் அறிந்து கொள்ளும்; யுத்தம் கர்த்தருடையது; அவர் உங்களை எங்கள் கையில் ஒப்புக்கொடுப்பார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10290,51 +11420,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அப்பொழுது சவுல் தாவீதை நோக்கி: நீ இந்தப் பெலிஸ்தனோடே எதிர்த்து யுத்தம் பண்ண உன்னால் ஆகாது; நீ இளைஞன், அவனோ தன் சிறு வயதுமுதல் யுத்தவீரன் என்றான்.]]></a:t>
+              <a:t><![CDATA[47. கர்த்தர் பட்டயத்தினாலும் ஈட்டியினாலும் ரட்சிக்கிறவர் அல்ல என்று இந்த ஜனக்கூட்டமெல்லாம் அறிந்து கொள்ளும்; யுத்தம் கர்த்தருடையது; அவர் உங்களை எங்கள் கையில் ஒப்புக்கொடுப்பார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10399,51 +11529,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. இவ்விதமாகத் தாவீது ஒரு கவணினாலும் ஒரு கல்லினாலும் பெலிஸ்தனை மேற்கொண்டு, அவனை மடங்கடித்து, அவனைக் கொன்றுபோட்டான்; தாவீதின் கையில் பட்டயம் இல்லாதிருந்தது.]]></a:t>
+              <a:t><![CDATA[26. அப்பொழுது தாவீது தன்னண்டையிலே நிற்கிறவர்களைப் பார்த்து, இந்தப் பெலிஸ்தனைக் கொன்று இஸ்ரவேலுக்கு நேரிட்ட நிந்தையை நீக்குகிறவனுக்கு என்ன செய்யப்படும்; ஜீவனுள்ள தேவனுடைய சேனைகளை நிந்திக்கிறதற்கு விருத்தசேதனம் இல்லாத இந்த பெலிஸ்தன் எம்மாத்திரம் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10508,51 +11638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. இவ்விதமாகத் தாவீது ஒரு கவணினாலும் ஒரு கல்லினாலும் பெலிஸ்தனை மேற்கொண்டு, அவனை மடங்கடித்து, அவனைக் கொன்றுபோட்டான்; தாவீதின் கையில் பட்டயம் இல்லாதிருந்தது.]]></a:t>
+              <a:t><![CDATA[26. அப்பொழுது தாவீது தன்னண்டையிலே நிற்கிறவர்களைப் பார்த்து, இந்தப் பெலிஸ்தனைக் கொன்று இஸ்ரவேலுக்கு நேரிட்ட நிந்தையை நீக்குகிறவனுக்கு என்ன செய்யப்படும்; ஜீவனுள்ள தேவனுடைய சேனைகளை நிந்திக்கிறதற்கு விருத்தசேதனம் இல்லாத இந்த பெலிஸ்தன் எம்மாத்திரம் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide84.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10617,51 +11747,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. தாவீது சவுலைப்பார்த்து: உம்முடைய அடியான் என் தகப்பனுடைய ஆடுகளை மேய்த்துக்கொண்டிருக்கிற போது, ஒருவிசை ஒரு சிங்கமும் ஒரு விசை ஒரு கரடியும் வந்து, மந்தையிலிருக்கிற ஒரு ஆட்டைப் பிடித்துக்கொண்டது.]]></a:t>
+              <a:t><![CDATA[26. அப்பொழுது தாவீது தன்னண்டையிலே நிற்கிறவர்களைப் பார்த்து, இந்தப் பெலிஸ்தனைக் கொன்று இஸ்ரவேலுக்கு நேரிட்ட நிந்தையை நீக்குகிறவனுக்கு என்ன செய்யப்படும்; ஜீவனுள்ள தேவனுடைய சேனைகளை நிந்திக்கிறதற்கு விருத்தசேதனம் இல்லாத இந்த பெலிஸ்தன் எம்மாத்திரம் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide85.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10726,51 +11856,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. தாவீது சவுலைப்பார்த்து: உம்முடைய அடியான் என் தகப்பனுடைய ஆடுகளை மேய்த்துக்கொண்டிருக்கிற போது, ஒருவிசை ஒரு சிங்கமும் ஒரு விசை ஒரு கரடியும் வந்து, மந்தையிலிருக்கிற ஒரு ஆட்டைப் பிடித்துக்கொண்டது.]]></a:t>
+              <a:t><![CDATA[26. அப்பொழுது தாவீது தன்னண்டையிலே நிற்கிறவர்களைப் பார்த்து, இந்தப் பெலிஸ்தனைக் கொன்று இஸ்ரவேலுக்கு நேரிட்ட நிந்தையை நீக்குகிறவனுக்கு என்ன செய்யப்படும்; ஜீவனுள்ள தேவனுடைய சேனைகளை நிந்திக்கிறதற்கு விருத்தசேதனம் இல்லாத இந்த பெலிஸ்தன் எம்மாத்திரம் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide86.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10835,51 +11965,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. ஆகையால் தாவீது பெலிஸ்தனண்டையில் ஓடி அவன்மேல் நின்று, அவன் பட்டயத்தை எடுத்து, அதை அதின் உறையிலிருந்து உருவி, அவனைக் கொன்று அதினாலே அவன் தலையை வெட்டிப்போட்டான்; அப்பொழுது தங்கள் வீரன் செத்துப்போனான் என்று பெலிஸ்தர் கண்டு, ஓடிப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[27. அதற்கு ஜனங்கள்: அவனைக் கொல்லுகிறவனுக்கு இன்ன இன்னபடி செய்யப்படும் என்று முன் சொன்ன வார்த்தைகளையே அவனுக்குச் சொன்னார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide87.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10944,51 +12074,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. ஆகையால் தாவீது பெலிஸ்தனண்டையில் ஓடி அவன்மேல் நின்று, அவன் பட்டயத்தை எடுத்து, அதை அதின் உறையிலிருந்து உருவி, அவனைக் கொன்று அதினாலே அவன் தலையை வெட்டிப்போட்டான்; அப்பொழுது தங்கள் வீரன் செத்துப்போனான் என்று பெலிஸ்தர் கண்டு, ஓடிப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[48. அப்பொழுது அந்தப் பெலிஸ்தன் எழும்பி, தாவீதுக்கு எதிராகக் கிட்டிவருகையில், தாவீது தீவிரமாய் அந்தச் சேனைக்கும் அந்தப் பெலிஸ்தனுக்கும் எதிராக ஓடி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide88.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11053,51 +12183,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. ஆகையால் தாவீது பெலிஸ்தனண்டையில் ஓடி அவன்மேல் நின்று, அவன் பட்டயத்தை எடுத்து, அதை அதின் உறையிலிருந்து உருவி, அவனைக் கொன்று அதினாலே அவன் தலையை வெட்டிப்போட்டான்; அப்பொழுது தங்கள் வீரன் செத்துப்போனான் என்று பெலிஸ்தர் கண்டு, ஓடிப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[48. அப்பொழுது அந்தப் பெலிஸ்தன் எழும்பி, தாவீதுக்கு எதிராகக் கிட்டிவருகையில், தாவீது தீவிரமாய் அந்தச் சேனைக்கும் அந்தப் பெலிஸ்தனுக்கும் எதிராக ஓடி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide89.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11162,51 +12292,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. நான் அதைத் தொடர்ந்துபோய், அதை அடித்து, அதை அதின் வாய்க்குத் தப்புவித்தேன்; அது என்மேல் பாய்ந்த போது, நான் அதின் தாடியைப் பிடித்து, அதை அடித்துக் கொன்றுபோட்டேன்.]]></a:t>
+              <a:t><![CDATA[28. அந்த மனுஷரோடே அவன் பேசிக்கொண்டிருக்கிறதை அவன் மூத்த சகோதரனாகிய எலியாப் கேட்டபோது, அவன் தாவீதின்மேல் கோபங்கொண்டு: நீ இங்கே வந்தது என்ன? வனாந்தரத்திலுள்ள அந்தக் கொஞ்ச ஆடுகளை நீ யார் வசத்தில் விட்டாய்? யுத்தத்தைப் பார்க்க அல்லவா வந்தாய்? உன் துணிகரத்தையும், உன் இருதயத்தின் அகங்காரத்தையும் நான் அறிவேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11271,51 +12401,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவன் தன் கால்களிலே வெண்கலக்கவசத்தையும் தன் தோள்களின்மேல் வெண்கலக் கேடகத்தையும் தரித்திருப்பான்.]]></a:t>
+              <a:t><![CDATA[5. அவன் தன் தலையின்மேல் வெண்கலச் சீராவைப் போட்டு, ஒரு போர்க்கவசம் தரித்துக்கொண்டிருப்பான்; அந்தக் கவசத்தின் நிறை ஐயாயிரம் சேக்கலான வெண்கலமாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide90.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11380,51 +12510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. நான் அதைத் தொடர்ந்துபோய், அதை அடித்து, அதை அதின் வாய்க்குத் தப்புவித்தேன்; அது என்மேல் பாய்ந்த போது, நான் அதின் தாடியைப் பிடித்து, அதை அடித்துக் கொன்றுபோட்டேன்.]]></a:t>
+              <a:t><![CDATA[28. அந்த மனுஷரோடே அவன் பேசிக்கொண்டிருக்கிறதை அவன் மூத்த சகோதரனாகிய எலியாப் கேட்டபோது, அவன் தாவீதின்மேல் கோபங்கொண்டு: நீ இங்கே வந்தது என்ன? வனாந்தரத்திலுள்ள அந்தக் கொஞ்ச ஆடுகளை நீ யார் வசத்தில் விட்டாய்? யுத்தத்தைப் பார்க்க அல்லவா வந்தாய்? உன் துணிகரத்தையும், உன் இருதயத்தின் அகங்காரத்தையும் நான் அறிவேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide91.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11489,51 +12619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. அப்பொழுது இஸ்ரவேலரும் யூதா மனுஷரும் எழும்பி, ஆர்ப்பரித்து, பள்ளத்தாக்கின் எல்லைமட்டும், எக்ரோனின் வாசல்கள்மட்டும், பெலிஸ்தரைத் துரத்தினார்கள்; சாராயீமின் வழியிலும், காத் பட்டணமட்டும், எக்ரோன் பட்டணமட்டும், பெலிஸ்தர் வெட்டுண்டு விழுந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[28. அந்த மனுஷரோடே அவன் பேசிக்கொண்டிருக்கிறதை அவன் மூத்த சகோதரனாகிய எலியாப் கேட்டபோது, அவன் தாவீதின்மேல் கோபங்கொண்டு: நீ இங்கே வந்தது என்ன? வனாந்தரத்திலுள்ள அந்தக் கொஞ்ச ஆடுகளை நீ யார் வசத்தில் விட்டாய்? யுத்தத்தைப் பார்க்க அல்லவா வந்தாய்? உன் துணிகரத்தையும், உன் இருதயத்தின் அகங்காரத்தையும் நான் அறிவேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide92.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11598,51 +12728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. அப்பொழுது இஸ்ரவேலரும் யூதா மனுஷரும் எழும்பி, ஆர்ப்பரித்து, பள்ளத்தாக்கின் எல்லைமட்டும், எக்ரோனின் வாசல்கள்மட்டும், பெலிஸ்தரைத் துரத்தினார்கள்; சாராயீமின் வழியிலும், காத் பட்டணமட்டும், எக்ரோன் பட்டணமட்டும், பெலிஸ்தர் வெட்டுண்டு விழுந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[28. அந்த மனுஷரோடே அவன் பேசிக்கொண்டிருக்கிறதை அவன் மூத்த சகோதரனாகிய எலியாப் கேட்டபோது, அவன் தாவீதின்மேல் கோபங்கொண்டு: நீ இங்கே வந்தது என்ன? வனாந்தரத்திலுள்ள அந்தக் கொஞ்ச ஆடுகளை நீ யார் வசத்தில் விட்டாய்? யுத்தத்தைப் பார்க்க அல்லவா வந்தாய்? உன் துணிகரத்தையும், உன் இருதயத்தின் அகங்காரத்தையும் நான் அறிவேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide93.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11707,51 +12837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. அப்பொழுது இஸ்ரவேலரும் யூதா மனுஷரும் எழும்பி, ஆர்ப்பரித்து, பள்ளத்தாக்கின் எல்லைமட்டும், எக்ரோனின் வாசல்கள்மட்டும், பெலிஸ்தரைத் துரத்தினார்கள்; சாராயீமின் வழியிலும், காத் பட்டணமட்டும், எக்ரோன் பட்டணமட்டும், பெலிஸ்தர் வெட்டுண்டு விழுந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[49. தன் கையை அடைப்பத்திலே போட்டு, அதிலிருந்து ஒரு கல்லை எடுத்து, கவணிலே வைத்துச் சுழற்றி, பெலிஸ்தனுடைய நெற்றியிலே பட எறிந்தான்; அந்தக் கல் அவன் நெற்றியில் பதிந்து போனதினால், அவன் தரையிலே முகங்குப்புற விழுந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide94.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11816,51 +12946,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அந்தச் சிங்கத்தையும் அந்தக் கரடியையும் உம்முடைய அடியானாகிய நான் கொன்றேன்; விருத்தசேதனமில்லாத இந்தப் பெலிஸ்தனும் அவைகளில் ஒன்றைப்போல இருப்பான்; அவன் ஜீவனுள்ள தேவனுடைய சேனைகளை நிந்தித்தானே என்றான்.]]></a:t>
+              <a:t><![CDATA[49. தன் கையை அடைப்பத்திலே போட்டு, அதிலிருந்து ஒரு கல்லை எடுத்து, கவணிலே வைத்துச் சுழற்றி, பெலிஸ்தனுடைய நெற்றியிலே பட எறிந்தான்; அந்தக் கல் அவன் நெற்றியில் பதிந்து போனதினால், அவன் தரையிலே முகங்குப்புற விழுந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide95.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11925,51 +13055,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அந்தச் சிங்கத்தையும் அந்தக் கரடியையும் உம்முடைய அடியானாகிய நான் கொன்றேன்; விருத்தசேதனமில்லாத இந்தப் பெலிஸ்தனும் அவைகளில் ஒன்றைப்போல இருப்பான்; அவன் ஜீவனுள்ள தேவனுடைய சேனைகளை நிந்தித்தானே என்றான்.]]></a:t>
+              <a:t><![CDATA[49. தன் கையை அடைப்பத்திலே போட்டு, அதிலிருந்து ஒரு கல்லை எடுத்து, கவணிலே வைத்துச் சுழற்றி, பெலிஸ்தனுடைய நெற்றியிலே பட எறிந்தான்; அந்தக் கல் அவன் நெற்றியில் பதிந்து போனதினால், அவன் தரையிலே முகங்குப்புற விழுந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide96.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12034,51 +13164,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[53. இஸ்ரவேல் புத்திரர் பெலிஸ்தரை மூர்க்கமாய்த் துரத்தினபிற்பாடு, திரும்பி வந்து, அவர்களுடைய பாளயங்களைக் கொள்ளையிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[29. அதற்குத் தாவீது: நான் இப்பொழுது செய்தது என்ன? நான் வந்ததற்கு முகாந்தரம் இல்லையா என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide97.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12143,51 +13273,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. பின்னும் தாவீது: என்னைச் சிங்கத்தின் கைக்கும் கரடியின் கைக்கும் தப்புவித்த கர்த்தர் இந்தப் பெலிஸ்தனுடைய கைக்கும் தப்புவிப்பார் என்றான்; அப்பொழுது சவுல் தாவீதைப் பார்த்து: போ, கர்த்தர் உன்னுடனேகூட இருப்பாராக என்றான்.]]></a:t>
+              <a:t><![CDATA[50. இவ்விதமாகத் தாவீது ஒரு கவணினாலும் ஒரு கல்லினாலும் பெலிஸ்தனை மேற்கொண்டு, அவனை மடங்கடித்து, அவனைக் கொன்றுபோட்டான்; தாவீதின் கையில் பட்டயம் இல்லாதிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide98.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12252,51 +13382,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. பின்னும் தாவீது: என்னைச் சிங்கத்தின் கைக்கும் கரடியின் கைக்கும் தப்புவித்த கர்த்தர் இந்தப் பெலிஸ்தனுடைய கைக்கும் தப்புவிப்பார் என்றான்; அப்பொழுது சவுல் தாவீதைப் பார்த்து: போ, கர்த்தர் உன்னுடனேகூட இருப்பாராக என்றான்.]]></a:t>
+              <a:t><![CDATA[50. இவ்விதமாகத் தாவீது ஒரு கவணினாலும் ஒரு கல்லினாலும் பெலிஸ்தனை மேற்கொண்டு, அவனை மடங்கடித்து, அவனைக் கொன்றுபோட்டான்; தாவீதின் கையில் பட்டயம் இல்லாதிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide99.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12361,51 +13491,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[54. தாவீது பெலிஸ்தனுடைய தலையை எடுத்து, அதை எருசலேமுக்குக் கொண்டு வந்தான்; அவன் ஆயுதங்களையோ தன் கூடாரத்திலே வைத்தான்.]]></a:t>
+              <a:t><![CDATA[30. அவனை விட்டு, வேறொருவனிடத்தில் திரும்பி, அந்தப்பிரகாரமாகவே கேட்டான்; ஜனங்கள் முன்போலவே உத்தரவு சொன்னார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -12440,51 +13570,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469493787" r:id="rId1"/>
+    <p:sldLayoutId id="2473414244" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -12580,50 +13710,130 @@
 
 <file path=ppt/slides/_rels/slide108.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide108.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide109.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide109.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide110.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide110.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide111.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide111.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide112.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide112.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide113.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide113.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide114.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide114.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide115.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide115.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide116.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide116.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide117.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide117.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide118.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide118.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide119.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide119.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -13492,51 +14702,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ಅವನ ಈಟಿಯ ಕೋಲು ನೇಯಿಗಾರನ ಕುಂಟೆಯಷ್ಟು ಗಾತ್ರವಿತ್ತು. ಅವನ ಕಬ್ಬಿಣದ ಈಟಿಯ ಅಲಗು ಆರುನೂರು ಶೇಕೆಲು ತೂಕವಾಗಿತ್ತು.]]></a:t>
+              <a:t><![CDATA[প্রায 125 পাউণ্ড|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13624,51 +14834,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಡೇರೆಯಲ್ಲಿ ಇಟ್ಟನು.]]></a:t>
+              <a:t><![CDATA[উত্তর দিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13756,51 +14966,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. ಆಗ ಸೌಲನು ದಾವೀದನಿಗೆ ತನ್ನ ಆಯುಧಗಳನ್ನು ತೊಡಿಸಿ ಅವನ ತಲೆಯ ಮೇಲೆ ಒಂದು ಹಿತ್ತಾಳೆಯ ಶಿರಸ್ತ್ರಾಣವನ್ನು ಇಟ್ಟು]]></a:t>
+              <a:t><![CDATA[31. কযেক জন লোক দায়ূদকে কথা বলতে দেখল| তারা দায়ূদকে শৌলের কাছে নিয়ে গেলো| শৌলকে তারা বলল, দায়ূদ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13888,51 +15098,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅವನಿಗೆ ಕವಚವನ್ನು ತೊಡಿಸಿದನು.]]></a:t>
+              <a:t><![CDATA[কি বলেছিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14020,51 +15230,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[55. ದಾವೀದನು ಫಿಲಿಷ್ಟಿಯನಿಗೆ ಎದುರಾಗಿ ಹೊರಟ ದ್ದನ್ನು ಸೌಲನು ನೋಡಿದಾಗ ತನ್ನ ಸೈನ್ಯಾಧಿಪತಿಯಾದ]]></a:t>
+              <a:t><![CDATA[51. তাই দায়ূদ গলিযাতের শরীরের কাছে দৌড়ে গেলেন| তিনি গলিযাতের তরবারির খাপ থেকে তরবারি বের করে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14152,51 +15362,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅಬ್ನೇರನಿಗೆ--ಅಬ್ನೇರನೇ, ಈ ಯುವಕನು ಯಾರ ಮಗನು ಅಂದನು. ಅದಕ್ಕೆ ಅಬ್ನೇರನು--ಅರಸನೇ, ನಿನ್ನ ಜೀವದಾಣೆ ನಾನರಿಯೆ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[গলিযাতের মুণ্ড কেটে ফেললেন| এই ভাবেই তিনি গলিযাতকে হত্যা করলেন|তাদের নাযককে মৃত দেখে অন্যান্য]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14284,51 +15494,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[56. ಅದಕ್ಕೆ ಅರಸನು ಆ ಯೌವನಸ್ಥನು ಯಾರ ಮಗನೆಂದು ವಿಚಾರಿಸು ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[পলেষ্টীয়রা দৌড় লাগাল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14416,51 +15626,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[57. ದಾವೀದನು ಫಿಲಿಷ್ಟಿಯನನ್ನು ಕೊಂದು ಅವನ ತಲೆಯನ್ನು ತೆಗೆದುಕೊಂಡು ತಿರಿಗಿ ಬರುವಾಗ ಅಬ್ನೇರನು ಅವನನ್ನು ಕರೆದು ಸೌಲನ]]></a:t>
+              <a:t><![CDATA[52. ইস্রায়েলীয়রা আর যিহূদার সৈন্যরা হৈ-হৈ করতে করতে পলেষ্টীয়দের তাড়া করল| এই ভাবে তারা ধাওযা করল]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14548,51 +15758,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮುಂದೆ ನಿಲ್ಲಿಸಿದನು.]]></a:t>
+              <a:t><![CDATA[গাত্‌ শহরের সীমানা আর ইক্রোণের ফটক পর্য়ন্ত| তারা অনেক পলেষ্টীয়কে হত্যা করল| শারাইমের রাস্তা ধরে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14680,51 +15890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[58. ಆಗ ಸೌಲನು--ಯೌವನ ಸ್ತನೇ, ನೀನು ಯಾರ ಮಗನು ಎಂದು ಅವನನ್ನು ಕೇಳಿದನು. ಅದಕ್ಕೆ ದಾವೀದನು--ನಾನು ನಿನ್ನ ಸೇವಕ]]></a:t>
+              <a:t><![CDATA[গাত্‌ আর ইক্রোণ পর্য়ন্ত তাদের মৃতদেহ ছড়িয়ে পড়েছিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14812,51 +16022,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಾಗಿರುವ ಬೇತ್ಲೆಹೇಮಿನವನಾದ ಇಷಯನ ಮಗನು ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[53. পলেষ্টীয়দের তাড়িয়ে নিয়ে যাবার পর ইস্রায়েলীয়রা পলেষ্টীয়দের শিবিরে ফিরে এসে অনেক জিনিসপত্র]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14944,51 +16154,1371 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ಇದಲ್ಲದೆ ಖೇಡ್ಯ ಹಿಡಿಯುವವನು ಅವನ ಮುಂದೆ ನಡೆದನು. ಅವನು ನಿಂತು ಇಸ್ರಾ ಯೇಲ್‌ ಸೈನ್ಯದವರಿಗೆ ಕೂಗಿ]]></a:t>
+              <a:t><![CDATA[6. গলিযাতের পাযেও ছিল পিতলের বর্মা তার পিঠে ছিল পিতলের বর্শা|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide110.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[লুঠ করল|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide111.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[54. গলিযাতের মুণ্ড নিয়ে দায়ূদ জেরুশালেমে চলে এলেন| তিনি গলিযাতের অস্ত্রশস্ত্রগুলো নিজের তাঁবুতে]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide112.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[রেখে দিলেন|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide113.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[55. শৌল দায়ূদকে গলিযাতের বিরুদ্ধে যুদ্ধে যেতে দেখলেন| সেনাপতি অবনেরকে শৌল জিজ্ঞাসা করলেন, “অব্নের,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide114.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[এ বালকটির পিতা কে বলো তো?”অব্নের বলল, “দিব্য করে বলছি, আমি জানি না.”]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide115.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[56. রাজা শৌল বললেন, “ওর পিতাকে খুঁজে বের করো|”]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide116.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[57. গলিযাতকে হত্যা করে দায়ূদ যখন ফিরে এলেন তখন অবনের তাকে শৌলের কাছে নিয়ে এলো| দাযূদের হাতে তখন]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide117.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[গলিযাতের কাটা মুণ্ড|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide118.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[58. শৌল দায়ূদকে জিজ্ঞাসা করলেন, “যুবক তোমার পিতা কে?”দায়ূদ উত্তর দিলেন, “আমি আপনার ভৃত্য]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide119.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[বৈত্‌লেহমের য়িশযের পুত্র|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15076,51 +17606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೇಳಿದ್ದೇನಂದರೆ--ಯಾಕೆ ನೀವು ವ್ಯೂಹ ಕಟ್ಟಲು ಹೊರಟಿರಿ? ನಾನು ಫಿಲಿಷ್ಟಿಯನಲ್ಲವೋ? ನೀವು ಸೌಲನ ಸೇವಕರ ಲ್ಲವೋ? ನೀವು]]></a:t>
+              <a:t><![CDATA[32. দায়ূদ শৌলকে বললেন, “লোকরা যেন গলিযাতকে নিরুত্‌সাহিত করে না দেয| আমি তোমার ভৃত্য| আমি এই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15208,51 +17738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಿಮಗೋಸ್ಕರ ಒಬ್ಬನನ್ನು ಆದು ಕೊಳ್ಳಿರಿ; ಅವನು ನನ್ನ ಮುಂದೆ ಬರಲಿ.]]></a:t>
+              <a:t><![CDATA[পলেষ্টীয়ের সঙ্গে যুদ্ধ করতে চাই|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15340,51 +17870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. ದಾವೀದನು ಅವನ ಕತ್ತಿಯನ್ನು ತನ್ನ ಆಯುಧಗಳ ಮೇಲೆ ಕಟ್ಟಿಕೊಂಡು ಹೋಗಬೇಕೆಂದಿದ್ದನು. ಆದರೆ ಅದು ಅವನಿಗೆ ಅಭ್ಯಾಸ]]></a:t>
+              <a:t><![CDATA[7. তার বর্শার কাঠের দণ্ডটা ছিল তাঁতির লাঠির মতো লম্বা| বর্শার ফলকের ওজন 15 পাউণ্ড| গলিযাতের ঢাল]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15472,51 +18002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ವಿದ್ದಿಲ್ಲ, ಆಗ ದಾವೀದನು ಸೌಲನಿಗೆ--ನನಗೆ ಅವುಗಳ ಅಭ್ಯಾಸವಿಲ್ಲದ್ದರಿಂದ ಇವುಗಳ ಸಂಗಡ ಹೋಗ ಲಾರೆನು ಎಂದು ಹೇಳಿ]]></a:t>
+              <a:t><![CDATA[নিয়ে তার সহকারী আগে আগে হাঁটত|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15604,51 +18134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅವುಗಳನ್ನು ಬಿಚ್ಚಿಹಾಕಿ]]></a:t>
+              <a:t><![CDATA[33. শৌল বললেন, “তুমি তা করতে পারো না| তুমি তো একজন সৈনিকও নও|আর গলিযাত্‌ তো ছোটবেলা থেকেই যুদ্ধ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15736,51 +18266,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ಅವನು ನನ್ನ ಸಂಗಡ ಯುದ್ಧ ಮಾಡಬಲ್ಲವನಾಗಿದ್ದು ನನ್ನನ್ನು ಕೊಂದರೆ ನಾವು ನಿಮಗೆ ಸೇವಕರಾಗಿರುವೆವು; ನಾನು ಅವನ ಸಂಗಡ]]></a:t>
+              <a:t><![CDATA[করছে|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15868,51 +18398,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಯುದ್ಧಮಾಡಬಲ್ಲವನಾಗಿದ್ದು ಅವನನ್ನು ಕೊಂದರೆ ನೀವು ನಮಗೆ ಸೇವಕರಾಗಿದ್ದು ನಮ್ಮನ್ನು ಸೇವಿಸಬೇಕು ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[8. প্রত্যেকদিন গলিযাত্‌ বেরিয়ে এসে ইস্রায়েলীয় সৈন্যদের দিকে যুদ্ধের হুঙ্কার দিয়ে বলত, “কেন তোমরা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16000,51 +18530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. ತನ್ನ ಕೋಲನ್ನು ತನ್ನ ಕೈಯಲ್ಲಿ ಹಿಡಿದು ಹಳ್ಳದಲ್ಲಿರುವ ಐದು ನುಣುಪಾದ ಕಲ್ಲುಗಳನ್ನು ಆರಿಸಿಕೊಂಡು ಅವು ಗಳನ್ನು]]></a:t>
+              <a:t><![CDATA[যুদ্ধের জন্য সারবন্দি দাঁড়িয়ে? তোমরা শৌলের ভৃত্য| আমি একজন পলেষ্টীয়| একজনকে তোমরা বেছে নাও, তাকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16132,51 +18662,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ಹಾಗೆಯೇ ಸೌಲನೂ ಇಸ್ರಾಯೇಲ್‌ ಮನುಷ್ಯರೂ ಕೂಡಿ ಕೊಂಡು ಏಲಾ ತಗ್ಗಿನ ಬಳಿಯಲ್ಲಿ ದಂಡಿಳಿದು ಫಿಲಿಷ್ಟಿ ಯರಿಗೆ ಎದುರಾಗಿ]]></a:t>
+              <a:t><![CDATA[1. পলেষ্টীয়রা যুদ্ধের জন্যে সৈন্য জড়ো করতে লাগল| যিহূদার সোখোতে তারা জড়ো হল| সোখোর আর অসেকার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16264,51 +18794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತನಗಿರುವ ಕುರುಬರ ಚೀಲದಲ್ಲಿ ಹಾಕಿ ಕವಣೆ ಯನ್ನು ತನ್ನ ಕೈಯಲ್ಲಿ ಹಿಡುಕೊಂಡು ಆ ಫಿಲಿಷ್ಟಿಯನ ಬಳಿಗೆ ಹೋದನು.]]></a:t>
+              <a:t><![CDATA[আমার সঙ্গে লড়বার জন্য পাঠিয়ে দাও|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16396,51 +18926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ಆ ಫಿಲಿಷ್ಟಿಯನು--ನಾನು ಈ ದಿನ ಇಸ್ರಾಯೇಲಿನ ಸೈನ್ಯಗಳನ್ನು ನಿಂದಿಸುತ್ತೇನೆ; ನಾವು ಒಬ್ಬರಿಗೊಬ್ಬರು ಯುದ್ಧಮಾಡುವ]]></a:t>
+              <a:t><![CDATA[9. যদি সে আমাকে হত্যা করে তাহলে আমরা পলেষ্টীয়রা সকলেই তোমাদের ক্রীতদাস হব| কিন্তু আমি যদি তাকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16528,51 +19058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹಾಗೆ ನನಗೆ ಒಬ್ಬನನ್ನು ಬಿಟ್ಟುಬಿಡಿರಿ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[হত্যা করি, তাহলে তোমাদের সবাইকে আমাদের ক্রীতদাস হতে হবে এবং আমাদের সেবা করতে হবে|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16660,51 +19190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ಸೌಲನೂ ಸಮಸ್ತ ಇಸ್ರಾಯೇಲ್ಯರೂ ಆ ಫಿಲಿಷ್ಟಿಯನ ಮಾತುಗಳನ್ನು ಕೇಳಿದಾಗ ಎದೆಗುಂದಿ ಬಹು ಭಯಪಟ್ಟರು.]]></a:t>
+              <a:t><![CDATA[34. তখন দায়ূদ শৌলকে বললেন, “আমি তোমার ভৃত্য, পিতার মেষগুলোর দেখাশুনা করছিলাম| একটা সিংহ আর একটা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16792,51 +19322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. ಆಗ ಫಿಲಿಷ್ಟಿಯನು ತ್ವರೆಯಾಗಿ ದಾವೀದನ ಸವಿಾಪಕ್ಕೆ ಬಂದನು.]]></a:t>
+              <a:t><![CDATA[ভাল্লুক পাল থেকে একটা মেষ নিয়ে গেল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16924,51 +19454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ದಾವೀದನು ಯೆಹೂದದ ಬೇತ್ಲೆಹೇಮ್‌ ಊರಿನ ಎಫ್ರಾತ್ಯನಾದ ಇಷಯನೆಂಬವನ ಮಗನಾ ಗಿದ್ದನು. ಈ ಇಷಯನಿಗೆ ಎಂಟು ಮಂದಿ ಕುಮಾರ]]></a:t>
+              <a:t><![CDATA[10. পলেষ্টীয়রা আরো বলল, “এই আমি এখানে দাঁড়িয়ে ইস্রায়েলীয় সৈন্যদের নিয়ে ঠাট্টা তামাশা করছি|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17056,51 +19586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ರಿದ್ದರು. ಇವನು ಸೌಲನ ದಿವಸಗಳಲ್ಲಿ ಜನರೊಳಗೆ ವೃದ್ಧನಾಗಿದ್ದನು.]]></a:t>
+              <a:t><![CDATA[সাহস থাকে তো একজনকে পাঠিয়ে দাও| আমার সঙ্গে হয়ে যাক এক হাত লড়াই|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17188,51 +19718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ಇಷಯನ ಮೂವರು ಹಿರೀ ಕುಮಾರರು ಸೌಲನ ಹಿಂದೆ ಯುದ್ಧಕ್ಕೆ ಹೋಗಿದ್ದರು. ಯುದ್ಧಕ್ಕೆ ಹೋದ ಆ ಮೂವರು ಕುಮಾರರಲ್ಲಿ ಚೊಚ್ಚಲ]]></a:t>
+              <a:t><![CDATA[35. আমি ঐ জন্তুটার পেছনে ধাওযা করে ওটার মুখ থেকে মেষটাকে টেনে বের করে নিয়ে এলাম| জন্তুটা আমার ওপর]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17320,51 +19850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮಗನ ಹೆಸರು ಎಲೀಯಾಬನು; ಎರಡನೆ ಯವನ ಹೆಸರು ಅಬೀನಾದಾಬನು, ಮೂರನೆಯವನ ಹೆಸರು ಶಮ್ಮನು.]]></a:t>
+              <a:t><![CDATA[ঝাঁপিযে পড়ল| তখন আমি ওর দাড়ি ধরে টেনে জোরে এমন আঘাত করলাম যে সেটা মরে গেল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17452,51 +19982,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ಫಿಲಿಷ್ಟಿಯರು ಯುದ್ಧಮಾಡುವದಕ್ಕೆ ತಮ್ಮ ಸೈನ್ಯವನ್ನು ಯೆಹೂದ ದೇಶದ ಸೋಕೋ ವಿನಲ್ಲಿ ಕೂಡಿಸಿ ಅಜೇಕಕ್ಕೂ ಸೋಕೋವಿಗೂ ಮಧ್ಯ]]></a:t>
+              <a:t><![CDATA[11. শৌল এবং ইস্রায়েলীয় সৈন্যরা গলিযাতের এই সব আস্ফালন শুনে বেশ ভয় পেয়ে গেল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17584,51 +20114,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಯುದ್ಧಮಾಡಲು ವ್ಯೂಹ ಕಟ್ಟಿದರು.]]></a:t>
+              <a:t><![CDATA[মাঝখানে তাদের তাঁবু পড়লো| জায়গাটা ছিল এফস্দম্মীম নামে একটা শহরে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17716,51 +20246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದಲ್ಲಿ ಎಫೆಸ್ದವ್ಮೆಾಮಿನಲ್ಲಿ ದಂಡಿಳಿದರು.]]></a:t>
+              <a:t><![CDATA[36. একটা সিংহ আর একটা ভাল্লুককে আমি শেষ করে দিয়েছি| এরপর আমি এই বিদেশী গলিযাতকে ওদের মতোই হত্যা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17848,51 +20378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ಆದರೆ ದಾವೀದನು ಚಿಕ್ಕವನಾ ಗಿದ್ದನು. ಹಿರಿಯರಾದ ಆ ಮೂವರು ಸೌಲನ ಹಿಂದೆ ಯುದ್ಧಕ್ಕೆ ಹೋಗಿದ್ದರು.]]></a:t>
+              <a:t><![CDATA[করব| গলিযাত্‌ মরবেই কারণ সে জীবন্ত ঈশ্বরের সৈন্যবাহিনীকে নিয়ে ঠাট্টা তামাশা করেছে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17980,51 +20510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ದಾವೀದನು ಸೌಲನನ್ನು ಬಿಟ್ಟು ಬೇತ್ಲೆಹೇಮಿಗೆ ತನ್ನ ತಂದೆಯ ಕುರಿಗಳನ್ನು ಮೇಯಿಸಲು ಹೋಗಿದ್ದನು.]]></a:t>
+              <a:t><![CDATA[12. দায়ূদ ছিলেন য়িশযের পুত্র| যিশয় যিহূদার বৈত্‌লেহমে ইফ্রাথা বংশের লোক| তার আট জন পুত্র ছিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18112,51 +20642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ಫಿಲಿಷ್ಟಿಯನು ಉದ ಯದಲ್ಲಿಯೂ ಸಾಯಂಕಾಲದಲ್ಲಿಯೂ ಬಂದು ನಾಲ್ವತ್ತು ದಿವಸ ನಿಂತುಕೊಳ್ಳುತ್ತಿದ್ದನು.]]></a:t>
+              <a:t><![CDATA[শৌলের আমলে যিশয় বৃদ্ধ হয়ে গিয়েছিলেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18244,51 +20774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. ಗುರಾಣಿ ಹಿಡಿಯುವವನು ಅವನ ಮುಂದೆ ನಡೆದನು. ಫಿಲಿಷ್ಟಿಯನು ದಾವೀದ ನನ್ನು ದೃಷ್ಟಿಸಿ ನೋಡಿ ಅವನು ಕೆಂಪಾದವನಾಗಿಯೂ]]></a:t>
+              <a:t><![CDATA[37. প্রভু আমাকে সিংহ আর ভাল্লুকের হাত থেকে বাঁচিয়েছেন| এই পলেষ্টীয়দের হাত থেকে তিনি আমার রক্ষা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18376,51 +20906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸೌಂದರ್ಯ ರೂಪವುಳ್ಳವನಾಗಿಯೂ ಇರುವ ಹುಡು ಗನಾಗಿದ್ದದರಿಂದ ಅವನನ್ನು ತಿರಸ್ಕರಿಸಿ ದಾವೀದನಿಗೆ]]></a:t>
+              <a:t><![CDATA[করবেন|”শৌল দায়ূদকে বললেন, “তবে যাও| প্রভু তোমার সহায় হোন|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18508,51 +21038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ಇಷಯನು ತನ್ನ ಮಗನಾದ ದಾವೀದನಿಗೆನಿನ್ನ ಸಹೋದರರಿಗೋಸ್ಕರ ಒಂದು ಏಫದ ಹುರಿದ ಧಾನ್ಯವನ್ನೂ ಈ ಹತ್ತು ರೊಟ್ಟಿಗಳನ್ನೂ]]></a:t>
+              <a:t><![CDATA[13. য়িশযের প্রথম তিনটি পুত্র শৌলের সঙ্গে যুদ্ধে গিয়েছিল| প্রথম পুত্রের নাম ইলীয়াব| দ্বিতীয় জনের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18640,51 +21170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತಕ್ಕೊಂಡು ದಂಡಿನಲ್ಲಿರುವ ನಿನ್ನ ಸಹೋದರರ ಬಳಿಗೆ ಓಡಿ ಹೋಗು.]]></a:t>
+              <a:t><![CDATA[নাম অমীনাদব, তৃতীয় নাম শম্ম|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18772,51 +21302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. ನೀನು ಕೋಲು ಹಿಡುಕೊಂಡು ನನ್ನ ಬಳಿಗೆ ಬರುವ ಹಾಗೆ ನಾನು ನಾಯಿಯೋ ಎಂದು ಹೇಳಿ ಆ ಫಿಲಿಷ್ಟಿಯನು ತನ್ನ ದೇವರುಗಳಿಂದ]]></a:t>
+              <a:t><![CDATA[38. এই বলে শৌল তাঁর পোশাক দায়ূদকে পরিযে দিলেন| ওর মাথায় চড়িযে দিলেন পিতলের শিরস্ত্রাণ আর দেহে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18904,51 +21434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದಾವೀದನನ್ನು ಶಪಿಸಿದನು.]]></a:t>
+              <a:t><![CDATA[দিলেন পিতলের বর্ম|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19036,51 +21566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ಫಿಲಿಷ್ಟಿಯರು ಒಂದು ಕಡೆಯಾಗಿ ಪರ್ವತದ ಬಳಿ ಯಲ್ಲಿಯೂ ಇಸ್ರಾಯೇಲ್ಯರು ಒಂದು ಕಡೆಯಾಗಿ ಪರ್ವತದ ಬಳಿಯಲ್ಲಿಯೂ ನಿಂತರು,]]></a:t>
+              <a:t><![CDATA[2. শৌল এবং ইস্রায়েলের সৈন্যরা একত্র হল| এলা উপত্যকায তাদের তাঁবু পড়ল| শৌলের সৈন্যরা পলেষ্টীয়দের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19168,51 +21698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ಇದಲ್ಲದೆ ಈ ಹತ್ತು ಗಿಣ್ಣಿನ ಗಡ್ಡೆಗಳನ್ನು ಅವರ ಸಾವಿರಕ್ಕೆ ಪ್ರಧಾನನಾದವನಿಗೆ ಕೊಟ್ಟು ನಿನ್ನ ಸಹೋದರರ]]></a:t>
+              <a:t><![CDATA[14. সবচেয়ে যে ছোট তার নাম দায়ূদ| ওঁর তিন দাদা শৌলের সৈন্যদলে য়োগ দিয়েছিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19300,51 +21830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕ್ಷೇಮಸಮಾಚಾರವನ್ನು ವಿಚಾರಿಸಿ ಅವರ ಗುರುತನ್ನು ತಕ್ಕೊಂಡು ಬಾ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[39. দায়ূদ কোমরে তরবারি নিলেন| একটু ঘুরে ফিরে বেড়িযে দেখলেন সব ঠিক আছে কি না| তিনি শৌলের পোশাকটা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19432,51 +21962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ಆಗ ಸೌಲನೂ ಇವರೂ ಇಸ್ರಾಯೇಲ್ಯರೆಲ್ಲರೂ ಫಿಲಿಷ್ಟಿ ಯರ ಸಂಗಡ ಏಲಾ ತಗ್ಗಿನಲ್ಲಿ ಯುದ್ಧಮಾಡುತ್ತಿದ್ದರು.]]></a:t>
+              <a:t><![CDATA[পরার চেষ্টা করলেন কিন্তু তিনি এমন ভারী জিনিস পরতে অভ্য়স্ত ছিলেন না|তাই তিনি শৌলকে বললেন, “আমি এইসব]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19564,51 +22094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ದಾವೀದನು ಉದಯದಲ್ಲಿ ಎದ್ದು ಕುರಿ ಕಾಯುವವನ ವಶಕ್ಕೆ ಕುರಿಗಳನ್ನು ಬಿಟ್ಟು ತನ್ನ ತಂದೆಯಾದ ಇಷಯನು ತನಗೆ ಆಜ್ಞಾಪಿಸಿದ]]></a:t>
+              <a:t><![CDATA[জিনিস নিয়ে লড়াই করতে পারব না| আমি ওগুলোতে অভ্য়স্ত নই|” তারপর তিনি ওগুলো সব খুলে ফেললেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19696,51 +22226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹಾಗೆಯೇ ತಕ್ಕೊಂಡು ಹೋಗಿ ಸೈನ್ಯವು ಯುದ್ಧಕ್ಕೆ ಆರ್ಭಟಿಸಿ ಹೊರಡುವಾಗ ಸಾಮಗ್ರಿ ಇರುವ ಸ್ಥಳಕ್ಕೆ ಬಂದನು.]]></a:t>
+              <a:t><![CDATA[15. কিন্তু দায়ূদ মাঝে মধ্যেই শৌলকে ছেড়ে বৈত্‌লেহমে তাঁর পিতার কাছে চলে যেতেন| সেখানে তিনি মেষগুলোর]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19828,51 +22358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ಇಸ್ರಾಯೇಲ್ಯರೂ ಫಿಲಿಷ್ಟಿ ಯರೂ ಸೈನ್ಯಕ್ಕೆದುರಾಗಿ ಸೈನ್ಯ ವ್ಯೂಹ ಕಟ್ಟಿಕೊಂಡಿದ್ದರು.]]></a:t>
+              <a:t><![CDATA[দেখাশুনা করতেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19960,51 +22490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ಆಗ ದಾವೀದನು ತಾನು ತಕ್ಕೊಂಡು ಬಂದದ್ದನ್ನು ಸಾಮಗ್ರಿ ಕಾಯುವವನ ಕೈಯಲ್ಲಿ ಇಟ್ಟು ರಣರಂಗಕ್ಕೆ ಓಡಿಹೋಗಿ ತನ್ನ ಸಹೋದರರ]]></a:t>
+              <a:t><![CDATA[16. সেই পলেষ্টীয় (গলিযাত্‌) প্রতিদিন সকালে আর সন্ধ্যায বেরিয়ে এসে ইস্রায়েলীয় সৈন্যদের সামনে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20092,51 +22622,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬಳಿಗೆ ಬಂದು ಅವರನ್ನು ವಂದಿಸಿದನು.]]></a:t>
+              <a:t><![CDATA[দাঁড়িয়ে হাসি মস্করা করত| এইভাবে 40 দিন কেটে গেল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20224,51 +22754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ಅವನು ಇವರ ಸಂಗಡ ಮಾತನಾಡುತ್ತಾ ಇರುವಾಗ ಇಗೋ, ಗತ್‌ ಊರಿನ ರಣವೀರನಾದ ಗೊಲ್ಯಾತನೆಂಬ ಆ ಫಿಲಿಷ್ಟಿಯನು ಫಿಲಿಷ್ಟಿಯರ]]></a:t>
+              <a:t><![CDATA[40. তারপর তিনি তাঁর বেড়ানোর ছড়িটা হাতে নিয়ে নদীর ধারে গিয়ে পাঁচটা নিটোল নুড়ি পাথর তুলে নিলেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20356,51 +22886,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸೈನ್ಯದಿಂದ ಹೊರಟು ಮೊದಲಿನ ಹಾಗೆಯೇ ಮಾತನಾಡಿದನು; ಆ ಮಾತುಗಳನ್ನು ದಾವೀದನು ಕೇಳಿದನು.]]></a:t>
+              <a:t><![CDATA[সেগুলো তিনি মেষপালকের থলেতে রাখলেন| হাতে গুলতি নিয়ে গেলেন গলিযাতের মুখোমুখি হতে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20488,51 +23018,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅವರ ಮಧ್ಯದಲ್ಲಿ ತಗ್ಗು ಇತ್ತು.]]></a:t>
+              <a:t><![CDATA[সঙ্গে যুদ্ধের জন্যে তৈরী হল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20620,51 +23150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ಇಸ್ರಾಯೇಲ್‌ ಮನುಷ್ಯ ರೆಲ್ಲರೂ ಅವನನ್ನು ನೋಡಿ ಬಹು ಭಯಪಟ್ಟು ಅವನ ಬಳಿಯಿಂದ ಓಡಿಹೋದರು.]]></a:t>
+              <a:t><![CDATA[17. একদিন যিশয় তাঁর পুত্র দায়ূদকে বললেন, “এক ঝুড়ি ভাজা শস্য আর দশটা গোটা পাঁউরুটি নিয়ে শিবিরে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20752,51 +23282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ಇಸ್ರಾಯೇಲ್‌ ಮನು ಷ್ಯರು--ಏರಿ ಬಂದ ಈ ಮನುಷ್ಯನನ್ನು ನೋಡಿ ದಿರೋ? ಇಸ್ರಾಯೇಲನ್ನು ಹೀಯಾಳಿಸಲು ಏರಿ ಬಂದಿದ್ದಾನಲ್ಲಾ.]]></a:t>
+              <a:t><![CDATA[তোমার দাদাদের কাছে যাও|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20884,51 +23414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಯಾವನು ಇವನನ್ನು ಕೊಂದುಬಿಡು ವನೋ ಅವನನ್ನು ಅರಸನು ಬಹಳ ಐಶ್ವರ್ಯ ವಂತನಾಗ ಮಾಡಿ ಅವನಿಗೆ ತನ್ನ ಮಗಳನ್ನು ಕೊಟ್ಟು ಅವನ]]></a:t>
+              <a:t><![CDATA[41. পলেষ্টীয় ধীরে ধীরে দাযূদের দিকে এগিয়ে এলো| গলিযাতের অস্ত্রবাহক ঢাল নিয়ে ওর আগে-আগে চললো|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21016,51 +23546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತಂದೆಯ ಮನೆಯನ್ನು ಇಸ್ರಾಯೇಲ್ಯರಲ್ಲಿ ಸರ್ವ ಮಾನ್ಯವನ್ನು ಕೊಡುವನು ಅಂದರು.]]></a:t>
+              <a:t><![CDATA[18. তাছাড়া দশ টুকরো পনিরও নিয়ে যেও| তোমাদের দাদারা যার অধীনে যুদ্ধ করছে সেই সেনাপতিকে এটা দেবে| সে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21148,51 +23678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ಆಗ ದಾವೀದನು ತನ್ನ ಬಳಿಯಲ್ಲಿ ನಿಂತಿದ್ದ ಮನುಷ್ಯರಿಗೆ--ಈ ಫಿಲಿಷ್ಟಿಯನನ್ನು ಕೊಂದು ಇಸ್ರಾಯೇಲಿನ ಮೇಲಿನಿಂದ]]></a:t>
+              <a:t><![CDATA[1,000 জন সৈন্যের সেনাপতি| তোমার ভাম্পদের কুশল সংবাদ নাও| ওরা যে ভাল আছে সে রকম কিছু চিহ্ন নিয়ে এসো|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21280,51 +23810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಿಂದೆಯನ್ನು ತೆಗೆದುಬಿಡುವ ಆ ಮನುಷ್ಯನಿಗೆ ಏನು ಮಾಡಲ್ಪಡುವದು? ಯಾಕಂದರೆ ಸುನ್ನತಿ ಇಲ್ಲದ ಈ ಫಿಲಿಷ್ಟಿಯನು ಜೀವವುಳ್ಳ]]></a:t>
+              <a:t><![CDATA[19. তোমার ভাম্পরা এল| উপত্যকায শৌল আর ইস্রায়েলীয় সৈন্যদের সঙ্গে রযেছে| তারা সেখানে পলেষ্টীয়দের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21412,51 +23942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದೇವರ ಸೈನ್ಯಗಳನ್ನು ಹೀಯಾ ಳಿಸುವದಕ್ಕೆ ಎಷ್ಟರವನು ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[বিরুদ্ধে যুদ্ধ করার জন্য রযেছে|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21544,51 +24074,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. ದಾವೀದನಿಗೆ--ನೀನು ನನ್ನ ಬಳಿಗೆ ಬಾ; ನಿನ್ನ ಮಾಂಸವನ್ನು ಆಕಾಶದ ಪಕ್ಷಿಗಳಿಗೂ ಅಡವಿಯ ಮೃಗಗಳಿಗೂ ಆಹಾರವಾಗಿ ಕೊಡುವೆನು]]></a:t>
+              <a:t><![CDATA[42. দায়ূদকে দেখে গলিযাত্‌ হাসলো| সে দেখল দায়ূদ ঠিক সৈন্য নয়, কিন্তু লাল মুখো একজন সুদর্শন বালক|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21676,51 +24206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[20. য়িশযের কথা মতো ভোরবেলায দায়ূদ একজন রাখালের ওপর মেষগুলো দেখাশোনার দায়িত্ব দিয়ে খাবার দাবার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21808,51 +24338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ಜನರು ಆ ಮಾತಿಗೆ ಸರಿಯಾಗಿ--ಅವನನ್ನು ಕೊಂದವನಿಗೆ ಈ ಪ್ರಕಾರ ಮಾಡಲ್ಪಡುವದೆಂದು ಹೇಳಿದರು;]]></a:t>
+              <a:t><![CDATA[নিয়ে চলে গেলেন| দায়ূদ শিবিরে ঠেলাগাড়ী চালিযে নিয়ে গেলেন| সেখানে পৌঁছে তিনি দেখলেন সৈন্যরা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21940,51 +24470,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ಆದರೆ ಗತ್‌ ಊರಿನ ರಣವೀರನಾದ ಗೊಲ್ಯಾತನೆಂಬ ಹೆಸರುಳ್ಳ ಒಬ್ಬನು ಫಿಲಿಷ್ಟಿಯರ ದಂಡಿನಿಂದ ಹೊರಟನು.]]></a:t>
+              <a:t><![CDATA[3. পলেষ্টীয়রা একটা পাহাড়ে, ইস্রায়েলীয়রা আর একটাতে| উপত্যকাটা এই দুটো পাহাড়ের মাঝখানে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22072,51 +24602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. ಆಗ ದಾವೀದನು ಫಿಲಿಷ್ಟಿಯನಿಗೆ--ನೀನು ಕತ್ತಿ ಈಟಿಯ ಗುರಾಣಿಯ ಸಂಗಡ ನನ್ನ ಬಳಿಗೆ ಬರುತ್ತೀ; ಆದರೆ ನೀನು ನಿಂದಿಸಿದ]]></a:t>
+              <a:t><![CDATA[যুদ্ধের জন্য বেরিয়ে যাচ্ছে| ওরা সিংহনাদ দিতে থাকল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22204,51 +24734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಇಸ್ರಾಯೇ ಲಿನ ಸೈನ್ಯಗಳ ದೇವರಾದಂಥ ಸೈನ್ಯಗಳ ಕರ್ತನ ಹೆಸರಿ ನಲ್ಲಿ ನಾನು ನಿನ್ನ ಬಳಿಗೆ ಬರುತ್ತೇನೆ.]]></a:t>
+              <a:t><![CDATA[43. গলিযাত্‌ দায়ূদকে জিজ্ঞাসা করল, “এই লাঠিটা কিসের জন্য? তুমি কি এটা দিয়ে কুকুরের মতো আমায়]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22336,51 +24866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ಆದರೆ ಅವನು ಆ ಮನುಷ್ಯರ ಸಂಗಡ ಮಾತನಾಡುತ್ತಿರು ವದನ್ನು ಅವನ ಹಿರಿಯ ಸಹೋದರನಾದ ಎಲೀಯಾ ಬನು ಕೇಳಿ ಅವನ ಮೇಲೆ]]></a:t>
+              <a:t><![CDATA[তাড়াবে?” এই বলে সে তার দেবতাদের নাম নিয়ে দায়ূদকে গালমন্দ করতে লাগল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22468,51 +24998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕೋಪಗೊಂಡು--ನೀನು ಇಲ್ಲಿಗೆ ಬಂದದ್ದೇನು? ಅಡವಿಯಲ್ಲಿರುವ ಆ ಸ್ವಲ್ಪ ಕುರಿಗಳನ್ನು ಯಾರ ವಶಕ್ಕೆ ಒಪ್ಪಿಸಿ ಬಂದೆ? ನಿನ್ನ]]></a:t>
+              <a:t><![CDATA[21. ইস্রায়েলীয়রা ও পলেষ্টীয়রা সারিবদ্ধ হয়েছিল এবং যুদ্ধের জন্য তৈরী হয়েছিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22600,51 +25130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಗರ್ವವನ್ನೂ ನಿನ್ನ ಹೃದಯದ ಅಹಂಕಾರವನ್ನೂ ನಾನು ಬಲ್ಲೆನು; ನೀನು ಯುದ್ಧವನ್ನು ನೋಡಲು ಇಳಿದು ಬಂದಿದ್ದೀ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[44. গলিযাত্‌ বলল, “আয তোর দেহটাকে নিয়ে পাখি আর জানোযারদের খাওয়াই|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22732,51 +25262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. ಕರ್ತನು ನಿನ್ನನ್ನು ನನ್ನ ಕೈಯಲ್ಲಿ ಒಪ್ಪಿಸಿಕೊಡುವನು; ನಾನು ನಿನ್ನನ್ನು ಹೊಡೆದುಬಿಟ್ಟು ನಿನ್ನ ತಲೆಯನ್ನು ತೆಗೆದು]]></a:t>
+              <a:t><![CDATA[22. যে খাবার-দাবার য়োগান দেয তার কাছে সব কিছু রেখে দিয়ে দায়ূদ বেরিয়ে পড়লেন| যেদিকে ইস্রায়েলীয়]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22864,51 +25394,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಫಿಲಿಷ್ಟಿಯರ ದಂಡಿನ ಹೆಣಗಳನ್ನು ಈ ದಿನ ಆಕಾಶದ ಪಕ್ಷಿಗಳಿಗೂ ಅಡವಿಯ ಮೃಗಗಳಿಗೂ ಆಹಾರವಾಗಿ ಕೊಡುವೆನು.]]></a:t>
+              <a:t><![CDATA[সৈন্যরা দাঁড়িয়েছিল, সেদিকে তিনি দ্রুত চলে গেলেন| সেখানে গিয়ে তিনি দাদাদের খোঁজ খবর নিলেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22996,51 +25526,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ಅದಕ್ಕೆ ದಾವೀದನು--ನಾನು ಈಗ ಮಾಡಿದ್ದೇನು? ಮಾತನಾಡಿದೆನಷ್ಟೆ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[23. তারপর ওদের সঙ্গে দেখা করে দায়ূদ একথা বলতে লাগলেন| তারপর গাতের সেরা য়োদ্ধা গলিযাত্‌ তাঁবু থেকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23128,51 +25658,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ಅವನನ್ನು ಬಿಟ್ಟು ಬೇರೊಬ್ಬನ ಕಡೆಗೆ ತಿರಿಗಿಕೊಂಡು ಹಾಗೆಯೇ ಕೇಳಿದನು. ಆಗ ಜನರು ಮೊದಲು ಹೇಳಿದ ಹಾಗೆಯೇ ಅವನಿಗೆ]]></a:t>
+              <a:t><![CDATA[বেরিয়ে এলো এবং যথারীতি ইস্রায়েলীয়দের বিরুদ্ধে গর্জাতে লাগল| তার কথাগুলো দায়ূদ সবই শুনলেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23260,51 +25790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪ್ರತ್ಯುತ್ತರಕೊಟ್ಟರು.]]></a:t>
+              <a:t><![CDATA[45. দায়ূদ পলেষ্টীয়কে বললেন, “তুমি তো তরবারি, বর্শা, বল্লম নিয়ে আমার কাছে এসেছ| কিন্তু আমি এসেছি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23392,51 +25922,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ಅವನು ಆರುವರೆ ಮೊಳ ಎತ್ತರ, ಅವನ ತಲೆಯ ಮೇಲೆ ಹಿತ್ತಾಳೆಯ ಶಿರಸ್ತ್ರಾಣ ಇತ್ತು, ಯುದ್ಧಕವಚವನ್ನು ತೊಟ್ಟುಕೊಂಡಿದ್ದನು.]]></a:t>
+              <a:t><![CDATA[4. 4পলেষ্টীয়দের মধ্যে একজন বিজয়ী য়োদ্ধা ছিল| তার নাম গলিযাত্‌| সে গাত্‌ থেকে এসেছিল| তার দেহ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23524,51 +26054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. ಈ ದಿನ ಇಸ್ರಾಯೇಲ್ಯರೊಳಗೆ ದೇವರು ಇದ್ದಾನೆಂದು ಭೂಲೋಕದವರೆಲ್ಲರೂ ತಿಳಿ ಯುವರು. ಕರ್ತನು ಕತ್ತಿಯಿಂದಲೂ ಈಟಿಯಿಂದಲೂ]]></a:t>
+              <a:t><![CDATA[সর্বশক্তিমান প্রভুর নাম নিয়ে| এই প্রভুই ইস্রায়েলীয় সৈন্যদের ঈশ্বর| তুমি তাঁকে নিয়ে অনেক অকথা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23656,51 +26186,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ರಕ್ಷಿಸುವದಿಲ್ಲ ಎಂದು ಈ ಸಭೆಯೆಲ್ಲಾ ತಿಳಿದುಕೊಳ್ಳು ವದು; ಯಾಕಂದರೆ ಯುದ್ಧವು ಕರ್ತನದು; ಆತನು ನಿಮ್ಮನ್ನು ನಮ್ಮ]]></a:t>
+              <a:t><![CDATA[কুকথা বলেছ|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23788,51 +26318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕೈಯಲ್ಲಿ ಒಪ್ಪಿಸಿಕೊಡುವನು ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[24. গলিযাতকে দেখে ইস্রায়েলীয় সৈন্যরা ভয় পেয়ে পালিয়ে গেল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23920,51 +26450,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ದಾವೀದನು ಹೇಳಿದ ಮಾತುಗಳನ್ನು ಕೇಳಿದವರು ಸೌಲನಿಗೆ ತಿಳಿಸಿದರು. ಅವನು ಅವನನ್ನು ಕರೇ ಕಳುಹಿಸಿದನು.]]></a:t>
+              <a:t><![CDATA[46. আজ প্রভুর দয়ায় আমি তোমাকে পরাজিত করব| তোমাকে আজ আমি হত্যা করব| তোমার মুণ্ড কেটে নিয়ে জন্তু]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24052,51 +26582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. ಆ ಪಿಲಿಷ್ಟಿಯನು ಎದ್ದು ದಾವೀದನಿಗೆ ಎದುರಾಗಿ ಸವಿಾಪಿಸಿ ಬರುವಾಗ ದಾವೀದನು ತ್ವರೆಯಾಗಿ ಆ ಸೈನ್ಯಕ್ಕೆ]]></a:t>
+              <a:t><![CDATA[জানোযারদের আর পাখীদের খাওয়াব| শুধু তুমি নয়, সব পলেষ্টীয়দের ঐ একই অবস্থা করব| তখন পৃথিবীর সমস্ত]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24184,51 +26714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಫಿಲಿಷ್ಟಿಯನಿಗೆದುರಿಗೆ ಓಡಿಹೋಗಿ]]></a:t>
+              <a:t><![CDATA[মানুষ জানবে, ইস্রায়েলে একজন ঈশ্বর আছেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24316,51 +26846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ಆಗ ದಾವೀದನು ಸೌಲನಿಗೆ--ಅವನ ನಿಮಿತ್ತ ವಾಗಿ ಯಾವನ ಹೃದಯವು ಕುಗ್ಗಬಾರದು; ನಿನ್ನ ಸೇವಕನು ಹೋಗಿ ಈ ಫಿಲಿಷ್ಟಿಯನ ಸಂಗಡ]]></a:t>
+              <a:t><![CDATA[25. একজন ইস্রায়েলীয় বলল, “লোকটাকে দেখেছ? একবার ওর দিকে দেখ| গলিযাত্‌ বারবার বেরিয়ে আসছিল এবং]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24448,51 +26978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಯುದ್ಧ ಮಾಡುವನು ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[ইস্রাযেলকে নিয়ে মজা করছিল| যে ওকে মেরে ফেলবে তাকে রাজা শৌল প্রচুর টাকা পয়সা দেবে| গলিযাতকে যে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24580,51 +27110,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. ತನ್ನ ಕೈಯನ್ನು ಚೀಲದಲ್ಲಿ ಹಾಕಿ ಅದರಲ್ಲಿರುವ ಒಂದು ಕಲ್ಲನ್ನು ತೆಗೆದುಕೊಂಡು ಕವಣೆಯಲ್ಲಿಟ್ಟು ಬೀಸಿ ಫಿಲಿಷ್ಟಿ ಯನ]]></a:t>
+              <a:t><![CDATA[হত্যা করবে, তার সঙ্গে শৌল তার কন্যার বিয়ে দেবে| শুধু তাই নয়, শৌল তার পরিবারকে ইস্রায়েলে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24712,51 +27242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹಣೆಯನ್ನು ತಾಕುವಂತೆ ಎಸೆದನು. ಆ ಕಲ್ಲು ಅವನ ಹಣೆಯೊಳಗೆ ಹೊಕ್ಕಿದ್ದರಿಂದ ಅವನು ನೆಲದ ಮೇಲೆ ಬೋರಲು ಬಿದ್ದನು.]]></a:t>
+              <a:t><![CDATA[স্বাধীনথাকতে দেবে|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24844,51 +27374,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಯುದ್ಧಕವಚದ ಹಿತ್ತಾಳೆಯು ಐದು ಸಾವಿರ ಶೇಕೆಲು ತೂಕವಾಗಿತ್ತು.]]></a:t>
+              <a:t><![CDATA[বিশাল লম্বা ছিল 9 ফুটেরও বেশী| পলেষ্টীয় শিবির থেকে সে বেরিয়ে এলো|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24976,51 +27506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. ಆಗ ಸೌಲನು ದಾವೀದ ನಿಗೆ--ಈ ಫಿಲಿಷ್ಟಿಯನ ಮೇಲೆ ಯುದ್ಧಮಾಡಲು ನಿನ್ನಿಂದಾಗದು; ಯಾಕಂದರೆ ನೀನು ಹುಡುಗನಾಗಿದ್ದೀ; ಅವನು]]></a:t>
+              <a:t><![CDATA[47. এখানে যারা এসেছে তারা সবাই জানবে যে মানুষকে বাঁচাতে প্রভুর কোন তরবারি বা বল্লমের দরকার হয় না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25108,51 +27638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಚಿಕ್ಕಂದಿನಿಂದ ಯುದ್ಧದ ಮನುಷ್ಯನಾಗಿದ್ದಾನೆ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[এতো প্রভুরই যুদ্ধ| পলেষ্টীয়দের হারাতে প্রভুই আমাদের সহায়ক|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25240,51 +27770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. ಹೀಗೆಯೇ ದಾವೀದನು ಒಂದು ಕವಣೆಯ ಕಲ್ಲಿನಿಂದ ಫಿಲಿಷ್ಟಿಯನ ಮೇಲೆ ಬಲಗೊಂಡು ಫಿಲಿಷ್ಟಿಯನನ್ನು ಹೊಡೆದು ಅವನನ್ನು]]></a:t>
+              <a:t><![CDATA[26. কাছে দাঁড়িয়ে থাকা লোকটিকে দায়ূদ জিজ্ঞাসা করলেন, “ও কি বলছে? পলেষ্টীয়কে হত্যা করলে, এবং]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25372,51 +27902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕೊಂದುಹಾಕಿದನು.]]></a:t>
+              <a:t><![CDATA[ইস্রায়েলীয়দের লজ্জা মুছে দিতে পারলে কি পুরস্কার দেওয়া হবে? গলিযাত্‌ লোকটা কে? সে তো একজন বিদেশী]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25504,51 +28034,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. ದಾವೀದನು ಸೌಲನಿಗೆ--ನಿನ್ನ ಸೇವಕನು ತನ್ನ ತಂದೆಯ ಕುರಿಗಳನ್ನು ಮೇಯಿಸಿಕೊಂಡಿರುವಾಗ ಸಿಂಹವೂ ಕರಡಿಯೂ ಬಂದು]]></a:t>
+              <a:t><![CDATA[ছাড়া কেউ নয়| সে একজন পলেষ্টীয় এই যা| সে কি করে ভাবতে পারল যে জীবন্ত ঈশ্বরের সৈন্যদের বিরুদ্ধে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25636,51 +28166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮಂದೆಯಲ್ಲಿ ಇರುವ ಕುರಿಮರಿಯನ್ನು ಹಿಡಿದವು.]]></a:t>
+              <a:t><![CDATA[গালমন্দ করতে পারে?”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25768,51 +28298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. ದಾವೀದನ ಕೈಯಲ್ಲಿ ಕತ್ತಿಯು ಇರಲಿಲ್ಲ. ದಾವೀದನು ಓಡಿಹೋಗಿ ಆ ಫಿಲಿಷ್ಟಿಯನ ಮೇಲೆ ನಿಂತು ಅವನ ಕತ್ತಿಯನ್ನೇ ಒರೆಯಿಂದ]]></a:t>
+              <a:t><![CDATA[27. একথা শুনে ইস্রায়েলীয়রা গলিযাতকে মারলে কি পুরস্কার পাওয়া যাবে সেসব দায়ূদকে জানাল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25900,51 +28430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕಿತ್ತು ಅವನ ತಲೆಯನ್ನು ಕಡಿದು ಅವನನ್ನು ಕೊಂದು ಹಾಕಿದನು. ಫಿಲಿಷ್ಟಿಯರು ತಮ್ಮ ಪರಾಕ್ರಮಶಾಲಿ ಸತ್ತುಹೋದದ್ದನ್ನು ಕಂಡಾಗ]]></a:t>
+              <a:t><![CDATA[48. গলিযাত্‌ দায়ূদকে আক্রমণ করতে উদ্যত হল| সে একটু একটু করে দাযূদের কাছে ঘেঁষে এল| তখন দায়ূদ ওর]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26032,51 +28562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಓಡಿಹೋದರು.]]></a:t>
+              <a:t><![CDATA[দিকে ছুটে গেলেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26164,51 +28694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. ಆಗ ನಾನು ಅದರ ಹಿಂದೆ ಹೋಗಿ ಅದನ್ನು ಹೊಡೆದು ಆ ಕುರಿಮರಿಯನ್ನು ಅದರ ಬಾಯಿಂದ ತಪ್ಪಿಸಿದೆನು. ಅದು ನನ್ನ ಮೇಲೆ]]></a:t>
+              <a:t><![CDATA[28. দাযূদের বড়দা ইলীয়াব যখন শুনলো দায়ূদ সৈন্যদের সঙ্গে কথাবার্তা বলছে, তখন সে রেগে গেল| সে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26296,51 +28826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ಅವನ ಕಾಲು ಗಳಲ್ಲಿ ಹಿತ್ತಾಳೆಯ ಚಮ್ಮಳಿಗೆ, ಅವನ ತೋಳುಗಳ ಮಧ್ಯದಲ್ಲಿ ಬರ್ಜಿ ಇತ್ತು.]]></a:t>
+              <a:t><![CDATA[5. তার মাথায় পিতলের শিরস্ত্রাণ| গায়ে মাছের আঁশের মতো দেখতে একটা বর্মা সেটা ছিল পিতলের তৈরী, ওজন]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26428,51 +28958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹಿಂತಿರುಗಿ ಬಿದ್ದಾಗ ನಾನು ಅದರ ಗಡ್ಡವನ್ನು ಹಿಡಿದು ಹೊಡೆದು ಕೊಂದುಹಾಕಿದೆನು.]]></a:t>
+              <a:t><![CDATA[দায়ূদকে বলল, “তুমি এখানে কেন? কার হাতে তুমি মরুভূমি অঞ্চলে মেষগুলোর দেখাশুনার দায়িত্ব দিয়ে এলে?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26560,51 +29090,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. ಇಸ್ರಾಯೇಲ್‌ ಮನುಷ್ಯರೂ ಯೆಹೂದದ ಮನು ಷ್ಯರೂ ಎದ್ದು ಆರ್ಭಟಿಸಿ ತಗ್ಗಿನ ಮೇರೆಯ ವರೆಗೂ ಎಕ್ರೋನಿನ ಬಾಗಲುಗಳ ವರೆಗೂ]]></a:t>
+              <a:t><![CDATA[কেন এখানে এসেছ সেকি আমি জানি না ভেবেছ? তোমাকে যা বলা হয়েছিল সেগুলো তুমি করতে চাও না| তুমি শুধু]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26692,51 +29222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಫಿಲಿಷ್ಟಿಯರನ್ನು ಹಿಂದಟ್ಟಿದರು. ಆದರೆ ಕೊಲ್ಲಲ್ಪಟ್ಟ ಫಿಲಿಷ್ಟಿಯರು ಶಾರಯಿಮಿನ ಮಾರ್ಗದಲ್ಲಿ ಗತ್‌ ವರೆಗೂ ಎಕ್ರೋನಿನ]]></a:t>
+              <a:t><![CDATA[যুদ্ধ দেখবার জন্যই এখানে আসতে চেয়েছ|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26824,51 +29354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ವರೆಗೂ ಬಿದ್ದಿದ್ದರು.]]></a:t>
+              <a:t><![CDATA[49. দায়ূদ থলে থেকে একটা পাথর বের করলেন| সেটাকে তাঁর গুলতির মধ্যে রেখে তিনি ছুঁড়লেন| গুলতি থেকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26956,51 +29486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. ಹೀಗೆಯೇ ನಿನ್ನ ಸೇವಕನು ಆ ಸಿಂಹವನ್ನೂ ಆ ಕರಡಿಯನ್ನೂ ಕೊಂದು ಬಿಟ್ಟನು. ಸುನ್ನತಿ ಇಲ್ಲದ ಈ ಫಿಲಿಷ್ಟಿಯನು ಜೀವವುಳ್ಳ]]></a:t>
+              <a:t><![CDATA[পাথরটি ছিটকে গিয়ে একেবারে গলিযাতের দু চোখের মাঝখানে পড়ে ওর মাথার ভেতর অনেকখানি ঢুকে গেল| গলিযাত্‌]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27088,51 +29618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದೇವರ ಸೈನ್ಯಗಳನ್ನು ಪ್ರತಿಭಟಿಸಿದ್ದರಿಂದ ಅವುಗಳಲ್ಲಿ ಒಂದರ ಹಾಗೆ ಆಗುವನು ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[মুখ থুবড়ে মাটিতে পড়ে গেল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27220,51 +29750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[53. ಇಸ್ರಾಯೇಲ್‌ ಮಕ್ಕಳು ಫಿಲಿಷ್ಟಿಯರನ್ನು ಓಡಿಸಿಬಿಟ್ಟ ತರುವಾಯ ತಿರಿಗಿ ಬಂದು ಅವರ ಡೇರೆಗಳನ್ನು ಸೂರೆಮಾಡಿದರು.]]></a:t>
+              <a:t><![CDATA[29. দায়ূদ বললেন, “আমি কি করেছি? আমি তো কোন অন্যায় করি নি, শুধু কথা বলছিলাম মাত্র|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27352,51 +29882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. ಇದಲ್ಲದೆ ದಾವೀದನು--ನನ್ನನ್ನು ಸಿಂಹದ ಕೈಗೂ ಕರಡಿಯ ಕೈಗೂ ತಪ್ಪಿಸಿ ಬಿಟ್ಟ ಕರ್ತನು ಈ ಫಿಲಿಷ್ಟಿಯನ ಕೈಗೂ ನನ್ನನ್ನು]]></a:t>
+              <a:t><![CDATA[50. এইভাবে শুধু একটা গুলতি আর একটি পাথর দিয়েই দায়ূদ এই পলেষ্টীয়কে হারিয়ে দিলেন এবং আঘাত করে মেরে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27484,51 +30014,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತಪ್ಪಿಸಿಬಿಡುವನು ಅಂದನು. ಆಗ ಸೌಲನು ದಾವೀದ ನಿಗೆ--ನೀನು ಹೋಗು; ಕರ್ತನು ನಿನ್ನ ಸಂಗಡ ಇರಲಿ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[ফেললেন| দাযূদের হাতে কোন তরবারি ছিল না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27616,51 +30146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[54. ದಾವೀ ದನು ಫಿಲಿಷ್ಟಿಯನ ತಲೆಯನ್ನು ತಕ್ಕೊಂಡು ಅದನ್ನು ಯೆರೂಸಲೇಮಿಗೆ ತಂದನು. ಆದರೆ ಅವನ ಆಯುಧಗಳನ್ನು ತನ್ನ]]></a:t>
+              <a:t><![CDATA[30. এই কথা বলে দায়ূদ অন্যান্য লোকের দিকে ফিরে সেই একই কথা জিজ্ঞেস করলেন| তারা তাঁকে আগের মত ঐ একই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27677,91 +30207,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 சாமுவேல் : 17]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme52">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme14">
   <a:themeElements>
-    <a:clrScheme name="Theme52">
+    <a:clrScheme name="Theme14">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme52">
+    <a:fontScheme name="Theme14">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -27787,51 +30317,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme52">
+    <a:fmtScheme name="Theme14">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -27962,51 +30492,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>109</Slides>
+  <Slides>119</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>