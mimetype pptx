--- v1 (2026-07-18)
+++ v2 (2026-09-17)
@@ -229,50 +229,74 @@
   <Override PartName="/ppt/notesSlides/notesSlide107.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide108.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide108.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide109.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide109.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide110.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide110.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide111.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide111.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide112.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide112.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide113.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide113.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide114.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide114.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide115.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide115.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide116.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide116.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide117.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide117.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide118.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide118.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide119.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide119.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide120.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide120.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide121.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide121.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide122.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide122.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide123.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide123.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide124.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide124.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide125.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide125.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide126.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide126.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide127.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide127.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide128.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide128.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide129.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide129.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide130.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide130.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide131.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide131.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -372,50 +396,62 @@
     <p:sldId id="350" r:id="rId97"/>
     <p:sldId id="351" r:id="rId98"/>
     <p:sldId id="352" r:id="rId99"/>
     <p:sldId id="353" r:id="rId100"/>
     <p:sldId id="354" r:id="rId101"/>
     <p:sldId id="355" r:id="rId102"/>
     <p:sldId id="356" r:id="rId103"/>
     <p:sldId id="357" r:id="rId104"/>
     <p:sldId id="358" r:id="rId105"/>
     <p:sldId id="359" r:id="rId106"/>
     <p:sldId id="360" r:id="rId107"/>
     <p:sldId id="361" r:id="rId108"/>
     <p:sldId id="362" r:id="rId109"/>
     <p:sldId id="363" r:id="rId110"/>
     <p:sldId id="364" r:id="rId111"/>
     <p:sldId id="365" r:id="rId112"/>
     <p:sldId id="366" r:id="rId113"/>
     <p:sldId id="367" r:id="rId114"/>
     <p:sldId id="368" r:id="rId115"/>
     <p:sldId id="369" r:id="rId116"/>
     <p:sldId id="370" r:id="rId117"/>
     <p:sldId id="371" r:id="rId118"/>
     <p:sldId id="372" r:id="rId119"/>
     <p:sldId id="373" r:id="rId120"/>
     <p:sldId id="374" r:id="rId121"/>
+    <p:sldId id="375" r:id="rId122"/>
+    <p:sldId id="376" r:id="rId123"/>
+    <p:sldId id="377" r:id="rId124"/>
+    <p:sldId id="378" r:id="rId125"/>
+    <p:sldId id="379" r:id="rId126"/>
+    <p:sldId id="380" r:id="rId127"/>
+    <p:sldId id="381" r:id="rId128"/>
+    <p:sldId id="382" r:id="rId129"/>
+    <p:sldId id="383" r:id="rId130"/>
+    <p:sldId id="384" r:id="rId131"/>
+    <p:sldId id="385" r:id="rId132"/>
+    <p:sldId id="386" r:id="rId133"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -632,53 +668,65 @@
   <Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide95.xml"/>
   <Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide96.xml"/>
   <Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide97.xml"/>
   <Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide98.xml"/>
   <Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide99.xml"/>
   <Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide100.xml"/>
   <Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide101.xml"/>
   <Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide102.xml"/>
   <Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide103.xml"/>
   <Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide104.xml"/>
   <Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide105.xml"/>
   <Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide106.xml"/>
   <Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide107.xml"/>
   <Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide108.xml"/>
   <Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide109.xml"/>
   <Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide110.xml"/>
   <Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide111.xml"/>
   <Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide112.xml"/>
   <Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide113.xml"/>
   <Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide114.xml"/>
   <Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide115.xml"/>
   <Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide116.xml"/>
   <Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide117.xml"/>
   <Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide118.xml"/>
   <Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide119.xml"/>
-  <Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide120.xml"/>
+  <Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide121.xml"/>
+  <Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide122.xml"/>
+  <Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide123.xml"/>
+  <Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide124.xml"/>
+  <Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide125.xml"/>
+  <Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide126.xml"/>
+  <Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide127.xml"/>
+  <Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide128.xml"/>
+  <Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide129.xml"/>
+  <Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide130.xml"/>
+  <Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide131.xml"/>
+  <Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -738,51 +786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவன் தன் தலையின்மேல் வெண்கலச் சீராவைப் போட்டு, ஒரு போர்க்கவசம் தரித்துக்கொண்டிருப்பான்; அந்தக் கவசத்தின் நிறை ஐயாயிரம் சேக்கலான வெண்கலமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[5. And he had an helmet of brass upon his head, and he was armed with a coat of armour formed by chains; and the weight of the coat was five thousand shekels of brass.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide100.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -847,51 +895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அவனை விட்டு, வேறொருவனிடத்தில் திரும்பி, அந்தப்பிரகாரமாகவே கேட்டான்; ஜனங்கள் முன்போலவே உத்தரவு சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[45. Then said David to the Philistine, You come to me with a sword, and with a spear, and with a shield: but I come to you in the name of the LORD of hosts, the God of the armies of Israel, whom you have defied.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide101.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -956,51 +1004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. தாவீது சொன்ன வார்த்தைகளை அவர்கள் கேட்டு, அதைச் சவுலின் சமுகத்தில் அறிவித்தார்கள்; அப்பொழுது அவன் அவனை அழைப்பித்தான்.]]></a:t>
+              <a:t><![CDATA[46. This day will the LORD deliver you into mine hand; and I will strike you, and take yours head from you; and I will give the carcasses of the host of the Philistines this day unto the fowls of the air, and to the wild beasts of the earth; that all the earth may know that there is a God in Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide102.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1065,51 +1113,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. தாவீது சொன்ன வார்த்தைகளை அவர்கள் கேட்டு, அதைச் சவுலின் சமுகத்தில் அறிவித்தார்கள்; அப்பொழுது அவன் அவனை அழைப்பித்தான்.]]></a:t>
+              <a:t><![CDATA[46. This day will the LORD deliver you into mine hand; and I will strike you, and take yours head from you; and I will give the carcasses of the host of the Philistines this day unto the fowls of the air, and to the wild beasts of the earth; that all the earth may know that there is a God in Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide103.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1174,51 +1222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. ஆகையால் தாவீது பெலிஸ்தனண்டையில் ஓடி அவன்மேல் நின்று, அவன் பட்டயத்தை எடுத்து, அதை அதின் உறையிலிருந்து உருவி, அவனைக் கொன்று அதினாலே அவன் தலையை வெட்டிப்போட்டான்; அப்பொழுது தங்கள் வீரன் செத்துப்போனான் என்று பெலிஸ்தர் கண்டு, ஓடிப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[46. This day will the LORD deliver you into mine hand; and I will strike you, and take yours head from you; and I will give the carcasses of the host of the Philistines this day unto the fowls of the air, and to the wild beasts of the earth; that all the earth may know that there is a God in Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide104.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1283,51 +1331,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. ஆகையால் தாவீது பெலிஸ்தனண்டையில் ஓடி அவன்மேல் நின்று, அவன் பட்டயத்தை எடுத்து, அதை அதின் உறையிலிருந்து உருவி, அவனைக் கொன்று அதினாலே அவன் தலையை வெட்டிப்போட்டான்; அப்பொழுது தங்கள் வீரன் செத்துப்போனான் என்று பெலிஸ்தர் கண்டு, ஓடிப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[46. This day will the LORD deliver you into mine hand; and I will strike you, and take yours head from you; and I will give the carcasses of the host of the Philistines this day unto the fowls of the air, and to the wild beasts of the earth; that all the earth may know that there is a God in Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide105.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1392,51 +1440,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. ஆகையால் தாவீது பெலிஸ்தனண்டையில் ஓடி அவன்மேல் நின்று, அவன் பட்டயத்தை எடுத்து, அதை அதின் உறையிலிருந்து உருவி, அவனைக் கொன்று அதினாலே அவன் தலையை வெட்டிப்போட்டான்; அப்பொழுது தங்கள் வீரன் செத்துப்போனான் என்று பெலிஸ்தர் கண்டு, ஓடிப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[47. And all this assembly shall know that the LORD saves not with sword and spear: for the battle is the LORD's, and he will give you into our hands.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide106.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1501,51 +1549,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. அப்பொழுது இஸ்ரவேலரும் யூதா மனுஷரும் எழும்பி, ஆர்ப்பரித்து, பள்ளத்தாக்கின் எல்லைமட்டும், எக்ரோனின் வாசல்கள்மட்டும், பெலிஸ்தரைத் துரத்தினார்கள்; சாராயீமின் வழியிலும், காத் பட்டணமட்டும், எக்ரோன் பட்டணமட்டும், பெலிஸ்தர் வெட்டுண்டு விழுந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[47. And all this assembly shall know that the LORD saves not with sword and spear: for the battle is the LORD's, and he will give you into our hands.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide107.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1610,51 +1658,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. அப்பொழுது இஸ்ரவேலரும் யூதா மனுஷரும் எழும்பி, ஆர்ப்பரித்து, பள்ளத்தாக்கின் எல்லைமட்டும், எக்ரோனின் வாசல்கள்மட்டும், பெலிஸ்தரைத் துரத்தினார்கள்; சாராயீமின் வழியிலும், காத் பட்டணமட்டும், எக்ரோன் பட்டணமட்டும், பெலிஸ்தர் வெட்டுண்டு விழுந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[48. And it came to pass, when the Philistine arose, and came, and drew nigh to meet David, that David hastened, and ran toward the army to meet the Philistine.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide108.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1719,51 +1767,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. அப்பொழுது இஸ்ரவேலரும் யூதா மனுஷரும் எழும்பி, ஆர்ப்பரித்து, பள்ளத்தாக்கின் எல்லைமட்டும், எக்ரோனின் வாசல்கள்மட்டும், பெலிஸ்தரைத் துரத்தினார்கள்; சாராயீமின் வழியிலும், காத் பட்டணமட்டும், எக்ரோன் பட்டணமட்டும், பெலிஸ்தர் வெட்டுண்டு விழுந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[48. And it came to pass, when the Philistine arose, and came, and drew nigh to meet David, that David hastened, and ran toward the army to meet the Philistine.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide109.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1828,51 +1876,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[53. இஸ்ரவேல் புத்திரர் பெலிஸ்தரை மூர்க்கமாய்த் துரத்தினபிற்பாடு, திரும்பி வந்து, அவர்களுடைய பாளயங்களைக் கொள்ளையிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[49. And David put his hand in his bag, and took thence a stone, and slang it, and stroke the Philistine in his forehead, that the stone sunk into his forehead; and he fell upon his face to the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1937,51 +1985,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவன் தன் கால்களிலே வெண்கலக்கவசத்தையும் தன் தோள்களின்மேல் வெண்கலக் கேடகத்தையும் தரித்திருப்பான்.]]></a:t>
+              <a:t><![CDATA[5. And he had an helmet of brass upon his head, and he was armed with a coat of armour formed by chains; and the weight of the coat was five thousand shekels of brass.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide110.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2046,51 +2094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[53. இஸ்ரவேல் புத்திரர் பெலிஸ்தரை மூர்க்கமாய்த் துரத்தினபிற்பாடு, திரும்பி வந்து, அவர்களுடைய பாளயங்களைக் கொள்ளையிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[49. And David put his hand in his bag, and took thence a stone, and slang it, and stroke the Philistine in his forehead, that the stone sunk into his forehead; and he fell upon his face to the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide111.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2155,51 +2203,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[54. தாவீது பெலிஸ்தனுடைய தலையை எடுத்து, அதை எருசலேமுக்குக் கொண்டு வந்தான்; அவன் ஆயுதங்களையோ தன் கூடாரத்திலே வைத்தான்.]]></a:t>
+              <a:t><![CDATA[49. And David put his hand in his bag, and took thence a stone, and slang it, and stroke the Philistine in his forehead, that the stone sunk into his forehead; and he fell upon his face to the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide112.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2264,51 +2312,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[54. தாவீது பெலிஸ்தனுடைய தலையை எடுத்து, அதை எருசலேமுக்குக் கொண்டு வந்தான்; அவன் ஆயுதங்களையோ தன் கூடாரத்திலே வைத்தான்.]]></a:t>
+              <a:t><![CDATA[50. So David prevailed over the Philistine with a sling and with a stone, and stroke the Philistine, and slew him; but there was no sword in the hand of David.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide113.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2373,51 +2421,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[55. தாவீது பெலிஸ்தனுக்கு எதிராகப் புறப்பட்டுப்போகிறதைச் சவுல் கண்டபோது, அவன் சேனாபதியாகிய அப்னேரைப் பார்த்து: அப்னேரே, இந்த வாலிபன் யாருடைய மகன் என்று கேட்டான்; அதற்கு அப்னேர்: ராஜாவே, எனக்குத் தெரியாது என்று உம்முடைய ஜீவனைக்கொண்டு சொல்லுகிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[50. So David prevailed over the Philistine with a sling and with a stone, and stroke the Philistine, and slew him; but there was no sword in the hand of David.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide114.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2482,51 +2530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[55. தாவீது பெலிஸ்தனுக்கு எதிராகப் புறப்பட்டுப்போகிறதைச் சவுல் கண்டபோது, அவன் சேனாபதியாகிய அப்னேரைப் பார்த்து: அப்னேரே, இந்த வாலிபன் யாருடைய மகன் என்று கேட்டான்; அதற்கு அப்னேர்: ராஜாவே, எனக்குத் தெரியாது என்று உம்முடைய ஜீவனைக்கொண்டு சொல்லுகிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[51. Therefore David ran, and stood upon the Philistine, and took his sword, and drew it out of the sheath thereof, and slew him, and cut off his head therewith. And when the Philistines saw their champion was dead, they fled.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide115.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2591,51 +2639,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[56. அப்பொழுது ராஜா: அந்தப் பிள்ளையாண்டான் யாருடைய மகன் என்று விசாரி என்றான்.]]></a:t>
+              <a:t><![CDATA[51. Therefore David ran, and stood upon the Philistine, and took his sword, and drew it out of the sheath thereof, and slew him, and cut off his head therewith. And when the Philistines saw their champion was dead, they fled.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide116.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2700,51 +2748,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[57. தாவீது பெலிஸ்தனைக் கொன்று திரும்புகையில், அப்னேர் அவனைச் சவுலுக்கு முன்பாக அழைத்துக்கொண்டு போய்விட்டான்; பெலிஸ்தனுடைய தலை அவன் கையில் இருந்தது.]]></a:t>
+              <a:t><![CDATA[51. Therefore David ran, and stood upon the Philistine, and took his sword, and drew it out of the sheath thereof, and slew him, and cut off his head therewith. And when the Philistines saw their champion was dead, they fled.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide117.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2809,51 +2857,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[57. தாவீது பெலிஸ்தனைக் கொன்று திரும்புகையில், அப்னேர் அவனைச் சவுலுக்கு முன்பாக அழைத்துக்கொண்டு போய்விட்டான்; பெலிஸ்தனுடைய தலை அவன் கையில் இருந்தது.]]></a:t>
+              <a:t><![CDATA[52. And the men of Israel and of Judah arose, and shouted, and pursued the Philistines, until you come to the valley, and to the gates of Ekron. And the wounded of the Philistines fell down by the way to Shaaraim, even unto Gath, and unto Ekron.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide118.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2918,51 +2966,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[58. அப்பொழுது சவுல்: வாலிபனே, நீ யாருடைய மகன் என்று அவனைக் கேட்டதற்கு, தாவீது: நான் பெத்லெகேம் ஊரானாயிருக்கிற உம்முடைய அடியானாகிய ஈசாயின் மகன் என்றான்.]]></a:t>
+              <a:t><![CDATA[52. And the men of Israel and of Judah arose, and shouted, and pursued the Philistines, until you come to the valley, and to the gates of Ekron. And the wounded of the Philistines fell down by the way to Shaaraim, even unto Gath, and unto Ekron.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide119.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3027,51 +3075,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[58. அப்பொழுது சவுல்: வாலிபனே, நீ யாருடைய மகன் என்று அவனைக் கேட்டதற்கு, தாவீது: நான் பெத்லெகேம் ஊரானாயிருக்கிற உம்முடைய அடியானாகிய ஈசாயின் மகன் என்றான்.]]></a:t>
+              <a:t><![CDATA[52. And the men of Israel and of Judah arose, and shouted, and pursued the Philistines, until you come to the valley, and to the gates of Ekron. And the wounded of the Philistines fell down by the way to Shaaraim, even unto Gath, and unto Ekron.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3136,51 +3184,1141 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. தாவீது சவுலை நோக்கி: இவனிமித்தம் ஒருவனுடைய இருதயமும் கலங்க வேண்டியதில்லை; உம்முடைய அடியானாகிய நான் போய், இந்தப் பெலிஸ்தனோடே யுத்தம்பண்ணுவேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[6. And he had protective leg armor of brass upon his legs, and a target of brass between his shoulders.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide120.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[53. And the children of Israel returned from chasing after the Philistines, and they spoiled their tents.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide121.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[53. And the children of Israel returned from chasing after the Philistines, and they spoiled their tents.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide122.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[54. And David took the head of the Philistine, and brought it to Jerusalem; but he put his armour in his tent.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide123.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[54. And David took the head of the Philistine, and brought it to Jerusalem; but he put his armour in his tent.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide124.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[55. And when Saul saw David go forth against the Philistine, he said unto Abner, the captain of the host, Abner, whose son is this youth? And Abner said, As your soul lives, O king, I cannot tell.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide125.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[55. And when Saul saw David go forth against the Philistine, he said unto Abner, the captain of the host, Abner, whose son is this youth? And Abner said, As your soul lives, O king, I cannot tell.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide126.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[55. And when Saul saw David go forth against the Philistine, he said unto Abner, the captain of the host, Abner, whose son is this youth? And Abner said, As your soul lives, O king, I cannot tell.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide127.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[56. And the king said, Enquire you whose son the teenager is.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide128.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[57. And as David returned from the slaughter of the Philistine, Abner took him, and brought him before Saul with the head of the Philistine in his hand.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide129.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[57. And as David returned from the slaughter of the Philistine, Abner took him, and brought him before Saul with the head of the Philistine in his hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3245,51 +4383,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. தாவீது சவுலை நோக்கி: இவனிமித்தம் ஒருவனுடைய இருதயமும் கலங்க வேண்டியதில்லை; உம்முடைய அடியானாகிய நான் போய், இந்தப் பெலிஸ்தனோடே யுத்தம்பண்ணுவேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[7. And the staff of his spear was like a weaver's beam; and his spear's head weighed six hundred shekels of iron: and one bearing a shield went before him.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide130.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[58. And Saul said to him, Whose son are you, you young man? And David answered, I am the son of your servant Jesse the Bethlehemite.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide131.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[58. And Saul said to him, Whose son are you, you young man? And David answered, I am the son of your servant Jesse the Bethlehemite.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3354,51 +4710,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவனுடைய ஈட்டித்தாங்கு நெசவுக்காரரின் படைமரத்தின் கனதியும் அவன் ஈட்டியின் அலகு அறுநூறுசேக்கல் இரும்புமாயிருக்கும்; பரிசைபிடிக்கிறவன் அவனுக்கு முன்னாக நடப்பான்.]]></a:t>
+              <a:t><![CDATA[7. And the staff of his spear was like a weaver's beam; and his spear's head weighed six hundred shekels of iron: and one bearing a shield went before him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3463,51 +4819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவனுடைய ஈட்டித்தாங்கு நெசவுக்காரரின் படைமரத்தின் கனதியும் அவன் ஈட்டியின் அலகு அறுநூறுசேக்கல் இரும்புமாயிருக்கும்; பரிசைபிடிக்கிறவன் அவனுக்கு முன்னாக நடப்பான்.]]></a:t>
+              <a:t><![CDATA[8. And he stood and cried unto the armies of Israel, and said unto them, Why are all of you come out to set your battle in array? am not I a Philistine, and all of you servants to Saul? choose you a man for you, and let him come down to me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3572,51 +4928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அப்பொழுது சவுல் தாவீதை நோக்கி: நீ இந்தப் பெலிஸ்தனோடே எதிர்த்து யுத்தம் பண்ண உன்னால் ஆகாது; நீ இளைஞன், அவனோ தன் சிறு வயதுமுதல் யுத்தவீரன் என்றான்.]]></a:t>
+              <a:t><![CDATA[8. And he stood and cried unto the armies of Israel, and said unto them, Why are all of you come out to set your battle in array? am not I a Philistine, and all of you servants to Saul? choose you a man for you, and let him come down to me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3681,51 +5037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அப்பொழுது சவுல் தாவீதை நோக்கி: நீ இந்தப் பெலிஸ்தனோடே எதிர்த்து யுத்தம் பண்ண உன்னால் ஆகாது; நீ இளைஞன், அவனோ தன் சிறு வயதுமுதல் யுத்தவீரன் என்றான்.]]></a:t>
+              <a:t><![CDATA[8. And he stood and cried unto the armies of Israel, and said unto them, Why are all of you come out to set your battle in array? am not I a Philistine, and all of you servants to Saul? choose you a man for you, and let him come down to me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3790,51 +5146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவன் வந்துநின்று, இஸ்ரவேல் சேனைகளைப் பார்த்துச் சத்தமிட்டு, நீங்கள் யுத்தத்திற்கு அணிவகுத்து நிற்கிறது என்ன? நான் பெலிஸ்தன் அல்லவா? நீங்கள் சவுலின் சேவகர் அல்லவா? உங்களில் ஒருவனைத் தெரிந்துகொள்ளுங்கள், அவன் என்னிடத்தில் வரட்டும்.]]></a:t>
+              <a:t><![CDATA[9. If he be able to fight with me, and to kill me, then will we be your servants: but if I prevail against him, and kill him, then shall all of you be our servants, and serve us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3899,51 +5255,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவன் வந்துநின்று, இஸ்ரவேல் சேனைகளைப் பார்த்துச் சத்தமிட்டு, நீங்கள் யுத்தத்திற்கு அணிவகுத்து நிற்கிறது என்ன? நான் பெலிஸ்தன் அல்லவா? நீங்கள் சவுலின் சேவகர் அல்லவா? உங்களில் ஒருவனைத் தெரிந்துகொள்ளுங்கள், அவன் என்னிடத்தில் வரட்டும்.]]></a:t>
+              <a:t><![CDATA[9. If he be able to fight with me, and to kill me, then will we be your servants: but if I prevail against him, and kill him, then shall all of you be our servants, and serve us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4008,51 +5364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பெலிஸ்தர் யுத்தம்பண்ணுகிறதற்குத் தங்கள் சேனைகளைச் சேர்த்து, யூதாவிலுள்ள சோக்கோவிலே ஒருமித்துக் கூடி, சோக்கோவுக்கும் அசெக்காவுக்கும் நடுவே இருக்கிற எபேஸ்தம்மீமிலே பாளயமிறங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[1. Now the Philistines gathered together their armies to battle, and were gathered together at Shochoh, which belongs to Judah, and pitched between Shochoh and Azekah, in Ephesdammim.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4117,51 +5473,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவன் வந்துநின்று, இஸ்ரவேல் சேனைகளைப் பார்த்துச் சத்தமிட்டு, நீங்கள் யுத்தத்திற்கு அணிவகுத்து நிற்கிறது என்ன? நான் பெலிஸ்தன் அல்லவா? நீங்கள் சவுலின் சேவகர் அல்லவா? உங்களில் ஒருவனைத் தெரிந்துகொள்ளுங்கள், அவன் என்னிடத்தில் வரட்டும்.]]></a:t>
+              <a:t><![CDATA[9. If he be able to fight with me, and to kill me, then will we be your servants: but if I prevail against him, and kill him, then shall all of you be our servants, and serve us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4226,51 +5582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவன் என்னோடே யுத்தம் பண்ணவும் என்னைக் கொல்லவும் சமர்த்தனானால் நாங்கள் உங்களுக்கு வேலைக்காரராய் இருப்போம்; நான் அவனை ஜெயித்து கொல்வேனானால், நீங்கள் எங்களுக்கு வேலைக்காரராய் இருந்து, எங்களை சேவிக்கவேண்டும் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[10. And the Philistine said, I defy the armies of Israel this day; give me a man, that we may fight together.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4335,51 +5691,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவன் என்னோடே யுத்தம் பண்ணவும் என்னைக் கொல்லவும் சமர்த்தனானால் நாங்கள் உங்களுக்கு வேலைக்காரராய் இருப்போம்; நான் அவனை ஜெயித்து கொல்வேனானால், நீங்கள் எங்களுக்கு வேலைக்காரராய் இருந்து, எங்களை சேவிக்கவேண்டும் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[10. And the Philistine said, I defy the armies of Israel this day; give me a man, that we may fight together.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4444,51 +5800,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. தாவீது சவுலைப்பார்த்து: உம்முடைய அடியான் என் தகப்பனுடைய ஆடுகளை மேய்த்துக்கொண்டிருக்கிற போது, ஒருவிசை ஒரு சிங்கமும் ஒரு விசை ஒரு கரடியும் வந்து, மந்தையிலிருக்கிற ஒரு ஆட்டைப் பிடித்துக்கொண்டது.]]></a:t>
+              <a:t><![CDATA[11. When Saul and all Israel heard those words of the Philistine, they were dismayed, and greatly afraid.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4553,51 +5909,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. தாவீது சவுலைப்பார்த்து: உம்முடைய அடியான் என் தகப்பனுடைய ஆடுகளை மேய்த்துக்கொண்டிருக்கிற போது, ஒருவிசை ஒரு சிங்கமும் ஒரு விசை ஒரு கரடியும் வந்து, மந்தையிலிருக்கிற ஒரு ஆட்டைப் பிடித்துக்கொண்டது.]]></a:t>
+              <a:t><![CDATA[11. When Saul and all Israel heard those words of the Philistine, they were dismayed, and greatly afraid.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4662,51 +6018,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பின்னும் அந்தப் பெலிஸ்தன்: நான் இன்றையதினம் இஸ்ரவேலுடைய சேனைகளை நிந்தித்தேன்; நாம் ஒருவரோடு ஒருவர் யுத்தம்பண்ண ஒருவனை விடுங்கள் என்று சொல்லிக்கொண்டுவருவான்.]]></a:t>
+              <a:t><![CDATA[12. Now David was the son of that Ephrathite of Bethlehemjudah, whose name was Jesse; and he had eight sons: and the man went among men for an old man in the days of Saul.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4771,51 +6127,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பின்னும் அந்தப் பெலிஸ்தன்: நான் இன்றையதினம் இஸ்ரவேலுடைய சேனைகளை நிந்தித்தேன்; நாம் ஒருவரோடு ஒருவர் யுத்தம்பண்ண ஒருவனை விடுங்கள் என்று சொல்லிக்கொண்டுவருவான்.]]></a:t>
+              <a:t><![CDATA[12. Now David was the son of that Ephrathite of Bethlehemjudah, whose name was Jesse; and he had eight sons: and the man went among men for an old man in the days of Saul.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4880,51 +6236,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. நான் அதைத் தொடர்ந்துபோய், அதை அடித்து, அதை அதின் வாய்க்குத் தப்புவித்தேன்; அது என்மேல் பாய்ந்த போது, நான் அதின் தாடியைப் பிடித்து, அதை அடித்துக் கொன்றுபோட்டேன்.]]></a:t>
+              <a:t><![CDATA[12. Now David was the son of that Ephrathite of Bethlehemjudah, whose name was Jesse; and he had eight sons: and the man went among men for an old man in the days of Saul.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4989,51 +6345,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. நான் அதைத் தொடர்ந்துபோய், அதை அடித்து, அதை அதின் வாய்க்குத் தப்புவித்தேன்; அது என்மேல் பாய்ந்த போது, நான் அதின் தாடியைப் பிடித்து, அதை அடித்துக் கொன்றுபோட்டேன்.]]></a:t>
+              <a:t><![CDATA[13. And the three eldest sons of Jesse went and followed Saul to the battle: and the names of his three sons that went to the battle were Eliab the firstborn, and next unto him Abinadab, and the third Shammah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5098,51 +6454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. சவுலும் இஸ்ரவேலர் அனைவரும் அந்தப் பெலிஸ்தனுடைய வார்த்தைகளைக் கேட்டு, கலங்கி மிகவும் பயப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[13. And the three eldest sons of Jesse went and followed Saul to the battle: and the names of his three sons that went to the battle were Eliab the firstborn, and next unto him Abinadab, and the third Shammah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5207,51 +6563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பெலிஸ்தர் யுத்தம்பண்ணுகிறதற்குத் தங்கள் சேனைகளைச் சேர்த்து, யூதாவிலுள்ள சோக்கோவிலே ஒருமித்துக் கூடி, சோக்கோவுக்கும் அசெக்காவுக்கும் நடுவே இருக்கிற எபேஸ்தம்மீமிலே பாளயமிறங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[1. Now the Philistines gathered together their armies to battle, and were gathered together at Shochoh, which belongs to Judah, and pitched between Shochoh and Azekah, in Ephesdammim.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5316,51 +6672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அந்தச் சிங்கத்தையும் அந்தக் கரடியையும் உம்முடைய அடியானாகிய நான் கொன்றேன்; விருத்தசேதனமில்லாத இந்தப் பெலிஸ்தனும் அவைகளில் ஒன்றைப்போல இருப்பான்; அவன் ஜீவனுள்ள தேவனுடைய சேனைகளை நிந்தித்தானே என்றான்.]]></a:t>
+              <a:t><![CDATA[13. And the three eldest sons of Jesse went and followed Saul to the battle: and the names of his three sons that went to the battle were Eliab the firstborn, and next unto him Abinadab, and the third Shammah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5425,51 +6781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அந்தச் சிங்கத்தையும் அந்தக் கரடியையும் உம்முடைய அடியானாகிய நான் கொன்றேன்; விருத்தசேதனமில்லாத இந்தப் பெலிஸ்தனும் அவைகளில் ஒன்றைப்போல இருப்பான்; அவன் ஜீவனுள்ள தேவனுடைய சேனைகளை நிந்தித்தானே என்றான்.]]></a:t>
+              <a:t><![CDATA[14. And David was the youngest: and the three eldest followed Saul.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5534,51 +6890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தாவீது என்பவன் யூதாவிலுள்ள பெத்லெகேம் ஊரானாகிய ஈசாய் என்னும் பேருள்ள எப்பிராத்திய மனுஷனுடைய குமாரனாயிருந்தான்; ஈசாயுக்கு எட்டுக்குமாரர் இருந்தார்கள்; இவன் சவுலின் நாட்களிலே மற்ற ஜனங்களுக்குள்ளே வயதுசென்ற கிழவனாய் மதிக்கப்பட்டான்.]]></a:t>
+              <a:t><![CDATA[15. But David went and returned from Saul to feed his father's sheep at Bethlehem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5643,51 +6999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தாவீது என்பவன் யூதாவிலுள்ள பெத்லெகேம் ஊரானாகிய ஈசாய் என்னும் பேருள்ள எப்பிராத்திய மனுஷனுடைய குமாரனாயிருந்தான்; ஈசாயுக்கு எட்டுக்குமாரர் இருந்தார்கள்; இவன் சவுலின் நாட்களிலே மற்ற ஜனங்களுக்குள்ளே வயதுசென்ற கிழவனாய் மதிக்கப்பட்டான்.]]></a:t>
+              <a:t><![CDATA[15. But David went and returned from Saul to feed his father's sheep at Bethlehem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5752,51 +7108,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. பின்னும் தாவீது: என்னைச் சிங்கத்தின் கைக்கும் கரடியின் கைக்கும் தப்புவித்த கர்த்தர் இந்தப் பெலிஸ்தனுடைய கைக்கும் தப்புவிப்பார் என்றான்; அப்பொழுது சவுல் தாவீதைப் பார்த்து: போ, கர்த்தர் உன்னுடனேகூட இருப்பாராக என்றான்.]]></a:t>
+              <a:t><![CDATA[16. And the Philistine drew near morning and evening, and presented himself forty days.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5861,51 +7217,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. பின்னும் தாவீது: என்னைச் சிங்கத்தின் கைக்கும் கரடியின் கைக்கும் தப்புவித்த கர்த்தர் இந்தப் பெலிஸ்தனுடைய கைக்கும் தப்புவிப்பார் என்றான்; அப்பொழுது சவுல் தாவீதைப் பார்த்து: போ, கர்த்தர் உன்னுடனேகூட இருப்பாராக என்றான்.]]></a:t>
+              <a:t><![CDATA[17. And Jesse said unto David his son, Take now for your brethren an ephah of this parched corn, and these ten loaves, and run to the camp of your brethren;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5970,51 +7326,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஈசாயினுடைய மூன்று மூத்த குமாரர் சவுலோடேகூட யுத்தத்திற்குப் போயிருந்தார்கள்; யுத்தத்திற்குப் போயிருந்த அவனுடைய மூன்று குமாரரில் மூத்தவனுக்கு எலியாப் என்றும், இரண்டாங்குமாரனுக்கு அபினதாப் என்றும், மூன்றாங்குமாரனுக்குச் சம்மா என்றும் பேர்.]]></a:t>
+              <a:t><![CDATA[17. And Jesse said unto David his son, Take now for your brethren an ephah of this parched corn, and these ten loaves, and run to the camp of your brethren;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6079,51 +7435,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஈசாயினுடைய மூன்று மூத்த குமாரர் சவுலோடேகூட யுத்தத்திற்குப் போயிருந்தார்கள்; யுத்தத்திற்குப் போயிருந்த அவனுடைய மூன்று குமாரரில் மூத்தவனுக்கு எலியாப் என்றும், இரண்டாங்குமாரனுக்கு அபினதாப் என்றும், மூன்றாங்குமாரனுக்குச் சம்மா என்றும் பேர்.]]></a:t>
+              <a:t><![CDATA[18. And carry these ten cheeses unto the captain of their thousand, and look how your brethren fare, and take their pledge.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6188,51 +7544,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. சவுல் தாவீதுக்குத் தன் வஸ்திரங்களை உடுத்துவித்து, வெண்கலமான ஒரு சீராவை அவன் தலையின்மேல் போட்டு, ஒரு கவசத்தையும் அவனுக்குத் தரிப்பித்தான்.]]></a:t>
+              <a:t><![CDATA[18. And carry these ten cheeses unto the captain of their thousand, and look how your brethren fare, and take their pledge.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6297,51 +7653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. சவுல் தாவீதுக்குத் தன் வஸ்திரங்களை உடுத்துவித்து, வெண்கலமான ஒரு சீராவை அவன் தலையின்மேல் போட்டு, ஒரு கவசத்தையும் அவனுக்குத் தரிப்பித்தான்.]]></a:t>
+              <a:t><![CDATA[19. Now Saul, and they, and all the men of Israel, were in the valley of Elah, fighting with the Philistines.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6406,51 +7762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. சவுலும் இஸ்ரவேல் மனுஷரும் ஒருமித்துக் கூடி, ஏலா பள்ளத்தாக்கிலே பாளயமிறங்கி, பெலிஸ்தருக்கு எதிராக யுத்தத்திற்கு அணிவகுத்து நின்றார்கள்.]]></a:t>
+              <a:t><![CDATA[2. And Saul and the men of Israel were gathered together, and pitched by the valley of Elah, and set the battle in array against the Philistines.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6515,51 +7871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. தாவீது எல்லாருக்கும் இளையவன்; மூத்தவர்களாகிய அந்த மூன்றுபேரும் சவுலோடேகூடப் போயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[19. Now Saul, and they, and all the men of Israel, were in the valley of Elah, fighting with the Philistines.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6624,51 +7980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. அவனுடைய பட்டயத்தை தாவீது தன் வஸ்திரங்கள்மேல் கட்டிக்கொண்டு, அதிலே அவனுக்குப் பழக்கமில்லாததினால் நடந்துபார்த்தான்; அப்பொழுது தாவீது சவுலை நோக்கி: நான் இவைகளைப் போட்டுக்கொண்டு போகக் கூடாது; இந்த அப்பியாசம் எனக்கு இல்லை என்று சொல்லி, அவைகளைக் களைந்துபோட்டு,]]></a:t>
+              <a:t><![CDATA[20. And David rose up early in the morning, and left the sheep with a keeper, and took, and went, as Jesse had commanded him; and he came to the trench, as the host was going forth to the fight, and shouted for the battle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6733,51 +8089,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. அவனுடைய பட்டயத்தை தாவீது தன் வஸ்திரங்கள்மேல் கட்டிக்கொண்டு, அதிலே அவனுக்குப் பழக்கமில்லாததினால் நடந்துபார்த்தான்; அப்பொழுது தாவீது சவுலை நோக்கி: நான் இவைகளைப் போட்டுக்கொண்டு போகக் கூடாது; இந்த அப்பியாசம் எனக்கு இல்லை என்று சொல்லி, அவைகளைக் களைந்துபோட்டு,]]></a:t>
+              <a:t><![CDATA[20. And David rose up early in the morning, and left the sheep with a keeper, and took, and went, as Jesse had commanded him; and he came to the trench, as the host was going forth to the fight, and shouted for the battle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6842,51 +8198,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. அவனுடைய பட்டயத்தை தாவீது தன் வஸ்திரங்கள்மேல் கட்டிக்கொண்டு, அதிலே அவனுக்குப் பழக்கமில்லாததினால் நடந்துபார்த்தான்; அப்பொழுது தாவீது சவுலை நோக்கி: நான் இவைகளைப் போட்டுக்கொண்டு போகக் கூடாது; இந்த அப்பியாசம் எனக்கு இல்லை என்று சொல்லி, அவைகளைக் களைந்துபோட்டு,]]></a:t>
+              <a:t><![CDATA[20. And David rose up early in the morning, and left the sheep with a keeper, and took, and went, as Jesse had commanded him; and he came to the trench, as the host was going forth to the fight, and shouted for the battle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6951,51 +8307,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. தாவீது சவுலைவிட்டுத் திரும்பிப் போய் பெத்லெகேமிலிருக்கிற தன் தகப்பனுடைய ஆடுகளை மேய்த்துக்கொண்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[21. For Israel and the Philistines had put the battle in array, army against army.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7060,51 +8416,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. தாவீது சவுலைவிட்டுத் திரும்பிப் போய் பெத்லெகேமிலிருக்கிற தன் தகப்பனுடைய ஆடுகளை மேய்த்துக்கொண்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[22. And David left his carriage in the hand of the keeper of the carriage, and ran into the army, and came and saluted his brethren.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7169,51 +8525,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அந்தப் பெலிஸ்தன் காலையிலும் மாலையிலும் நாற்பதுநாள் வந்துவந்து நிற்பான்.]]></a:t>
+              <a:t><![CDATA[22. And David left his carriage in the hand of the keeper of the carriage, and ran into the army, and came and saluted his brethren.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7278,51 +8634,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அந்தப் பெலிஸ்தன் காலையிலும் மாலையிலும் நாற்பதுநாள் வந்துவந்து நிற்பான்.]]></a:t>
+              <a:t><![CDATA[23. And as he talked with them, behold, there came up the champion, the Philistine of Gath, Goliath by name, out of the armies of the Philistines, and spoke according to the same words: and David heard them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7387,51 +8743,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. தன் தடியைக் கையிலே பிடித்துக்கொண்டு, ஆற்றிலிருக்கிற ஜந்து கூழாங்கல்லுகளைத் தெரிந்தெடுத்து, அவைகளை மேய்ப்பருக்குரிய தன்னுடைய அடைப்பப்பையிலே போட்டு, தன் கவணைத் தன் கையிலே பிடித்துக்கொண்டு, அந்தப் பெலிஸ்தனண்டையிலே போனான்.]]></a:t>
+              <a:t><![CDATA[23. And as he talked with them, behold, there came up the champion, the Philistine of Gath, Goliath by name, out of the armies of the Philistines, and spoke according to the same words: and David heard them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7496,51 +8852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. தன் தடியைக் கையிலே பிடித்துக்கொண்டு, ஆற்றிலிருக்கிற ஜந்து கூழாங்கல்லுகளைத் தெரிந்தெடுத்து, அவைகளை மேய்ப்பருக்குரிய தன்னுடைய அடைப்பப்பையிலே போட்டு, தன் கவணைத் தன் கையிலே பிடித்துக்கொண்டு, அந்தப் பெலிஸ்தனண்டையிலே போனான்.]]></a:t>
+              <a:t><![CDATA[23. And as he talked with them, behold, there came up the champion, the Philistine of Gath, Goliath by name, out of the armies of the Philistines, and spoke according to the same words: and David heard them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7605,51 +8961,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. சவுலும் இஸ்ரவேல் மனுஷரும் ஒருமித்துக் கூடி, ஏலா பள்ளத்தாக்கிலே பாளயமிறங்கி, பெலிஸ்தருக்கு எதிராக யுத்தத்திற்கு அணிவகுத்து நின்றார்கள்.]]></a:t>
+              <a:t><![CDATA[2. And Saul and the men of Israel were gathered together, and pitched by the valley of Elah, and set the battle in array against the Philistines.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7714,51 +9070,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஈசாய் தன் குமாரனாகிய தாவீதை நோக்கி: உன் சகோதரருக்கு இந்த ஒரு மரக்கால் வறுத்த பயற்றையும், இந்தப் பத்து அப்பங்களையும் எடுத்துக்கொண்டு, பாளயத்திலிருக்கிற உன் சகோதரரிடத்தில் ஓட்டமாய்ப் போய்,]]></a:t>
+              <a:t><![CDATA[24. And all the men of Israel, when they saw the man, fled from him, and were sore afraid.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7823,51 +9179,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஈசாய் தன் குமாரனாகிய தாவீதை நோக்கி: உன் சகோதரருக்கு இந்த ஒரு மரக்கால் வறுத்த பயற்றையும், இந்தப் பத்து அப்பங்களையும் எடுத்துக்கொண்டு, பாளயத்திலிருக்கிற உன் சகோதரரிடத்தில் ஓட்டமாய்ப் போய்,]]></a:t>
+              <a:t><![CDATA[24. And all the men of Israel, when they saw the man, fled from him, and were sore afraid.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7932,51 +9288,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. பெலிஸ்தனும் நடந்து, தாவீதண்டைக்கு கிட்டிவந்தான்; பரிசையை பிடிக்கிறவன் அவனுக்கு முன்னாக நடந்தான்.]]></a:t>
+              <a:t><![CDATA[25. And the men of Israel said, Have all of you seen this man that has come up? surely to defy Israel is he comes up: and it shall be, that the man who kills him, the king will enrich him with great riches, and will give him his daughter, and make his father's house free in Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8041,51 +9397,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இந்தப் பத்துப் பால்கட்டிகளை ஆயிரம்பேருக்கு அதிபதியானவனிடத்தில் கொடுத்து, உன் சகோதரர் சுகமாயிருக்கிறார்களா என்று விசாரித்து, அவர்களிடத்தில் அடையாளம் வாங்கிக் கொண்டுவா என்றான்.]]></a:t>
+              <a:t><![CDATA[25. And the men of Israel said, Have all of you seen this man that has come up? surely to defy Israel is he comes up: and it shall be, that the man who kills him, the king will enrich him with great riches, and will give him his daughter, and make his father's house free in Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8150,51 +9506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இந்தப் பத்துப் பால்கட்டிகளை ஆயிரம்பேருக்கு அதிபதியானவனிடத்தில் கொடுத்து, உன் சகோதரர் சுகமாயிருக்கிறார்களா என்று விசாரித்து, அவர்களிடத்தில் அடையாளம் வாங்கிக் கொண்டுவா என்றான்.]]></a:t>
+              <a:t><![CDATA[25. And the men of Israel said, Have all of you seen this man that has come up? surely to defy Israel is he comes up: and it shall be, that the man who kills him, the king will enrich him with great riches, and will give him his daughter, and make his father's house free in Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8259,51 +9615,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது சவுலும், அவர்களும், இஸ்ரவேலர் எல்லாரும், ஏலா பள்ளத்தாக்கிலே பெலிஸ்தரோடு யுத்தம்பண்ணிக்கொண்டிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[26. And David spoke to the men that stood by him, saying, What shall be done to the man that kills this Philistine, and takes away the reproach from Israel? for who is this uncircumcised Philistine, that he should defy the armies of the living God?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8368,51 +9724,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது சவுலும், அவர்களும், இஸ்ரவேலர் எல்லாரும், ஏலா பள்ளத்தாக்கிலே பெலிஸ்தரோடு யுத்தம்பண்ணிக்கொண்டிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[26. And David spoke to the men that stood by him, saying, What shall be done to the man that kills this Philistine, and takes away the reproach from Israel? for who is this uncircumcised Philistine, that he should defy the armies of the living God?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8477,51 +9833,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. பெலிஸ்தன் சுற்றிப்பார்த்து: தாவீதைக் கண்டு, அவன் இளைஞனும் சவுந்தரிய ரூபமான சிவந்த மேனியுள்ளவனுமாயிருந்தபடியினால், அவனை அசட்டை பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[26. And David spoke to the men that stood by him, saying, What shall be done to the man that kills this Philistine, and takes away the reproach from Israel? for who is this uncircumcised Philistine, that he should defy the armies of the living God?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8586,51 +9942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. தாவீது அதிகாலையில் எழுந்து, ஆடுகளைக் காவலாளி வசமாய் விட்டு, ஈசாய் தனக்குக் கற்பித்தபடியே எடுத்துக்கொண்டுபோய், இரதங்கள் இருக்கிற இடத்திலே வந்தான்; சேனைகள் அணிவகுத்து நின்று, யுத்தத்திற்கென்று ஆர்ப்பரித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[27. And the people answered him after this manner, saying, So shall it be done to the man that kills him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8695,51 +10051,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. தாவீது அதிகாலையில் எழுந்து, ஆடுகளைக் காவலாளி வசமாய் விட்டு, ஈசாய் தனக்குக் கற்பித்தபடியே எடுத்துக்கொண்டுபோய், இரதங்கள் இருக்கிற இடத்திலே வந்தான்; சேனைகள் அணிவகுத்து நின்று, யுத்தத்திற்கென்று ஆர்ப்பரித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[27. And the people answered him after this manner, saying, So shall it be done to the man that kills him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8804,51 +10160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. பெலிஸ்தர் அந்தப்பக்கத்தில் ஒரு மலையின்மேலும், இஸ்ரவேலர் இந்தப்பக்கத்தில் ஒரு மலையின்மேலும் நின்றார்கள்; அவர்களுக்கு நடுவே பள்ளத்தாக்கு இருந்தது.]]></a:t>
+              <a:t><![CDATA[3. And the Philistines stood on a mountain on the one side, and Israel stood on a mountain on the other side: and there was a valley between them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8913,51 +10269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. தாவீது அதிகாலையில் எழுந்து, ஆடுகளைக் காவலாளி வசமாய் விட்டு, ஈசாய் தனக்குக் கற்பித்தபடியே எடுத்துக்கொண்டுபோய், இரதங்கள் இருக்கிற இடத்திலே வந்தான்; சேனைகள் அணிவகுத்து நின்று, யுத்தத்திற்கென்று ஆர்ப்பரித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[28. And Eliab his eldest brother heard when he spoke unto the men; and Eliab's anger was kindled against David, and he said, Why came you down here? and with whom have you left those few sheep in the wilderness? I know your pride, and the naughtiness of yours heart; for you are come down that you might see the battle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9022,51 +10378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. பெலிஸ்தன் தாவீதைப் பார்த்து: நீ தடிகளோடே என்னிடத்தில் வர நான் நாயா என்று சொல்லி, அவன் தன் தேவர்களைக்கொண்டு தாவீதைச் சபித்தான்.]]></a:t>
+              <a:t><![CDATA[28. And Eliab his eldest brother heard when he spoke unto the men; and Eliab's anger was kindled against David, and he said, Why came you down here? and with whom have you left those few sheep in the wilderness? I know your pride, and the naughtiness of yours heart; for you are come down that you might see the battle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9131,51 +10487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. பெலிஸ்தன் தாவீதைப் பார்த்து: நீ தடிகளோடே என்னிடத்தில் வர நான் நாயா என்று சொல்லி, அவன் தன் தேவர்களைக்கொண்டு தாவீதைச் சபித்தான்.]]></a:t>
+              <a:t><![CDATA[28. And Eliab his eldest brother heard when he spoke unto the men; and Eliab's anger was kindled against David, and he said, Why came you down here? and with whom have you left those few sheep in the wilderness? I know your pride, and the naughtiness of yours heart; for you are come down that you might see the battle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9240,51 +10596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இஸ்ரவேலரும் பெலிஸ்தரும் ஒருவருக்கு எதிராக ஒருவர் அணிவகுத்துக் கொண்டிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[28. And Eliab his eldest brother heard when he spoke unto the men; and Eliab's anger was kindled against David, and he said, Why came you down here? and with whom have you left those few sheep in the wilderness? I know your pride, and the naughtiness of yours heart; for you are come down that you might see the battle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9349,51 +10705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. பின்னும் அந்தப் பெலிஸ்தன் தாவீதைப் பார்த்து: என்னிடத்தில் வா; நான் உன் மாம்சத்தை ஆகாயத்துப் பறவைகளுக்கும் காட்டு மிருகங்களுக்கும் கொடுப்பேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[29. And David said, What have I now done? Is there not a cause?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9458,51 +10814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்பொழுது தாவீது: தான் கொண்டுவந்தவைகளை இறக்கி, ரஸ்துக்களைக் காக்கிறவன் வசமாக வைத்து விட்டு, சேனைக்குள் ஓடி, தன் சகோதரரைப் பார்த்து: சுகமாயிருக்கிறீர்களா என்று கேட்டான்.]]></a:t>
+              <a:t><![CDATA[30. And he turned from him toward another, and spoke after the same manner: and the people answered him again after the former manner.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9567,51 +10923,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்பொழுது தாவீது: தான் கொண்டுவந்தவைகளை இறக்கி, ரஸ்துக்களைக் காக்கிறவன் வசமாக வைத்து விட்டு, சேனைக்குள் ஓடி, தன் சகோதரரைப் பார்த்து: சுகமாயிருக்கிறீர்களா என்று கேட்டான்.]]></a:t>
+              <a:t><![CDATA[30. And he turned from him toward another, and spoke after the same manner: and the people answered him again after the former manner.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9676,51 +11032,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவன் இவர்களோடே பேசிக்கொண்டிருக்கையில், இதோ, காத் ஊரானாகிய கோலியாத் என்னும் பேருள்ள அந்தப் பெலிஸ்த வீரன் பெலிஸ்தரின் சேனைகளிலிருந்து எழும்பிவந்து நின்று, முன் சொன்ன வார்த்தைகளையே சொன்னான்; அதைத் தாவீது கேட்டான்.]]></a:t>
+              <a:t><![CDATA[31. And when the words were heard which David spoke, they rehearsed them before Saul: and he sent for him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9785,51 +11141,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவன் இவர்களோடே பேசிக்கொண்டிருக்கையில், இதோ, காத் ஊரானாகிய கோலியாத் என்னும் பேருள்ள அந்தப் பெலிஸ்த வீரன் பெலிஸ்தரின் சேனைகளிலிருந்து எழும்பிவந்து நின்று, முன் சொன்ன வார்த்தைகளையே சொன்னான்; அதைத் தாவீது கேட்டான்.]]></a:t>
+              <a:t><![CDATA[31. And when the words were heard which David spoke, they rehearsed them before Saul: and he sent for him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9894,51 +11250,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. அதற்குத் தாவீது: பெலிஸ்தனை நோக்கி: நீ பட்டயத்தோடும், ஈட்டியோடும், கேடகத்தோடும் என்னிடத்தில் வருகிறாய்; நானோ நீ நிந்தித்த இஸ்ரவேலுடைய இராணுவங்களின் தேவனாகிய சேனைகளுடைய கர்த்தரின் நாமத்திலே உன்னிடத்தில் வருகிறேன்.]]></a:t>
+              <a:t><![CDATA[32. And David said to Saul, Let no man's heart fail because of him; your servant will go and fight with this Philistine.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10003,51 +11359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது காத் ஊரானாகிய கோலியாத் என்னும் பேருள்ள ஒரு வீரன் பெலிஸ்தரின் பாளயத்திலிருந்து புறப்பட்டுவந்து நடுவே நிற்பான்; அவன் உயரம் ஆறுமுழமும் ஒரு ஜாணுமாம்.]]></a:t>
+              <a:t><![CDATA[3. And the Philistines stood on a mountain on the one side, and Israel stood on a mountain on the other side: and there was a valley between them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10112,51 +11468,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. அதற்குத் தாவீது: பெலிஸ்தனை நோக்கி: நீ பட்டயத்தோடும், ஈட்டியோடும், கேடகத்தோடும் என்னிடத்தில் வருகிறாய்; நானோ நீ நிந்தித்த இஸ்ரவேலுடைய இராணுவங்களின் தேவனாகிய சேனைகளுடைய கர்த்தரின் நாமத்திலே உன்னிடத்தில் வருகிறேன்.]]></a:t>
+              <a:t><![CDATA[32. And David said to Saul, Let no man's heart fail because of him; your servant will go and fight with this Philistine.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10221,51 +11577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. அதற்குத் தாவீது: பெலிஸ்தனை நோக்கி: நீ பட்டயத்தோடும், ஈட்டியோடும், கேடகத்தோடும் என்னிடத்தில் வருகிறாய்; நானோ நீ நிந்தித்த இஸ்ரவேலுடைய இராணுவங்களின் தேவனாகிய சேனைகளுடைய கர்த்தரின் நாமத்திலே உன்னிடத்தில் வருகிறேன்.]]></a:t>
+              <a:t><![CDATA[33. And Saul said to David, You are not able to go against this Philistine to fight with him: for you are but a youth, and he a man of war from his youth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10330,51 +11686,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. இஸ்ரவேலர் எல்லாரும் அந்த மனுஷனைக் காணும்போது மிகவும் பயப்பட்டு, அவன் முகத்துக்கு விலகி ஓடிப்போவார்கள்.]]></a:t>
+              <a:t><![CDATA[33. And Saul said to David, You are not able to go against this Philistine to fight with him: for you are but a youth, and he a man of war from his youth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10439,51 +11795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. இன்றையதினம் கர்த்தர் உன்னை என் கையில் ஒப்புக்கொடுப்பார்; நான் உன்னைக் கொன்று, உன் தலையை உன்னை விட்டு வாங்கி, பெலிஸ்தருடைய பாளயத்தின் பிணங்களை இன்றையதினம் ஆகாயத்துப் பறவைகளுக்கும், பூமியின் காட்டு மிருகங்களுக்கும் கொடுப்பேன்; அதனால் இஸ்ரவேலில் தேவன் ஒருவர் உண்டு என்று பூலோகத்தார் எல்லாரும் அறிந்து கொள்ளுவார்கள்.]]></a:t>
+              <a:t><![CDATA[34. And David said unto Saul, Your servant kept his father's sheep, and there came a lion, and a bear, and took a lamb out of the flock:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10548,51 +11904,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. இன்றையதினம் கர்த்தர் உன்னை என் கையில் ஒப்புக்கொடுப்பார்; நான் உன்னைக் கொன்று, உன் தலையை உன்னை விட்டு வாங்கி, பெலிஸ்தருடைய பாளயத்தின் பிணங்களை இன்றையதினம் ஆகாயத்துப் பறவைகளுக்கும், பூமியின் காட்டு மிருகங்களுக்கும் கொடுப்பேன்; அதனால் இஸ்ரவேலில் தேவன் ஒருவர் உண்டு என்று பூலோகத்தார் எல்லாரும் அறிந்து கொள்ளுவார்கள்.]]></a:t>
+              <a:t><![CDATA[34. And David said unto Saul, Your servant kept his father's sheep, and there came a lion, and a bear, and took a lamb out of the flock:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10657,51 +12013,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. இன்றையதினம் கர்த்தர் உன்னை என் கையில் ஒப்புக்கொடுப்பார்; நான் உன்னைக் கொன்று, உன் தலையை உன்னை விட்டு வாங்கி, பெலிஸ்தருடைய பாளயத்தின் பிணங்களை இன்றையதினம் ஆகாயத்துப் பறவைகளுக்கும், பூமியின் காட்டு மிருகங்களுக்கும் கொடுப்பேன்; அதனால் இஸ்ரவேலில் தேவன் ஒருவர் உண்டு என்று பூலோகத்தார் எல்லாரும் அறிந்து கொள்ளுவார்கள்.]]></a:t>
+              <a:t><![CDATA[35. And I went out after him, and stroke him, and delivered it out of his mouth: and when he arose against me, I caught him by his beard, and stroke him, and slew him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10766,51 +12122,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அந்நேரத்திலே இஸ்ரவேலர்: வந்து நிற்கிற அந்த மனுஷனைக் கண்டீர்களா, இஸ்ரவேலை நிந்திக்க வந்து நிற்கிறான்; இவனைக் கொல்லுகிறவன் எவனோ, அவனை ராஜா மிகவும் ஐசுவரியவானாக்கி, அவனுக்குத் தம்முடைய குமாரத்தியைத் தந்து, அவன் தகப்பன் வீட்டாருக்கு இஸ்ரவேலிலே சர்வமானியம் கொடுப்பார் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[35. And I went out after him, and stroke him, and delivered it out of his mouth: and when he arose against me, I caught him by his beard, and stroke him, and slew him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10875,51 +12231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அந்நேரத்திலே இஸ்ரவேலர்: வந்து நிற்கிற அந்த மனுஷனைக் கண்டீர்களா, இஸ்ரவேலை நிந்திக்க வந்து நிற்கிறான்; இவனைக் கொல்லுகிறவன் எவனோ, அவனை ராஜா மிகவும் ஐசுவரியவானாக்கி, அவனுக்குத் தம்முடைய குமாரத்தியைத் தந்து, அவன் தகப்பன் வீட்டாருக்கு இஸ்ரவேலிலே சர்வமானியம் கொடுப்பார் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[36. Your servant slew both the lion and the bear: and this uncircumcised Philistine shall be as one of them, seeing he has defied the armies of the living God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10984,51 +12340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அந்நேரத்திலே இஸ்ரவேலர்: வந்து நிற்கிற அந்த மனுஷனைக் கண்டீர்களா, இஸ்ரவேலை நிந்திக்க வந்து நிற்கிறான்; இவனைக் கொல்லுகிறவன் எவனோ, அவனை ராஜா மிகவும் ஐசுவரியவானாக்கி, அவனுக்குத் தம்முடைய குமாரத்தியைத் தந்து, அவன் தகப்பன் வீட்டாருக்கு இஸ்ரவேலிலே சர்வமானியம் கொடுப்பார் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[36. Your servant slew both the lion and the bear: and this uncircumcised Philistine shall be as one of them, seeing he has defied the armies of the living God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11093,51 +12449,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அந்நேரத்திலே இஸ்ரவேலர்: வந்து நிற்கிற அந்த மனுஷனைக் கண்டீர்களா, இஸ்ரவேலை நிந்திக்க வந்து நிற்கிறான்; இவனைக் கொல்லுகிறவன் எவனோ, அவனை ராஜா மிகவும் ஐசுவரியவானாக்கி, அவனுக்குத் தம்முடைய குமாரத்தியைத் தந்து, அவன் தகப்பன் வீட்டாருக்கு இஸ்ரவேலிலே சர்வமானியம் கொடுப்பார் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[36. Your servant slew both the lion and the bear: and this uncircumcised Philistine shall be as one of them, seeing he has defied the armies of the living God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11202,51 +12558,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது காத் ஊரானாகிய கோலியாத் என்னும் பேருள்ள ஒரு வீரன் பெலிஸ்தரின் பாளயத்திலிருந்து புறப்பட்டுவந்து நடுவே நிற்பான்; அவன் உயரம் ஆறுமுழமும் ஒரு ஜாணுமாம்.]]></a:t>
+              <a:t><![CDATA[4. And there went out a champion out of the camp of the Philistines, named Goliath, of Gath, whose height was six cubits and a span.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11311,51 +12667,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. கர்த்தர் பட்டயத்தினாலும் ஈட்டியினாலும் ரட்சிக்கிறவர் அல்ல என்று இந்த ஜனக்கூட்டமெல்லாம் அறிந்து கொள்ளும்; யுத்தம் கர்த்தருடையது; அவர் உங்களை எங்கள் கையில் ஒப்புக்கொடுப்பார் என்றான்.]]></a:t>
+              <a:t><![CDATA[37. David said moreover, The LORD that delivered me out of the paw of the lion, and out of the paw of the bear, he will deliver me out of the hand of this Philistine. And Saul said unto David, Go, and the LORD be with you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11420,51 +12776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. கர்த்தர் பட்டயத்தினாலும் ஈட்டியினாலும் ரட்சிக்கிறவர் அல்ல என்று இந்த ஜனக்கூட்டமெல்லாம் அறிந்து கொள்ளும்; யுத்தம் கர்த்தருடையது; அவர் உங்களை எங்கள் கையில் ஒப்புக்கொடுப்பார் என்றான்.]]></a:t>
+              <a:t><![CDATA[37. David said moreover, The LORD that delivered me out of the paw of the lion, and out of the paw of the bear, he will deliver me out of the hand of this Philistine. And Saul said unto David, Go, and the LORD be with you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11529,51 +12885,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அப்பொழுது தாவீது தன்னண்டையிலே நிற்கிறவர்களைப் பார்த்து, இந்தப் பெலிஸ்தனைக் கொன்று இஸ்ரவேலுக்கு நேரிட்ட நிந்தையை நீக்குகிறவனுக்கு என்ன செய்யப்படும்; ஜீவனுள்ள தேவனுடைய சேனைகளை நிந்திக்கிறதற்கு விருத்தசேதனம் இல்லாத இந்த பெலிஸ்தன் எம்மாத்திரம் என்றான்.]]></a:t>
+              <a:t><![CDATA[37. David said moreover, The LORD that delivered me out of the paw of the lion, and out of the paw of the bear, he will deliver me out of the hand of this Philistine. And Saul said unto David, Go, and the LORD be with you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11638,51 +12994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அப்பொழுது தாவீது தன்னண்டையிலே நிற்கிறவர்களைப் பார்த்து, இந்தப் பெலிஸ்தனைக் கொன்று இஸ்ரவேலுக்கு நேரிட்ட நிந்தையை நீக்குகிறவனுக்கு என்ன செய்யப்படும்; ஜீவனுள்ள தேவனுடைய சேனைகளை நிந்திக்கிறதற்கு விருத்தசேதனம் இல்லாத இந்த பெலிஸ்தன் எம்மாத்திரம் என்றான்.]]></a:t>
+              <a:t><![CDATA[38. And Saul armed David with his armour, and he put an helmet of brass upon his head; also he armed him with a coat of armour formed by chains.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide84.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11747,51 +13103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அப்பொழுது தாவீது தன்னண்டையிலே நிற்கிறவர்களைப் பார்த்து, இந்தப் பெலிஸ்தனைக் கொன்று இஸ்ரவேலுக்கு நேரிட்ட நிந்தையை நீக்குகிறவனுக்கு என்ன செய்யப்படும்; ஜீவனுள்ள தேவனுடைய சேனைகளை நிந்திக்கிறதற்கு விருத்தசேதனம் இல்லாத இந்த பெலிஸ்தன் எம்மாத்திரம் என்றான்.]]></a:t>
+              <a:t><![CDATA[38. And Saul armed David with his armour, and he put an helmet of brass upon his head; also he armed him with a coat of armour formed by chains.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide85.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11856,51 +13212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அப்பொழுது தாவீது தன்னண்டையிலே நிற்கிறவர்களைப் பார்த்து, இந்தப் பெலிஸ்தனைக் கொன்று இஸ்ரவேலுக்கு நேரிட்ட நிந்தையை நீக்குகிறவனுக்கு என்ன செய்யப்படும்; ஜீவனுள்ள தேவனுடைய சேனைகளை நிந்திக்கிறதற்கு விருத்தசேதனம் இல்லாத இந்த பெலிஸ்தன் எம்மாத்திரம் என்றான்.]]></a:t>
+              <a:t><![CDATA[39. And David girded his sword upon his armour, and he assayed to go; for he had not proved it. And David said unto Saul, I cannot go with these; for I have not proved them. And David put them off him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide86.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11965,51 +13321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அதற்கு ஜனங்கள்: அவனைக் கொல்லுகிறவனுக்கு இன்ன இன்னபடி செய்யப்படும் என்று முன் சொன்ன வார்த்தைகளையே அவனுக்குச் சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[39. And David girded his sword upon his armour, and he assayed to go; for he had not proved it. And David said unto Saul, I cannot go with these; for I have not proved them. And David put them off him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide87.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12074,51 +13430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. அப்பொழுது அந்தப் பெலிஸ்தன் எழும்பி, தாவீதுக்கு எதிராகக் கிட்டிவருகையில், தாவீது தீவிரமாய் அந்தச் சேனைக்கும் அந்தப் பெலிஸ்தனுக்கும் எதிராக ஓடி,]]></a:t>
+              <a:t><![CDATA[39. And David girded his sword upon his armour, and he assayed to go; for he had not proved it. And David said unto Saul, I cannot go with these; for I have not proved them. And David put them off him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide88.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12183,51 +13539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. அப்பொழுது அந்தப் பெலிஸ்தன் எழும்பி, தாவீதுக்கு எதிராகக் கிட்டிவருகையில், தாவீது தீவிரமாய் அந்தச் சேனைக்கும் அந்தப் பெலிஸ்தனுக்கும் எதிராக ஓடி,]]></a:t>
+              <a:t><![CDATA[40. And he took his staff in his hand, and chose him five smooth stones out of the brook, and put them in a shepherd's bag which he had, even in a pouch; and his sling was in his hand: and he drew near to the Philistine.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide89.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12292,51 +13648,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அந்த மனுஷரோடே அவன் பேசிக்கொண்டிருக்கிறதை அவன் மூத்த சகோதரனாகிய எலியாப் கேட்டபோது, அவன் தாவீதின்மேல் கோபங்கொண்டு: நீ இங்கே வந்தது என்ன? வனாந்தரத்திலுள்ள அந்தக் கொஞ்ச ஆடுகளை நீ யார் வசத்தில் விட்டாய்? யுத்தத்தைப் பார்க்க அல்லவா வந்தாய்? உன் துணிகரத்தையும், உன் இருதயத்தின் அகங்காரத்தையும் நான் அறிவேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[40. And he took his staff in his hand, and chose him five smooth stones out of the brook, and put them in a shepherd's bag which he had, even in a pouch; and his sling was in his hand: and he drew near to the Philistine.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12401,51 +13757,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவன் தன் தலையின்மேல் வெண்கலச் சீராவைப் போட்டு, ஒரு போர்க்கவசம் தரித்துக்கொண்டிருப்பான்; அந்தக் கவசத்தின் நிறை ஐயாயிரம் சேக்கலான வெண்கலமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[4. And there went out a champion out of the camp of the Philistines, named Goliath, of Gath, whose height was six cubits and a span.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide90.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12510,51 +13866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அந்த மனுஷரோடே அவன் பேசிக்கொண்டிருக்கிறதை அவன் மூத்த சகோதரனாகிய எலியாப் கேட்டபோது, அவன் தாவீதின்மேல் கோபங்கொண்டு: நீ இங்கே வந்தது என்ன? வனாந்தரத்திலுள்ள அந்தக் கொஞ்ச ஆடுகளை நீ யார் வசத்தில் விட்டாய்? யுத்தத்தைப் பார்க்க அல்லவா வந்தாய்? உன் துணிகரத்தையும், உன் இருதயத்தின் அகங்காரத்தையும் நான் அறிவேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[40. And he took his staff in his hand, and chose him five smooth stones out of the brook, and put them in a shepherd's bag which he had, even in a pouch; and his sling was in his hand: and he drew near to the Philistine.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide91.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12619,51 +13975,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அந்த மனுஷரோடே அவன் பேசிக்கொண்டிருக்கிறதை அவன் மூத்த சகோதரனாகிய எலியாப் கேட்டபோது, அவன் தாவீதின்மேல் கோபங்கொண்டு: நீ இங்கே வந்தது என்ன? வனாந்தரத்திலுள்ள அந்தக் கொஞ்ச ஆடுகளை நீ யார் வசத்தில் விட்டாய்? யுத்தத்தைப் பார்க்க அல்லவா வந்தாய்? உன் துணிகரத்தையும், உன் இருதயத்தின் அகங்காரத்தையும் நான் அறிவேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[41. And the Philistine came on and drew near unto David; and the man that bare the shield went before him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide92.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12728,51 +14084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அந்த மனுஷரோடே அவன் பேசிக்கொண்டிருக்கிறதை அவன் மூத்த சகோதரனாகிய எலியாப் கேட்டபோது, அவன் தாவீதின்மேல் கோபங்கொண்டு: நீ இங்கே வந்தது என்ன? வனாந்தரத்திலுள்ள அந்தக் கொஞ்ச ஆடுகளை நீ யார் வசத்தில் விட்டாய்? யுத்தத்தைப் பார்க்க அல்லவா வந்தாய்? உன் துணிகரத்தையும், உன் இருதயத்தின் அகங்காரத்தையும் நான் அறிவேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[42. And when the Philistine looked about, and saw David, he disdained him: for he was but a youth, and rosy, and of a fair countenance.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide93.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12837,51 +14193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. தன் கையை அடைப்பத்திலே போட்டு, அதிலிருந்து ஒரு கல்லை எடுத்து, கவணிலே வைத்துச் சுழற்றி, பெலிஸ்தனுடைய நெற்றியிலே பட எறிந்தான்; அந்தக் கல் அவன் நெற்றியில் பதிந்து போனதினால், அவன் தரையிலே முகங்குப்புற விழுந்தான்.]]></a:t>
+              <a:t><![CDATA[42. And when the Philistine looked about, and saw David, he disdained him: for he was but a youth, and rosy, and of a fair countenance.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide94.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12946,51 +14302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. தன் கையை அடைப்பத்திலே போட்டு, அதிலிருந்து ஒரு கல்லை எடுத்து, கவணிலே வைத்துச் சுழற்றி, பெலிஸ்தனுடைய நெற்றியிலே பட எறிந்தான்; அந்தக் கல் அவன் நெற்றியில் பதிந்து போனதினால், அவன் தரையிலே முகங்குப்புற விழுந்தான்.]]></a:t>
+              <a:t><![CDATA[43. And the Philistine said unto David, Am I a dog, that you come to me with staves? And the Philistine cursed David by his gods.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide95.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -13055,51 +14411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. தன் கையை அடைப்பத்திலே போட்டு, அதிலிருந்து ஒரு கல்லை எடுத்து, கவணிலே வைத்துச் சுழற்றி, பெலிஸ்தனுடைய நெற்றியிலே பட எறிந்தான்; அந்தக் கல் அவன் நெற்றியில் பதிந்து போனதினால், அவன் தரையிலே முகங்குப்புற விழுந்தான்.]]></a:t>
+              <a:t><![CDATA[43. And the Philistine said unto David, Am I a dog, that you come to me with staves? And the Philistine cursed David by his gods.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide96.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -13164,51 +14520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அதற்குத் தாவீது: நான் இப்பொழுது செய்தது என்ன? நான் வந்ததற்கு முகாந்தரம் இல்லையா என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[44. And the Philistine said to David, Come to me, and I will give your flesh unto the fowls of the air, and to the beasts of the field.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide97.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -13273,51 +14629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. இவ்விதமாகத் தாவீது ஒரு கவணினாலும் ஒரு கல்லினாலும் பெலிஸ்தனை மேற்கொண்டு, அவனை மடங்கடித்து, அவனைக் கொன்றுபோட்டான்; தாவீதின் கையில் பட்டயம் இல்லாதிருந்தது.]]></a:t>
+              <a:t><![CDATA[44. And the Philistine said to David, Come to me, and I will give your flesh unto the fowls of the air, and to the beasts of the field.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide98.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -13382,51 +14738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. இவ்விதமாகத் தாவீது ஒரு கவணினாலும் ஒரு கல்லினாலும் பெலிஸ்தனை மேற்கொண்டு, அவனை மடங்கடித்து, அவனைக் கொன்றுபோட்டான்; தாவீதின் கையில் பட்டயம் இல்லாதிருந்தது.]]></a:t>
+              <a:t><![CDATA[45. Then said David to the Philistine, You come to me with a sword, and with a spear, and with a shield: but I come to you in the name of the LORD of hosts, the God of the armies of Israel, whom you have defied.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide99.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -13491,51 +14847,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அவனை விட்டு, வேறொருவனிடத்தில் திரும்பி, அந்தப்பிரகாரமாகவே கேட்டான்; ஜனங்கள் முன்போலவே உத்தரவு சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[45. Then said David to the Philistine, You come to me with a sword, and with a spear, and with a shield: but I come to you in the name of the LORD of hosts, the God of the armies of Israel, whom you have defied.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -13570,51 +14926,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473414244" r:id="rId1"/>
+    <p:sldLayoutId id="2478619335" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -13798,54 +15154,150 @@
 
 <file path=ppt/slides/_rels/slide118.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide118.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide119.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide119.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide120.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide120.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide121.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide121.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide122.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide122.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide123.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide123.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide124.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide124.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide125.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide125.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide126.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide126.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide127.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide127.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide128.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide128.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide129.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide129.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide130.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide130.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide131.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide131.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/>
 </Relationships>
@@ -14702,51 +16154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রায 125 পাউণ্ড|]]></a:t>
+              <a:t><![CDATA[5. அவன் தன் தலையின்மேல் வெண்கலச் சீராவைப் போட்டு, ஒரு போர்க்கவசம் தரித்துக்கொண்டிருப்பான்; அந்தக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14834,51 +16286,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[উত্তর দিল|]]></a:t>
+              <a:t><![CDATA[உன்னிடத்தில் வருகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14966,51 +16418,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. কযেক জন লোক দায়ূদকে কথা বলতে দেখল| তারা দায়ূদকে শৌলের কাছে নিয়ে গেলো| শৌলকে তারা বলল, দায়ূদ]]></a:t>
+              <a:t><![CDATA[46. இன்றையதினம் கர்த்தர் உன்னை என் கையில் ஒப்புக்கொடுப்பார்; நான் உன்னைக் கொன்று, உன் தலையை உன்னை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15098,51 +16550,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কি বলেছিল|]]></a:t>
+              <a:t><![CDATA[விட்டு வாங்கி, பெலிஸ்தருடைய பாளயத்தின் பிணங்களை இன்றையதினம் ஆகாயத்துப் பறவைகளுக்கும், பூமியின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15230,51 +16682,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. তাই দায়ূদ গলিযাতের শরীরের কাছে দৌড়ে গেলেন| তিনি গলিযাতের তরবারির খাপ থেকে তরবারি বের করে]]></a:t>
+              <a:t><![CDATA[காட்டு மிருகங்களுக்கும் கொடுப்பேன்; அதனால் இஸ்ரவேலில் தேவன் ஒருவர் உண்டு என்று பூலோகத்தார் எல்லாரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15362,51 +16814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[গলিযাতের মুণ্ড কেটে ফেললেন| এই ভাবেই তিনি গলিযাতকে হত্যা করলেন|তাদের নাযককে মৃত দেখে অন্যান্য]]></a:t>
+              <a:t><![CDATA[அறிந்து கொள்ளுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15494,51 +16946,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পলেষ্টীয়রা দৌড় লাগাল|]]></a:t>
+              <a:t><![CDATA[47. கர்த்தர் பட்டயத்தினாலும் ஈட்டியினாலும் ரட்சிக்கிறவர் அல்ல என்று இந்த ஜனக்கூட்டமெல்லாம் அறிந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15626,51 +17078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. ইস্রায়েলীয়রা আর যিহূদার সৈন্যরা হৈ-হৈ করতে করতে পলেষ্টীয়দের তাড়া করল| এই ভাবে তারা ধাওযা করল]]></a:t>
+              <a:t><![CDATA[கொள்ளும்; யுத்தம் கர்த்தருடையது; அவர் உங்களை எங்கள் கையில் ஒப்புக்கொடுப்பார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15758,51 +17210,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[গাত্‌ শহরের সীমানা আর ইক্রোণের ফটক পর্য়ন্ত| তারা অনেক পলেষ্টীয়কে হত্যা করল| শারাইমের রাস্তা ধরে]]></a:t>
+              <a:t><![CDATA[48. அப்பொழுது அந்தப் பெலிஸ்தன் எழும்பி, தாவீதுக்கு எதிராகக் கிட்டிவருகையில், தாவீது தீவிரமாய் அந்தச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15890,51 +17342,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[গাত্‌ আর ইক্রোণ পর্য়ন্ত তাদের মৃতদেহ ছড়িয়ে পড়েছিল|]]></a:t>
+              <a:t><![CDATA[சேனைக்கும் அந்தப் பெலிஸ்தனுக்கும் எதிராக ஓடி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16022,51 +17474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[53. পলেষ্টীয়দের তাড়িয়ে নিয়ে যাবার পর ইস্রায়েলীয়রা পলেষ্টীয়দের শিবিরে ফিরে এসে অনেক জিনিসপত্র]]></a:t>
+              <a:t><![CDATA[49. தன் கையை அடைப்பத்திலே போட்டு, அதிலிருந்து ஒரு கல்லை எடுத்து, கவணிலே வைத்துச் சுழற்றி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16154,51 +17606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. গলিযাতের পাযেও ছিল পিতলের বর্মা তার পিঠে ছিল পিতলের বর্শা|]]></a:t>
+              <a:t><![CDATA[கவசத்தின் நிறை ஐயாயிரம் சேக்கலான வெண்கலமாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16286,51 +17738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[লুঠ করল|]]></a:t>
+              <a:t><![CDATA[பெலிஸ்தனுடைய நெற்றியிலே பட எறிந்தான்; அந்தக் கல் அவன் நெற்றியில் பதிந்து போனதினால், அவன் தரையிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16418,51 +17870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[54. গলিযাতের মুণ্ড নিয়ে দায়ূদ জেরুশালেমে চলে এলেন| তিনি গলিযাতের অস্ত্রশস্ত্রগুলো নিজের তাঁবুতে]]></a:t>
+              <a:t><![CDATA[முகங்குப்புற விழுந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16550,51 +18002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[রেখে দিলেন|]]></a:t>
+              <a:t><![CDATA[50. இவ்விதமாகத் தாவீது ஒரு கவணினாலும் ஒரு கல்லினாலும் பெலிஸ்தனை மேற்கொண்டு, அவனை மடங்கடித்து, அவனைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16682,51 +18134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[55. শৌল দায়ূদকে গলিযাতের বিরুদ্ধে যুদ্ধে যেতে দেখলেন| সেনাপতি অবনেরকে শৌল জিজ্ঞাসা করলেন, “অব্নের,]]></a:t>
+              <a:t><![CDATA[கொன்றுபோட்டான்; தாவீதின் கையில் பட்டயம் இல்லாதிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16814,51 +18266,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[এ বালকটির পিতা কে বলো তো?”অব্নের বলল, “দিব্য করে বলছি, আমি জানি না.”]]></a:t>
+              <a:t><![CDATA[51. ஆகையால் தாவீது பெலிஸ்தனண்டையில் ஓடி அவன்மேல் நின்று, அவன் பட்டயத்தை எடுத்து, அதை அதின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16946,51 +18398,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[56. রাজা শৌল বললেন, “ওর পিতাকে খুঁজে বের করো|”]]></a:t>
+              <a:t><![CDATA[உறையிலிருந்து உருவி, அவனைக் கொன்று அதினாலே அவன் தலையை வெட்டிப்போட்டான்; அப்பொழுது தங்கள் வீரன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17078,51 +18530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[57. গলিযাতকে হত্যা করে দায়ূদ যখন ফিরে এলেন তখন অবনের তাকে শৌলের কাছে নিয়ে এলো| দাযূদের হাতে তখন]]></a:t>
+              <a:t><![CDATA[செத்துப்போனான் என்று பெலிஸ்தர் கண்டு, ஓடிப்போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17210,51 +18662,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[গলিযাতের কাটা মুণ্ড|]]></a:t>
+              <a:t><![CDATA[52. அப்பொழுது இஸ்ரவேலரும் யூதா மனுஷரும் எழும்பி, ஆர்ப்பரித்து, பள்ளத்தாக்கின் எல்லைமட்டும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17342,51 +18794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[58. শৌল দায়ূদকে জিজ্ঞাসা করলেন, “যুবক তোমার পিতা কে?”দায়ূদ উত্তর দিলেন, “আমি আপনার ভৃত্য]]></a:t>
+              <a:t><![CDATA[எக்ரோனின் வாசல்கள்மட்டும், பெலிஸ்தரைத் துரத்தினார்கள்; சாராயீமின் வழியிலும், காத் பட்டணமட்டும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17474,51 +18926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বৈত্‌লেহমের য়িশযের পুত্র|”]]></a:t>
+              <a:t><![CDATA[எக்ரோன் பட்டணமட்டும், பெலிஸ்தர் வெட்டுண்டு விழுந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17606,51 +19058,1371 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. দায়ূদ শৌলকে বললেন, “লোকরা যেন গলিযাতকে নিরুত্‌সাহিত করে না দেয| আমি তোমার ভৃত্য| আমি এই]]></a:t>
+              <a:t><![CDATA[6. அவன் தன் கால்களிலே வெண்கலக்கவசத்தையும் தன் தோள்களின்மேல் வெண்கலக் கேடகத்தையும் தரித்திருப்பான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide120.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[53. இஸ்ரவேல் புத்திரர் பெலிஸ்தரை மூர்க்கமாய்த் துரத்தினபிற்பாடு, திரும்பி வந்து, அவர்களுடைய]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide121.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பாளயங்களைக் கொள்ளையிட்டார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide122.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[54. தாவீது பெலிஸ்தனுடைய தலையை எடுத்து, அதை எருசலேமுக்குக் கொண்டு வந்தான்; அவன் ஆயுதங்களையோ தன்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide123.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கூடாரத்திலே வைத்தான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide124.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[55. தாவீது பெலிஸ்தனுக்கு எதிராகப் புறப்பட்டுப்போகிறதைச் சவுல் கண்டபோது, அவன் சேனாபதியாகிய அப்னேரைப்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide125.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பார்த்து: அப்னேரே, இந்த வாலிபன் யாருடைய மகன் என்று கேட்டான்; அதற்கு அப்னேர்: ராஜாவே, எனக்குத்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide126.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[தெரியாது என்று உம்முடைய ஜீவனைக்கொண்டு சொல்லுகிறேன் என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide127.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[56. அப்பொழுது ராஜா: அந்தப் பிள்ளையாண்டான் யாருடைய மகன் என்று விசாரி என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide128.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[57. தாவீது பெலிஸ்தனைக் கொன்று திரும்புகையில், அப்னேர் அவனைச் சவுலுக்கு முன்பாக அழைத்துக்கொண்டு]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide129.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[போய்விட்டான்; பெலிஸ்தனுடைய தலை அவன் கையில் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17738,51 +20510,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পলেষ্টীয়ের সঙ্গে যুদ্ধ করতে চাই|”]]></a:t>
+              <a:t><![CDATA[7. அவனுடைய ஈட்டித்தாங்கு நெசவுக்காரரின் படைமரத்தின் கனதியும் அவன் ஈட்டியின் அலகு அறுநூறுசேக்கல்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide130.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[58. அப்பொழுது சவுல்: வாலிபனே, நீ யாருடைய மகன் என்று அவனைக் கேட்டதற்கு, தாவீது: நான் பெத்லெகேம்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide131.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஊரானாயிருக்கிற உம்முடைய அடியானாகிய ஈசாயின் மகன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17870,51 +20906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. তার বর্শার কাঠের দণ্ডটা ছিল তাঁতির লাঠির মতো লম্বা| বর্শার ফলকের ওজন 15 পাউণ্ড| গলিযাতের ঢাল]]></a:t>
+              <a:t><![CDATA[இரும்புமாயிருக்கும்; பரிசைபிடிக்கிறவன் அவனுக்கு முன்னாக நடப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18002,51 +21038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[নিয়ে তার সহকারী আগে আগে হাঁটত|]]></a:t>
+              <a:t><![CDATA[8. அவன் வந்துநின்று, இஸ்ரவேல் சேனைகளைப் பார்த்துச் சத்தமிட்டு, நீங்கள் யுத்தத்திற்கு அணிவகுத்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18134,51 +21170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. শৌল বললেন, “তুমি তা করতে পারো না| তুমি তো একজন সৈনিকও নও|আর গলিযাত্‌ তো ছোটবেলা থেকেই যুদ্ধ]]></a:t>
+              <a:t><![CDATA[நிற்கிறது என்ன? நான் பெலிஸ்தன் அல்லவா? நீங்கள் சவுலின் சேவகர் அல்லவா? உங்களில் ஒருவனைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18266,51 +21302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করছে|”]]></a:t>
+              <a:t><![CDATA[தெரிந்துகொள்ளுங்கள், அவன் என்னிடத்தில் வரட்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18398,51 +21434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. প্রত্যেকদিন গলিযাত্‌ বেরিয়ে এসে ইস্রায়েলীয় সৈন্যদের দিকে যুদ্ধের হুঙ্কার দিয়ে বলত, “কেন তোমরা]]></a:t>
+              <a:t><![CDATA[9. அவன் என்னோடே யுத்தம் பண்ணவும் என்னைக் கொல்லவும் சமர்த்தனானால் நாங்கள் உங்களுக்கு வேலைக்காரராய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18530,51 +21566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[যুদ্ধের জন্য সারবন্দি দাঁড়িয়ে? তোমরা শৌলের ভৃত্য| আমি একজন পলেষ্টীয়| একজনকে তোমরা বেছে নাও, তাকে]]></a:t>
+              <a:t><![CDATA[இருப்போம்; நான் அவனை ஜெயித்து கொல்வேனானால், நீங்கள் எங்களுக்கு வேலைக்காரராய் இருந்து, எங்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18662,51 +21698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. পলেষ্টীয়রা যুদ্ধের জন্যে সৈন্য জড়ো করতে লাগল| যিহূদার সোখোতে তারা জড়ো হল| সোখোর আর অসেকার]]></a:t>
+              <a:t><![CDATA[1. பெலிஸ்தர் யுத்தம்பண்ணுகிறதற்குத் தங்கள் சேனைகளைச் சேர்த்து, யூதாவிலுள்ள சோக்கோவிலே ஒருமித்துக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18794,51 +21830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আমার সঙ্গে লড়বার জন্য পাঠিয়ে দাও|]]></a:t>
+              <a:t><![CDATA[சேவிக்கவேண்டும் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18926,51 +21962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. যদি সে আমাকে হত্যা করে তাহলে আমরা পলেষ্টীয়রা সকলেই তোমাদের ক্রীতদাস হব| কিন্তু আমি যদি তাকে]]></a:t>
+              <a:t><![CDATA[10. பின்னும் அந்தப் பெலிஸ்தன்: நான் இன்றையதினம் இஸ்ரவேலுடைய சேனைகளை நிந்தித்தேன்; நாம் ஒருவரோடு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19058,51 +22094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হত্যা করি, তাহলে তোমাদের সবাইকে আমাদের ক্রীতদাস হতে হবে এবং আমাদের সেবা করতে হবে|”]]></a:t>
+              <a:t><![CDATA[ஒருவர் யுத்தம்பண்ண ஒருவனை விடுங்கள் என்று சொல்லிக்கொண்டுவருவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19190,51 +22226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. তখন দায়ূদ শৌলকে বললেন, “আমি তোমার ভৃত্য, পিতার মেষগুলোর দেখাশুনা করছিলাম| একটা সিংহ আর একটা]]></a:t>
+              <a:t><![CDATA[11. சவுலும் இஸ்ரவேலர் அனைவரும் அந்தப் பெலிஸ்தனுடைய வார்த்தைகளைக் கேட்டு, கலங்கி மிகவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19322,51 +22358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ভাল্লুক পাল থেকে একটা মেষ নিয়ে গেল|]]></a:t>
+              <a:t><![CDATA[பயப்பட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19454,51 +22490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. পলেষ্টীয়রা আরো বলল, “এই আমি এখানে দাঁড়িয়ে ইস্রায়েলীয় সৈন্যদের নিয়ে ঠাট্টা তামাশা করছি|]]></a:t>
+              <a:t><![CDATA[12. தாவீது என்பவன் யூதாவிலுள்ள பெத்லெகேம் ஊரானாகிய ஈசாய் என்னும் பேருள்ள எப்பிராத்திய மனுஷனுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19586,51 +22622,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সাহস থাকে তো একজনকে পাঠিয়ে দাও| আমার সঙ্গে হয়ে যাক এক হাত লড়াই|”]]></a:t>
+              <a:t><![CDATA[குமாரனாயிருந்தான்; ஈசாயுக்கு எட்டுக்குமாரர் இருந்தார்கள்; இவன் சவுலின் நாட்களிலே மற்ற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19718,51 +22754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. আমি ঐ জন্তুটার পেছনে ধাওযা করে ওটার মুখ থেকে মেষটাকে টেনে বের করে নিয়ে এলাম| জন্তুটা আমার ওপর]]></a:t>
+              <a:t><![CDATA[ஜனங்களுக்குள்ளே வயதுசென்ற கிழவனாய் மதிக்கப்பட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19850,51 +22886,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ঝাঁপিযে পড়ল| তখন আমি ওর দাড়ি ধরে টেনে জোরে এমন আঘাত করলাম যে সেটা মরে গেল|]]></a:t>
+              <a:t><![CDATA[13. ஈசாயினுடைய மூன்று மூத்த குமாரர் சவுலோடேகூட யுத்தத்திற்குப் போயிருந்தார்கள்; யுத்தத்திற்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19982,51 +23018,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. শৌল এবং ইস্রায়েলীয় সৈন্যরা গলিযাতের এই সব আস্ফালন শুনে বেশ ভয় পেয়ে গেল|]]></a:t>
+              <a:t><![CDATA[போயிருந்த அவனுடைய மூன்று குமாரரில் மூத்தவனுக்கு எலியாப் என்றும், இரண்டாங்குமாரனுக்கு அபினதாப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20114,51 +23150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মাঝখানে তাদের তাঁবু পড়লো| জায়গাটা ছিল এফস্দম্মীম নামে একটা শহরে|]]></a:t>
+              <a:t><![CDATA[கூடி, சோக்கோவுக்கும் அசெக்காவுக்கும் நடுவே இருக்கிற எபேஸ்தம்மீமிலே பாளயமிறங்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20246,51 +23282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. একটা সিংহ আর একটা ভাল্লুককে আমি শেষ করে দিয়েছি| এরপর আমি এই বিদেশী গলিযাতকে ওদের মতোই হত্যা]]></a:t>
+              <a:t><![CDATA[என்றும், மூன்றாங்குமாரனுக்குச் சம்மா என்றும் பேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20378,51 +23414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করব| গলিযাত্‌ মরবেই কারণ সে জীবন্ত ঈশ্বরের সৈন্যবাহিনীকে নিয়ে ঠাট্টা তামাশা করেছে|]]></a:t>
+              <a:t><![CDATA[14. தாவீது எல்லாருக்கும் இளையவன்; மூத்தவர்களாகிய அந்த மூன்றுபேரும் சவுலோடேகூடப் போயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20510,51 +23546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. দায়ূদ ছিলেন য়িশযের পুত্র| যিশয় যিহূদার বৈত্‌লেহমে ইফ্রাথা বংশের লোক| তার আট জন পুত্র ছিল|]]></a:t>
+              <a:t><![CDATA[15. தாவீது சவுலைவிட்டுத் திரும்பிப் போய் பெத்லெகேமிலிருக்கிற தன் தகப்பனுடைய ஆடுகளை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20642,51 +23678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[শৌলের আমলে যিশয় বৃদ্ধ হয়ে গিয়েছিলেন|]]></a:t>
+              <a:t><![CDATA[மேய்த்துக்கொண்டிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20774,51 +23810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. প্রভু আমাকে সিংহ আর ভাল্লুকের হাত থেকে বাঁচিয়েছেন| এই পলেষ্টীয়দের হাত থেকে তিনি আমার রক্ষা]]></a:t>
+              <a:t><![CDATA[16. அந்தப் பெலிஸ்தன் காலையிலும் மாலையிலும் நாற்பதுநாள் வந்துவந்து நிற்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20906,51 +23942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করবেন|”শৌল দায়ূদকে বললেন, “তবে যাও| প্রভু তোমার সহায় হোন|”]]></a:t>
+              <a:t><![CDATA[17. ஈசாய் தன் குமாரனாகிய தாவீதை நோக்கி: உன் சகோதரருக்கு இந்த ஒரு மரக்கால் வறுத்த பயற்றையும், இந்தப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21038,51 +24074,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. য়িশযের প্রথম তিনটি পুত্র শৌলের সঙ্গে যুদ্ধে গিয়েছিল| প্রথম পুত্রের নাম ইলীয়াব| দ্বিতীয় জনের]]></a:t>
+              <a:t><![CDATA[பத்து அப்பங்களையும் எடுத்துக்கொண்டு, பாளயத்திலிருக்கிற உன் சகோதரரிடத்தில் ஓட்டமாய்ப் போய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21170,51 +24206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[নাম অমীনাদব, তৃতীয় নাম শম্ম|]]></a:t>
+              <a:t><![CDATA[18. இந்தப் பத்துப் பால்கட்டிகளை ஆயிரம்பேருக்கு அதிபதியானவனிடத்தில் கொடுத்து, உன் சகோதரர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21302,51 +24338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. এই বলে শৌল তাঁর পোশাক দায়ূদকে পরিযে দিলেন| ওর মাথায় চড়িযে দিলেন পিতলের শিরস্ত্রাণ আর দেহে]]></a:t>
+              <a:t><![CDATA[சுகமாயிருக்கிறார்களா என்று விசாரித்து, அவர்களிடத்தில் அடையாளம் வாங்கிக் கொண்டுவா என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21434,51 +24470,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দিলেন পিতলের বর্ম|]]></a:t>
+              <a:t><![CDATA[19. அப்பொழுது சவுலும், அவர்களும், இஸ்ரவேலர் எல்லாரும், ஏலா பள்ளத்தாக்கிலே பெலிஸ்தரோடு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21566,51 +24602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. শৌল এবং ইস্রায়েলের সৈন্যরা একত্র হল| এলা উপত্যকায তাদের তাঁবু পড়ল| শৌলের সৈন্যরা পলেষ্টীয়দের]]></a:t>
+              <a:t><![CDATA[2. சவுலும் இஸ்ரவேல் மனுஷரும் ஒருமித்துக் கூடி, ஏலா பள்ளத்தாக்கிலே பாளயமிறங்கி, பெலிஸ்தருக்கு எதிராக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21698,51 +24734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. সবচেয়ে যে ছোট তার নাম দায়ূদ| ওঁর তিন দাদা শৌলের সৈন্যদলে য়োগ দিয়েছিল|]]></a:t>
+              <a:t><![CDATA[யுத்தம்பண்ணிக்கொண்டிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21830,51 +24866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. দায়ূদ কোমরে তরবারি নিলেন| একটু ঘুরে ফিরে বেড়িযে দেখলেন সব ঠিক আছে কি না| তিনি শৌলের পোশাকটা]]></a:t>
+              <a:t><![CDATA[20. தாவீது அதிகாலையில் எழுந்து, ஆடுகளைக் காவலாளி வசமாய் விட்டு, ஈசாய் தனக்குக் கற்பித்தபடியே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21962,51 +24998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পরার চেষ্টা করলেন কিন্তু তিনি এমন ভারী জিনিস পরতে অভ্য়স্ত ছিলেন না|তাই তিনি শৌলকে বললেন, “আমি এইসব]]></a:t>
+              <a:t><![CDATA[எடுத்துக்கொண்டுபோய், இரதங்கள் இருக்கிற இடத்திலே வந்தான்; சேனைகள் அணிவகுத்து நின்று,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22094,51 +25130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জিনিস নিয়ে লড়াই করতে পারব না| আমি ওগুলোতে অভ্য়স্ত নই|” তারপর তিনি ওগুলো সব খুলে ফেললেন|]]></a:t>
+              <a:t><![CDATA[யுத்தத்திற்கென்று ஆர்ப்பரித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22226,51 +25262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. কিন্তু দায়ূদ মাঝে মধ্যেই শৌলকে ছেড়ে বৈত্‌লেহমে তাঁর পিতার কাছে চলে যেতেন| সেখানে তিনি মেষগুলোর]]></a:t>
+              <a:t><![CDATA[21. இஸ்ரவேலரும் பெலிஸ்தரும் ஒருவருக்கு எதிராக ஒருவர் அணிவகுத்துக் கொண்டிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22358,51 +25394,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দেখাশুনা করতেন|]]></a:t>
+              <a:t><![CDATA[22. அப்பொழுது தாவீது: தான் கொண்டுவந்தவைகளை இறக்கி, ரஸ்துக்களைக் காக்கிறவன் வசமாக வைத்து விட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22490,51 +25526,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. সেই পলেষ্টীয় (গলিযাত্‌) প্রতিদিন সকালে আর সন্ধ্যায বেরিয়ে এসে ইস্রায়েলীয় সৈন্যদের সামনে]]></a:t>
+              <a:t><![CDATA[சேனைக்குள் ஓடி, தன் சகோதரரைப் பார்த்து: சுகமாயிருக்கிறீர்களா என்று கேட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22622,51 +25658,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দাঁড়িয়ে হাসি মস্করা করত| এইভাবে 40 দিন কেটে গেল|]]></a:t>
+              <a:t><![CDATA[23. அவன் இவர்களோடே பேசிக்கொண்டிருக்கையில், இதோ, காத் ஊரானாகிய கோலியாத் என்னும் பேருள்ள அந்தப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22754,51 +25790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. তারপর তিনি তাঁর বেড়ানোর ছড়িটা হাতে নিয়ে নদীর ধারে গিয়ে পাঁচটা নিটোল নুড়ি পাথর তুলে নিলেন|]]></a:t>
+              <a:t><![CDATA[பெலிஸ்த வீரன் பெலிஸ்தரின் சேனைகளிலிருந்து எழும்பிவந்து நின்று, முன் சொன்ன வார்த்தைகளையே சொன்னான்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22886,51 +25922,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সেগুলো তিনি মেষপালকের থলেতে রাখলেন| হাতে গুলতি নিয়ে গেলেন গলিযাতের মুখোমুখি হতে|]]></a:t>
+              <a:t><![CDATA[அதைத் தாவீது கேட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23018,51 +26054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সঙ্গে যুদ্ধের জন্যে তৈরী হল|]]></a:t>
+              <a:t><![CDATA[யுத்தத்திற்கு அணிவகுத்து நின்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23150,51 +26186,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. একদিন যিশয় তাঁর পুত্র দায়ূদকে বললেন, “এক ঝুড়ি ভাজা শস্য আর দশটা গোটা পাঁউরুটি নিয়ে শিবিরে]]></a:t>
+              <a:t><![CDATA[24. இஸ்ரவேலர் எல்லாரும் அந்த மனுஷனைக் காணும்போது மிகவும் பயப்பட்டு, அவன் முகத்துக்கு விலகி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23282,51 +26318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তোমার দাদাদের কাছে যাও|]]></a:t>
+              <a:t><![CDATA[ஓடிப்போவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23414,51 +26450,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. পলেষ্টীয় ধীরে ধীরে দাযূদের দিকে এগিয়ে এলো| গলিযাতের অস্ত্রবাহক ঢাল নিয়ে ওর আগে-আগে চললো|]]></a:t>
+              <a:t><![CDATA[25. அந்நேரத்திலே இஸ்ரவேலர்: வந்து நிற்கிற அந்த மனுஷனைக் கண்டீர்களா, இஸ்ரவேலை நிந்திக்க வந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23546,51 +26582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. তাছাড়া দশ টুকরো পনিরও নিয়ে যেও| তোমাদের দাদারা যার অধীনে যুদ্ধ করছে সেই সেনাপতিকে এটা দেবে| সে]]></a:t>
+              <a:t><![CDATA[நிற்கிறான்; இவனைக் கொல்லுகிறவன் எவனோ, அவனை ராஜா மிகவும் ஐசுவரியவானாக்கி, அவனுக்குத் தம்முடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23678,51 +26714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1,000 জন সৈন্যের সেনাপতি| তোমার ভাম্পদের কুশল সংবাদ নাও| ওরা যে ভাল আছে সে রকম কিছু চিহ্ন নিয়ে এসো|]]></a:t>
+              <a:t><![CDATA[குமாரத்தியைத் தந்து, அவன் தகப்பன் வீட்டாருக்கு இஸ்ரவேலிலே சர்வமானியம் கொடுப்பார் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23810,51 +26846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. তোমার ভাম্পরা এল| উপত্যকায শৌল আর ইস্রায়েলীয় সৈন্যদের সঙ্গে রযেছে| তারা সেখানে পলেষ্টীয়দের]]></a:t>
+              <a:t><![CDATA[26. அப்பொழுது தாவீது தன்னண்டையிலே நிற்கிறவர்களைப் பார்த்து, இந்தப் பெலிஸ்தனைக் கொன்று இஸ்ரவேலுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23942,51 +26978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বিরুদ্ধে যুদ্ধ করার জন্য রযেছে|”]]></a:t>
+              <a:t><![CDATA[நேரிட்ட நிந்தையை நீக்குகிறவனுக்கு என்ன செய்யப்படும்; ஜீவனுள்ள தேவனுடைய சேனைகளை நிந்திக்கிறதற்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24074,51 +27110,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. দায়ূদকে দেখে গলিযাত্‌ হাসলো| সে দেখল দায়ূদ ঠিক সৈন্য নয়, কিন্তু লাল মুখো একজন সুদর্শন বালক|]]></a:t>
+              <a:t><![CDATA[விருத்தசேதனம் இல்லாத இந்த பெலிஸ்தன் எம்மாத்திரம் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24206,51 +27242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. য়িশযের কথা মতো ভোরবেলায দায়ূদ একজন রাখালের ওপর মেষগুলো দেখাশোনার দায়িত্ব দিয়ে খাবার দাবার]]></a:t>
+              <a:t><![CDATA[27. அதற்கு ஜனங்கள்: அவனைக் கொல்லுகிறவனுக்கு இன்ன இன்னபடி செய்யப்படும் என்று முன் சொன்ன வார்த்தைகளையே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24338,51 +27374,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[নিয়ে চলে গেলেন| দায়ূদ শিবিরে ঠেলাগাড়ী চালিযে নিয়ে গেলেন| সেখানে পৌঁছে তিনি দেখলেন সৈন্যরা]]></a:t>
+              <a:t><![CDATA[அவனுக்குச் சொன்னார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24470,51 +27506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. পলেষ্টীয়রা একটা পাহাড়ে, ইস্রায়েলীয়রা আর একটাতে| উপত্যকাটা এই দুটো পাহাড়ের মাঝখানে|]]></a:t>
+              <a:t><![CDATA[3. பெலிஸ்தர் அந்தப்பக்கத்தில் ஒரு மலையின்மேலும், இஸ்ரவேலர் இந்தப்பக்கத்தில் ஒரு மலையின்மேலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24602,51 +27638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[যুদ্ধের জন্য বেরিয়ে যাচ্ছে| ওরা সিংহনাদ দিতে থাকল|]]></a:t>
+              <a:t><![CDATA[28. அந்த மனுஷரோடே அவன் பேசிக்கொண்டிருக்கிறதை அவன் மூத்த சகோதரனாகிய எலியாப் கேட்டபோது, அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24734,51 +27770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. গলিযাত্‌ দায়ূদকে জিজ্ঞাসা করল, “এই লাঠিটা কিসের জন্য? তুমি কি এটা দিয়ে কুকুরের মতো আমায়]]></a:t>
+              <a:t><![CDATA[தாவீதின்மேல் கோபங்கொண்டு: நீ இங்கே வந்தது என்ன? வனாந்தரத்திலுள்ள அந்தக் கொஞ்ச ஆடுகளை நீ யார்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24866,51 +27902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাড়াবে?” এই বলে সে তার দেবতাদের নাম নিয়ে দায়ূদকে গালমন্দ করতে লাগল|]]></a:t>
+              <a:t><![CDATA[வசத்தில் விட்டாய்? யுத்தத்தைப் பார்க்க அல்லவா வந்தாய்? உன் துணிகரத்தையும், உன் இருதயத்தின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24998,51 +28034,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ইস্রায়েলীয়রা ও পলেষ্টীয়রা সারিবদ্ধ হয়েছিল এবং যুদ্ধের জন্য তৈরী হয়েছিল|]]></a:t>
+              <a:t><![CDATA[அகங்காரத்தையும் நான் அறிவேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25130,51 +28166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. গলিযাত্‌ বলল, “আয তোর দেহটাকে নিয়ে পাখি আর জানোযারদের খাওয়াই|”]]></a:t>
+              <a:t><![CDATA[29. அதற்குத் தாவீது: நான் இப்பொழுது செய்தது என்ன? நான் வந்ததற்கு முகாந்தரம் இல்லையா என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25262,51 +28298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. যে খাবার-দাবার য়োগান দেয তার কাছে সব কিছু রেখে দিয়ে দায়ূদ বেরিয়ে পড়লেন| যেদিকে ইস্রায়েলীয়]]></a:t>
+              <a:t><![CDATA[30. அவனை விட்டு, வேறொருவனிடத்தில் திரும்பி, அந்தப்பிரகாரமாகவே கேட்டான்; ஜனங்கள் முன்போலவே உத்தரவு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25394,51 +28430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সৈন্যরা দাঁড়িয়েছিল, সেদিকে তিনি দ্রুত চলে গেলেন| সেখানে গিয়ে তিনি দাদাদের খোঁজ খবর নিলেন|]]></a:t>
+              <a:t><![CDATA[சொன்னார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25526,51 +28562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. তারপর ওদের সঙ্গে দেখা করে দায়ূদ একথা বলতে লাগলেন| তারপর গাতের সেরা য়োদ্ধা গলিযাত্‌ তাঁবু থেকে]]></a:t>
+              <a:t><![CDATA[31. தாவீது சொன்ன வார்த்தைகளை அவர்கள் கேட்டு, அதைச் சவுலின் சமுகத்தில் அறிவித்தார்கள்; அப்பொழுது அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25658,51 +28694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বেরিয়ে এলো এবং যথারীতি ইস্রায়েলীয়দের বিরুদ্ধে গর্জাতে লাগল| তার কথাগুলো দায়ূদ সবই শুনলেন|]]></a:t>
+              <a:t><![CDATA[அவனை அழைப்பித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25790,51 +28826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. দায়ূদ পলেষ্টীয়কে বললেন, “তুমি তো তরবারি, বর্শা, বল্লম নিয়ে আমার কাছে এসেছ| কিন্তু আমি এসেছি]]></a:t>
+              <a:t><![CDATA[32. தாவீது சவுலை நோக்கி: இவனிமித்தம் ஒருவனுடைய இருதயமும் கலங்க வேண்டியதில்லை; உம்முடைய அடியானாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25922,51 +28958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. 4পলেষ্টীয়দের মধ্যে একজন বিজয়ী য়োদ্ধা ছিল| তার নাম গলিযাত্‌| সে গাত্‌ থেকে এসেছিল| তার দেহ]]></a:t>
+              <a:t><![CDATA[நின்றார்கள்; அவர்களுக்கு நடுவே பள்ளத்தாக்கு இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26054,51 +29090,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সর্বশক্তিমান প্রভুর নাম নিয়ে| এই প্রভুই ইস্রায়েলীয় সৈন্যদের ঈশ্বর| তুমি তাঁকে নিয়ে অনেক অকথা]]></a:t>
+              <a:t><![CDATA[நான் போய், இந்தப் பெலிஸ்தனோடே யுத்தம்பண்ணுவேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26186,51 +29222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কুকথা বলেছ|]]></a:t>
+              <a:t><![CDATA[33. அப்பொழுது சவுல் தாவீதை நோக்கி: நீ இந்தப் பெலிஸ்தனோடே எதிர்த்து யுத்தம் பண்ண உன்னால் ஆகாது; நீ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26318,51 +29354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. গলিযাতকে দেখে ইস্রায়েলীয় সৈন্যরা ভয় পেয়ে পালিয়ে গেল|]]></a:t>
+              <a:t><![CDATA[இளைஞன், அவனோ தன் சிறு வயதுமுதல் யுத்தவீரன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26450,51 +29486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. আজ প্রভুর দয়ায় আমি তোমাকে পরাজিত করব| তোমাকে আজ আমি হত্যা করব| তোমার মুণ্ড কেটে নিয়ে জন্তু]]></a:t>
+              <a:t><![CDATA[34. தாவீது சவுலைப்பார்த்து: உம்முடைய அடியான் என் தகப்பனுடைய ஆடுகளை மேய்த்துக்கொண்டிருக்கிற போது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26582,51 +29618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জানোযারদের আর পাখীদের খাওয়াব| শুধু তুমি নয়, সব পলেষ্টীয়দের ঐ একই অবস্থা করব| তখন পৃথিবীর সমস্ত]]></a:t>
+              <a:t><![CDATA[ஒருவிசை ஒரு சிங்கமும் ஒரு விசை ஒரு கரடியும் வந்து, மந்தையிலிருக்கிற ஒரு ஆட்டைப் பிடித்துக்கொண்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26714,51 +29750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মানুষ জানবে, ইস্রায়েলে একজন ঈশ্বর আছেন|]]></a:t>
+              <a:t><![CDATA[35. நான் அதைத் தொடர்ந்துபோய், அதை அடித்து, அதை அதின் வாய்க்குத் தப்புவித்தேன்; அது என்மேல் பாய்ந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26846,51 +29882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. একজন ইস্রায়েলীয় বলল, “লোকটাকে দেখেছ? একবার ওর দিকে দেখ| গলিযাত্‌ বারবার বেরিয়ে আসছিল এবং]]></a:t>
+              <a:t><![CDATA[போது, நான் அதின் தாடியைப் பிடித்து, அதை அடித்துக் கொன்றுபோட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26978,51 +30014,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ইস্রাযেলকে নিয়ে মজা করছিল| যে ওকে মেরে ফেলবে তাকে রাজা শৌল প্রচুর টাকা পয়সা দেবে| গলিযাতকে যে]]></a:t>
+              <a:t><![CDATA[36. அந்தச் சிங்கத்தையும் அந்தக் கரடியையும் உம்முடைய அடியானாகிய நான் கொன்றேன்; விருத்தசேதனமில்லாத]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27110,51 +30146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হত্যা করবে, তার সঙ্গে শৌল তার কন্যার বিয়ে দেবে| শুধু তাই নয়, শৌল তার পরিবারকে ইস্রায়েলে]]></a:t>
+              <a:t><![CDATA[இந்தப் பெலிஸ்தனும் அவைகளில் ஒன்றைப்போல இருப்பான்; அவன் ஜீவனுள்ள தேவனுடைய சேனைகளை நிந்தித்தானே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27242,51 +30278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[স্বাধীনথাকতে দেবে|”]]></a:t>
+              <a:t><![CDATA[என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27374,51 +30410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বিশাল লম্বা ছিল 9 ফুটেরও বেশী| পলেষ্টীয় শিবির থেকে সে বেরিয়ে এলো|]]></a:t>
+              <a:t><![CDATA[4. அப்பொழுது காத் ஊரானாகிய கோலியாத் என்னும் பேருள்ள ஒரு வீரன் பெலிஸ்தரின் பாளயத்திலிருந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27506,51 +30542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. এখানে যারা এসেছে তারা সবাই জানবে যে মানুষকে বাঁচাতে প্রভুর কোন তরবারি বা বল্লমের দরকার হয় না|]]></a:t>
+              <a:t><![CDATA[37. பின்னும் தாவீது: என்னைச் சிங்கத்தின் கைக்கும் கரடியின் கைக்கும் தப்புவித்த கர்த்தர் இந்தப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27638,51 +30674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[এতো প্রভুরই যুদ্ধ| পলেষ্টীয়দের হারাতে প্রভুই আমাদের সহায়ক|”]]></a:t>
+              <a:t><![CDATA[பெலிஸ்தனுடைய கைக்கும் தப்புவிப்பார் என்றான்; அப்பொழுது சவுல் தாவீதைப் பார்த்து: போ, கர்த்தர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27770,51 +30806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. কাছে দাঁড়িয়ে থাকা লোকটিকে দায়ূদ জিজ্ঞাসা করলেন, “ও কি বলছে? পলেষ্টীয়কে হত্যা করলে, এবং]]></a:t>
+              <a:t><![CDATA[உன்னுடனேகூட இருப்பாராக என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27902,51 +30938,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ইস্রায়েলীয়দের লজ্জা মুছে দিতে পারলে কি পুরস্কার দেওয়া হবে? গলিযাত্‌ লোকটা কে? সে তো একজন বিদেশী]]></a:t>
+              <a:t><![CDATA[38. சவுல் தாவீதுக்குத் தன் வஸ்திரங்களை உடுத்துவித்து, வெண்கலமான ஒரு சீராவை அவன் தலையின்மேல் போட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28034,51 +31070,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ছাড়া কেউ নয়| সে একজন পলেষ্টীয় এই যা| সে কি করে ভাবতে পারল যে জীবন্ত ঈশ্বরের সৈন্যদের বিরুদ্ধে]]></a:t>
+              <a:t><![CDATA[ஒரு கவசத்தையும் அவனுக்குத் தரிப்பித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28166,51 +31202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[গালমন্দ করতে পারে?”]]></a:t>
+              <a:t><![CDATA[39. அவனுடைய பட்டயத்தை தாவீது தன் வஸ்திரங்கள்மேல் கட்டிக்கொண்டு, அதிலே அவனுக்குப் பழக்கமில்லாததினால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28298,51 +31334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. একথা শুনে ইস্রায়েলীয়রা গলিযাতকে মারলে কি পুরস্কার পাওয়া যাবে সেসব দায়ূদকে জানাল|]]></a:t>
+              <a:t><![CDATA[நடந்துபார்த்தான்; அப்பொழுது தாவீது சவுலை நோக்கி: நான் இவைகளைப் போட்டுக்கொண்டு போகக் கூடாது; இந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28430,51 +31466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. গলিযাত্‌ দায়ূদকে আক্রমণ করতে উদ্যত হল| সে একটু একটু করে দাযূদের কাছে ঘেঁষে এল| তখন দায়ূদ ওর]]></a:t>
+              <a:t><![CDATA[அப்பியாசம் எனக்கு இல்லை என்று சொல்லி, அவைகளைக் களைந்துபோட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28562,51 +31598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দিকে ছুটে গেলেন|]]></a:t>
+              <a:t><![CDATA[40. தன் தடியைக் கையிலே பிடித்துக்கொண்டு, ஆற்றிலிருக்கிற ஜந்து கூழாங்கல்லுகளைத் தெரிந்தெடுத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28694,51 +31730,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. দাযূদের বড়দা ইলীয়াব যখন শুনলো দায়ূদ সৈন্যদের সঙ্গে কথাবার্তা বলছে, তখন সে রেগে গেল| সে]]></a:t>
+              <a:t><![CDATA[அவைகளை மேய்ப்பருக்குரிய தன்னுடைய அடைப்பப்பையிலே போட்டு, தன் கவணைத் தன் கையிலே பிடித்துக்கொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28826,51 +31862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. তার মাথায় পিতলের শিরস্ত্রাণ| গায়ে মাছের আঁশের মতো দেখতে একটা বর্মা সেটা ছিল পিতলের তৈরী, ওজন]]></a:t>
+              <a:t><![CDATA[புறப்பட்டுவந்து நடுவே நிற்பான்; அவன் உயரம் ஆறுமுழமும் ஒரு ஜாணுமாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28958,51 +31994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দায়ূদকে বলল, “তুমি এখানে কেন? কার হাতে তুমি মরুভূমি অঞ্চলে মেষগুলোর দেখাশুনার দায়িত্ব দিয়ে এলে?]]></a:t>
+              <a:t><![CDATA[அந்தப் பெலிஸ்தனண்டையிலே போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -29090,51 +32126,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কেন এখানে এসেছ সেকি আমি জানি না ভেবেছ? তোমাকে যা বলা হয়েছিল সেগুলো তুমি করতে চাও না| তুমি শুধু]]></a:t>
+              <a:t><![CDATA[41. பெலிஸ்தனும் நடந்து, தாவீதண்டைக்கு கிட்டிவந்தான்; பரிசையை பிடிக்கிறவன் அவனுக்கு முன்னாக நடந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -29222,51 +32258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[যুদ্ধ দেখবার জন্যই এখানে আসতে চেয়েছ|”]]></a:t>
+              <a:t><![CDATA[42. பெலிஸ்தன் சுற்றிப்பார்த்து: தாவீதைக் கண்டு, அவன் இளைஞனும் சவுந்தரிய ரூபமான சிவந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -29354,51 +32390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. দায়ূদ থলে থেকে একটা পাথর বের করলেন| সেটাকে তাঁর গুলতির মধ্যে রেখে তিনি ছুঁড়লেন| গুলতি থেকে]]></a:t>
+              <a:t><![CDATA[மேனியுள்ளவனுமாயிருந்தபடியினால், அவனை அசட்டை பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -29486,51 +32522,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পাথরটি ছিটকে গিয়ে একেবারে গলিযাতের দু চোখের মাঝখানে পড়ে ওর মাথার ভেতর অনেকখানি ঢুকে গেল| গলিযাত্‌]]></a:t>
+              <a:t><![CDATA[43. பெலிஸ்தன் தாவீதைப் பார்த்து: நீ தடிகளோடே என்னிடத்தில் வர நான் நாயா என்று சொல்லி, அவன் தன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -29618,51 +32654,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মুখ থুবড়ে মাটিতে পড়ে গেল|]]></a:t>
+              <a:t><![CDATA[தேவர்களைக்கொண்டு தாவீதைச் சபித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -29750,51 +32786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. দায়ূদ বললেন, “আমি কি করেছি? আমি তো কোন অন্যায় করি নি, শুধু কথা বলছিলাম মাত্র|”]]></a:t>
+              <a:t><![CDATA[44. பின்னும் அந்தப் பெலிஸ்தன் தாவீதைப் பார்த்து: என்னிடத்தில் வா; நான் உன் மாம்சத்தை ஆகாயத்துப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -29882,51 +32918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. এইভাবে শুধু একটা গুলতি আর একটি পাথর দিয়েই দায়ূদ এই পলেষ্টীয়কে হারিয়ে দিলেন এবং আঘাত করে মেরে]]></a:t>
+              <a:t><![CDATA[பறவைகளுக்கும் காட்டு மிருகங்களுக்கும் கொடுப்பேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -30014,51 +33050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ফেললেন| দাযূদের হাতে কোন তরবারি ছিল না|]]></a:t>
+              <a:t><![CDATA[45. அதற்குத் தாவீது: பெலிஸ்தனை நோக்கி: நீ பட்டயத்தோடும், ஈட்டியோடும், கேடகத்தோடும் என்னிடத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -30146,51 +33182,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. এই কথা বলে দায়ূদ অন্যান্য লোকের দিকে ফিরে সেই একই কথা জিজ্ঞেস করলেন| তারা তাঁকে আগের মত ঐ একই]]></a:t>
+              <a:t><![CDATA[வருகிறாய்; நானோ நீ நிந்தித்த இஸ்ரவேலுடைய இராணுவங்களின் தேவனாகிய சேனைகளுடைய கர்த்தரின் நாமத்திலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -30207,91 +33243,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 சாமுவேல் : 17]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme14">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme60">
   <a:themeElements>
-    <a:clrScheme name="Theme14">
+    <a:clrScheme name="Theme60">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme14">
+    <a:fontScheme name="Theme60">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -30317,51 +33353,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme14">
+    <a:fmtScheme name="Theme60">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -30492,51 +33528,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>119</Slides>
+  <Slides>131</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>