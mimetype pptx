--- v2 (2026-09-17)
+++ v3 (2026-11-01)
@@ -14926,51 +14926,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478619335" r:id="rId1"/>
+    <p:sldLayoutId id="2482528659" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -33243,91 +33243,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 சாமுவேல் : 17]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme60">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme77">
   <a:themeElements>
-    <a:clrScheme name="Theme60">
+    <a:clrScheme name="Theme77">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme60">
+    <a:fontScheme name="Theme77">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -33353,51 +33353,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme60">
+    <a:fmtScheme name="Theme77">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>